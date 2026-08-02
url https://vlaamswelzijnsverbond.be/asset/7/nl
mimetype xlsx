--- v0 (2026-05-12)
+++ v1 (2026-08-02)
@@ -17,60 +17,60 @@
   <Override PartName="/xl/worksheets/sheet10.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet11.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet12.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet13.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet14.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet15.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet16.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet17.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet18.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet19.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="29530"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="30131"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://vlwelzijnsverbond-my.sharepoint.com/personal/steven_delooze_vlaamswelzijnsverbond_be/Documents/Bestanden Connect and Work/Medewerker/2026 Steven/Barema's/PC 331 GID/"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://vlwelzijnsverbond-my.sharepoint.com/personal/steven_delooze_vlaamswelzijnsverbond_be/Documents/Bestanden Connect and Work/Medewerker/2026 Steven/Barema's/Centenindex/Aanpassing barematabellen/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="13" documentId="8_{3AB89A8C-9992-493D-B4F7-B0546B58F771}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{4FD6E4DD-DDE2-437F-B371-37FAC2B149D3}"/>
+  <xr:revisionPtr revIDLastSave="53" documentId="8_{3AB89A8C-9992-493D-B4F7-B0546B58F771}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{08F795E5-C73E-4DA5-BABB-5B80933CE36B}"/>
   <bookViews>
-    <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="12456" tabRatio="783" activeTab="1" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-96" yWindow="-96" windowWidth="23232" windowHeight="12432" tabRatio="783" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Inhoud" sheetId="2" r:id="rId1"/>
     <sheet name="L4" sheetId="1" r:id="rId2"/>
     <sheet name="L3" sheetId="3" r:id="rId3"/>
     <sheet name="L2" sheetId="4" r:id="rId4"/>
     <sheet name="A3" sheetId="23" r:id="rId5"/>
     <sheet name="A2" sheetId="5" r:id="rId6"/>
     <sheet name="A1" sheetId="6" r:id="rId7"/>
     <sheet name="B3" sheetId="24" r:id="rId8"/>
     <sheet name="B2B" sheetId="7" r:id="rId9"/>
     <sheet name="B2A" sheetId="8" r:id="rId10"/>
     <sheet name="B1C" sheetId="9" r:id="rId11"/>
     <sheet name="B1B" sheetId="10" r:id="rId12"/>
     <sheet name="MV2" sheetId="13" r:id="rId13"/>
     <sheet name="MV1" sheetId="14" r:id="rId14"/>
     <sheet name="L1" sheetId="15" r:id="rId15"/>
     <sheet name="K3" sheetId="17" r:id="rId16"/>
     <sheet name="G1" sheetId="20" r:id="rId17"/>
     <sheet name="GS" sheetId="21" r:id="rId18"/>
     <sheet name="GEW" sheetId="22" r:id="rId19"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="6">'A1'!$A$1:$H$42</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="5">'A2'!$A$1:$H$42</definedName>
@@ -126,52 +126,51 @@
     <definedName name="Z_575C8073_5FD0_11D5_9FA9_00105AF771B6_.wvu.Cols" localSheetId="1" hidden="1">'L4'!#REF!</definedName>
     <definedName name="Z_575C8073_5FD0_11D5_9FA9_00105AF771B6_.wvu.Cols" localSheetId="13" hidden="1">'MV1'!#REF!</definedName>
     <definedName name="Z_575C8073_5FD0_11D5_9FA9_00105AF771B6_.wvu.Cols" localSheetId="12" hidden="1">'MV2'!#REF!</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <c r="D8" i="1" l="1"/>
-  <c r="B6" i="2"/>
+  <c r="B6" i="2" l="1"/>
   <c r="B6" i="22"/>
   <c r="B6" i="21"/>
   <c r="B6" i="20"/>
   <c r="B6" i="17"/>
   <c r="B6" i="15"/>
   <c r="B6" i="14"/>
   <c r="B6" i="13"/>
   <c r="B6" i="10"/>
   <c r="B6" i="9"/>
   <c r="B6" i="8"/>
   <c r="B6" i="7"/>
   <c r="B6" i="24"/>
   <c r="B6" i="6"/>
   <c r="B6" i="5"/>
   <c r="B6" i="23"/>
   <c r="B6" i="4"/>
   <c r="B6" i="3"/>
   <c r="A8" i="24" l="1"/>
   <c r="A9" i="24" s="1"/>
   <c r="A10" i="24" s="1"/>
   <c r="A11" i="24" s="1"/>
   <c r="A12" i="24" s="1"/>
   <c r="A13" i="24" s="1"/>
   <c r="A14" i="24" s="1"/>
   <c r="A15" i="24" s="1"/>
@@ -2881,51 +2880,50 @@
   <c r="D41" i="7"/>
   <c r="E27" i="6"/>
   <c r="C7" i="6"/>
   <c r="D9" i="6"/>
   <c r="C10" i="6"/>
   <c r="D12" i="6"/>
   <c r="C13" i="6"/>
   <c r="D15" i="6"/>
   <c r="C16" i="6"/>
   <c r="D18" i="6"/>
   <c r="C19" i="6"/>
   <c r="D21" i="6"/>
   <c r="C22" i="6"/>
   <c r="D24" i="6"/>
   <c r="C25" i="6"/>
   <c r="D27" i="6"/>
   <c r="C28" i="6"/>
   <c r="D30" i="6"/>
   <c r="C31" i="6"/>
   <c r="D33" i="6"/>
   <c r="C34" i="6"/>
   <c r="D36" i="6"/>
   <c r="C37" i="6"/>
   <c r="D39" i="6"/>
   <c r="C40" i="6"/>
-  <c r="H7" i="5"/>
   <c r="D30" i="5"/>
   <c r="D32" i="5"/>
   <c r="C34" i="5"/>
   <c r="C36" i="5"/>
   <c r="D39" i="5"/>
   <c r="D41" i="5"/>
   <c r="D9" i="5"/>
   <c r="D11" i="5"/>
   <c r="D8" i="5"/>
   <c r="C10" i="5"/>
   <c r="C12" i="5"/>
   <c r="D15" i="5"/>
   <c r="D17" i="5"/>
   <c r="C19" i="5"/>
   <c r="C21" i="5"/>
   <c r="D24" i="5"/>
   <c r="D26" i="5"/>
   <c r="C28" i="5"/>
   <c r="C30" i="5"/>
   <c r="D33" i="5"/>
   <c r="D35" i="5"/>
   <c r="C37" i="5"/>
   <c r="C39" i="5"/>
   <c r="C41" i="5"/>
   <c r="D40" i="5"/>
@@ -2943,51 +2941,52 @@
   <c r="D22" i="5"/>
   <c r="C20" i="5"/>
   <c r="D19" i="5"/>
   <c r="C17" i="5"/>
   <c r="D16" i="5"/>
   <c r="C14" i="5"/>
   <c r="D13" i="5"/>
   <c r="C11" i="5"/>
   <c r="D10" i="5"/>
   <c r="C8" i="5"/>
   <c r="D7" i="5"/>
   <c r="C13" i="5"/>
   <c r="C15" i="5"/>
   <c r="D18" i="5"/>
   <c r="D20" i="5"/>
   <c r="C22" i="5"/>
   <c r="C24" i="5"/>
   <c r="D27" i="5"/>
   <c r="D29" i="5"/>
   <c r="C31" i="5"/>
   <c r="C33" i="5"/>
   <c r="D36" i="5"/>
   <c r="D38" i="5"/>
   <c r="C40" i="5"/>
   <c r="C42" i="5"/>
-  <c r="H38" i="6" l="1"/>
+  <c r="H7" i="5" l="1"/>
+  <c r="H38" i="6"/>
   <c r="H41" i="9"/>
   <c r="E27" i="5"/>
   <c r="G27" i="5" s="1"/>
   <c r="E14" i="9"/>
   <c r="G14" i="9" s="1"/>
   <c r="H25" i="5"/>
   <c r="F7" i="5"/>
   <c r="E36" i="6"/>
   <c r="G36" i="6" s="1"/>
   <c r="E42" i="9"/>
   <c r="G42" i="9" s="1"/>
   <c r="F25" i="5"/>
   <c r="E20" i="9"/>
   <c r="F20" i="9" s="1"/>
   <c r="H18" i="8"/>
   <c r="H36" i="8"/>
   <c r="H14" i="6"/>
   <c r="H8" i="6"/>
   <c r="E12" i="6"/>
   <c r="G12" i="6" s="1"/>
   <c r="E9" i="8"/>
   <c r="F9" i="8" s="1"/>
   <c r="E38" i="10"/>
   <c r="F38" i="10" s="1"/>
   <c r="H14" i="10"/>
@@ -4021,50 +4020,51 @@
   <c r="A24" i="3" s="1"/>
   <c r="A25" i="3" s="1"/>
   <c r="A26" i="3" s="1"/>
   <c r="A27" i="3" s="1"/>
   <c r="A28" i="3" s="1"/>
   <c r="A29" i="3" s="1"/>
   <c r="A30" i="3" s="1"/>
   <c r="A31" i="3" s="1"/>
   <c r="A32" i="3" s="1"/>
   <c r="A33" i="3" s="1"/>
   <c r="A34" i="3" s="1"/>
   <c r="A35" i="3" s="1"/>
   <c r="A36" i="3" s="1"/>
   <c r="A37" i="3" s="1"/>
   <c r="A38" i="3" s="1"/>
   <c r="A39" i="3" s="1"/>
   <c r="A40" i="3" s="1"/>
   <c r="A41" i="3" s="1"/>
   <c r="A42" i="3" s="1"/>
   <c r="D3" i="3"/>
   <c r="D39" i="3" s="1"/>
   <c r="D2" i="3"/>
   <c r="C6" i="3" s="1"/>
   <c r="D6" i="3" s="1"/>
   <c r="D3" i="1"/>
+  <c r="D8" i="1" s="1"/>
   <c r="D2" i="1"/>
   <c r="C27" i="3" l="1"/>
   <c r="E27" i="3" s="1"/>
   <c r="D41" i="3"/>
   <c r="C10" i="3"/>
   <c r="E10" i="3" s="1"/>
   <c r="G10" i="3" s="1"/>
   <c r="C21" i="3"/>
   <c r="H21" i="3" s="1"/>
   <c r="C37" i="3"/>
   <c r="E37" i="3" s="1"/>
   <c r="G37" i="3" s="1"/>
   <c r="D17" i="3"/>
   <c r="D30" i="3"/>
   <c r="D14" i="3"/>
   <c r="D24" i="3"/>
   <c r="C34" i="3"/>
   <c r="E34" i="3" s="1"/>
   <c r="G34" i="3" s="1"/>
   <c r="C12" i="3"/>
   <c r="E12" i="3" s="1"/>
   <c r="C18" i="3"/>
   <c r="E18" i="3" s="1"/>
   <c r="D21" i="3"/>
   <c r="C25" i="3"/>
@@ -5348,79 +5348,79 @@
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings6.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings7.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings8.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings9.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="A2:B25"/>
   <sheetViews>
-    <sheetView zoomScaleNormal="100" workbookViewId="0"/>
+    <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="1" width="10.5546875" style="25" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="56.5546875" style="25" bestFit="1" customWidth="1"/>
     <col min="3" max="16384" width="9.109375" style="25"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:2" ht="18" x14ac:dyDescent="0.35">
       <c r="A2" s="31" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="4" spans="1:2" x14ac:dyDescent="0.3">
       <c r="A4" s="25" t="s">
         <v>42</v>
       </c>
       <c r="B4" s="26">
-        <v>46054</v>
+        <v>46235</v>
       </c>
     </row>
     <row r="6" spans="1:2" x14ac:dyDescent="0.3">
       <c r="A6" s="25" t="s">
         <v>31</v>
       </c>
       <c r="B6" s="32">
-        <f>ROUND(100%*1.02^10,4)</f>
-        <v>1.2190000000000001</v>
+        <f>ROUND(100%*1.02^11,4)</f>
+        <v>1.2434000000000001</v>
       </c>
     </row>
     <row r="8" spans="1:2" x14ac:dyDescent="0.3">
       <c r="A8" s="25" t="s">
         <v>7</v>
       </c>
       <c r="B8" s="30" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="9" spans="1:2" x14ac:dyDescent="0.3">
       <c r="A9" s="25" t="s">
         <v>9</v>
       </c>
       <c r="B9" s="30" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="10" spans="1:2" x14ac:dyDescent="0.3">
       <c r="A10" s="25" t="s">
         <v>10</v>
       </c>
       <c r="B10" s="30" t="s">
         <v>11</v>
       </c>
@@ -5578,11877 +5578,11877 @@
   </sheetPr>
   <dimension ref="A1:H42"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.88671875" defaultRowHeight="13.8" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="1" width="6.44140625" style="2" bestFit="1" customWidth="1"/>
     <col min="2" max="4" width="15.33203125" style="2" customWidth="1"/>
     <col min="5" max="8" width="12.33203125" style="2" customWidth="1"/>
     <col min="9" max="16384" width="8.88671875" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>60</v>
       </c>
     </row>
     <row r="2" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A2" s="4"/>
       <c r="D2" s="3">
         <f>Inhoud!B4</f>
-        <v>46054</v>
+        <v>46235</v>
       </c>
     </row>
     <row r="3" spans="1:8" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A3" s="1"/>
       <c r="B3" s="1"/>
       <c r="C3" s="5" t="s">
         <v>1</v>
       </c>
       <c r="D3" s="33">
         <f>Inhoud!B6</f>
-        <v>1.2190000000000001</v>
+        <v>1.2434000000000001</v>
       </c>
     </row>
     <row r="4" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A4" s="6"/>
       <c r="B4" s="35" t="s">
         <v>2</v>
       </c>
       <c r="C4" s="36"/>
       <c r="D4" s="7" t="s">
         <v>3</v>
       </c>
       <c r="E4" s="35" t="s">
         <v>4</v>
       </c>
       <c r="F4" s="37"/>
       <c r="G4" s="37"/>
       <c r="H4" s="36"/>
     </row>
     <row r="5" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A5" s="8"/>
       <c r="B5" s="9">
         <v>1</v>
       </c>
       <c r="C5" s="10"/>
       <c r="D5" s="10"/>
       <c r="E5" s="38" t="s">
         <v>5</v>
       </c>
       <c r="F5" s="39"/>
       <c r="G5" s="40"/>
       <c r="H5" s="11" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="6" spans="1:8" s="17" customFormat="1" x14ac:dyDescent="0.3">
       <c r="A6" s="12"/>
       <c r="B6" s="14" t="str">
         <f>'L4'!$B$6</f>
         <v>basis 01/01/2022</v>
       </c>
       <c r="C6" s="13">
         <f>D2</f>
-        <v>46054</v>
+        <v>46235</v>
       </c>
       <c r="D6" s="13">
         <f>C6</f>
-        <v>46054</v>
+        <v>46235</v>
       </c>
       <c r="E6" s="14">
         <v>1</v>
       </c>
       <c r="F6" s="15">
         <v>0.5</v>
       </c>
       <c r="G6" s="16">
         <v>0.2</v>
       </c>
       <c r="H6" s="12"/>
     </row>
     <row r="7" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A7" s="8">
         <v>0</v>
       </c>
       <c r="B7" s="18">
         <v>29351.57</v>
       </c>
       <c r="C7" s="18">
         <f t="shared" ref="C7:C42" si="0">B7*$D$3</f>
-        <v>35779.563829999999</v>
+        <v>36495.742138000001</v>
       </c>
       <c r="D7" s="18">
         <f t="shared" ref="D7:D42" si="1">B7/12*$D$3</f>
-        <v>2981.6303191666671</v>
+        <v>3041.3118448333335</v>
       </c>
       <c r="E7" s="19">
         <f t="shared" ref="E7:E42" si="2">C7/1976</f>
-        <v>18.107066715587045</v>
+        <v>18.469505130566802</v>
       </c>
       <c r="F7" s="19">
         <f>E7/2</f>
-        <v>9.0535333577935226</v>
+        <v>9.2347525652834008</v>
       </c>
       <c r="G7" s="19">
         <f>E7/5</f>
-        <v>3.6214133431174091</v>
+        <v>3.6939010261133602</v>
       </c>
       <c r="H7" s="20">
         <f>C7/2080</f>
-        <v>17.201713379807693</v>
+        <v>17.546029874038464</v>
       </c>
     </row>
     <row r="8" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A8" s="8">
         <f>A7+1</f>
         <v>1</v>
       </c>
       <c r="B8" s="18">
         <v>30216.78</v>
       </c>
       <c r="C8" s="18">
         <f t="shared" si="0"/>
-        <v>36834.254820000002</v>
+        <v>37571.544252</v>
       </c>
       <c r="D8" s="18">
         <f t="shared" si="1"/>
-        <v>3069.5212350000002</v>
+        <v>3130.9620210000003</v>
       </c>
       <c r="E8" s="19">
         <f t="shared" si="2"/>
-        <v>18.640817216599192</v>
+        <v>19.013939398785425</v>
       </c>
       <c r="F8" s="19">
         <f t="shared" ref="F8:F42" si="3">E8/2</f>
-        <v>9.3204086082995961</v>
+        <v>9.5069696993927124</v>
       </c>
       <c r="G8" s="19">
         <f t="shared" ref="G8:G42" si="4">E8/5</f>
-        <v>3.7281634433198385</v>
+        <v>3.8027878797570849</v>
       </c>
       <c r="H8" s="20">
         <f t="shared" ref="H8:H42" si="5">C8/2080</f>
-        <v>17.708776355769231</v>
+        <v>18.063242428846152</v>
       </c>
     </row>
     <row r="9" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A9" s="8">
         <f t="shared" ref="A9:A42" si="6">A8+1</f>
         <v>2</v>
       </c>
       <c r="B9" s="18">
         <v>31145.84</v>
       </c>
       <c r="C9" s="18">
         <f t="shared" si="0"/>
-        <v>37966.778960000003</v>
+        <v>38726.737456000003</v>
       </c>
       <c r="D9" s="18">
         <f t="shared" si="1"/>
-        <v>3163.8982466666671</v>
+        <v>3227.2281213333335</v>
       </c>
       <c r="E9" s="19">
         <f t="shared" si="2"/>
-        <v>19.213956963562755</v>
+        <v>19.598551344129557</v>
       </c>
       <c r="F9" s="19">
         <f t="shared" si="3"/>
-        <v>9.6069784817813773</v>
+        <v>9.7992756720647787</v>
       </c>
       <c r="G9" s="19">
         <f t="shared" si="4"/>
-        <v>3.842791392712551</v>
+        <v>3.9197102688259116</v>
       </c>
       <c r="H9" s="20">
         <f t="shared" si="5"/>
-        <v>18.253259115384616</v>
+        <v>18.618623776923076</v>
       </c>
     </row>
     <row r="10" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A10" s="8">
         <f t="shared" si="6"/>
         <v>3</v>
       </c>
       <c r="B10" s="18">
         <v>32066.16</v>
       </c>
       <c r="C10" s="18">
         <f t="shared" si="0"/>
-        <v>39088.649040000004</v>
+        <v>39871.063344000002</v>
       </c>
       <c r="D10" s="18">
         <f t="shared" si="1"/>
-        <v>3257.38742</v>
+        <v>3322.588612</v>
       </c>
       <c r="E10" s="19">
         <f t="shared" si="2"/>
-        <v>19.781704979757087</v>
+        <v>20.177663635627532</v>
       </c>
       <c r="F10" s="19">
         <f t="shared" si="3"/>
-        <v>9.8908524898785437</v>
+        <v>10.088831817813766</v>
       </c>
       <c r="G10" s="19">
         <f t="shared" si="4"/>
-        <v>3.9563409959514173</v>
+        <v>4.0355327271255064</v>
       </c>
       <c r="H10" s="20">
         <f t="shared" si="5"/>
-        <v>18.792619730769232</v>
+        <v>19.168780453846153</v>
       </c>
     </row>
     <row r="11" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A11" s="8">
         <f t="shared" si="6"/>
         <v>4</v>
       </c>
       <c r="B11" s="18">
         <v>32924.199999999997</v>
       </c>
       <c r="C11" s="18">
         <f t="shared" si="0"/>
-        <v>40134.599799999996</v>
+        <v>40937.950279999997</v>
       </c>
       <c r="D11" s="18">
         <f t="shared" si="1"/>
-        <v>3344.5499833333329</v>
+        <v>3411.4958566666664</v>
       </c>
       <c r="E11" s="19">
         <f t="shared" si="2"/>
-        <v>20.31103228744939</v>
+        <v>20.717586174089067</v>
       </c>
       <c r="F11" s="19">
         <f t="shared" si="3"/>
-        <v>10.155516143724695</v>
+        <v>10.358793087044534</v>
       </c>
       <c r="G11" s="19">
         <f t="shared" si="4"/>
-        <v>4.0622064574898777</v>
+        <v>4.1435172348178133</v>
       </c>
       <c r="H11" s="20">
         <f t="shared" si="5"/>
-        <v>19.29548067307692</v>
+        <v>19.681706865384616</v>
       </c>
     </row>
     <row r="12" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A12" s="8">
         <f t="shared" si="6"/>
         <v>5</v>
       </c>
       <c r="B12" s="18">
         <v>33572.300000000003</v>
       </c>
       <c r="C12" s="18">
         <f t="shared" si="0"/>
-        <v>40924.633700000006</v>
+        <v>41743.797820000007</v>
       </c>
       <c r="D12" s="18">
         <f t="shared" si="1"/>
-        <v>3410.3861416666673</v>
+        <v>3478.6498183333338</v>
       </c>
       <c r="E12" s="19">
         <f t="shared" si="2"/>
-        <v>20.710847014170042</v>
+        <v>21.125403755060731</v>
       </c>
       <c r="F12" s="19">
         <f t="shared" si="3"/>
-        <v>10.355423507085021</v>
+        <v>10.562701877530365</v>
       </c>
       <c r="G12" s="19">
         <f t="shared" si="4"/>
-        <v>4.1421694028340088</v>
+        <v>4.225080751012146</v>
       </c>
       <c r="H12" s="20">
         <f t="shared" si="5"/>
-        <v>19.675304663461542</v>
+        <v>20.069133567307695</v>
       </c>
     </row>
     <row r="13" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A13" s="8">
         <f t="shared" si="6"/>
         <v>6</v>
       </c>
       <c r="B13" s="18">
         <v>34371.660000000003</v>
       </c>
       <c r="C13" s="18">
         <f t="shared" si="0"/>
-        <v>41899.053540000008</v>
+        <v>42737.722044000009</v>
       </c>
       <c r="D13" s="18">
         <f t="shared" si="1"/>
-        <v>3491.5877950000004</v>
+        <v>3561.4768370000006</v>
       </c>
       <c r="E13" s="19">
         <f t="shared" si="2"/>
-        <v>21.203974463562759</v>
+        <v>21.628401844129559</v>
       </c>
       <c r="F13" s="19">
         <f t="shared" si="3"/>
-        <v>10.601987231781379</v>
+        <v>10.81420092206478</v>
       </c>
       <c r="G13" s="19">
         <f t="shared" si="4"/>
-        <v>4.2407948927125521</v>
+        <v>4.3256803688259122</v>
       </c>
       <c r="H13" s="20">
         <f t="shared" si="5"/>
-        <v>20.143775740384619</v>
+        <v>20.546981751923081</v>
       </c>
     </row>
     <row r="14" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A14" s="8">
         <f t="shared" si="6"/>
         <v>7</v>
       </c>
       <c r="B14" s="18">
         <v>34956.239999999998</v>
       </c>
       <c r="C14" s="18">
         <f t="shared" si="0"/>
-        <v>42611.656560000003</v>
+        <v>43464.588816000003</v>
       </c>
       <c r="D14" s="18">
         <f t="shared" si="1"/>
-        <v>3550.9713800000004</v>
+        <v>3622.0490680000003</v>
       </c>
       <c r="E14" s="19">
         <f t="shared" si="2"/>
-        <v>21.564603522267209</v>
+        <v>21.996249400809717</v>
       </c>
       <c r="F14" s="19">
         <f t="shared" si="3"/>
-        <v>10.782301761133605</v>
+        <v>10.998124700404858</v>
       </c>
       <c r="G14" s="19">
         <f t="shared" si="4"/>
-        <v>4.3129207044534414</v>
+        <v>4.3992498801619435</v>
       </c>
       <c r="H14" s="20">
         <f t="shared" si="5"/>
-        <v>20.486373346153847</v>
+        <v>20.896436930769234</v>
       </c>
     </row>
     <row r="15" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A15" s="8">
         <f t="shared" si="6"/>
         <v>8</v>
       </c>
       <c r="B15" s="18">
         <v>35794.199999999997</v>
       </c>
       <c r="C15" s="18">
         <f t="shared" si="0"/>
-        <v>43633.129800000002</v>
+        <v>44506.508280000002</v>
       </c>
       <c r="D15" s="18">
         <f t="shared" si="1"/>
-        <v>3636.0941500000004</v>
+        <v>3708.8756899999998</v>
       </c>
       <c r="E15" s="19">
         <f t="shared" si="2"/>
-        <v>22.081543421052633</v>
+        <v>22.523536578947368</v>
       </c>
       <c r="F15" s="19">
         <f t="shared" si="3"/>
-        <v>11.040771710526316</v>
+        <v>11.261768289473684</v>
       </c>
       <c r="G15" s="19">
         <f t="shared" si="4"/>
-        <v>4.4163086842105264</v>
+        <v>4.5047073157894735</v>
       </c>
       <c r="H15" s="20">
         <f t="shared" si="5"/>
-        <v>20.977466250000003</v>
+        <v>21.39735975</v>
       </c>
     </row>
     <row r="16" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A16" s="8">
         <f t="shared" si="6"/>
         <v>9</v>
       </c>
       <c r="B16" s="18">
         <v>36315.46</v>
       </c>
       <c r="C16" s="18">
         <f t="shared" si="0"/>
-        <v>44268.545740000001</v>
+        <v>45154.642963999999</v>
       </c>
       <c r="D16" s="18">
         <f t="shared" si="1"/>
-        <v>3689.0454783333339</v>
+        <v>3762.8869136666672</v>
       </c>
       <c r="E16" s="19">
         <f t="shared" si="2"/>
-        <v>22.403110192307693</v>
+        <v>22.85153996153846</v>
       </c>
       <c r="F16" s="19">
         <f t="shared" si="3"/>
-        <v>11.201555096153847</v>
+        <v>11.42576998076923</v>
       </c>
       <c r="G16" s="19">
         <f t="shared" si="4"/>
-        <v>4.4806220384615383</v>
+        <v>4.5703079923076917</v>
       </c>
       <c r="H16" s="20">
         <f t="shared" si="5"/>
-        <v>21.28295468269231</v>
+        <v>21.708962963461538</v>
       </c>
     </row>
     <row r="17" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A17" s="8">
         <f t="shared" si="6"/>
         <v>10</v>
       </c>
       <c r="B17" s="18">
         <v>36971.26</v>
       </c>
       <c r="C17" s="18">
         <f t="shared" si="0"/>
-        <v>45067.965940000009</v>
+        <v>45970.064684000004</v>
       </c>
       <c r="D17" s="18">
         <f t="shared" si="1"/>
-        <v>3755.6638283333336</v>
+        <v>3830.8387236666672</v>
       </c>
       <c r="E17" s="19">
         <f t="shared" si="2"/>
-        <v>22.807675070850205</v>
+        <v>23.264202775303644</v>
       </c>
       <c r="F17" s="19">
         <f t="shared" si="3"/>
-        <v>11.403837535425103</v>
+        <v>11.632101387651822</v>
       </c>
       <c r="G17" s="19">
         <f t="shared" si="4"/>
-        <v>4.5615350141700413</v>
+        <v>4.6528405550607292</v>
       </c>
       <c r="H17" s="20">
         <f t="shared" si="5"/>
-        <v>21.667291317307697</v>
+        <v>22.100992636538464</v>
       </c>
     </row>
     <row r="18" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A18" s="8">
         <f t="shared" si="6"/>
         <v>11</v>
       </c>
       <c r="B18" s="18">
         <v>37430.17</v>
       </c>
       <c r="C18" s="18">
         <f t="shared" si="0"/>
-        <v>45627.377229999998</v>
+        <v>46540.673378</v>
       </c>
       <c r="D18" s="18">
         <f t="shared" si="1"/>
-        <v>3802.2814358333335</v>
+        <v>3878.3894481666671</v>
       </c>
       <c r="E18" s="19">
         <f t="shared" si="2"/>
-        <v>23.090777950404856</v>
+        <v>23.552972357287448</v>
       </c>
       <c r="F18" s="19">
         <f t="shared" si="3"/>
-        <v>11.545388975202428</v>
+        <v>11.776486178643724</v>
       </c>
       <c r="G18" s="19">
         <f t="shared" si="4"/>
-        <v>4.6181555900809714</v>
+        <v>4.7105944714574894</v>
       </c>
       <c r="H18" s="20">
         <f t="shared" si="5"/>
-        <v>21.936239052884616</v>
+        <v>22.375323739423077</v>
       </c>
     </row>
     <row r="19" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A19" s="8">
         <f t="shared" si="6"/>
         <v>12</v>
       </c>
       <c r="B19" s="18">
         <v>38141.800000000003</v>
       </c>
       <c r="C19" s="18">
         <f t="shared" si="0"/>
-        <v>46494.854200000009</v>
+        <v>47425.514120000007</v>
       </c>
       <c r="D19" s="18">
         <f t="shared" si="1"/>
-        <v>3874.5711833333339</v>
+        <v>3952.1261766666671</v>
       </c>
       <c r="E19" s="19">
         <f t="shared" si="2"/>
-        <v>23.529784514170046</v>
+        <v>24.000766255060732</v>
       </c>
       <c r="F19" s="19">
         <f t="shared" si="3"/>
-        <v>11.764892257085023</v>
+        <v>12.000383127530366</v>
       </c>
       <c r="G19" s="19">
         <f t="shared" si="4"/>
-        <v>4.7059569028340089</v>
+        <v>4.8001532510121461</v>
       </c>
       <c r="H19" s="20">
         <f t="shared" si="5"/>
-        <v>22.353295288461542</v>
+        <v>22.800727942307695</v>
       </c>
     </row>
     <row r="20" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A20" s="8">
         <f t="shared" si="6"/>
         <v>13</v>
       </c>
       <c r="B20" s="18">
         <v>38549.550000000003</v>
       </c>
       <c r="C20" s="18">
         <f t="shared" si="0"/>
-        <v>46991.901450000005</v>
+        <v>47932.510470000008</v>
       </c>
       <c r="D20" s="18">
         <f t="shared" si="1"/>
-        <v>3915.9917875000006</v>
+        <v>3994.3758725000002</v>
       </c>
       <c r="E20" s="19">
         <f t="shared" si="2"/>
-        <v>23.781326644736843</v>
+        <v>24.257343355263163</v>
       </c>
       <c r="F20" s="19">
         <f t="shared" si="3"/>
-        <v>11.890663322368422</v>
+        <v>12.128671677631582</v>
       </c>
       <c r="G20" s="19">
         <f t="shared" si="4"/>
-        <v>4.7562653289473689</v>
+        <v>4.8514686710526327</v>
       </c>
       <c r="H20" s="20">
         <f t="shared" si="5"/>
-        <v>22.592260312500002</v>
+        <v>23.044476187500003</v>
       </c>
     </row>
     <row r="21" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A21" s="8">
         <f t="shared" si="6"/>
         <v>14</v>
       </c>
       <c r="B21" s="18">
         <v>39217.449999999997</v>
       </c>
       <c r="C21" s="18">
         <f t="shared" si="0"/>
-        <v>47806.071550000001</v>
+        <v>48762.977330000002</v>
       </c>
       <c r="D21" s="18">
         <f t="shared" si="1"/>
-        <v>3983.8392958333329</v>
+        <v>4063.5814441666662</v>
       </c>
       <c r="E21" s="19">
         <f t="shared" si="2"/>
-        <v>24.193356047570852</v>
+        <v>24.677620106275306</v>
       </c>
       <c r="F21" s="19">
         <f t="shared" si="3"/>
-        <v>12.096678023785426</v>
+        <v>12.338810053137653</v>
       </c>
       <c r="G21" s="19">
         <f t="shared" si="4"/>
-        <v>4.8386712095141702</v>
+        <v>4.9355240212550608</v>
       </c>
       <c r="H21" s="20">
         <f t="shared" si="5"/>
-        <v>22.983688245192308</v>
+        <v>23.44373910096154</v>
       </c>
     </row>
     <row r="22" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A22" s="8">
         <f t="shared" si="6"/>
         <v>15</v>
       </c>
       <c r="B22" s="18">
-        <v>39575.79</v>
+        <v>39571.25</v>
       </c>
       <c r="C22" s="18">
         <f t="shared" si="0"/>
-        <v>48242.888010000002</v>
+        <v>49202.892250000004</v>
       </c>
       <c r="D22" s="18">
         <f t="shared" si="1"/>
-        <v>4020.2406675000002</v>
+        <v>4100.2410208333331</v>
       </c>
       <c r="E22" s="19">
         <f t="shared" si="2"/>
-        <v>24.414417009109314</v>
+        <v>24.900249114372471</v>
       </c>
       <c r="F22" s="19">
         <f t="shared" si="3"/>
-        <v>12.207208504554657</v>
+        <v>12.450124557186236</v>
       </c>
       <c r="G22" s="19">
         <f t="shared" si="4"/>
-        <v>4.8828834018218625</v>
+        <v>4.980049822874494</v>
       </c>
       <c r="H22" s="20">
         <f t="shared" si="5"/>
-        <v>23.193696158653847</v>
+        <v>23.655236658653848</v>
       </c>
     </row>
     <row r="23" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A23" s="8">
         <f t="shared" si="6"/>
         <v>16</v>
       </c>
       <c r="B23" s="18">
-        <v>40196.620000000003</v>
+        <v>40179.89</v>
       </c>
       <c r="C23" s="18">
         <f t="shared" si="0"/>
-        <v>48999.679780000006</v>
+        <v>49959.675225999999</v>
       </c>
       <c r="D23" s="18">
         <f t="shared" si="1"/>
-        <v>4083.3066483333341</v>
+        <v>4163.3062688333339</v>
       </c>
       <c r="E23" s="19">
         <f t="shared" si="2"/>
-        <v>24.797408795546563</v>
+        <v>25.283236450404857</v>
       </c>
       <c r="F23" s="19">
         <f t="shared" si="3"/>
-        <v>12.398704397773281</v>
+        <v>12.641618225202429</v>
       </c>
       <c r="G23" s="19">
         <f t="shared" si="4"/>
-        <v>4.9594817591093125</v>
+        <v>5.0566472900809716</v>
       </c>
       <c r="H23" s="20">
         <f t="shared" si="5"/>
-        <v>23.557538355769232</v>
+        <v>24.019074627884613</v>
       </c>
     </row>
     <row r="24" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A24" s="8">
         <f t="shared" si="6"/>
         <v>17</v>
       </c>
       <c r="B24" s="18">
-        <v>40510.300000000003</v>
+        <v>40487.42</v>
       </c>
       <c r="C24" s="18">
         <f t="shared" si="0"/>
-        <v>49382.055700000004</v>
+        <v>50342.058027999999</v>
       </c>
       <c r="D24" s="18">
         <f t="shared" si="1"/>
-        <v>4115.1713083333343</v>
+        <v>4195.1715023333336</v>
       </c>
       <c r="E24" s="19">
         <f t="shared" si="2"/>
-        <v>24.990918876518222</v>
+        <v>25.47675001417004</v>
       </c>
       <c r="F24" s="19">
         <f t="shared" si="3"/>
-        <v>12.495459438259111</v>
+        <v>12.73837500708502</v>
       </c>
       <c r="G24" s="19">
         <f t="shared" si="4"/>
-        <v>4.9981837753036444</v>
+        <v>5.0953500028340084</v>
       </c>
       <c r="H24" s="20">
         <f t="shared" si="5"/>
-        <v>23.741372932692311</v>
+        <v>24.202912513461538</v>
       </c>
     </row>
     <row r="25" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A25" s="8">
         <f t="shared" si="6"/>
         <v>18</v>
       </c>
       <c r="B25" s="18">
-        <v>41089.019999999997</v>
+        <v>41054.78</v>
       </c>
       <c r="C25" s="18">
         <f t="shared" si="0"/>
-        <v>50087.515379999997</v>
+        <v>51047.513451999999</v>
       </c>
       <c r="D25" s="18">
         <f t="shared" si="1"/>
-        <v>4173.9596149999998</v>
+        <v>4253.9594543333333</v>
       </c>
       <c r="E25" s="19">
         <f t="shared" si="2"/>
-        <v>25.347932884615382</v>
+        <v>25.833761868421053</v>
       </c>
       <c r="F25" s="19">
         <f t="shared" si="3"/>
-        <v>12.673966442307691</v>
+        <v>12.916880934210527</v>
       </c>
       <c r="G25" s="19">
         <f t="shared" si="4"/>
-        <v>5.0695865769230766</v>
+        <v>5.1667523736842105</v>
       </c>
       <c r="H25" s="20">
         <f t="shared" si="5"/>
-        <v>24.080536240384614</v>
+        <v>24.542073774999999</v>
       </c>
     </row>
     <row r="26" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A26" s="8">
         <f t="shared" si="6"/>
         <v>19</v>
       </c>
       <c r="B26" s="18">
-        <v>41362.89</v>
+        <v>41323.279999999999</v>
       </c>
       <c r="C26" s="18">
         <f t="shared" si="0"/>
-        <v>50421.362910000003</v>
+        <v>51381.366352000005</v>
       </c>
       <c r="D26" s="18">
         <f t="shared" si="1"/>
-        <v>4201.7802425</v>
+        <v>4281.7805293333331</v>
       </c>
       <c r="E26" s="19">
         <f t="shared" si="2"/>
-        <v>25.516884063765183</v>
+        <v>26.002715765182188</v>
       </c>
       <c r="F26" s="19">
         <f t="shared" si="3"/>
-        <v>12.758442031882591</v>
+        <v>13.001357882591094</v>
       </c>
       <c r="G26" s="19">
         <f t="shared" si="4"/>
-        <v>5.1033768127530363</v>
+        <v>5.2005431530364374</v>
       </c>
       <c r="H26" s="20">
         <f t="shared" si="5"/>
-        <v>24.241039860576926</v>
+        <v>24.702579976923079</v>
       </c>
     </row>
     <row r="27" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A27" s="8">
         <f t="shared" si="6"/>
         <v>20</v>
       </c>
       <c r="B27" s="18">
-        <v>41904.11</v>
+        <v>41853.879999999997</v>
       </c>
       <c r="C27" s="18">
         <f t="shared" si="0"/>
-        <v>51081.110090000002</v>
+        <v>52041.114391999996</v>
       </c>
       <c r="D27" s="18">
         <f t="shared" si="1"/>
-        <v>4256.7591741666674</v>
+        <v>4336.7595326666669</v>
       </c>
       <c r="E27" s="19">
         <f t="shared" si="2"/>
-        <v>25.850764215587045</v>
+        <v>26.336596352226717</v>
       </c>
       <c r="F27" s="19">
         <f t="shared" si="3"/>
-        <v>12.925382107793522</v>
+        <v>13.168298176113359</v>
       </c>
       <c r="G27" s="19">
         <f t="shared" si="4"/>
-        <v>5.1701528431174086</v>
+        <v>5.2673192704453431</v>
       </c>
       <c r="H27" s="20">
         <f t="shared" si="5"/>
-        <v>24.558226004807693</v>
+        <v>25.019766534615382</v>
       </c>
     </row>
     <row r="28" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A28" s="8">
         <f t="shared" si="6"/>
         <v>21</v>
       </c>
       <c r="B28" s="18">
-        <v>42142.59</v>
+        <v>42087.68</v>
       </c>
       <c r="C28" s="18">
         <f t="shared" si="0"/>
-        <v>51371.817210000001</v>
+        <v>52331.821312</v>
       </c>
       <c r="D28" s="18">
         <f t="shared" si="1"/>
-        <v>4280.9847675000001</v>
+        <v>4360.9851093333336</v>
       </c>
       <c r="E28" s="19">
         <f t="shared" si="2"/>
-        <v>25.997883203441297</v>
+        <v>26.483715238866395</v>
       </c>
       <c r="F28" s="19">
         <f t="shared" si="3"/>
-        <v>12.998941601720649</v>
+        <v>13.241857619433198</v>
       </c>
       <c r="G28" s="19">
         <f t="shared" si="4"/>
-        <v>5.1995766406882593</v>
+        <v>5.2967430477732789</v>
       </c>
       <c r="H28" s="20">
         <f t="shared" si="5"/>
-        <v>24.697989043269232</v>
+        <v>25.159529476923076</v>
       </c>
     </row>
     <row r="29" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A29" s="8">
         <f t="shared" si="6"/>
         <v>22</v>
       </c>
       <c r="B29" s="18">
-        <v>42650.62</v>
+        <v>42585.74</v>
       </c>
       <c r="C29" s="18">
         <f t="shared" si="0"/>
-        <v>51991.105780000005</v>
+        <v>52951.109116</v>
       </c>
       <c r="D29" s="18">
         <f t="shared" si="1"/>
-        <v>4332.5921483333341</v>
+        <v>4412.5924263333336</v>
       </c>
       <c r="E29" s="19">
         <f t="shared" si="2"/>
-        <v>26.311288350202432</v>
+        <v>26.79711999797571</v>
       </c>
       <c r="F29" s="19">
         <f t="shared" si="3"/>
-        <v>13.155644175101216</v>
+        <v>13.398559998987855</v>
       </c>
       <c r="G29" s="19">
         <f t="shared" si="4"/>
-        <v>5.2622576700404862</v>
+        <v>5.3594239995951423</v>
       </c>
       <c r="H29" s="20">
         <f t="shared" si="5"/>
-        <v>24.995723932692311</v>
+        <v>25.457263998076922</v>
       </c>
     </row>
     <row r="30" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A30" s="8">
         <f t="shared" si="6"/>
         <v>23</v>
       </c>
       <c r="B30" s="18">
-        <v>43146.53</v>
+        <v>43071.92</v>
       </c>
       <c r="C30" s="18">
         <f t="shared" si="0"/>
-        <v>52595.620070000004</v>
+        <v>53555.625328000002</v>
       </c>
       <c r="D30" s="18">
         <f t="shared" si="1"/>
-        <v>4382.9683391666667</v>
+        <v>4462.9687773333335</v>
       </c>
       <c r="E30" s="19">
         <f t="shared" si="2"/>
-        <v>26.617216634615385</v>
+        <v>27.103049255060728</v>
       </c>
       <c r="F30" s="19">
         <f t="shared" si="3"/>
-        <v>13.308608317307693</v>
+        <v>13.551524627530364</v>
       </c>
       <c r="G30" s="19">
         <f t="shared" si="4"/>
-        <v>5.3234433269230772</v>
+        <v>5.4206098510121459</v>
       </c>
       <c r="H30" s="20">
         <f t="shared" si="5"/>
-        <v>25.286355802884618</v>
+        <v>25.747896792307692</v>
       </c>
     </row>
     <row r="31" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A31" s="8">
         <f t="shared" si="6"/>
         <v>24</v>
       </c>
       <c r="B31" s="18">
-        <v>44320.06</v>
+        <v>44222.42</v>
       </c>
       <c r="C31" s="18">
         <f t="shared" si="0"/>
-        <v>54026.153140000002</v>
+        <v>54986.157028000001</v>
       </c>
       <c r="D31" s="18">
         <f t="shared" si="1"/>
-        <v>4502.1794283333338</v>
+        <v>4582.1797523333335</v>
       </c>
       <c r="E31" s="19">
         <f t="shared" si="2"/>
-        <v>27.34117061740891</v>
+        <v>27.827002544534412</v>
       </c>
       <c r="F31" s="19">
         <f t="shared" si="3"/>
-        <v>13.670585308704455</v>
+        <v>13.913501272267206</v>
       </c>
       <c r="G31" s="19">
         <f t="shared" si="4"/>
-        <v>5.4682341234817819</v>
+        <v>5.5654005089068823</v>
       </c>
       <c r="H31" s="20">
         <f t="shared" si="5"/>
-        <v>25.974112086538462</v>
+        <v>26.435652417307693</v>
       </c>
     </row>
     <row r="32" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A32" s="8">
         <f t="shared" si="6"/>
         <v>25</v>
       </c>
       <c r="B32" s="18">
-        <v>44415.89</v>
+        <v>44316.37</v>
       </c>
       <c r="C32" s="18">
         <f t="shared" si="0"/>
-        <v>54142.96991</v>
+        <v>55102.974458000004</v>
       </c>
       <c r="D32" s="18">
         <f t="shared" si="1"/>
-        <v>4511.9141591666666</v>
+        <v>4591.9145381666676</v>
       </c>
       <c r="E32" s="19">
         <f t="shared" si="2"/>
-        <v>27.400288415991902</v>
+        <v>27.886120677125508</v>
       </c>
       <c r="F32" s="19">
         <f t="shared" si="3"/>
-        <v>13.700144207995951</v>
+        <v>13.943060338562754</v>
       </c>
       <c r="G32" s="19">
         <f t="shared" si="4"/>
-        <v>5.48005768319838</v>
+        <v>5.5772241354251015</v>
       </c>
       <c r="H32" s="20">
         <f t="shared" si="5"/>
-        <v>26.030273995192307</v>
+        <v>26.491814643269233</v>
       </c>
     </row>
     <row r="33" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A33" s="8">
         <f t="shared" si="6"/>
         <v>26</v>
       </c>
       <c r="B33" s="18">
-        <v>44490.43</v>
+        <v>44389.440000000002</v>
       </c>
       <c r="C33" s="18">
         <f t="shared" si="0"/>
-        <v>54233.834170000002</v>
+        <v>55193.829696000008</v>
       </c>
       <c r="D33" s="18">
         <f t="shared" si="1"/>
-        <v>4519.4861808333335</v>
+        <v>4599.4858080000004</v>
       </c>
       <c r="E33" s="19">
         <f t="shared" si="2"/>
-        <v>27.446272353238868</v>
+        <v>27.932100048582999</v>
       </c>
       <c r="F33" s="19">
         <f t="shared" si="3"/>
-        <v>13.723136176619434</v>
+        <v>13.9660500242915</v>
       </c>
       <c r="G33" s="19">
         <f t="shared" si="4"/>
-        <v>5.4892544706477739</v>
+        <v>5.5864200097165995</v>
       </c>
       <c r="H33" s="20">
         <f t="shared" si="5"/>
-        <v>26.073958735576923</v>
+        <v>26.535495046153851</v>
       </c>
     </row>
     <row r="34" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A34" s="8">
         <f t="shared" si="6"/>
         <v>27</v>
       </c>
       <c r="B34" s="18">
-        <v>44575.01</v>
+        <v>44472.36</v>
       </c>
       <c r="C34" s="18">
         <f t="shared" si="0"/>
-        <v>54336.937190000004</v>
+        <v>55296.932424000006</v>
       </c>
       <c r="D34" s="18">
         <f t="shared" si="1"/>
-        <v>4528.078099166667</v>
+        <v>4608.0777020000005</v>
       </c>
       <c r="E34" s="19">
         <f t="shared" si="2"/>
-        <v>27.498449994939275</v>
+        <v>27.984277542510124</v>
       </c>
       <c r="F34" s="19">
         <f t="shared" si="3"/>
-        <v>13.749224997469637</v>
+        <v>13.992138771255062</v>
       </c>
       <c r="G34" s="19">
         <f t="shared" si="4"/>
-        <v>5.4996899989878552</v>
+        <v>5.5968555085020251</v>
       </c>
       <c r="H34" s="20">
         <f t="shared" si="5"/>
-        <v>26.12352749519231</v>
+        <v>26.585063665384617</v>
       </c>
     </row>
     <row r="35" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A35" s="8">
         <f t="shared" si="6"/>
         <v>28</v>
       </c>
       <c r="B35" s="18">
-        <v>44639.01</v>
+        <v>44535.11</v>
       </c>
       <c r="C35" s="18">
         <f t="shared" si="0"/>
-        <v>54414.953190000007</v>
+        <v>55374.955774000002</v>
       </c>
       <c r="D35" s="18">
         <f t="shared" si="1"/>
-        <v>4534.5794325000006</v>
+        <v>4614.5796478333332</v>
       </c>
       <c r="E35" s="19">
         <f t="shared" si="2"/>
-        <v>27.537931776315794</v>
+        <v>28.023763043522269</v>
       </c>
       <c r="F35" s="19">
         <f t="shared" si="3"/>
-        <v>13.768965888157897</v>
+        <v>14.011881521761135</v>
       </c>
       <c r="G35" s="19">
         <f t="shared" si="4"/>
-        <v>5.5075863552631592</v>
+        <v>5.6047526087044535</v>
       </c>
       <c r="H35" s="20">
         <f t="shared" si="5"/>
-        <v>26.161035187500005</v>
+        <v>26.622574891346154</v>
       </c>
     </row>
     <row r="36" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A36" s="8">
         <f t="shared" si="6"/>
         <v>29</v>
       </c>
       <c r="B36" s="18">
-        <v>44698.26</v>
+        <v>44593.2</v>
       </c>
       <c r="C36" s="18">
         <f t="shared" si="0"/>
-        <v>54487.178940000005</v>
+        <v>55447.184880000001</v>
       </c>
       <c r="D36" s="18">
         <f t="shared" si="1"/>
-        <v>4540.5982450000001</v>
+        <v>4620.5987400000004</v>
       </c>
       <c r="E36" s="19">
         <f t="shared" si="2"/>
-        <v>27.574483269230772</v>
+        <v>28.060316234817815</v>
       </c>
       <c r="F36" s="19">
         <f t="shared" si="3"/>
-        <v>13.787241634615386</v>
+        <v>14.030158117408908</v>
       </c>
       <c r="G36" s="19">
         <f t="shared" si="4"/>
-        <v>5.5148966538461544</v>
+        <v>5.6120632469635634</v>
       </c>
       <c r="H36" s="20">
         <f t="shared" si="5"/>
-        <v>26.195759105769234</v>
+        <v>26.657300423076922</v>
       </c>
     </row>
     <row r="37" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A37" s="8">
         <f t="shared" si="6"/>
         <v>30</v>
       </c>
       <c r="B37" s="18">
-        <v>44753.2</v>
+        <v>44647.06</v>
       </c>
       <c r="C37" s="18">
         <f t="shared" si="0"/>
-        <v>54554.150800000003</v>
+        <v>55514.154404000001</v>
       </c>
       <c r="D37" s="18">
         <f t="shared" si="1"/>
-        <v>4546.1792333333333</v>
+        <v>4626.1795336666664</v>
       </c>
       <c r="E37" s="19">
         <f t="shared" si="2"/>
-        <v>27.608375910931176</v>
+        <v>28.094207694331985</v>
       </c>
       <c r="F37" s="19">
         <f t="shared" si="3"/>
-        <v>13.804187955465588</v>
+        <v>14.047103847165992</v>
       </c>
       <c r="G37" s="19">
         <f t="shared" si="4"/>
-        <v>5.5216751821862351</v>
+        <v>5.6188415388663966</v>
       </c>
       <c r="H37" s="20">
         <f t="shared" si="5"/>
-        <v>26.227957115384616</v>
+        <v>26.689497309615383</v>
       </c>
     </row>
     <row r="38" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A38" s="8">
         <f t="shared" si="6"/>
         <v>31</v>
       </c>
       <c r="B38" s="18">
-        <v>44804.05</v>
+        <v>44696.91</v>
       </c>
       <c r="C38" s="18">
         <f t="shared" si="0"/>
-        <v>54616.136950000007</v>
+        <v>55576.137894000007</v>
       </c>
       <c r="D38" s="18">
         <f t="shared" si="1"/>
-        <v>4551.3447458333339</v>
+        <v>4631.3448245000009</v>
       </c>
       <c r="E38" s="19">
         <f t="shared" si="2"/>
-        <v>27.639745420040491</v>
+        <v>28.125575857287451</v>
       </c>
       <c r="F38" s="19">
         <f t="shared" si="3"/>
-        <v>13.819872710020245</v>
+        <v>14.062787928643726</v>
       </c>
       <c r="G38" s="19">
         <f t="shared" si="4"/>
-        <v>5.5279490840080978</v>
+        <v>5.6251151714574901</v>
       </c>
       <c r="H38" s="20">
         <f t="shared" si="5"/>
-        <v>26.257758149038466</v>
+        <v>26.719297064423081</v>
       </c>
     </row>
     <row r="39" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A39" s="8">
         <f t="shared" si="6"/>
         <v>32</v>
       </c>
       <c r="B39" s="18">
-        <v>44851.14</v>
+        <v>44743.08</v>
       </c>
       <c r="C39" s="18">
         <f t="shared" si="0"/>
-        <v>54673.539660000002</v>
+        <v>55633.545672000007</v>
       </c>
       <c r="D39" s="18">
         <f t="shared" si="1"/>
-        <v>4556.1283050000002</v>
+        <v>4636.1288060000006</v>
       </c>
       <c r="E39" s="19">
         <f t="shared" si="2"/>
-        <v>27.668795374493929</v>
+        <v>28.154628376518222</v>
       </c>
       <c r="F39" s="19">
         <f t="shared" si="3"/>
-        <v>13.834397687246964</v>
+        <v>14.077314188259111</v>
       </c>
       <c r="G39" s="19">
         <f t="shared" si="4"/>
-        <v>5.5337590748987857</v>
+        <v>5.6309256753036445</v>
       </c>
       <c r="H39" s="20">
         <f t="shared" si="5"/>
-        <v>26.285355605769233</v>
+        <v>26.746896957692311</v>
       </c>
     </row>
     <row r="40" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A40" s="8">
         <f t="shared" si="6"/>
         <v>33</v>
       </c>
       <c r="B40" s="18">
-        <v>44894.73</v>
+        <v>44785.81</v>
       </c>
       <c r="C40" s="18">
         <f t="shared" si="0"/>
-        <v>54726.675870000006</v>
+        <v>55686.676154000001</v>
       </c>
       <c r="D40" s="18">
         <f t="shared" si="1"/>
-        <v>4560.5563225000005</v>
+        <v>4640.556346166667</v>
       </c>
       <c r="E40" s="19">
         <f t="shared" si="2"/>
-        <v>27.695686169028342</v>
+        <v>28.181516272267206</v>
       </c>
       <c r="F40" s="19">
         <f t="shared" si="3"/>
-        <v>13.847843084514171</v>
+        <v>14.090758136133603</v>
       </c>
       <c r="G40" s="19">
         <f t="shared" si="4"/>
-        <v>5.5391372338056684</v>
+        <v>5.6363032544534413</v>
       </c>
       <c r="H40" s="20">
         <f t="shared" si="5"/>
-        <v>26.310901860576926</v>
+        <v>26.772440458653847</v>
       </c>
     </row>
     <row r="41" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A41" s="8">
         <f t="shared" si="6"/>
         <v>34</v>
       </c>
       <c r="B41" s="18">
-        <v>44935.13</v>
+        <v>44825.42</v>
       </c>
       <c r="C41" s="18">
         <f t="shared" si="0"/>
-        <v>54775.923470000002</v>
+        <v>55735.927228</v>
       </c>
       <c r="D41" s="18">
         <f t="shared" si="1"/>
-        <v>4564.6602891666662</v>
+        <v>4644.6606023333334</v>
       </c>
       <c r="E41" s="19">
         <f t="shared" si="2"/>
-        <v>27.720609043522266</v>
+        <v>28.206440904858301</v>
       </c>
       <c r="F41" s="19">
         <f t="shared" si="3"/>
-        <v>13.860304521761133</v>
+        <v>14.10322045242915</v>
       </c>
       <c r="G41" s="19">
         <f t="shared" si="4"/>
-        <v>5.5441218087044533</v>
+        <v>5.6412881809716602</v>
       </c>
       <c r="H41" s="20">
         <f t="shared" si="5"/>
-        <v>26.334578591346155</v>
+        <v>26.796118859615383</v>
       </c>
     </row>
     <row r="42" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A42" s="21">
         <f t="shared" si="6"/>
         <v>35</v>
       </c>
       <c r="B42" s="22">
-        <v>44972.5</v>
+        <v>44862.05</v>
       </c>
       <c r="C42" s="22">
         <f t="shared" si="0"/>
-        <v>54821.477500000001</v>
+        <v>55781.47297000001</v>
       </c>
       <c r="D42" s="22">
         <f t="shared" si="1"/>
-        <v>4568.456458333334</v>
+        <v>4648.4560808333345</v>
       </c>
       <c r="E42" s="23">
         <f t="shared" si="2"/>
-        <v>27.743662702429152</v>
+        <v>28.229490369433204</v>
       </c>
       <c r="F42" s="23">
         <f t="shared" si="3"/>
-        <v>13.871831351214576</v>
+        <v>14.114745184716602</v>
       </c>
       <c r="G42" s="23">
         <f t="shared" si="4"/>
-        <v>5.5487325404858305</v>
+        <v>5.6458980738866407</v>
       </c>
       <c r="H42" s="24">
         <f t="shared" si="5"/>
-        <v>26.356479567307694</v>
+        <v>26.818015850961544</v>
       </c>
     </row>
   </sheetData>
   <dataConsolidate/>
   <mergeCells count="3">
     <mergeCell ref="B4:C4"/>
     <mergeCell ref="E4:H4"/>
     <mergeCell ref="E5:G5"/>
   </mergeCells>
   <pageMargins left="0.39370078740157483" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0">
     <oddFooter>&amp;L&amp;"Calibri,Standaard"&amp;F</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0A00-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:H42"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.88671875" defaultRowHeight="13.8" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="1" width="6.44140625" style="2" bestFit="1" customWidth="1"/>
     <col min="2" max="4" width="15.33203125" style="2" customWidth="1"/>
     <col min="5" max="8" width="12.33203125" style="2" customWidth="1"/>
     <col min="9" max="16384" width="8.88671875" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A1" s="1" t="s">
         <v>26</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="2" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A2" s="4"/>
       <c r="D2" s="3">
         <f>Inhoud!B4</f>
-        <v>46054</v>
+        <v>46235</v>
       </c>
     </row>
     <row r="3" spans="1:8" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A3" s="1"/>
       <c r="B3" s="1"/>
       <c r="C3" s="5" t="s">
         <v>1</v>
       </c>
       <c r="D3" s="33">
         <f>Inhoud!B6</f>
-        <v>1.2190000000000001</v>
+        <v>1.2434000000000001</v>
       </c>
     </row>
     <row r="4" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A4" s="6"/>
       <c r="B4" s="35" t="s">
         <v>2</v>
       </c>
       <c r="C4" s="36"/>
       <c r="D4" s="7" t="s">
         <v>3</v>
       </c>
       <c r="E4" s="35" t="s">
         <v>4</v>
       </c>
       <c r="F4" s="37"/>
       <c r="G4" s="37"/>
       <c r="H4" s="36"/>
     </row>
     <row r="5" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A5" s="8"/>
       <c r="B5" s="9">
         <v>1</v>
       </c>
       <c r="C5" s="10"/>
       <c r="D5" s="10"/>
       <c r="E5" s="38" t="s">
         <v>5</v>
       </c>
       <c r="F5" s="39"/>
       <c r="G5" s="40"/>
       <c r="H5" s="11" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="6" spans="1:8" s="17" customFormat="1" x14ac:dyDescent="0.3">
       <c r="A6" s="12"/>
       <c r="B6" s="14" t="str">
         <f>'L4'!$B$6</f>
         <v>basis 01/01/2022</v>
       </c>
       <c r="C6" s="13">
         <f>D2</f>
-        <v>46054</v>
+        <v>46235</v>
       </c>
       <c r="D6" s="13">
         <f>C6</f>
-        <v>46054</v>
+        <v>46235</v>
       </c>
       <c r="E6" s="14">
         <v>1</v>
       </c>
       <c r="F6" s="15">
         <v>0.5</v>
       </c>
       <c r="G6" s="16">
         <v>0.2</v>
       </c>
       <c r="H6" s="12"/>
     </row>
     <row r="7" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A7" s="8">
         <v>0</v>
       </c>
       <c r="B7" s="18">
         <v>31873.09</v>
       </c>
       <c r="C7" s="18">
         <f t="shared" ref="C7:C42" si="0">B7*$D$3</f>
-        <v>38853.296710000002</v>
+        <v>39631.000106</v>
       </c>
       <c r="D7" s="18">
         <f t="shared" ref="D7:D42" si="1">B7/12*$D$3</f>
-        <v>3237.7747258333334</v>
+        <v>3302.5833421666666</v>
       </c>
       <c r="E7" s="19">
         <f t="shared" ref="E7:E42" si="2">C7/1976</f>
-        <v>19.662599549595143</v>
+        <v>20.05617414271255</v>
       </c>
       <c r="F7" s="19">
         <f>E7/2</f>
-        <v>9.8312997747975714</v>
+        <v>10.028087071356275</v>
       </c>
       <c r="G7" s="19">
         <f>E7/5</f>
-        <v>3.9325199099190287</v>
+        <v>4.0112348285425101</v>
       </c>
       <c r="H7" s="20">
         <f>C7/2080</f>
-        <v>18.679469572115387</v>
+        <v>19.053365435576922</v>
       </c>
     </row>
     <row r="8" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A8" s="8">
         <f>A7+1</f>
         <v>1</v>
       </c>
       <c r="B8" s="18">
         <v>32827.599999999999</v>
       </c>
       <c r="C8" s="18">
         <f t="shared" si="0"/>
-        <v>40016.844400000002</v>
+        <v>40817.83784</v>
       </c>
       <c r="D8" s="18">
         <f t="shared" si="1"/>
-        <v>3334.7370333333333</v>
+        <v>3401.4864866666667</v>
       </c>
       <c r="E8" s="19">
         <f t="shared" si="2"/>
-        <v>20.251439473684211</v>
+        <v>20.656800526315788</v>
       </c>
       <c r="F8" s="19">
         <f t="shared" ref="F8:F42" si="3">E8/2</f>
-        <v>10.125719736842106</v>
+        <v>10.328400263157894</v>
       </c>
       <c r="G8" s="19">
         <f t="shared" ref="G8:G42" si="4">E8/5</f>
-        <v>4.0502878947368419</v>
+        <v>4.1313601052631572</v>
       </c>
       <c r="H8" s="20">
         <f t="shared" ref="H8:H42" si="5">C8/2080</f>
-        <v>19.238867500000001</v>
+        <v>19.623960499999999</v>
       </c>
     </row>
     <row r="9" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A9" s="8">
         <f t="shared" ref="A9:A42" si="6">A8+1</f>
         <v>2</v>
       </c>
       <c r="B9" s="18">
         <v>33861.199999999997</v>
       </c>
       <c r="C9" s="18">
         <f t="shared" si="0"/>
-        <v>41276.802799999998</v>
+        <v>42103.016080000001</v>
       </c>
       <c r="D9" s="18">
         <f t="shared" si="1"/>
-        <v>3439.7335666666668</v>
+        <v>3508.5846733333333</v>
       </c>
       <c r="E9" s="19">
         <f t="shared" si="2"/>
-        <v>20.889070242914979</v>
+        <v>21.307194372469635</v>
       </c>
       <c r="F9" s="19">
         <f t="shared" si="3"/>
-        <v>10.44453512145749</v>
+        <v>10.653597186234817</v>
       </c>
       <c r="G9" s="19">
         <f t="shared" si="4"/>
-        <v>4.177814048582996</v>
+        <v>4.2614388744939271</v>
       </c>
       <c r="H9" s="20">
         <f t="shared" si="5"/>
-        <v>19.844616730769228</v>
+        <v>20.241834653846155</v>
       </c>
     </row>
     <row r="10" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A10" s="8">
         <f t="shared" si="6"/>
         <v>3</v>
       </c>
       <c r="B10" s="18">
         <v>34916.629999999997</v>
       </c>
       <c r="C10" s="18">
         <f t="shared" si="0"/>
-        <v>42563.37197</v>
+        <v>43415.337741999996</v>
       </c>
       <c r="D10" s="18">
         <f t="shared" si="1"/>
-        <v>3546.9476641666665</v>
+        <v>3617.944811833333</v>
       </c>
       <c r="E10" s="19">
         <f t="shared" si="2"/>
-        <v>21.540168001012145</v>
+        <v>21.971324768218622</v>
       </c>
       <c r="F10" s="19">
         <f t="shared" si="3"/>
-        <v>10.770084000506072</v>
+        <v>10.985662384109311</v>
       </c>
       <c r="G10" s="19">
         <f t="shared" si="4"/>
-        <v>4.3080336002024291</v>
+        <v>4.3942649536437246</v>
       </c>
       <c r="H10" s="20">
         <f t="shared" si="5"/>
-        <v>20.463159600961539</v>
+        <v>20.87275852980769</v>
       </c>
     </row>
     <row r="11" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A11" s="8">
         <f t="shared" si="6"/>
         <v>4</v>
       </c>
       <c r="B11" s="18">
         <v>35891.93</v>
       </c>
       <c r="C11" s="18">
         <f t="shared" si="0"/>
-        <v>43752.262670000004</v>
+        <v>44628.025762000005</v>
       </c>
       <c r="D11" s="18">
         <f t="shared" si="1"/>
-        <v>3646.0218891666673</v>
+        <v>3719.0021468333339</v>
       </c>
       <c r="E11" s="19">
         <f t="shared" si="2"/>
-        <v>22.141833335020245</v>
+        <v>22.585033280364375</v>
       </c>
       <c r="F11" s="19">
         <f t="shared" si="3"/>
-        <v>11.070916667510122</v>
+        <v>11.292516640182187</v>
       </c>
       <c r="G11" s="19">
         <f t="shared" si="4"/>
-        <v>4.4283666670040489</v>
+        <v>4.5170066560728745</v>
       </c>
       <c r="H11" s="20">
         <f t="shared" si="5"/>
-        <v>21.034741668269234</v>
+        <v>21.455781616346155</v>
       </c>
     </row>
     <row r="12" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A12" s="8">
         <f t="shared" si="6"/>
         <v>5</v>
       </c>
       <c r="B12" s="18">
         <v>36639.31</v>
       </c>
       <c r="C12" s="18">
         <f t="shared" si="0"/>
-        <v>44663.318890000002</v>
+        <v>45557.318053999996</v>
       </c>
       <c r="D12" s="18">
         <f t="shared" si="1"/>
-        <v>3721.9432408333332</v>
+        <v>3796.4431711666666</v>
       </c>
       <c r="E12" s="19">
         <f t="shared" si="2"/>
-        <v>22.602894175101216</v>
+        <v>23.05532290182186</v>
       </c>
       <c r="F12" s="19">
         <f t="shared" si="3"/>
-        <v>11.301447087550608</v>
+        <v>11.52766145091093</v>
       </c>
       <c r="G12" s="19">
         <f t="shared" si="4"/>
-        <v>4.5205788350202436</v>
+        <v>4.6110645803643724</v>
       </c>
       <c r="H12" s="20">
         <f t="shared" si="5"/>
-        <v>21.472749466346155</v>
+        <v>21.902556756730768</v>
       </c>
     </row>
     <row r="13" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A13" s="8">
         <f t="shared" si="6"/>
         <v>6</v>
       </c>
       <c r="B13" s="18">
         <v>37587.449999999997</v>
       </c>
       <c r="C13" s="18">
         <f t="shared" si="0"/>
-        <v>45819.101549999999</v>
+        <v>46736.235329999996</v>
       </c>
       <c r="D13" s="18">
         <f t="shared" si="1"/>
-        <v>3818.2584625</v>
+        <v>3894.6862775</v>
       </c>
       <c r="E13" s="19">
         <f t="shared" si="2"/>
-        <v>23.187804428137653</v>
+        <v>23.651940956477731</v>
       </c>
       <c r="F13" s="19">
         <f t="shared" si="3"/>
-        <v>11.593902214068827</v>
+        <v>11.825970478238865</v>
       </c>
       <c r="G13" s="19">
         <f t="shared" si="4"/>
-        <v>4.637560885627531</v>
+        <v>4.7303881912955461</v>
       </c>
       <c r="H13" s="20">
         <f t="shared" si="5"/>
-        <v>22.028414206730769</v>
+        <v>22.469343908653844</v>
       </c>
     </row>
     <row r="14" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A14" s="8">
         <f t="shared" si="6"/>
         <v>7</v>
       </c>
       <c r="B14" s="18">
         <v>38262.160000000003</v>
       </c>
       <c r="C14" s="18">
         <f t="shared" si="0"/>
-        <v>46641.57304000001</v>
+        <v>47575.169744000006</v>
       </c>
       <c r="D14" s="18">
         <f t="shared" si="1"/>
-        <v>3886.7977533333342</v>
+        <v>3964.5974786666675</v>
       </c>
       <c r="E14" s="19">
         <f t="shared" si="2"/>
-        <v>23.604034939271259</v>
+        <v>24.076502906882595</v>
       </c>
       <c r="F14" s="19">
         <f t="shared" si="3"/>
-        <v>11.802017469635629</v>
+        <v>12.038251453441298</v>
       </c>
       <c r="G14" s="19">
         <f t="shared" si="4"/>
-        <v>4.7208069878542513</v>
+        <v>4.8153005813765191</v>
       </c>
       <c r="H14" s="20">
         <f t="shared" si="5"/>
-        <v>22.423833192307697</v>
+        <v>22.872677761538466</v>
       </c>
     </row>
     <row r="15" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A15" s="8">
         <f t="shared" si="6"/>
         <v>8</v>
       </c>
       <c r="B15" s="18">
         <v>39226.17</v>
       </c>
       <c r="C15" s="18">
         <f t="shared" si="0"/>
-        <v>47816.701229999999</v>
+        <v>48773.819777999997</v>
       </c>
       <c r="D15" s="18">
         <f t="shared" si="1"/>
-        <v>3984.7251025</v>
+        <v>4064.4849815000002</v>
       </c>
       <c r="E15" s="19">
         <f t="shared" si="2"/>
-        <v>24.1987354402834</v>
+        <v>24.683107175101213</v>
       </c>
       <c r="F15" s="19">
         <f t="shared" si="3"/>
-        <v>12.0993677201417</v>
+        <v>12.341553587550607</v>
       </c>
       <c r="G15" s="19">
         <f t="shared" si="4"/>
-        <v>4.8397470880566802</v>
+        <v>4.9366214350202426</v>
       </c>
       <c r="H15" s="20">
         <f t="shared" si="5"/>
-        <v>22.988798668269229</v>
+        <v>23.448951816346153</v>
       </c>
     </row>
     <row r="16" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A16" s="8">
         <f t="shared" si="6"/>
         <v>9</v>
       </c>
       <c r="B16" s="18">
-        <v>39829.699999999997</v>
+        <v>39820.17</v>
       </c>
       <c r="C16" s="18">
         <f t="shared" si="0"/>
-        <v>48552.404300000002</v>
+        <v>49512.399378000002</v>
       </c>
       <c r="D16" s="18">
         <f t="shared" si="1"/>
-        <v>4046.0336916666665</v>
+        <v>4126.0332815000002</v>
       </c>
       <c r="E16" s="19">
         <f t="shared" si="2"/>
-        <v>24.57105480769231</v>
+        <v>25.05688227631579</v>
       </c>
       <c r="F16" s="19">
         <f t="shared" si="3"/>
-        <v>12.285527403846155</v>
+        <v>12.528441138157895</v>
       </c>
       <c r="G16" s="19">
         <f t="shared" si="4"/>
-        <v>4.9142109615384619</v>
+        <v>5.0113764552631581</v>
       </c>
       <c r="H16" s="20">
         <f t="shared" si="5"/>
-        <v>23.342502067307692</v>
+        <v>23.804038162499999</v>
       </c>
     </row>
     <row r="17" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A17" s="8">
         <f t="shared" si="6"/>
         <v>10</v>
       </c>
       <c r="B17" s="18">
-        <v>40724.03</v>
+        <v>40696.949999999997</v>
       </c>
       <c r="C17" s="18">
         <f t="shared" si="0"/>
-        <v>49642.592570000001</v>
+        <v>50602.587630000002</v>
       </c>
       <c r="D17" s="18">
         <f t="shared" si="1"/>
-        <v>4136.882714166667</v>
+        <v>4216.8823025000002</v>
       </c>
       <c r="E17" s="19">
         <f t="shared" si="2"/>
-        <v>25.122769519230769</v>
+        <v>25.608596978744941</v>
       </c>
       <c r="F17" s="19">
         <f t="shared" si="3"/>
-        <v>12.561384759615384</v>
+        <v>12.804298489372471</v>
       </c>
       <c r="G17" s="19">
         <f t="shared" si="4"/>
-        <v>5.0245539038461535</v>
+        <v>5.1217193957489879</v>
       </c>
       <c r="H17" s="20">
         <f t="shared" si="5"/>
-        <v>23.86663104326923</v>
+        <v>24.328167129807692</v>
       </c>
     </row>
     <row r="18" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A18" s="8">
         <f t="shared" si="6"/>
         <v>11</v>
       </c>
       <c r="B18" s="18">
-        <v>41260.68</v>
+        <v>41223.07</v>
       </c>
       <c r="C18" s="18">
         <f t="shared" si="0"/>
-        <v>50296.768920000002</v>
+        <v>51256.765238</v>
       </c>
       <c r="D18" s="18">
         <f t="shared" si="1"/>
-        <v>4191.3974100000005</v>
+        <v>4271.397103166667</v>
       </c>
       <c r="E18" s="19">
         <f t="shared" si="2"/>
-        <v>25.453830425101216</v>
+        <v>25.939658521255062</v>
       </c>
       <c r="F18" s="19">
         <f t="shared" si="3"/>
-        <v>12.726915212550608</v>
+        <v>12.969829260627531</v>
       </c>
       <c r="G18" s="19">
         <f t="shared" si="4"/>
-        <v>5.0907660850202436</v>
+        <v>5.187931704251012</v>
       </c>
       <c r="H18" s="20">
         <f t="shared" si="5"/>
-        <v>24.181138903846154</v>
+        <v>24.642675595192308</v>
       </c>
     </row>
     <row r="19" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A19" s="8">
         <f t="shared" si="6"/>
         <v>12</v>
       </c>
       <c r="B19" s="18">
-        <v>42089.93</v>
+        <v>42036.05</v>
       </c>
       <c r="C19" s="18">
         <f t="shared" si="0"/>
-        <v>51307.624670000005</v>
+        <v>52267.624570000007</v>
       </c>
       <c r="D19" s="18">
         <f t="shared" si="1"/>
-        <v>4275.6353891666668</v>
+        <v>4355.6353808333342</v>
       </c>
       <c r="E19" s="19">
         <f t="shared" si="2"/>
-        <v>25.965397100202431</v>
+        <v>26.451227009109317</v>
       </c>
       <c r="F19" s="19">
         <f t="shared" si="3"/>
-        <v>12.982698550101215</v>
+        <v>13.225613504554659</v>
       </c>
       <c r="G19" s="19">
         <f t="shared" si="4"/>
-        <v>5.1930794200404859</v>
+        <v>5.2902454018218634</v>
       </c>
       <c r="H19" s="20">
         <f t="shared" si="5"/>
-        <v>24.667127245192312</v>
+        <v>25.128665658653851</v>
       </c>
     </row>
     <row r="20" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A20" s="8">
         <f t="shared" si="6"/>
         <v>13</v>
       </c>
       <c r="B20" s="18">
-        <v>42564.160000000003</v>
+        <v>42500.97</v>
       </c>
       <c r="C20" s="18">
         <f t="shared" si="0"/>
-        <v>51885.711040000009</v>
+        <v>52845.706098000002</v>
       </c>
       <c r="D20" s="18">
         <f t="shared" si="1"/>
-        <v>4323.8092533333338</v>
+        <v>4403.8088415000002</v>
       </c>
       <c r="E20" s="19">
         <f t="shared" si="2"/>
-        <v>26.257950931174094</v>
+        <v>26.743778389676116</v>
       </c>
       <c r="F20" s="19">
         <f t="shared" si="3"/>
-        <v>13.128975465587047</v>
+        <v>13.371889194838058</v>
       </c>
       <c r="G20" s="19">
         <f t="shared" si="4"/>
-        <v>5.2515901862348189</v>
+        <v>5.3487556779352232</v>
       </c>
       <c r="H20" s="20">
         <f t="shared" si="5"/>
-        <v>24.945053384615388</v>
+        <v>25.406589470192309</v>
       </c>
     </row>
     <row r="21" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A21" s="8">
         <f t="shared" si="6"/>
         <v>14</v>
       </c>
       <c r="B21" s="18">
-        <v>43333.74</v>
+        <v>43255.45</v>
       </c>
       <c r="C21" s="18">
         <f t="shared" si="0"/>
-        <v>52823.829060000004</v>
+        <v>53783.826529999998</v>
       </c>
       <c r="D21" s="18">
         <f t="shared" si="1"/>
-        <v>4401.9857550000006</v>
+        <v>4481.9855441666668</v>
       </c>
       <c r="E21" s="19">
         <f t="shared" si="2"/>
-        <v>26.732707014170042</v>
+        <v>27.218535693319836</v>
       </c>
       <c r="F21" s="19">
         <f t="shared" si="3"/>
-        <v>13.366353507085021</v>
+        <v>13.609267846659918</v>
       </c>
       <c r="G21" s="19">
         <f t="shared" si="4"/>
-        <v>5.3465414028340081</v>
+        <v>5.4437071386639673</v>
       </c>
       <c r="H21" s="20">
         <f t="shared" si="5"/>
-        <v>25.396071663461541</v>
+        <v>25.857608908653845</v>
       </c>
     </row>
     <row r="22" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A22" s="8">
         <f t="shared" si="6"/>
         <v>15</v>
       </c>
       <c r="B22" s="18">
-        <v>43751.18</v>
+        <v>43664.7</v>
       </c>
       <c r="C22" s="18">
         <f t="shared" si="0"/>
-        <v>53332.688420000006</v>
+        <v>54292.687980000002</v>
       </c>
       <c r="D22" s="18">
         <f t="shared" si="1"/>
-        <v>4444.3907016666672</v>
+        <v>4524.3906649999999</v>
       </c>
       <c r="E22" s="19">
         <f t="shared" si="2"/>
-        <v>26.990226933198382</v>
+        <v>27.476056670040489</v>
       </c>
       <c r="F22" s="19">
         <f t="shared" si="3"/>
-        <v>13.495113466599191</v>
+        <v>13.738028335020244</v>
       </c>
       <c r="G22" s="19">
         <f t="shared" si="4"/>
-        <v>5.3980453866396765</v>
+        <v>5.4952113340080979</v>
       </c>
       <c r="H22" s="20">
         <f t="shared" si="5"/>
-        <v>25.640715586538466</v>
+        <v>26.102253836538463</v>
       </c>
     </row>
     <row r="23" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A23" s="8">
         <f t="shared" si="6"/>
         <v>16</v>
       </c>
       <c r="B23" s="18">
-        <v>44509.64</v>
+        <v>44408.28</v>
       </c>
       <c r="C23" s="18">
         <f t="shared" si="0"/>
-        <v>54257.25116</v>
+        <v>55217.255352</v>
       </c>
       <c r="D23" s="18">
         <f t="shared" si="1"/>
-        <v>4521.4375966666666</v>
+        <v>4601.437946</v>
       </c>
       <c r="E23" s="19">
         <f t="shared" si="2"/>
-        <v>27.458123056680162</v>
+        <v>27.943955137651823</v>
       </c>
       <c r="F23" s="19">
         <f t="shared" si="3"/>
-        <v>13.729061528340081</v>
+        <v>13.971977568825912</v>
       </c>
       <c r="G23" s="19">
         <f t="shared" si="4"/>
-        <v>5.4916246113360323</v>
+        <v>5.5887910275303643</v>
       </c>
       <c r="H23" s="20">
         <f t="shared" si="5"/>
-        <v>26.085216903846153</v>
+        <v>26.546757380769233</v>
       </c>
     </row>
     <row r="24" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A24" s="8">
         <f t="shared" si="6"/>
         <v>17</v>
       </c>
       <c r="B24" s="18">
-        <v>44916.21</v>
+        <v>44806.87</v>
       </c>
       <c r="C24" s="18">
         <f t="shared" si="0"/>
-        <v>54752.859990000004</v>
+        <v>55712.862158000004</v>
       </c>
       <c r="D24" s="18">
         <f t="shared" si="1"/>
-        <v>4562.7383325000001</v>
+        <v>4642.738513166667</v>
       </c>
       <c r="E24" s="19">
         <f t="shared" si="2"/>
-        <v>27.708937241902838</v>
+        <v>28.194768298582996</v>
       </c>
       <c r="F24" s="19">
         <f t="shared" si="3"/>
-        <v>13.854468620951419</v>
+        <v>14.097384149291498</v>
       </c>
       <c r="G24" s="19">
         <f t="shared" si="4"/>
-        <v>5.5417874483805676</v>
+        <v>5.6389536597165995</v>
       </c>
       <c r="H24" s="20">
         <f t="shared" si="5"/>
-        <v>26.323490379807694</v>
+        <v>26.785029883653849</v>
       </c>
     </row>
     <row r="25" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A25" s="8">
         <f t="shared" si="6"/>
         <v>18</v>
       </c>
       <c r="B25" s="18">
-        <v>45621.35</v>
+        <v>45498.17</v>
       </c>
       <c r="C25" s="18">
         <f t="shared" si="0"/>
-        <v>55612.425650000005</v>
+        <v>56572.424577999998</v>
       </c>
       <c r="D25" s="18">
         <f t="shared" si="1"/>
-        <v>4634.3688041666674</v>
+        <v>4714.3687148333329</v>
       </c>
       <c r="E25" s="19">
         <f t="shared" si="2"/>
-        <v>28.143940106275306</v>
+        <v>28.62976952327935</v>
       </c>
       <c r="F25" s="19">
         <f t="shared" si="3"/>
-        <v>14.071970053137653</v>
+        <v>14.314884761639675</v>
       </c>
       <c r="G25" s="19">
         <f t="shared" si="4"/>
-        <v>5.6287880212550609</v>
+        <v>5.7259539046558698</v>
       </c>
       <c r="H25" s="20">
         <f t="shared" si="5"/>
-        <v>26.73674310096154</v>
+        <v>27.198281047115383</v>
       </c>
     </row>
     <row r="26" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A26" s="8">
         <f t="shared" si="6"/>
         <v>19</v>
       </c>
       <c r="B26" s="18">
-        <v>45977.46</v>
+        <v>45847.29</v>
       </c>
       <c r="C26" s="18">
         <f t="shared" si="0"/>
-        <v>56046.523740000004</v>
+        <v>57006.520386000004</v>
       </c>
       <c r="D26" s="18">
         <f t="shared" si="1"/>
-        <v>4670.5436450000007</v>
+        <v>4750.5433655000006</v>
       </c>
       <c r="E26" s="19">
         <f t="shared" si="2"/>
-        <v>28.363625374493928</v>
+        <v>28.849453636639677</v>
       </c>
       <c r="F26" s="19">
         <f t="shared" si="3"/>
-        <v>14.181812687246964</v>
+        <v>14.424726818319838</v>
       </c>
       <c r="G26" s="19">
         <f t="shared" si="4"/>
-        <v>5.6727250748987856</v>
+        <v>5.769890727327935</v>
       </c>
       <c r="H26" s="20">
         <f t="shared" si="5"/>
-        <v>26.945444105769234</v>
+        <v>27.406980954807693</v>
       </c>
     </row>
     <row r="27" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A27" s="8">
         <f t="shared" si="6"/>
         <v>20</v>
       </c>
       <c r="B27" s="18">
-        <v>46634.8</v>
+        <v>46491.73</v>
       </c>
       <c r="C27" s="18">
         <f t="shared" si="0"/>
-        <v>56847.821200000006</v>
+        <v>57807.817082000009</v>
       </c>
       <c r="D27" s="18">
         <f t="shared" si="1"/>
-        <v>4737.3184333333338</v>
+        <v>4817.3180901666674</v>
       </c>
       <c r="E27" s="19">
         <f t="shared" si="2"/>
-        <v>28.769140283400812</v>
+        <v>29.254968158906888</v>
       </c>
       <c r="F27" s="19">
         <f t="shared" si="3"/>
-        <v>14.384570141700406</v>
+        <v>14.627484079453444</v>
       </c>
       <c r="G27" s="19">
         <f t="shared" si="4"/>
-        <v>5.7538280566801623</v>
+        <v>5.8509936317813773</v>
       </c>
       <c r="H27" s="20">
         <f t="shared" si="5"/>
-        <v>27.330683269230772</v>
+        <v>27.792219750961543</v>
       </c>
     </row>
     <row r="28" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A28" s="8">
         <f t="shared" si="6"/>
         <v>21</v>
       </c>
       <c r="B28" s="18">
-        <v>46945.77</v>
+        <v>46796.6</v>
       </c>
       <c r="C28" s="18">
         <f t="shared" si="0"/>
-        <v>57226.893629999999</v>
+        <v>58186.892440000003</v>
       </c>
       <c r="D28" s="18">
         <f t="shared" si="1"/>
-        <v>4768.9078024999999</v>
+        <v>4848.9077033333333</v>
       </c>
       <c r="E28" s="19">
         <f t="shared" si="2"/>
-        <v>28.960978557692307</v>
+        <v>29.446807914979757</v>
       </c>
       <c r="F28" s="19">
         <f t="shared" si="3"/>
-        <v>14.480489278846154</v>
+        <v>14.723403957489879</v>
       </c>
       <c r="G28" s="19">
         <f t="shared" si="4"/>
-        <v>5.7921957115384615</v>
+        <v>5.8893615829959511</v>
       </c>
       <c r="H28" s="20">
         <f t="shared" si="5"/>
-        <v>27.51292962980769</v>
+        <v>27.974467519230771</v>
       </c>
     </row>
     <row r="29" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A29" s="8">
         <f t="shared" si="6"/>
         <v>22</v>
       </c>
       <c r="B29" s="18">
-        <v>47560.54</v>
+        <v>47399.31</v>
       </c>
       <c r="C29" s="18">
         <f t="shared" si="0"/>
-        <v>57976.298260000003</v>
+        <v>58936.302054</v>
       </c>
       <c r="D29" s="18">
         <f t="shared" si="1"/>
-        <v>4831.3581883333336</v>
+        <v>4911.3585045</v>
       </c>
       <c r="E29" s="19">
         <f t="shared" si="2"/>
-        <v>29.340231912955467</v>
+        <v>29.826063792510123</v>
       </c>
       <c r="F29" s="19">
         <f t="shared" si="3"/>
-        <v>14.670115956477733</v>
+        <v>14.913031896255061</v>
       </c>
       <c r="G29" s="19">
         <f t="shared" si="4"/>
-        <v>5.8680463825910936</v>
+        <v>5.9652127585020249</v>
       </c>
       <c r="H29" s="20">
         <f t="shared" si="5"/>
-        <v>27.873220317307695</v>
+        <v>28.334760602884614</v>
       </c>
     </row>
     <row r="30" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A30" s="8">
         <f t="shared" si="6"/>
         <v>23</v>
       </c>
       <c r="B30" s="18">
-        <v>48749.8</v>
+        <v>48565.23</v>
       </c>
       <c r="C30" s="18">
         <f t="shared" si="0"/>
-        <v>59426.006200000011</v>
+        <v>60386.006982000006</v>
       </c>
       <c r="D30" s="18">
         <f t="shared" si="1"/>
-        <v>4952.1671833333339</v>
+        <v>5032.1672485000008</v>
       </c>
       <c r="E30" s="19">
         <f t="shared" si="2"/>
-        <v>30.073889777327942</v>
+        <v>30.559720132591096</v>
       </c>
       <c r="F30" s="19">
         <f t="shared" si="3"/>
-        <v>15.036944888663971</v>
+        <v>15.279860066295548</v>
       </c>
       <c r="G30" s="19">
         <f t="shared" si="4"/>
-        <v>6.014777955465588</v>
+        <v>6.111944026518219</v>
       </c>
       <c r="H30" s="20">
         <f t="shared" si="5"/>
-        <v>28.570195288461544</v>
+        <v>29.031734125961542</v>
       </c>
     </row>
     <row r="31" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A31" s="8">
         <f t="shared" si="6"/>
         <v>24</v>
       </c>
       <c r="B31" s="18">
-        <v>50361.94</v>
+        <v>50145.73</v>
       </c>
       <c r="C31" s="18">
         <f t="shared" si="0"/>
-        <v>61391.204860000005</v>
+        <v>62351.20068200001</v>
       </c>
       <c r="D31" s="18">
         <f t="shared" si="1"/>
-        <v>5115.9337383333341</v>
+        <v>5195.9333901666678</v>
       </c>
       <c r="E31" s="19">
         <f t="shared" si="2"/>
-        <v>31.068423512145753</v>
+        <v>31.554251357287455</v>
       </c>
       <c r="F31" s="19">
         <f t="shared" si="3"/>
-        <v>15.534211756072876</v>
+        <v>15.777125678643728</v>
       </c>
       <c r="G31" s="19">
         <f t="shared" si="4"/>
-        <v>6.2136847024291502</v>
+        <v>6.3108502714574914</v>
       </c>
       <c r="H31" s="20">
         <f t="shared" si="5"/>
-        <v>29.515002336538465</v>
+        <v>29.976538789423081</v>
       </c>
     </row>
     <row r="32" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A32" s="8">
         <f t="shared" si="6"/>
         <v>25</v>
       </c>
       <c r="B32" s="18">
-        <v>50470.86</v>
+        <v>50252.52</v>
       </c>
       <c r="C32" s="18">
         <f t="shared" si="0"/>
-        <v>61523.978340000001</v>
+        <v>62483.983368000001</v>
       </c>
       <c r="D32" s="18">
         <f t="shared" si="1"/>
-        <v>5126.9981950000001</v>
+        <v>5206.9986140000001</v>
       </c>
       <c r="E32" s="19">
         <f t="shared" si="2"/>
-        <v>31.135616568825913</v>
+        <v>31.621449072874494</v>
       </c>
       <c r="F32" s="19">
         <f t="shared" si="3"/>
-        <v>15.567808284412957</v>
+        <v>15.810724536437247</v>
       </c>
       <c r="G32" s="19">
         <f t="shared" si="4"/>
-        <v>6.2271233137651825</v>
+        <v>6.3242898145748985</v>
       </c>
       <c r="H32" s="20">
         <f t="shared" si="5"/>
-        <v>29.578835740384616</v>
+        <v>30.04037661923077</v>
       </c>
     </row>
     <row r="33" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A33" s="8">
         <f t="shared" si="6"/>
         <v>26</v>
       </c>
       <c r="B33" s="18">
-        <v>50555.55</v>
+        <v>50335.54</v>
       </c>
       <c r="C33" s="18">
         <f t="shared" si="0"/>
-        <v>61627.215450000011</v>
+        <v>62587.210436000001</v>
       </c>
       <c r="D33" s="18">
         <f t="shared" si="1"/>
-        <v>5135.6012875000006</v>
+        <v>5215.6008696666668</v>
       </c>
       <c r="E33" s="19">
         <f t="shared" si="2"/>
-        <v>31.187862069838062</v>
+        <v>31.673689491902834</v>
       </c>
       <c r="F33" s="19">
         <f t="shared" si="3"/>
-        <v>15.593931034919031</v>
+        <v>15.836844745951417</v>
       </c>
       <c r="G33" s="19">
         <f t="shared" si="4"/>
-        <v>6.2375724139676123</v>
+        <v>6.3347378983805669</v>
       </c>
       <c r="H33" s="20">
         <f t="shared" si="5"/>
-        <v>29.628468966346158</v>
+        <v>30.090005017307693</v>
       </c>
     </row>
     <row r="34" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A34" s="8">
         <f t="shared" si="6"/>
         <v>27</v>
       </c>
       <c r="B34" s="18">
-        <v>50651.6</v>
+        <v>50429.71</v>
       </c>
       <c r="C34" s="18">
         <f t="shared" si="0"/>
-        <v>61744.3004</v>
+        <v>62704.301414000001</v>
       </c>
       <c r="D34" s="18">
         <f t="shared" si="1"/>
-        <v>5145.3583666666664</v>
+        <v>5225.3584511666668</v>
       </c>
       <c r="E34" s="19">
         <f t="shared" si="2"/>
-        <v>31.247115587044533</v>
+        <v>31.7329460597166</v>
       </c>
       <c r="F34" s="19">
         <f t="shared" si="3"/>
-        <v>15.623557793522266</v>
+        <v>15.8664730298583</v>
       </c>
       <c r="G34" s="19">
         <f t="shared" si="4"/>
-        <v>6.2494231174089068</v>
+        <v>6.3465892119433196</v>
       </c>
       <c r="H34" s="20">
         <f t="shared" si="5"/>
-        <v>29.684759807692309</v>
+        <v>30.146298756730769</v>
       </c>
     </row>
     <row r="35" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A35" s="8">
         <f t="shared" si="6"/>
         <v>28</v>
       </c>
       <c r="B35" s="18">
-        <v>50724.33</v>
+        <v>50501.01</v>
       </c>
       <c r="C35" s="18">
         <f t="shared" si="0"/>
-        <v>61832.958270000003</v>
+        <v>62792.955834000008</v>
       </c>
       <c r="D35" s="18">
         <f t="shared" si="1"/>
-        <v>5152.7465225000005</v>
+        <v>5232.7463195000009</v>
       </c>
       <c r="E35" s="19">
         <f t="shared" si="2"/>
-        <v>31.291982930161943</v>
+        <v>31.777811656882594</v>
       </c>
       <c r="F35" s="19">
         <f t="shared" si="3"/>
-        <v>15.645991465080971</v>
+        <v>15.888905828441297</v>
       </c>
       <c r="G35" s="19">
         <f t="shared" si="4"/>
-        <v>6.2583965860323882</v>
+        <v>6.355562331376519</v>
       </c>
       <c r="H35" s="20">
         <f t="shared" si="5"/>
-        <v>29.727383783653849</v>
+        <v>30.188921074038465</v>
       </c>
     </row>
     <row r="36" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A36" s="8">
         <f t="shared" si="6"/>
         <v>29</v>
       </c>
       <c r="B36" s="18">
-        <v>50791.66</v>
+        <v>50567.02</v>
       </c>
       <c r="C36" s="18">
         <f t="shared" si="0"/>
-        <v>61915.033540000011</v>
+        <v>62875.032668</v>
       </c>
       <c r="D36" s="18">
         <f t="shared" si="1"/>
-        <v>5159.5861283333334</v>
+        <v>5239.5860556666667</v>
       </c>
       <c r="E36" s="19">
         <f t="shared" si="2"/>
-        <v>31.333518997975712</v>
+        <v>31.819348516194331</v>
       </c>
       <c r="F36" s="19">
         <f t="shared" si="3"/>
-        <v>15.666759498987856</v>
+        <v>15.909674258097166</v>
       </c>
       <c r="G36" s="19">
         <f t="shared" si="4"/>
-        <v>6.2667037995951427</v>
+        <v>6.3638697032388665</v>
       </c>
       <c r="H36" s="20">
         <f t="shared" si="5"/>
-        <v>29.766843048076929</v>
+        <v>30.228381090384616</v>
       </c>
     </row>
     <row r="37" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A37" s="8">
         <f t="shared" si="6"/>
         <v>30</v>
       </c>
       <c r="B37" s="18">
-        <v>50854.09</v>
+        <v>50628.23</v>
       </c>
       <c r="C37" s="18">
         <f t="shared" si="0"/>
-        <v>61991.135710000002</v>
+        <v>62951.141182000007</v>
       </c>
       <c r="D37" s="18">
         <f t="shared" si="1"/>
-        <v>5165.9279758333332</v>
+        <v>5245.9284318333339</v>
       </c>
       <c r="E37" s="19">
         <f t="shared" si="2"/>
-        <v>31.372032241902836</v>
+        <v>31.857864970647778</v>
       </c>
       <c r="F37" s="19">
         <f t="shared" si="3"/>
-        <v>15.686016120951418</v>
+        <v>15.928932485323889</v>
       </c>
       <c r="G37" s="19">
         <f t="shared" si="4"/>
-        <v>6.2744064483805673</v>
+        <v>6.371572994129556</v>
       </c>
       <c r="H37" s="20">
         <f t="shared" si="5"/>
-        <v>29.803430629807693</v>
+        <v>30.264971722115387</v>
       </c>
     </row>
     <row r="38" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A38" s="8">
         <f t="shared" si="6"/>
         <v>31</v>
       </c>
       <c r="B38" s="18">
-        <v>50911.87</v>
+        <v>50684.87</v>
       </c>
       <c r="C38" s="18">
         <f t="shared" si="0"/>
-        <v>62061.569530000008</v>
+        <v>63021.567358000008</v>
       </c>
       <c r="D38" s="18">
         <f t="shared" si="1"/>
-        <v>5171.7974608333334</v>
+        <v>5251.797279833334</v>
       </c>
       <c r="E38" s="19">
         <f t="shared" si="2"/>
-        <v>31.407676887651824</v>
+        <v>31.893505747975713</v>
       </c>
       <c r="F38" s="19">
         <f t="shared" si="3"/>
-        <v>15.703838443825912</v>
+        <v>15.946752873987856</v>
       </c>
       <c r="G38" s="19">
         <f t="shared" si="4"/>
-        <v>6.2815353775303651</v>
+        <v>6.3787011495951429</v>
       </c>
       <c r="H38" s="20">
         <f t="shared" si="5"/>
-        <v>29.837293043269234</v>
+        <v>30.298830460576927</v>
       </c>
     </row>
     <row r="39" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A39" s="8">
         <f t="shared" si="6"/>
         <v>32</v>
       </c>
       <c r="B39" s="18">
-        <v>50965.38</v>
+        <v>50737.33</v>
       </c>
       <c r="C39" s="18">
         <f t="shared" si="0"/>
-        <v>62126.798220000004</v>
+        <v>63086.796122000007</v>
       </c>
       <c r="D39" s="18">
         <f t="shared" si="1"/>
-        <v>5177.233185</v>
+        <v>5257.2330101666666</v>
       </c>
       <c r="E39" s="19">
         <f t="shared" si="2"/>
-        <v>31.440687358299598</v>
+        <v>31.92651625607288</v>
       </c>
       <c r="F39" s="19">
         <f t="shared" si="3"/>
-        <v>15.720343679149799</v>
+        <v>15.96325812803644</v>
       </c>
       <c r="G39" s="19">
         <f t="shared" si="4"/>
-        <v>6.2881374716599199</v>
+        <v>6.3853032512145758</v>
       </c>
       <c r="H39" s="20">
         <f t="shared" si="5"/>
-        <v>29.868652990384618</v>
+        <v>30.330190443269235</v>
       </c>
     </row>
     <row r="40" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A40" s="8">
         <f t="shared" si="6"/>
         <v>33</v>
       </c>
       <c r="B40" s="18">
-        <v>51014.92</v>
+        <v>50785.9</v>
       </c>
       <c r="C40" s="18">
         <f t="shared" si="0"/>
-        <v>62187.187480000001</v>
+        <v>63147.188060000008</v>
       </c>
       <c r="D40" s="18">
         <f t="shared" si="1"/>
-        <v>5182.2656233333328</v>
+        <v>5262.265671666667</v>
       </c>
       <c r="E40" s="19">
         <f t="shared" si="2"/>
-        <v>31.471248724696355</v>
+        <v>31.957078977732799</v>
       </c>
       <c r="F40" s="19">
         <f t="shared" si="3"/>
-        <v>15.735624362348178</v>
+        <v>15.978539488866399</v>
       </c>
       <c r="G40" s="19">
         <f t="shared" si="4"/>
-        <v>6.2942497449392709</v>
+        <v>6.3914157955465596</v>
       </c>
       <c r="H40" s="20">
         <f t="shared" si="5"/>
-        <v>29.897686288461539</v>
+        <v>30.359225028846158</v>
       </c>
     </row>
     <row r="41" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A41" s="8">
         <f t="shared" si="6"/>
         <v>34</v>
       </c>
       <c r="B41" s="18">
-        <v>51060.82</v>
+        <v>50830.9</v>
       </c>
       <c r="C41" s="18">
         <f t="shared" si="0"/>
-        <v>62243.139580000003</v>
+        <v>63203.141060000002</v>
       </c>
       <c r="D41" s="18">
         <f t="shared" si="1"/>
-        <v>5186.9282983333342</v>
+        <v>5266.9284216666674</v>
       </c>
       <c r="E41" s="19">
         <f t="shared" si="2"/>
-        <v>31.49956456477733</v>
+        <v>31.985395273279352</v>
       </c>
       <c r="F41" s="19">
         <f t="shared" si="3"/>
-        <v>15.749782282388665</v>
+        <v>15.992697636639676</v>
       </c>
       <c r="G41" s="19">
         <f t="shared" si="4"/>
-        <v>6.2999129129554658</v>
+        <v>6.3970790546558707</v>
       </c>
       <c r="H41" s="20">
         <f t="shared" si="5"/>
-        <v>29.924586336538464</v>
+        <v>30.386125509615386</v>
       </c>
     </row>
     <row r="42" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A42" s="21">
         <f t="shared" si="6"/>
         <v>35</v>
       </c>
       <c r="B42" s="22">
-        <v>51103.28</v>
+        <v>50872.53</v>
       </c>
       <c r="C42" s="22">
         <f t="shared" si="0"/>
-        <v>62294.89832</v>
+        <v>63254.903802000001</v>
       </c>
       <c r="D42" s="22">
         <f t="shared" si="1"/>
-        <v>5191.2415266666667</v>
+        <v>5271.2419835000001</v>
       </c>
       <c r="E42" s="23">
         <f t="shared" si="2"/>
-        <v>31.525758259109313</v>
+        <v>32.011590992914982</v>
       </c>
       <c r="F42" s="23">
         <f t="shared" si="3"/>
-        <v>15.762879129554657</v>
+        <v>16.005795496457491</v>
       </c>
       <c r="G42" s="23">
         <f t="shared" si="4"/>
-        <v>6.3051516518218627</v>
+        <v>6.4023181985829964</v>
       </c>
       <c r="H42" s="24">
         <f t="shared" si="5"/>
-        <v>29.949470346153845</v>
+        <v>30.411011443269231</v>
       </c>
     </row>
   </sheetData>
   <dataConsolidate/>
   <mergeCells count="3">
     <mergeCell ref="B4:C4"/>
     <mergeCell ref="E4:H4"/>
     <mergeCell ref="E5:G5"/>
   </mergeCells>
   <pageMargins left="0.39370078740157483" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0">
     <oddFooter>&amp;L&amp;"Calibri,Standaard"&amp;F</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0B00-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:H42"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.88671875" defaultRowHeight="13.8" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="1" width="6.44140625" style="2" bestFit="1" customWidth="1"/>
     <col min="2" max="4" width="15.33203125" style="2" customWidth="1"/>
     <col min="5" max="8" width="12.33203125" style="2" customWidth="1"/>
     <col min="9" max="16384" width="8.88671875" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A1" s="1" t="s">
         <v>27</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="2" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A2" s="4"/>
       <c r="D2" s="3">
         <f>Inhoud!B4</f>
-        <v>46054</v>
+        <v>46235</v>
       </c>
     </row>
     <row r="3" spans="1:8" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A3" s="1"/>
       <c r="B3" s="1"/>
       <c r="C3" s="5" t="s">
         <v>1</v>
       </c>
       <c r="D3" s="33">
         <f>Inhoud!B6</f>
-        <v>1.2190000000000001</v>
+        <v>1.2434000000000001</v>
       </c>
     </row>
     <row r="4" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A4" s="6"/>
       <c r="B4" s="35" t="s">
         <v>2</v>
       </c>
       <c r="C4" s="36"/>
       <c r="D4" s="7" t="s">
         <v>3</v>
       </c>
       <c r="E4" s="35" t="s">
         <v>4</v>
       </c>
       <c r="F4" s="37"/>
       <c r="G4" s="37"/>
       <c r="H4" s="36"/>
     </row>
     <row r="5" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A5" s="8"/>
       <c r="B5" s="9">
         <v>1</v>
       </c>
       <c r="C5" s="10"/>
       <c r="D5" s="10"/>
       <c r="E5" s="38" t="s">
         <v>5</v>
       </c>
       <c r="F5" s="39"/>
       <c r="G5" s="40"/>
       <c r="H5" s="11" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="6" spans="1:8" s="17" customFormat="1" x14ac:dyDescent="0.3">
       <c r="A6" s="12"/>
       <c r="B6" s="14" t="str">
         <f>'L4'!$B$6</f>
         <v>basis 01/01/2022</v>
       </c>
       <c r="C6" s="13">
         <f>D2</f>
-        <v>46054</v>
+        <v>46235</v>
       </c>
       <c r="D6" s="13">
         <f>C6</f>
-        <v>46054</v>
+        <v>46235</v>
       </c>
       <c r="E6" s="14">
         <v>1</v>
       </c>
       <c r="F6" s="15">
         <v>0.5</v>
       </c>
       <c r="G6" s="16">
         <v>0.2</v>
       </c>
       <c r="H6" s="12"/>
     </row>
     <row r="7" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A7" s="8">
         <v>0</v>
       </c>
       <c r="B7" s="18">
         <v>34297.699999999997</v>
       </c>
       <c r="C7" s="18">
         <f t="shared" ref="C7:C42" si="0">B7*$D$3</f>
-        <v>41808.8963</v>
+        <v>42645.760179999997</v>
       </c>
       <c r="D7" s="18">
         <f t="shared" ref="D7:D42" si="1">B7/12*$D$3</f>
-        <v>3484.0746916666667</v>
+        <v>3553.8133483333331</v>
       </c>
       <c r="E7" s="19">
         <f t="shared" ref="E7:E42" si="2">C7/1976</f>
-        <v>21.158348329959516</v>
+        <v>21.581862439271255</v>
       </c>
       <c r="F7" s="19">
         <f>E7/2</f>
-        <v>10.579174164979758</v>
+        <v>10.790931219635628</v>
       </c>
       <c r="G7" s="19">
         <f>E7/5</f>
-        <v>4.2316696659919035</v>
+        <v>4.3163724878542507</v>
       </c>
       <c r="H7" s="20">
         <f>C7/2080</f>
-        <v>20.100430913461537</v>
+        <v>20.502769317307692</v>
       </c>
     </row>
     <row r="8" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A8" s="8">
         <f>A7+1</f>
         <v>1</v>
       </c>
       <c r="B8" s="18">
         <v>35269.879999999997</v>
       </c>
       <c r="C8" s="18">
         <f t="shared" si="0"/>
-        <v>42993.983719999997</v>
+        <v>43854.568791999998</v>
       </c>
       <c r="D8" s="18">
         <f t="shared" si="1"/>
-        <v>3582.8319766666664</v>
+        <v>3654.547399333333</v>
       </c>
       <c r="E8" s="19">
         <f t="shared" si="2"/>
-        <v>21.758088927125506</v>
+        <v>22.193607688259107</v>
       </c>
       <c r="F8" s="19">
         <f t="shared" ref="F8:F42" si="3">E8/2</f>
-        <v>10.879044463562753</v>
+        <v>11.096803844129553</v>
       </c>
       <c r="G8" s="19">
         <f t="shared" ref="G8:G42" si="4">E8/5</f>
-        <v>4.351617785425101</v>
+        <v>4.438721537651821</v>
       </c>
       <c r="H8" s="20">
         <f t="shared" ref="H8:H42" si="5">C8/2080</f>
-        <v>20.67018448076923</v>
+        <v>21.083927303846153</v>
       </c>
     </row>
     <row r="9" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A9" s="8">
         <f t="shared" ref="A9:A42" si="6">A8+1</f>
         <v>2</v>
       </c>
       <c r="B9" s="18">
         <v>36304.93</v>
       </c>
       <c r="C9" s="18">
         <f t="shared" si="0"/>
-        <v>44255.709670000004</v>
+        <v>45141.549962000005</v>
       </c>
       <c r="D9" s="18">
         <f t="shared" si="1"/>
-        <v>3687.9758058333337</v>
+        <v>3761.7958301666667</v>
       </c>
       <c r="E9" s="19">
         <f t="shared" si="2"/>
-        <v>22.396614205465589</v>
+        <v>22.844913948380569</v>
       </c>
       <c r="F9" s="19">
         <f t="shared" si="3"/>
-        <v>11.198307102732795</v>
+        <v>11.422456974190284</v>
       </c>
       <c r="G9" s="19">
         <f t="shared" si="4"/>
-        <v>4.4793228410931176</v>
+        <v>4.5689827896761139</v>
       </c>
       <c r="H9" s="20">
         <f t="shared" si="5"/>
-        <v>21.276783495192308</v>
+        <v>21.702668250961541</v>
       </c>
     </row>
     <row r="10" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A10" s="8">
         <f t="shared" si="6"/>
         <v>3</v>
       </c>
       <c r="B10" s="18">
         <v>37299.040000000001</v>
       </c>
       <c r="C10" s="18">
         <f t="shared" si="0"/>
-        <v>45467.529760000005</v>
+        <v>46377.626336000001</v>
       </c>
       <c r="D10" s="18">
         <f t="shared" si="1"/>
-        <v>3788.960813333334</v>
+        <v>3864.8021946666672</v>
       </c>
       <c r="E10" s="19">
         <f t="shared" si="2"/>
-        <v>23.00988348178138</v>
+        <v>23.47045867206478</v>
       </c>
       <c r="F10" s="19">
         <f t="shared" si="3"/>
-        <v>11.50494174089069</v>
+        <v>11.73522933603239</v>
       </c>
       <c r="G10" s="19">
         <f t="shared" si="4"/>
-        <v>4.6019766963562763</v>
+        <v>4.6940917344129556</v>
       </c>
       <c r="H10" s="20">
         <f t="shared" si="5"/>
-        <v>21.859389307692311</v>
+        <v>22.296935738461539</v>
       </c>
     </row>
     <row r="11" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A11" s="8">
         <f t="shared" si="6"/>
         <v>4</v>
       </c>
       <c r="B11" s="18">
         <v>38283.19</v>
       </c>
       <c r="C11" s="18">
         <f t="shared" si="0"/>
-        <v>46667.208610000009</v>
+        <v>47601.318446000005</v>
       </c>
       <c r="D11" s="18">
         <f t="shared" si="1"/>
-        <v>3888.9340508333335</v>
+        <v>3966.7765371666669</v>
       </c>
       <c r="E11" s="19">
         <f t="shared" si="2"/>
-        <v>23.61700840587045</v>
+        <v>24.08973605566802</v>
       </c>
       <c r="F11" s="19">
         <f t="shared" si="3"/>
-        <v>11.808504202935225</v>
+        <v>12.04486802783401</v>
       </c>
       <c r="G11" s="19">
         <f t="shared" si="4"/>
-        <v>4.7234016811740904</v>
+        <v>4.8179472111336041</v>
       </c>
       <c r="H11" s="20">
         <f t="shared" si="5"/>
-        <v>22.436157985576926</v>
+        <v>22.885249252884616</v>
       </c>
     </row>
     <row r="12" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A12" s="8">
         <f t="shared" si="6"/>
         <v>5</v>
       </c>
       <c r="B12" s="18">
         <v>39132.559999999998</v>
       </c>
       <c r="C12" s="18">
         <f t="shared" si="0"/>
-        <v>47702.590640000002</v>
+        <v>48657.425104000002</v>
       </c>
       <c r="D12" s="18">
         <f t="shared" si="1"/>
-        <v>3975.2158866666668</v>
+        <v>4054.7854253333335</v>
       </c>
       <c r="E12" s="19">
         <f t="shared" si="2"/>
-        <v>24.140987165991906</v>
+        <v>24.62420298785425</v>
       </c>
       <c r="F12" s="19">
         <f t="shared" si="3"/>
-        <v>12.070493582995953</v>
+        <v>12.312101493927125</v>
       </c>
       <c r="G12" s="19">
         <f t="shared" si="4"/>
-        <v>4.8281974331983815</v>
+        <v>4.9248405975708502</v>
       </c>
       <c r="H12" s="20">
         <f t="shared" si="5"/>
-        <v>22.93393780769231</v>
+        <v>23.392992838461538</v>
       </c>
     </row>
     <row r="13" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A13" s="8">
         <f t="shared" si="6"/>
         <v>6</v>
       </c>
       <c r="B13" s="18">
-        <v>40197.129999999997</v>
+        <v>40180.39</v>
       </c>
       <c r="C13" s="18">
         <f t="shared" si="0"/>
-        <v>49000.301469999999</v>
+        <v>49960.296926000003</v>
       </c>
       <c r="D13" s="18">
         <f t="shared" si="1"/>
-        <v>4083.3584558333337</v>
+        <v>4163.3580771666666</v>
       </c>
       <c r="E13" s="19">
         <f t="shared" si="2"/>
-        <v>24.797723415991904</v>
+        <v>25.283551075910932</v>
       </c>
       <c r="F13" s="19">
         <f t="shared" si="3"/>
-        <v>12.398861707995952</v>
+        <v>12.641775537955466</v>
       </c>
       <c r="G13" s="19">
         <f t="shared" si="4"/>
-        <v>4.9595446831983807</v>
+        <v>5.0567102151821866</v>
       </c>
       <c r="H13" s="20">
         <f t="shared" si="5"/>
-        <v>23.557837245192307</v>
+        <v>24.019373522115387</v>
       </c>
     </row>
     <row r="14" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A14" s="8">
         <f t="shared" si="6"/>
         <v>7</v>
       </c>
       <c r="B14" s="18">
-        <v>40919.629999999997</v>
+        <v>40888.720000000001</v>
       </c>
       <c r="C14" s="18">
         <f t="shared" si="0"/>
-        <v>49881.028969999999</v>
+        <v>50841.034448000006</v>
       </c>
       <c r="D14" s="18">
         <f t="shared" si="1"/>
-        <v>4156.7524141666663</v>
+        <v>4236.7528706666671</v>
       </c>
       <c r="E14" s="19">
         <f t="shared" si="2"/>
-        <v>25.243435713562754</v>
+        <v>25.729268445344132</v>
       </c>
       <c r="F14" s="19">
         <f t="shared" si="3"/>
-        <v>12.621717856781377</v>
+        <v>12.864634222672066</v>
       </c>
       <c r="G14" s="19">
         <f t="shared" si="4"/>
-        <v>5.0486871427125504</v>
+        <v>5.1458536890688267</v>
       </c>
       <c r="H14" s="20">
         <f t="shared" si="5"/>
-        <v>23.981263927884616</v>
+        <v>24.442805023076925</v>
       </c>
     </row>
     <row r="15" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A15" s="8">
         <f t="shared" si="6"/>
         <v>8</v>
       </c>
       <c r="B15" s="18">
-        <v>41951.83</v>
+        <v>41900.660000000003</v>
       </c>
       <c r="C15" s="18">
         <f t="shared" si="0"/>
-        <v>51139.280770000005</v>
+        <v>52099.280644000006</v>
       </c>
       <c r="D15" s="18">
         <f t="shared" si="1"/>
-        <v>4261.606730833334</v>
+        <v>4341.6067203333341</v>
       </c>
       <c r="E15" s="19">
         <f t="shared" si="2"/>
-        <v>25.880202818825914</v>
+        <v>26.366032714574903</v>
       </c>
       <c r="F15" s="19">
         <f t="shared" si="3"/>
-        <v>12.940101409412957</v>
+        <v>13.183016357287451</v>
       </c>
       <c r="G15" s="19">
         <f t="shared" si="4"/>
-        <v>5.1760405637651825</v>
+        <v>5.2732065429149806</v>
       </c>
       <c r="H15" s="20">
         <f t="shared" si="5"/>
-        <v>24.586192677884618</v>
+        <v>25.047731078846155</v>
       </c>
     </row>
     <row r="16" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A16" s="8">
         <f t="shared" si="6"/>
         <v>9</v>
       </c>
       <c r="B16" s="18">
-        <v>42597.39</v>
+        <v>42533.55</v>
       </c>
       <c r="C16" s="18">
         <f t="shared" si="0"/>
-        <v>51926.218410000001</v>
+        <v>52886.216070000009</v>
       </c>
       <c r="D16" s="18">
         <f t="shared" si="1"/>
-        <v>4327.1848675000001</v>
+        <v>4407.1846725000005</v>
       </c>
       <c r="E16" s="19">
         <f t="shared" si="2"/>
-        <v>26.27845061234818</v>
+        <v>26.764279387651825</v>
       </c>
       <c r="F16" s="19">
         <f t="shared" si="3"/>
-        <v>13.13922530617409</v>
+        <v>13.382139693825913</v>
       </c>
       <c r="G16" s="19">
         <f t="shared" si="4"/>
-        <v>5.2556901224696357</v>
+        <v>5.3528558775303647</v>
       </c>
       <c r="H16" s="20">
         <f t="shared" si="5"/>
-        <v>24.964528081730769</v>
+        <v>25.426065418269236</v>
       </c>
     </row>
     <row r="17" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A17" s="8">
         <f t="shared" si="6"/>
         <v>10</v>
       </c>
       <c r="B17" s="18">
-        <v>43554.85</v>
+        <v>43472.22</v>
       </c>
       <c r="C17" s="18">
         <f t="shared" si="0"/>
-        <v>53093.362150000001</v>
+        <v>54053.358348000002</v>
       </c>
       <c r="D17" s="18">
         <f t="shared" si="1"/>
-        <v>4424.4468458333331</v>
+        <v>4504.4465289999998</v>
       </c>
       <c r="E17" s="19">
         <f t="shared" si="2"/>
-        <v>26.86911039979757</v>
+        <v>27.354938435222675</v>
       </c>
       <c r="F17" s="19">
         <f t="shared" si="3"/>
-        <v>13.434555199898785</v>
+        <v>13.677469217611337</v>
       </c>
       <c r="G17" s="19">
         <f t="shared" si="4"/>
-        <v>5.3738220799595142</v>
+        <v>5.4709876870445351</v>
       </c>
       <c r="H17" s="20">
         <f t="shared" si="5"/>
-        <v>25.525654879807693</v>
+        <v>25.987191513461539</v>
       </c>
     </row>
     <row r="18" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A18" s="8">
         <f t="shared" si="6"/>
         <v>11</v>
       </c>
       <c r="B18" s="18">
-        <v>44128.160000000003</v>
+        <v>44034.28</v>
       </c>
       <c r="C18" s="18">
         <f t="shared" si="0"/>
-        <v>53792.227040000005</v>
+        <v>54752.223751999998</v>
       </c>
       <c r="D18" s="18">
         <f t="shared" si="1"/>
-        <v>4482.6855866666674</v>
+        <v>4562.6853126666665</v>
       </c>
       <c r="E18" s="19">
         <f t="shared" si="2"/>
-        <v>27.222786963562754</v>
+        <v>27.708615259109312</v>
       </c>
       <c r="F18" s="19">
         <f t="shared" si="3"/>
-        <v>13.611393481781377</v>
+        <v>13.854307629554656</v>
       </c>
       <c r="G18" s="19">
         <f t="shared" si="4"/>
-        <v>5.444557392712551</v>
+        <v>5.5417230518218625</v>
       </c>
       <c r="H18" s="20">
         <f t="shared" si="5"/>
-        <v>25.861647615384619</v>
+        <v>26.323184496153846</v>
       </c>
     </row>
     <row r="19" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A19" s="8">
         <f t="shared" si="6"/>
         <v>12</v>
       </c>
       <c r="B19" s="18">
-        <v>45016.02</v>
+        <v>44904.72</v>
       </c>
       <c r="C19" s="18">
         <f t="shared" si="0"/>
-        <v>54874.528380000003</v>
+        <v>55834.528848000002</v>
       </c>
       <c r="D19" s="18">
         <f t="shared" si="1"/>
-        <v>4572.8773649999994</v>
+        <v>4652.8774039999998</v>
       </c>
       <c r="E19" s="19">
         <f t="shared" si="2"/>
-        <v>27.770510313765183</v>
+        <v>28.256340510121458</v>
       </c>
       <c r="F19" s="19">
         <f t="shared" si="3"/>
-        <v>13.885255156882591</v>
+        <v>14.128170255060729</v>
       </c>
       <c r="G19" s="19">
         <f t="shared" si="4"/>
-        <v>5.5541020627530369</v>
+        <v>5.6512681020242912</v>
       </c>
       <c r="H19" s="20">
         <f t="shared" si="5"/>
-        <v>26.381984798076925</v>
+        <v>26.843523484615385</v>
       </c>
     </row>
     <row r="20" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A20" s="8">
         <f t="shared" si="6"/>
         <v>13</v>
       </c>
       <c r="B20" s="18">
-        <v>45522.94</v>
+        <v>45401.69</v>
       </c>
       <c r="C20" s="18">
         <f t="shared" si="0"/>
-        <v>55492.463860000003</v>
+        <v>56452.461346000004</v>
       </c>
       <c r="D20" s="18">
         <f t="shared" si="1"/>
-        <v>4624.3719883333333</v>
+        <v>4704.3717788333342</v>
       </c>
       <c r="E20" s="19">
         <f t="shared" si="2"/>
-        <v>28.083230698380568</v>
+        <v>28.569059385627533</v>
       </c>
       <c r="F20" s="19">
         <f t="shared" si="3"/>
-        <v>14.041615349190284</v>
+        <v>14.284529692813766</v>
       </c>
       <c r="G20" s="19">
         <f t="shared" si="4"/>
-        <v>5.6166461396761136</v>
+        <v>5.7138118771255062</v>
       </c>
       <c r="H20" s="20">
         <f t="shared" si="5"/>
-        <v>26.679069163461541</v>
+        <v>27.140606416346156</v>
       </c>
     </row>
     <row r="21" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A21" s="8">
         <f t="shared" si="6"/>
         <v>14</v>
       </c>
       <c r="B21" s="18">
-        <v>46346.92</v>
+        <v>46209.5</v>
       </c>
       <c r="C21" s="18">
         <f t="shared" si="0"/>
-        <v>56496.895479999999</v>
+        <v>57456.8923</v>
       </c>
       <c r="D21" s="18">
         <f t="shared" si="1"/>
-        <v>4708.0746233333339</v>
+        <v>4788.0743583333333</v>
       </c>
       <c r="E21" s="19">
         <f t="shared" si="2"/>
-        <v>28.591546295546557</v>
+        <v>29.077374645748989</v>
       </c>
       <c r="F21" s="19">
         <f t="shared" si="3"/>
-        <v>14.295773147773279</v>
+        <v>14.538687322874495</v>
       </c>
       <c r="G21" s="19">
         <f t="shared" si="4"/>
-        <v>5.7183092591093114</v>
+        <v>5.815474929149798</v>
       </c>
       <c r="H21" s="20">
         <f t="shared" si="5"/>
-        <v>27.161968980769231</v>
+        <v>27.623505913461539</v>
       </c>
     </row>
     <row r="22" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A22" s="8">
         <f t="shared" si="6"/>
         <v>15</v>
       </c>
       <c r="B22" s="18">
-        <v>46793.919999999998</v>
+        <v>46647.73</v>
       </c>
       <c r="C22" s="18">
         <f t="shared" si="0"/>
-        <v>57041.788480000003</v>
+        <v>58001.787482000007</v>
       </c>
       <c r="D22" s="18">
         <f t="shared" si="1"/>
-        <v>4753.4823733333333</v>
+        <v>4833.4822901666666</v>
       </c>
       <c r="E22" s="19">
         <f t="shared" si="2"/>
-        <v>28.867301862348178</v>
+        <v>29.353131316801623</v>
       </c>
       <c r="F22" s="19">
         <f t="shared" si="3"/>
-        <v>14.433650931174089</v>
+        <v>14.676565658400811</v>
       </c>
       <c r="G22" s="19">
         <f t="shared" si="4"/>
-        <v>5.7734603724696356</v>
+        <v>5.8706262633603243</v>
       </c>
       <c r="H22" s="20">
         <f t="shared" si="5"/>
-        <v>27.423936769230771</v>
+        <v>27.885474750961542</v>
       </c>
     </row>
     <row r="23" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A23" s="8">
         <f t="shared" si="6"/>
         <v>16</v>
       </c>
       <c r="B23" s="18">
-        <v>47605.95</v>
+        <v>47443.83</v>
       </c>
       <c r="C23" s="18">
         <f t="shared" si="0"/>
-        <v>58031.653050000001</v>
+        <v>58991.658222000005</v>
       </c>
       <c r="D23" s="18">
         <f t="shared" si="1"/>
-        <v>4835.9710875000001</v>
+        <v>4915.9715185000005</v>
       </c>
       <c r="E23" s="19">
         <f t="shared" si="2"/>
-        <v>29.368245470647775</v>
+        <v>29.854078047570852</v>
       </c>
       <c r="F23" s="19">
         <f t="shared" si="3"/>
-        <v>14.684122735323887</v>
+        <v>14.927039023785426</v>
       </c>
       <c r="G23" s="19">
         <f t="shared" si="4"/>
-        <v>5.8736490941295552</v>
+        <v>5.9708156095141707</v>
       </c>
       <c r="H23" s="20">
         <f t="shared" si="5"/>
-        <v>27.899833197115385</v>
+        <v>28.361374145192311</v>
       </c>
     </row>
     <row r="24" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A24" s="8">
         <f t="shared" si="6"/>
         <v>17</v>
       </c>
       <c r="B24" s="18">
-        <v>48041.55</v>
+        <v>47870.879999999997</v>
       </c>
       <c r="C24" s="18">
         <f t="shared" si="0"/>
-        <v>58562.649450000004</v>
+        <v>59522.652192000001</v>
       </c>
       <c r="D24" s="18">
         <f t="shared" si="1"/>
-        <v>4880.2207875000004</v>
+        <v>4960.2210160000004</v>
       </c>
       <c r="E24" s="19">
         <f t="shared" si="2"/>
-        <v>29.636968345141703</v>
+        <v>30.122799692307694</v>
       </c>
       <c r="F24" s="19">
         <f t="shared" si="3"/>
-        <v>14.818484172570852</v>
+        <v>15.061399846153847</v>
       </c>
       <c r="G24" s="19">
         <f t="shared" si="4"/>
-        <v>5.9273936690283406</v>
+        <v>6.0245599384615387</v>
       </c>
       <c r="H24" s="20">
         <f t="shared" si="5"/>
-        <v>28.155119927884616</v>
+        <v>28.616659707692307</v>
       </c>
     </row>
     <row r="25" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A25" s="8">
         <f t="shared" si="6"/>
         <v>18</v>
       </c>
       <c r="B25" s="18">
-        <v>48796.480000000003</v>
+        <v>48610.99</v>
       </c>
       <c r="C25" s="18">
         <f t="shared" si="0"/>
-        <v>59482.909120000011</v>
+        <v>60442.904966000002</v>
       </c>
       <c r="D25" s="18">
         <f t="shared" si="1"/>
-        <v>4956.9090933333337</v>
+        <v>5036.9087471666662</v>
       </c>
       <c r="E25" s="19">
         <f t="shared" si="2"/>
-        <v>30.102686801619438</v>
+        <v>30.588514658906885</v>
       </c>
       <c r="F25" s="19">
         <f t="shared" si="3"/>
-        <v>15.051343400809719</v>
+        <v>15.294257329453442</v>
       </c>
       <c r="G25" s="19">
         <f t="shared" si="4"/>
-        <v>6.0205373603238872</v>
+        <v>6.1177029317813769</v>
       </c>
       <c r="H25" s="20">
         <f t="shared" si="5"/>
-        <v>28.597552461538466</v>
+        <v>29.059088925961539</v>
       </c>
     </row>
     <row r="26" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A26" s="8">
         <f t="shared" si="6"/>
         <v>19</v>
       </c>
       <c r="B26" s="18">
-        <v>49177.85</v>
+        <v>48984.88</v>
       </c>
       <c r="C26" s="18">
         <f t="shared" si="0"/>
-        <v>59947.799149999999</v>
+        <v>60907.799791999998</v>
       </c>
       <c r="D26" s="18">
         <f t="shared" si="1"/>
-        <v>4995.6499291666669</v>
+        <v>5075.6499826666668</v>
       </c>
       <c r="E26" s="19">
         <f t="shared" si="2"/>
-        <v>30.3379550354251</v>
+        <v>30.823785319838056</v>
       </c>
       <c r="F26" s="19">
         <f t="shared" si="3"/>
-        <v>15.16897751771255</v>
+        <v>15.411892659919028</v>
       </c>
       <c r="G26" s="19">
         <f t="shared" si="4"/>
-        <v>6.0675910070850199</v>
+        <v>6.1647570639676115</v>
       </c>
       <c r="H26" s="20">
         <f t="shared" si="5"/>
-        <v>28.821057283653847</v>
+        <v>29.282596053846152</v>
       </c>
     </row>
     <row r="27" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A27" s="8">
         <f t="shared" si="6"/>
         <v>20</v>
       </c>
       <c r="B27" s="18">
-        <v>49881.58</v>
+        <v>49674.8</v>
       </c>
       <c r="C27" s="18">
         <f t="shared" si="0"/>
-        <v>60805.646020000007</v>
+        <v>61765.646320000007</v>
       </c>
       <c r="D27" s="18">
         <f t="shared" si="1"/>
-        <v>5067.1371683333336</v>
+        <v>5147.1371933333339</v>
       </c>
       <c r="E27" s="19">
         <f t="shared" si="2"/>
-        <v>30.772088066801622</v>
+        <v>31.257918178137654</v>
       </c>
       <c r="F27" s="19">
         <f t="shared" si="3"/>
-        <v>15.386044033400811</v>
+        <v>15.628959089068827</v>
       </c>
       <c r="G27" s="19">
         <f t="shared" si="4"/>
-        <v>6.1544176133603248</v>
+        <v>6.2515836356275312</v>
       </c>
       <c r="H27" s="20">
         <f t="shared" si="5"/>
-        <v>29.233483663461541</v>
+        <v>29.695022269230773</v>
       </c>
     </row>
     <row r="28" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A28" s="8">
         <f t="shared" si="6"/>
         <v>21</v>
       </c>
       <c r="B28" s="18">
-        <v>50214.69</v>
+        <v>50001.37</v>
       </c>
       <c r="C28" s="18">
         <f t="shared" si="0"/>
-        <v>61211.70711000001</v>
+        <v>62171.703458000004</v>
       </c>
       <c r="D28" s="18">
         <f t="shared" si="1"/>
-        <v>5100.9755924999999</v>
+        <v>5180.9752881666664</v>
       </c>
       <c r="E28" s="19">
         <f t="shared" si="2"/>
-        <v>30.977584569838061</v>
+        <v>31.463412681174091</v>
       </c>
       <c r="F28" s="19">
         <f t="shared" si="3"/>
-        <v>15.488792284919031</v>
+        <v>15.731706340587046</v>
       </c>
       <c r="G28" s="19">
         <f t="shared" si="4"/>
-        <v>6.1955169139676123</v>
+        <v>6.2926825362348184</v>
       </c>
       <c r="H28" s="20">
         <f t="shared" si="5"/>
-        <v>29.428705341346159</v>
+        <v>29.890242047115386</v>
       </c>
     </row>
     <row r="29" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A29" s="8">
         <f t="shared" si="6"/>
         <v>22</v>
       </c>
       <c r="B29" s="18">
-        <v>50872.74</v>
+        <v>50646.51</v>
       </c>
       <c r="C29" s="18">
         <f t="shared" si="0"/>
-        <v>62013.870060000001</v>
+        <v>62973.870534000009</v>
       </c>
       <c r="D29" s="18">
         <f t="shared" si="1"/>
-        <v>5167.8225050000001</v>
+        <v>5247.8225445000007</v>
       </c>
       <c r="E29" s="19">
         <f t="shared" si="2"/>
-        <v>31.383537479757084</v>
+        <v>31.869367679149804</v>
       </c>
       <c r="F29" s="19">
         <f t="shared" si="3"/>
-        <v>15.691768739878542</v>
+        <v>15.934683839574902</v>
       </c>
       <c r="G29" s="19">
         <f t="shared" si="4"/>
-        <v>6.2767074959514169</v>
+        <v>6.3738735358299605</v>
       </c>
       <c r="H29" s="20">
         <f t="shared" si="5"/>
-        <v>29.814360605769231</v>
+        <v>30.27589929519231</v>
       </c>
     </row>
     <row r="30" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A30" s="8">
         <f t="shared" si="6"/>
         <v>23</v>
       </c>
       <c r="B30" s="18">
-        <v>52161.37</v>
+        <v>51909.85</v>
       </c>
       <c r="C30" s="18">
         <f t="shared" si="0"/>
-        <v>63584.710030000009</v>
+        <v>64544.707490000001</v>
       </c>
       <c r="D30" s="18">
         <f t="shared" si="1"/>
-        <v>5298.7258358333338</v>
+        <v>5378.7256241666664</v>
       </c>
       <c r="E30" s="19">
         <f t="shared" si="2"/>
-        <v>32.178496978744946</v>
+        <v>32.664325652834009</v>
       </c>
       <c r="F30" s="19">
         <f t="shared" si="3"/>
-        <v>16.089248489372473</v>
+        <v>16.332162826417004</v>
       </c>
       <c r="G30" s="19">
         <f t="shared" si="4"/>
-        <v>6.4356993957489887</v>
+        <v>6.532865130566802</v>
       </c>
       <c r="H30" s="20">
         <f t="shared" si="5"/>
-        <v>30.569572129807696</v>
+        <v>31.031109370192308</v>
       </c>
     </row>
     <row r="31" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A31" s="8">
         <f t="shared" si="6"/>
         <v>24</v>
       </c>
       <c r="B31" s="18">
-        <v>53886.33</v>
+        <v>53600.959999999999</v>
       </c>
       <c r="C31" s="18">
         <f t="shared" si="0"/>
-        <v>65687.436270000006</v>
+        <v>66647.433663999996</v>
       </c>
       <c r="D31" s="18">
         <f t="shared" si="1"/>
-        <v>5473.9530225000008</v>
+        <v>5553.9528053333343</v>
       </c>
       <c r="E31" s="19">
         <f t="shared" si="2"/>
-        <v>33.242629691295548</v>
+        <v>33.728458331983802</v>
       </c>
       <c r="F31" s="19">
         <f t="shared" si="3"/>
-        <v>16.621314845647774</v>
+        <v>16.864229165991901</v>
       </c>
       <c r="G31" s="19">
         <f t="shared" si="4"/>
-        <v>6.6485259382591098</v>
+        <v>6.7456916663967608</v>
       </c>
       <c r="H31" s="20">
         <f t="shared" si="5"/>
-        <v>31.580498206730773</v>
+        <v>32.042035415384611</v>
       </c>
     </row>
     <row r="32" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A32" s="8">
         <f t="shared" si="6"/>
         <v>25</v>
       </c>
       <c r="B32" s="18">
-        <v>54002.9</v>
+        <v>53715.24</v>
       </c>
       <c r="C32" s="18">
         <f t="shared" si="0"/>
-        <v>65829.535100000008</v>
+        <v>66789.529416000005</v>
       </c>
       <c r="D32" s="18">
         <f t="shared" si="1"/>
-        <v>5485.7945916666667</v>
+        <v>5565.7941179999998</v>
       </c>
       <c r="E32" s="19">
         <f t="shared" si="2"/>
-        <v>33.314542054655874</v>
+        <v>33.800369137651828</v>
       </c>
       <c r="F32" s="19">
         <f t="shared" si="3"/>
-        <v>16.657271027327937</v>
+        <v>16.900184568825914</v>
       </c>
       <c r="G32" s="19">
         <f t="shared" si="4"/>
-        <v>6.6629084109311751</v>
+        <v>6.7600738275303653</v>
       </c>
       <c r="H32" s="20">
         <f t="shared" si="5"/>
-        <v>31.648814951923082</v>
+        <v>32.11035068076923</v>
       </c>
     </row>
     <row r="33" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A33" s="8">
         <f t="shared" si="6"/>
         <v>26</v>
       </c>
       <c r="B33" s="18">
-        <v>54093.52</v>
+        <v>53804.09</v>
       </c>
       <c r="C33" s="18">
         <f t="shared" si="0"/>
-        <v>65940.000880000007</v>
+        <v>66900.005506000001</v>
       </c>
       <c r="D33" s="18">
         <f t="shared" si="1"/>
-        <v>5495.0000733333336</v>
+        <v>5575.0004588333341</v>
       </c>
       <c r="E33" s="19">
         <f t="shared" si="2"/>
-        <v>33.370445789473685</v>
+        <v>33.85627809008097</v>
       </c>
       <c r="F33" s="19">
         <f t="shared" si="3"/>
-        <v>16.685222894736842</v>
+        <v>16.928139045040485</v>
       </c>
       <c r="G33" s="19">
         <f t="shared" si="4"/>
-        <v>6.6740891578947368</v>
+        <v>6.7712556180161938</v>
       </c>
       <c r="H33" s="20">
         <f t="shared" si="5"/>
-        <v>31.701923500000003</v>
+        <v>32.16346418557692</v>
       </c>
     </row>
     <row r="34" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A34" s="8">
         <f t="shared" si="6"/>
         <v>27</v>
       </c>
       <c r="B34" s="18">
-        <v>54196.28</v>
+        <v>53904.83</v>
       </c>
       <c r="C34" s="18">
         <f t="shared" si="0"/>
-        <v>66065.265320000006</v>
+        <v>67025.265622000006</v>
       </c>
       <c r="D34" s="18">
         <f t="shared" si="1"/>
-        <v>5505.4387766666669</v>
+        <v>5585.4388018333339</v>
       </c>
       <c r="E34" s="19">
         <f t="shared" si="2"/>
-        <v>33.433838724696358</v>
+        <v>33.91966883704454</v>
       </c>
       <c r="F34" s="19">
         <f t="shared" si="3"/>
-        <v>16.716919362348179</v>
+        <v>16.95983441852227</v>
       </c>
       <c r="G34" s="19">
         <f t="shared" si="4"/>
-        <v>6.6867677449392717</v>
+        <v>6.7839337674089082</v>
       </c>
       <c r="H34" s="20">
         <f t="shared" si="5"/>
-        <v>31.762146788461543</v>
+        <v>32.223685395192312</v>
       </c>
     </row>
     <row r="35" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A35" s="8">
         <f t="shared" si="6"/>
         <v>28</v>
       </c>
       <c r="B35" s="18">
-        <v>54274.09</v>
+        <v>53981.11</v>
       </c>
       <c r="C35" s="18">
         <f t="shared" si="0"/>
-        <v>66160.115709999998</v>
+        <v>67120.112174000009</v>
       </c>
       <c r="D35" s="18">
         <f t="shared" si="1"/>
-        <v>5513.3429758333332</v>
+        <v>5593.3426811666677</v>
       </c>
       <c r="E35" s="19">
         <f t="shared" si="2"/>
-        <v>33.481839934210527</v>
+        <v>33.967668104251018</v>
       </c>
       <c r="F35" s="19">
         <f t="shared" si="3"/>
-        <v>16.740919967105263</v>
+        <v>16.983834052125509</v>
       </c>
       <c r="G35" s="19">
         <f t="shared" si="4"/>
-        <v>6.6963679868421053</v>
+        <v>6.7935336208502033</v>
       </c>
       <c r="H35" s="20">
         <f t="shared" si="5"/>
-        <v>31.8077479375</v>
+        <v>32.269284699038465</v>
       </c>
     </row>
     <row r="36" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A36" s="8">
         <f t="shared" si="6"/>
         <v>29</v>
       </c>
       <c r="B36" s="18">
-        <v>54346.14</v>
+        <v>54051.75</v>
       </c>
       <c r="C36" s="18">
         <f t="shared" si="0"/>
-        <v>66247.944660000008</v>
+        <v>67207.945950000008</v>
       </c>
       <c r="D36" s="18">
         <f t="shared" si="1"/>
-        <v>5520.6620550000007</v>
+        <v>5600.6621625000007</v>
       </c>
       <c r="E36" s="19">
         <f t="shared" si="2"/>
-        <v>33.526287783400811</v>
+        <v>34.012118395748992</v>
       </c>
       <c r="F36" s="19">
         <f t="shared" si="3"/>
-        <v>16.763143891700405</v>
+        <v>17.006059197874496</v>
       </c>
       <c r="G36" s="19">
         <f t="shared" si="4"/>
-        <v>6.705257556680162</v>
+        <v>6.8024236791497987</v>
       </c>
       <c r="H36" s="20">
         <f t="shared" si="5"/>
-        <v>31.849973394230773</v>
+        <v>32.311512475961543</v>
       </c>
     </row>
     <row r="37" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A37" s="8">
         <f t="shared" si="6"/>
         <v>30</v>
       </c>
       <c r="B37" s="18">
-        <v>54412.94</v>
+        <v>54117.24</v>
       </c>
       <c r="C37" s="18">
         <f t="shared" si="0"/>
-        <v>66329.373860000007</v>
+        <v>67289.376216000004</v>
       </c>
       <c r="D37" s="18">
         <f t="shared" si="1"/>
-        <v>5527.4478216666676</v>
+        <v>5607.448018</v>
       </c>
       <c r="E37" s="19">
         <f t="shared" si="2"/>
-        <v>33.567496892712555</v>
+        <v>34.053328044534418</v>
       </c>
       <c r="F37" s="19">
         <f t="shared" si="3"/>
-        <v>16.783748446356277</v>
+        <v>17.026664022267209</v>
       </c>
       <c r="G37" s="19">
         <f t="shared" si="4"/>
-        <v>6.7134993785425108</v>
+        <v>6.8106656089068833</v>
       </c>
       <c r="H37" s="20">
         <f t="shared" si="5"/>
-        <v>31.889122048076928</v>
+        <v>32.350661642307692</v>
       </c>
     </row>
     <row r="38" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A38" s="8">
         <f t="shared" si="6"/>
         <v>31</v>
       </c>
       <c r="B38" s="18">
-        <v>54474.76</v>
+        <v>54177.84</v>
       </c>
       <c r="C38" s="18">
         <f t="shared" si="0"/>
-        <v>66404.732440000007</v>
+        <v>67364.726255999994</v>
       </c>
       <c r="D38" s="18">
         <f t="shared" si="1"/>
-        <v>5533.7277033333339</v>
+        <v>5613.7271879999998</v>
       </c>
       <c r="E38" s="19">
         <f t="shared" si="2"/>
-        <v>33.605633825910935</v>
+        <v>34.091460655870442</v>
       </c>
       <c r="F38" s="19">
         <f t="shared" si="3"/>
-        <v>16.802816912955468</v>
+        <v>17.045730327935221</v>
       </c>
       <c r="G38" s="19">
         <f t="shared" si="4"/>
-        <v>6.7211267651821869</v>
+        <v>6.8182921311740881</v>
       </c>
       <c r="H38" s="20">
         <f t="shared" si="5"/>
-        <v>31.925352134615387</v>
+        <v>32.386887623076923</v>
       </c>
     </row>
     <row r="39" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A39" s="8">
         <f t="shared" si="6"/>
         <v>32</v>
       </c>
       <c r="B39" s="18">
-        <v>54532.02</v>
+        <v>54233.98</v>
       </c>
       <c r="C39" s="18">
         <f t="shared" si="0"/>
-        <v>66474.532380000004</v>
+        <v>67434.530732000014</v>
       </c>
       <c r="D39" s="18">
         <f t="shared" si="1"/>
-        <v>5539.5443650000007</v>
+        <v>5619.5442276666672</v>
       </c>
       <c r="E39" s="19">
         <f t="shared" si="2"/>
-        <v>33.64095768218624</v>
+        <v>34.126786807692312</v>
       </c>
       <c r="F39" s="19">
         <f t="shared" si="3"/>
-        <v>16.82047884109312</v>
+        <v>17.063393403846156</v>
       </c>
       <c r="G39" s="19">
         <f t="shared" si="4"/>
-        <v>6.7281915364372482</v>
+        <v>6.8253573615384626</v>
       </c>
       <c r="H39" s="20">
         <f t="shared" si="5"/>
-        <v>31.958909798076924</v>
+        <v>32.420447467307696</v>
       </c>
     </row>
     <row r="40" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A40" s="8">
         <f t="shared" si="6"/>
         <v>33</v>
       </c>
       <c r="B40" s="18">
-        <v>54585.02</v>
+        <v>54285.94</v>
       </c>
       <c r="C40" s="18">
         <f t="shared" si="0"/>
-        <v>66539.139380000008</v>
+        <v>67499.13779600001</v>
       </c>
       <c r="D40" s="18">
         <f t="shared" si="1"/>
-        <v>5544.9282816666664</v>
+        <v>5624.9281496666672</v>
       </c>
       <c r="E40" s="19">
         <f t="shared" si="2"/>
-        <v>33.67365353238867</v>
+        <v>34.159482690283404</v>
       </c>
       <c r="F40" s="19">
         <f t="shared" si="3"/>
-        <v>16.836826766194335</v>
+        <v>17.079741345141702</v>
       </c>
       <c r="G40" s="19">
         <f t="shared" si="4"/>
-        <v>6.734730706477734</v>
+        <v>6.8318965380566805</v>
       </c>
       <c r="H40" s="20">
         <f t="shared" si="5"/>
-        <v>31.989970855769233</v>
+        <v>32.451508555769237</v>
       </c>
     </row>
     <row r="41" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A41" s="8">
         <f t="shared" si="6"/>
         <v>34</v>
       </c>
       <c r="B41" s="18">
-        <v>54634.13</v>
+        <v>54334.09</v>
       </c>
       <c r="C41" s="18">
         <f t="shared" si="0"/>
-        <v>66599.00447</v>
+        <v>67559.007505999994</v>
       </c>
       <c r="D41" s="18">
         <f t="shared" si="1"/>
-        <v>5549.9170391666676</v>
+        <v>5629.9172921666659</v>
       </c>
       <c r="E41" s="19">
         <f t="shared" si="2"/>
-        <v>33.703949630566804</v>
+        <v>34.189781126518213</v>
       </c>
       <c r="F41" s="19">
         <f t="shared" si="3"/>
-        <v>16.851974815283402</v>
+        <v>17.094890563259106</v>
       </c>
       <c r="G41" s="19">
         <f t="shared" si="4"/>
-        <v>6.7407899261133606</v>
+        <v>6.8379562253036426</v>
       </c>
       <c r="H41" s="20">
         <f t="shared" si="5"/>
-        <v>32.018752149038463</v>
+        <v>32.480292070192306</v>
       </c>
     </row>
     <row r="42" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A42" s="21">
         <f t="shared" si="6"/>
         <v>35</v>
       </c>
       <c r="B42" s="22">
-        <v>54679.57</v>
+        <v>54378.64</v>
       </c>
       <c r="C42" s="22">
         <f t="shared" si="0"/>
-        <v>66654.395830000009</v>
+        <v>67614.400976000004</v>
       </c>
       <c r="D42" s="22">
         <f t="shared" si="1"/>
-        <v>5554.5329858333344</v>
+        <v>5634.5334146666664</v>
       </c>
       <c r="E42" s="23">
         <f t="shared" si="2"/>
-        <v>33.731981695344132</v>
+        <v>34.217814259109311</v>
       </c>
       <c r="F42" s="23">
         <f t="shared" si="3"/>
-        <v>16.865990847672066</v>
+        <v>17.108907129554655</v>
       </c>
       <c r="G42" s="23">
         <f t="shared" si="4"/>
-        <v>6.7463963390688262</v>
+        <v>6.8435628518218623</v>
       </c>
       <c r="H42" s="24">
         <f t="shared" si="5"/>
-        <v>32.045382610576929</v>
+        <v>32.50692354615385</v>
       </c>
     </row>
   </sheetData>
   <dataConsolidate/>
   <mergeCells count="3">
     <mergeCell ref="B4:C4"/>
     <mergeCell ref="E4:H4"/>
     <mergeCell ref="E5:G5"/>
   </mergeCells>
   <pageMargins left="0.39370078740157483" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0">
     <oddFooter>&amp;L&amp;"Calibri,Standaard"&amp;F</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet13.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0C00-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:H42"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.88671875" defaultRowHeight="13.8" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="1" width="6.44140625" style="2" bestFit="1" customWidth="1"/>
     <col min="2" max="4" width="15.33203125" style="2" customWidth="1"/>
     <col min="5" max="8" width="12.33203125" style="2" customWidth="1"/>
     <col min="9" max="16384" width="8.88671875" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A1" s="1" t="s">
         <v>15</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="2" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A2" s="4"/>
       <c r="D2" s="3">
         <f>Inhoud!B4</f>
-        <v>46054</v>
+        <v>46235</v>
       </c>
     </row>
     <row r="3" spans="1:8" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A3" s="1"/>
       <c r="B3" s="1"/>
       <c r="C3" s="5" t="s">
         <v>1</v>
       </c>
       <c r="D3" s="33">
         <f>Inhoud!B6</f>
-        <v>1.2190000000000001</v>
+        <v>1.2434000000000001</v>
       </c>
     </row>
     <row r="4" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A4" s="6"/>
       <c r="B4" s="35" t="s">
         <v>2</v>
       </c>
       <c r="C4" s="36"/>
       <c r="D4" s="7" t="s">
         <v>3</v>
       </c>
       <c r="E4" s="35" t="s">
         <v>4</v>
       </c>
       <c r="F4" s="37"/>
       <c r="G4" s="37"/>
       <c r="H4" s="36"/>
     </row>
     <row r="5" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A5" s="8"/>
       <c r="B5" s="9">
         <v>1</v>
       </c>
       <c r="C5" s="10"/>
       <c r="D5" s="10"/>
       <c r="E5" s="38" t="s">
         <v>5</v>
       </c>
       <c r="F5" s="39"/>
       <c r="G5" s="40"/>
       <c r="H5" s="11" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="6" spans="1:8" s="17" customFormat="1" x14ac:dyDescent="0.3">
       <c r="A6" s="12"/>
       <c r="B6" s="14" t="str">
         <f>'L4'!$B$6</f>
         <v>basis 01/01/2022</v>
       </c>
       <c r="C6" s="13">
         <f>D2</f>
-        <v>46054</v>
+        <v>46235</v>
       </c>
       <c r="D6" s="13">
         <f>C6</f>
-        <v>46054</v>
+        <v>46235</v>
       </c>
       <c r="E6" s="14">
         <v>1</v>
       </c>
       <c r="F6" s="15">
         <v>0.5</v>
       </c>
       <c r="G6" s="16">
         <v>0.2</v>
       </c>
       <c r="H6" s="12"/>
     </row>
     <row r="7" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A7" s="8">
         <v>0</v>
       </c>
       <c r="B7" s="18">
         <v>29638.46</v>
       </c>
       <c r="C7" s="18">
         <f t="shared" ref="C7:C42" si="0">B7*$D$3</f>
-        <v>36129.282740000002</v>
+        <v>36852.461164</v>
       </c>
       <c r="D7" s="18">
         <f t="shared" ref="D7:D42" si="1">B7/12*$D$3</f>
-        <v>3010.7735616666664</v>
+        <v>3071.0384303333331</v>
       </c>
       <c r="E7" s="19">
         <f t="shared" ref="E7:E42" si="2">C7/1976</f>
-        <v>18.284049969635628</v>
+        <v>18.650030953441295</v>
       </c>
       <c r="F7" s="19">
         <f>E7/2</f>
-        <v>9.1420249848178141</v>
+        <v>9.3250154767206475</v>
       </c>
       <c r="G7" s="19">
         <f>E7/5</f>
-        <v>3.6568099939271255</v>
+        <v>3.7300061906882589</v>
       </c>
       <c r="H7" s="20">
         <f>C7/2080</f>
-        <v>17.369847471153847</v>
+        <v>17.717529405769231</v>
       </c>
     </row>
     <row r="8" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A8" s="8">
         <f>A7+1</f>
         <v>1</v>
       </c>
       <c r="B8" s="18">
         <v>30603.47</v>
       </c>
       <c r="C8" s="18">
         <f t="shared" si="0"/>
-        <v>37305.629930000003</v>
+        <v>38052.354598000005</v>
       </c>
       <c r="D8" s="18">
         <f t="shared" si="1"/>
-        <v>3108.8024941666672</v>
+        <v>3171.0295498333339</v>
       </c>
       <c r="E8" s="19">
         <f t="shared" si="2"/>
-        <v>18.879367373481784</v>
+        <v>19.257264472672066</v>
       </c>
       <c r="F8" s="19">
         <f t="shared" ref="F8:F42" si="3">E8/2</f>
-        <v>9.4396836867408922</v>
+        <v>9.628632236336033</v>
       </c>
       <c r="G8" s="19">
         <f t="shared" ref="G8:G42" si="4">E8/5</f>
-        <v>3.7758734746963567</v>
+        <v>3.8514528945344133</v>
       </c>
       <c r="H8" s="20">
         <f t="shared" ref="H8:H42" si="5">C8/2080</f>
-        <v>17.935399004807692</v>
+        <v>18.294401249038465</v>
       </c>
     </row>
     <row r="9" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A9" s="8">
         <f t="shared" ref="A9:A42" si="6">A8+1</f>
         <v>2</v>
       </c>
       <c r="B9" s="18">
         <v>31524.959999999999</v>
       </c>
       <c r="C9" s="18">
         <f t="shared" si="0"/>
-        <v>38428.926240000001</v>
+        <v>39198.135264000004</v>
       </c>
       <c r="D9" s="18">
         <f t="shared" si="1"/>
-        <v>3202.4105199999999</v>
+        <v>3266.5112720000002</v>
       </c>
       <c r="E9" s="19">
         <f t="shared" si="2"/>
-        <v>19.447837165991903</v>
+        <v>19.837112987854255</v>
       </c>
       <c r="F9" s="19">
         <f t="shared" si="3"/>
-        <v>9.7239185829959514</v>
+        <v>9.9185564939271273</v>
       </c>
       <c r="G9" s="19">
         <f t="shared" si="4"/>
-        <v>3.8895674331983807</v>
+        <v>3.967422597570851</v>
       </c>
       <c r="H9" s="20">
         <f t="shared" si="5"/>
-        <v>18.475445307692308</v>
+        <v>18.84525733846154</v>
       </c>
     </row>
     <row r="10" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A10" s="8">
         <f t="shared" si="6"/>
         <v>3</v>
       </c>
       <c r="B10" s="18">
         <v>32378.94</v>
       </c>
       <c r="C10" s="18">
         <f t="shared" si="0"/>
-        <v>39469.927860000003</v>
+        <v>40259.973996000001</v>
       </c>
       <c r="D10" s="18">
         <f t="shared" si="1"/>
-        <v>3289.1606550000001</v>
+        <v>3354.9978329999999</v>
       </c>
       <c r="E10" s="19">
         <f t="shared" si="2"/>
-        <v>19.974659848178138</v>
+        <v>20.374480767206478</v>
       </c>
       <c r="F10" s="19">
         <f t="shared" si="3"/>
-        <v>9.9873299240890692</v>
+        <v>10.187240383603239</v>
       </c>
       <c r="G10" s="19">
         <f t="shared" si="4"/>
-        <v>3.9949319696356276</v>
+        <v>4.074896153441296</v>
       </c>
       <c r="H10" s="20">
         <f t="shared" si="5"/>
-        <v>18.975926855769231</v>
+        <v>19.355756728846153</v>
       </c>
     </row>
     <row r="11" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A11" s="8">
         <f t="shared" si="6"/>
         <v>4</v>
       </c>
       <c r="B11" s="18">
         <v>33279.919999999998</v>
       </c>
       <c r="C11" s="18">
         <f t="shared" si="0"/>
-        <v>40568.222480000004</v>
+        <v>41380.252527999997</v>
       </c>
       <c r="D11" s="18">
         <f t="shared" si="1"/>
-        <v>3380.6852066666665</v>
+        <v>3448.3543773333331</v>
       </c>
       <c r="E11" s="19">
         <f t="shared" si="2"/>
-        <v>20.530476963562755</v>
+        <v>20.941423344129554</v>
       </c>
       <c r="F11" s="19">
         <f t="shared" si="3"/>
-        <v>10.265238481781378</v>
+        <v>10.470711672064777</v>
       </c>
       <c r="G11" s="19">
         <f t="shared" si="4"/>
-        <v>4.1060953927125512</v>
+        <v>4.1882846688259106</v>
       </c>
       <c r="H11" s="20">
         <f t="shared" si="5"/>
-        <v>19.503953115384618</v>
+        <v>19.894352176923075</v>
       </c>
     </row>
     <row r="12" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A12" s="8">
         <f t="shared" si="6"/>
         <v>5</v>
       </c>
       <c r="B12" s="18">
         <v>33930.71</v>
       </c>
       <c r="C12" s="18">
         <f t="shared" si="0"/>
-        <v>41361.535490000002</v>
+        <v>42189.444814000002</v>
       </c>
       <c r="D12" s="18">
         <f t="shared" si="1"/>
-        <v>3446.7946241666668</v>
+        <v>3515.7870678333334</v>
       </c>
       <c r="E12" s="19">
         <f t="shared" si="2"/>
-        <v>20.931951158906884</v>
+        <v>21.350933610323889</v>
       </c>
       <c r="F12" s="19">
         <f t="shared" si="3"/>
-        <v>10.465975579453442</v>
+        <v>10.675466805161944</v>
       </c>
       <c r="G12" s="19">
         <f t="shared" si="4"/>
-        <v>4.1863902317813766</v>
+        <v>4.2701867220647776</v>
       </c>
       <c r="H12" s="20">
         <f t="shared" si="5"/>
-        <v>19.88535360096154</v>
+        <v>20.283386929807694</v>
       </c>
     </row>
     <row r="13" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A13" s="8">
         <f t="shared" si="6"/>
         <v>6</v>
       </c>
       <c r="B13" s="18">
         <v>34834.29</v>
       </c>
       <c r="C13" s="18">
         <f t="shared" si="0"/>
-        <v>42462.999510000001</v>
+        <v>43312.956186000003</v>
       </c>
       <c r="D13" s="18">
         <f t="shared" si="1"/>
-        <v>3538.5832925000004</v>
+        <v>3609.4130155000003</v>
       </c>
       <c r="E13" s="19">
         <f t="shared" si="2"/>
-        <v>21.48937222165992</v>
+        <v>21.919512239878543</v>
       </c>
       <c r="F13" s="19">
         <f t="shared" si="3"/>
-        <v>10.74468611082996</v>
+        <v>10.959756119939271</v>
       </c>
       <c r="G13" s="19">
         <f t="shared" si="4"/>
-        <v>4.2978744443319838</v>
+        <v>4.3839024479757089</v>
       </c>
       <c r="H13" s="20">
         <f t="shared" si="5"/>
-        <v>20.414903610576925</v>
+        <v>20.823536627884618</v>
       </c>
     </row>
     <row r="14" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A14" s="8">
         <f t="shared" si="6"/>
         <v>7</v>
       </c>
       <c r="B14" s="18">
         <v>35415.74</v>
       </c>
       <c r="C14" s="18">
         <f t="shared" si="0"/>
-        <v>43171.787060000002</v>
+        <v>44035.931116</v>
       </c>
       <c r="D14" s="18">
         <f t="shared" si="1"/>
-        <v>3597.6489216666669</v>
+        <v>3669.6609263333335</v>
       </c>
       <c r="E14" s="19">
         <f t="shared" si="2"/>
-        <v>21.848070374493929</v>
+        <v>22.285390240890688</v>
       </c>
       <c r="F14" s="19">
         <f t="shared" si="3"/>
-        <v>10.924035187246965</v>
+        <v>11.142695120445344</v>
       </c>
       <c r="G14" s="19">
         <f t="shared" si="4"/>
-        <v>4.3696140748987862</v>
+        <v>4.457078048178138</v>
       </c>
       <c r="H14" s="20">
         <f t="shared" si="5"/>
-        <v>20.755666855769231</v>
+        <v>21.171120728846155</v>
       </c>
     </row>
     <row r="15" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A15" s="8">
         <f t="shared" si="6"/>
         <v>8</v>
       </c>
       <c r="B15" s="18">
         <v>36170.32</v>
       </c>
       <c r="C15" s="18">
         <f t="shared" si="0"/>
-        <v>44091.620080000001</v>
+        <v>44974.175888000005</v>
       </c>
       <c r="D15" s="18">
         <f t="shared" si="1"/>
-        <v>3674.3016733333334</v>
+        <v>3747.8479906666666</v>
       </c>
       <c r="E15" s="19">
         <f t="shared" si="2"/>
-        <v>22.313572914979758</v>
+        <v>22.760210469635631</v>
       </c>
       <c r="F15" s="19">
         <f t="shared" si="3"/>
-        <v>11.156786457489879</v>
+        <v>11.380105234817815</v>
       </c>
       <c r="G15" s="19">
         <f t="shared" si="4"/>
-        <v>4.462714582995952</v>
+        <v>4.5520420939271258</v>
       </c>
       <c r="H15" s="20">
         <f t="shared" si="5"/>
-        <v>21.197894269230769</v>
+        <v>21.622199946153849</v>
       </c>
     </row>
     <row r="16" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A16" s="8">
         <f t="shared" si="6"/>
         <v>9</v>
       </c>
       <c r="B16" s="18">
         <v>36695.14</v>
       </c>
       <c r="C16" s="18">
         <f t="shared" si="0"/>
-        <v>44731.375660000005</v>
+        <v>45626.737076000005</v>
       </c>
       <c r="D16" s="18">
         <f t="shared" si="1"/>
-        <v>3727.6146383333335</v>
+        <v>3802.2280896666666</v>
       </c>
       <c r="E16" s="19">
         <f t="shared" si="2"/>
-        <v>22.637335860323891</v>
+        <v>23.090453985829964</v>
       </c>
       <c r="F16" s="19">
         <f t="shared" si="3"/>
-        <v>11.318667930161945</v>
+        <v>11.545226992914982</v>
       </c>
       <c r="G16" s="19">
         <f t="shared" si="4"/>
-        <v>4.5274671720647781</v>
+        <v>4.6180907971659924</v>
       </c>
       <c r="H16" s="20">
         <f t="shared" si="5"/>
-        <v>21.505469067307693</v>
+        <v>21.935931286538462</v>
       </c>
     </row>
     <row r="17" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A17" s="8">
         <f t="shared" si="6"/>
         <v>10</v>
       </c>
       <c r="B17" s="18">
         <v>37494.75</v>
       </c>
       <c r="C17" s="18">
         <f t="shared" si="0"/>
-        <v>45706.100250000003</v>
+        <v>46620.972150000001</v>
       </c>
       <c r="D17" s="18">
         <f t="shared" si="1"/>
-        <v>3808.8416875000003</v>
+        <v>3885.0810125000003</v>
       </c>
       <c r="E17" s="19">
         <f t="shared" si="2"/>
-        <v>23.130617535425102</v>
+        <v>23.593609387651824</v>
       </c>
       <c r="F17" s="19">
         <f t="shared" si="3"/>
-        <v>11.565308767712551</v>
+        <v>11.796804693825912</v>
       </c>
       <c r="G17" s="19">
         <f t="shared" si="4"/>
-        <v>4.6261235070850208</v>
+        <v>4.7187218775303652</v>
       </c>
       <c r="H17" s="20">
         <f t="shared" si="5"/>
-        <v>21.974086658653846</v>
+        <v>22.413928918269232</v>
       </c>
     </row>
     <row r="18" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A18" s="8">
         <f t="shared" si="6"/>
         <v>11</v>
       </c>
       <c r="B18" s="18">
         <v>37956</v>
       </c>
       <c r="C18" s="18">
         <f t="shared" si="0"/>
-        <v>46268.364000000001</v>
+        <v>47194.490400000002</v>
       </c>
       <c r="D18" s="18">
         <f t="shared" si="1"/>
-        <v>3855.6970000000001</v>
+        <v>3932.8742000000002</v>
       </c>
       <c r="E18" s="19">
         <f t="shared" si="2"/>
-        <v>23.415163967611338</v>
+        <v>23.883851417004049</v>
       </c>
       <c r="F18" s="19">
         <f t="shared" si="3"/>
-        <v>11.707581983805669</v>
+        <v>11.941925708502025</v>
       </c>
       <c r="G18" s="19">
         <f t="shared" si="4"/>
-        <v>4.6830327935222673</v>
+        <v>4.7767702834008094</v>
       </c>
       <c r="H18" s="20">
         <f t="shared" si="5"/>
-        <v>22.24440576923077</v>
+        <v>22.689658846153847</v>
       </c>
     </row>
     <row r="19" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A19" s="8">
         <f t="shared" si="6"/>
         <v>12</v>
       </c>
       <c r="B19" s="18">
         <v>38698.879999999997</v>
       </c>
       <c r="C19" s="18">
         <f t="shared" si="0"/>
-        <v>47173.934719999997</v>
+        <v>48118.187392</v>
       </c>
       <c r="D19" s="18">
         <f t="shared" si="1"/>
-        <v>3931.1612266666666</v>
+        <v>4009.8489493333332</v>
       </c>
       <c r="E19" s="19">
         <f t="shared" si="2"/>
-        <v>23.873448744939271</v>
+        <v>24.351309408906882</v>
       </c>
       <c r="F19" s="19">
         <f t="shared" si="3"/>
-        <v>11.936724372469635</v>
+        <v>12.175654704453441</v>
       </c>
       <c r="G19" s="19">
         <f t="shared" si="4"/>
-        <v>4.7746897489878544</v>
+        <v>4.8702618817813761</v>
       </c>
       <c r="H19" s="20">
         <f t="shared" si="5"/>
-        <v>22.679776307692308</v>
+        <v>23.133743938461539</v>
       </c>
     </row>
     <row r="20" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A20" s="8">
         <f t="shared" si="6"/>
         <v>13</v>
       </c>
       <c r="B20" s="18">
         <v>39105.800000000003</v>
       </c>
       <c r="C20" s="18">
         <f t="shared" si="0"/>
-        <v>47669.970200000003</v>
+        <v>48624.151720000009</v>
       </c>
       <c r="D20" s="18">
         <f t="shared" si="1"/>
-        <v>3972.4975166666673</v>
+        <v>4052.0126433333339</v>
       </c>
       <c r="E20" s="19">
         <f t="shared" si="2"/>
-        <v>24.124478846153849</v>
+        <v>24.607364230769235</v>
       </c>
       <c r="F20" s="19">
         <f t="shared" si="3"/>
-        <v>12.062239423076925</v>
+        <v>12.303682115384618</v>
       </c>
       <c r="G20" s="19">
         <f t="shared" si="4"/>
-        <v>4.8248957692307695</v>
+        <v>4.9214728461538471</v>
       </c>
       <c r="H20" s="20">
         <f t="shared" si="5"/>
-        <v>22.918254903846154</v>
+        <v>23.376996019230774</v>
       </c>
     </row>
     <row r="21" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A21" s="8">
         <f t="shared" si="6"/>
         <v>14</v>
       </c>
       <c r="B21" s="18">
-        <v>39796.660000000003</v>
+        <v>39787.78</v>
       </c>
       <c r="C21" s="18">
         <f t="shared" si="0"/>
-        <v>48512.128540000005</v>
+        <v>49472.125652000002</v>
       </c>
       <c r="D21" s="18">
         <f t="shared" si="1"/>
-        <v>4042.6773783333342</v>
+        <v>4122.6771376666666</v>
       </c>
       <c r="E21" s="19">
         <f t="shared" si="2"/>
-        <v>24.550672338056682</v>
+        <v>25.036500836032388</v>
       </c>
       <c r="F21" s="19">
         <f t="shared" si="3"/>
-        <v>12.275336169028341</v>
+        <v>12.518250418016194</v>
       </c>
       <c r="G21" s="19">
         <f t="shared" si="4"/>
-        <v>4.9101344676113365</v>
+        <v>5.0073001672064779</v>
       </c>
       <c r="H21" s="20">
         <f t="shared" si="5"/>
-        <v>23.32313872115385</v>
+        <v>23.784675794230772</v>
       </c>
     </row>
     <row r="22" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A22" s="8">
         <f t="shared" si="6"/>
         <v>15</v>
       </c>
       <c r="B22" s="18">
-        <v>40154.199999999997</v>
+        <v>40138.31</v>
       </c>
       <c r="C22" s="18">
         <f t="shared" si="0"/>
-        <v>48947.969799999999</v>
+        <v>49907.974653999998</v>
       </c>
       <c r="D22" s="18">
         <f t="shared" si="1"/>
-        <v>4078.9974833333331</v>
+        <v>4158.9978878333332</v>
       </c>
       <c r="E22" s="19">
         <f t="shared" si="2"/>
-        <v>24.771239777327935</v>
+        <v>25.257072193319836</v>
       </c>
       <c r="F22" s="19">
         <f t="shared" si="3"/>
-        <v>12.385619888663967</v>
+        <v>12.628536096659918</v>
       </c>
       <c r="G22" s="19">
         <f t="shared" si="4"/>
-        <v>4.9542479554655872</v>
+        <v>5.0514144386639668</v>
       </c>
       <c r="H22" s="20">
         <f t="shared" si="5"/>
-        <v>23.532677788461537</v>
+        <v>23.994218583653844</v>
       </c>
     </row>
     <row r="23" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A23" s="8">
         <f t="shared" si="6"/>
         <v>16</v>
       </c>
       <c r="B23" s="18">
-        <v>40797.99</v>
+        <v>40769.46</v>
       </c>
       <c r="C23" s="18">
         <f t="shared" si="0"/>
-        <v>49732.749810000001</v>
+        <v>50692.746564000001</v>
       </c>
       <c r="D23" s="18">
         <f t="shared" si="1"/>
-        <v>4144.3958175000007</v>
+        <v>4224.3955470000001</v>
       </c>
       <c r="E23" s="19">
         <f t="shared" si="2"/>
-        <v>25.168395652834008</v>
+        <v>25.654223969635627</v>
       </c>
       <c r="F23" s="19">
         <f t="shared" si="3"/>
-        <v>12.584197826417004</v>
+        <v>12.827111984817813</v>
       </c>
       <c r="G23" s="19">
         <f t="shared" si="4"/>
-        <v>5.0336791305668012</v>
+        <v>5.1308447939271256</v>
       </c>
       <c r="H23" s="20">
         <f t="shared" si="5"/>
-        <v>23.909975870192309</v>
+        <v>24.371512771153846</v>
       </c>
     </row>
     <row r="24" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A24" s="8">
         <f t="shared" si="6"/>
         <v>17</v>
       </c>
       <c r="B24" s="18">
-        <v>41111.72</v>
+        <v>41077.040000000001</v>
       </c>
       <c r="C24" s="18">
         <f t="shared" si="0"/>
-        <v>50115.186680000006</v>
+        <v>51075.191536000006</v>
       </c>
       <c r="D24" s="18">
         <f t="shared" si="1"/>
-        <v>4176.2655566666672</v>
+        <v>4256.2659613333335</v>
       </c>
       <c r="E24" s="19">
         <f t="shared" si="2"/>
-        <v>25.361936578947372</v>
+        <v>25.847768995951419</v>
       </c>
       <c r="F24" s="19">
         <f t="shared" si="3"/>
-        <v>12.680968289473686</v>
+        <v>12.92388449797571</v>
       </c>
       <c r="G24" s="19">
         <f t="shared" si="4"/>
-        <v>5.0723873157894745</v>
+        <v>5.1695537991902842</v>
       </c>
       <c r="H24" s="20">
         <f t="shared" si="5"/>
-        <v>24.093839750000004</v>
+        <v>24.555380546153849</v>
       </c>
     </row>
     <row r="25" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A25" s="8">
         <f t="shared" si="6"/>
         <v>18</v>
       </c>
       <c r="B25" s="18">
-        <v>41713.410000000003</v>
+        <v>41666.92</v>
       </c>
       <c r="C25" s="18">
         <f t="shared" si="0"/>
-        <v>50848.646790000006</v>
+        <v>51808.648328000003</v>
       </c>
       <c r="D25" s="18">
         <f t="shared" si="1"/>
-        <v>4237.3872325000002</v>
+        <v>4317.3873606666666</v>
       </c>
       <c r="E25" s="19">
         <f t="shared" si="2"/>
-        <v>25.733120845141702</v>
+        <v>26.218951582995953</v>
       </c>
       <c r="F25" s="19">
         <f t="shared" si="3"/>
-        <v>12.866560422570851</v>
+        <v>13.109475791497976</v>
       </c>
       <c r="G25" s="19">
         <f t="shared" si="4"/>
-        <v>5.1466241690283407</v>
+        <v>5.2437903165991901</v>
       </c>
       <c r="H25" s="20">
         <f t="shared" si="5"/>
-        <v>24.44646480288462</v>
+        <v>24.908004003846155</v>
       </c>
     </row>
     <row r="26" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A26" s="8">
         <f t="shared" si="6"/>
         <v>19</v>
       </c>
       <c r="B26" s="18">
-        <v>41987.53</v>
+        <v>41935.660000000003</v>
       </c>
       <c r="C26" s="18">
         <f t="shared" si="0"/>
-        <v>51182.799070000001</v>
+        <v>52142.799644000006</v>
       </c>
       <c r="D26" s="18">
         <f t="shared" si="1"/>
-        <v>4265.2332558333337</v>
+        <v>4345.2333036666678</v>
       </c>
       <c r="E26" s="19">
         <f t="shared" si="2"/>
-        <v>25.902226250000002</v>
+        <v>26.388056500000005</v>
       </c>
       <c r="F26" s="19">
         <f t="shared" si="3"/>
-        <v>12.951113125000001</v>
+        <v>13.194028250000002</v>
       </c>
       <c r="G26" s="19">
         <f t="shared" si="4"/>
-        <v>5.18044525</v>
+        <v>5.2776113000000011</v>
       </c>
       <c r="H26" s="20">
         <f t="shared" si="5"/>
-        <v>24.6071149375</v>
+        <v>25.068653675000004</v>
       </c>
     </row>
     <row r="27" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A27" s="8">
         <f t="shared" si="6"/>
         <v>20</v>
       </c>
       <c r="B27" s="18">
-        <v>43216.59</v>
+        <v>43140.6</v>
       </c>
       <c r="C27" s="18">
         <f t="shared" si="0"/>
-        <v>52681.023209999999</v>
+        <v>53641.022040000003</v>
       </c>
       <c r="D27" s="18">
         <f t="shared" si="1"/>
-        <v>4390.0852674999996</v>
+        <v>4470.0851700000003</v>
       </c>
       <c r="E27" s="19">
         <f t="shared" si="2"/>
-        <v>26.660436847165993</v>
+        <v>27.146266214574901</v>
       </c>
       <c r="F27" s="19">
         <f t="shared" si="3"/>
-        <v>13.330218423582997</v>
+        <v>13.57313310728745</v>
       </c>
       <c r="G27" s="19">
         <f t="shared" si="4"/>
-        <v>5.3320873694331983</v>
+        <v>5.4292532429149798</v>
       </c>
       <c r="H27" s="20">
         <f t="shared" si="5"/>
-        <v>25.32741500480769</v>
+        <v>25.788952903846155</v>
       </c>
     </row>
     <row r="28" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A28" s="8">
         <f t="shared" si="6"/>
         <v>21</v>
       </c>
       <c r="B28" s="18">
-        <v>43233.23</v>
+        <v>43156.91</v>
       </c>
       <c r="C28" s="18">
         <f t="shared" si="0"/>
-        <v>52701.30737000001</v>
+        <v>53661.301894000004</v>
       </c>
       <c r="D28" s="18">
         <f t="shared" si="1"/>
-        <v>4391.7756141666669</v>
+        <v>4471.7751578333337</v>
       </c>
       <c r="E28" s="19">
         <f t="shared" si="2"/>
-        <v>26.670702110323891</v>
+        <v>27.156529298582999</v>
       </c>
       <c r="F28" s="19">
         <f t="shared" si="3"/>
-        <v>13.335351055161945</v>
+        <v>13.5782646492915</v>
       </c>
       <c r="G28" s="19">
         <f t="shared" si="4"/>
-        <v>5.3341404220647783</v>
+        <v>5.4313058597166002</v>
       </c>
       <c r="H28" s="20">
         <f t="shared" si="5"/>
-        <v>25.337167004807696</v>
+        <v>25.798702833653849</v>
       </c>
     </row>
     <row r="29" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A29" s="8">
         <f t="shared" si="6"/>
         <v>22</v>
       </c>
       <c r="B29" s="18">
-        <v>44764.78</v>
+        <v>44658.41</v>
       </c>
       <c r="C29" s="18">
         <f t="shared" si="0"/>
-        <v>54568.266820000004</v>
+        <v>55528.266994000005</v>
       </c>
       <c r="D29" s="18">
         <f t="shared" si="1"/>
-        <v>4547.3555683333334</v>
+        <v>4627.3555828333338</v>
       </c>
       <c r="E29" s="19">
         <f t="shared" si="2"/>
-        <v>27.615519645748989</v>
+        <v>28.10134969331984</v>
       </c>
       <c r="F29" s="19">
         <f t="shared" si="3"/>
-        <v>13.807759822874495</v>
+        <v>14.05067484665992</v>
       </c>
       <c r="G29" s="19">
         <f t="shared" si="4"/>
-        <v>5.5231039291497979</v>
+        <v>5.6202699386639683</v>
       </c>
       <c r="H29" s="20">
         <f t="shared" si="5"/>
-        <v>26.23474366346154</v>
+        <v>26.696282208653848</v>
       </c>
     </row>
     <row r="30" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A30" s="8">
         <f t="shared" si="6"/>
         <v>23</v>
       </c>
       <c r="B30" s="18">
-        <v>46312.95</v>
+        <v>46176.2</v>
       </c>
       <c r="C30" s="18">
         <f t="shared" si="0"/>
-        <v>56455.48605</v>
+        <v>57415.487079999999</v>
       </c>
       <c r="D30" s="18">
         <f t="shared" si="1"/>
-        <v>4704.6238375000003</v>
+        <v>4784.6239233333336</v>
       </c>
       <c r="E30" s="19">
         <f t="shared" si="2"/>
-        <v>28.570590106275304</v>
+        <v>29.056420587044535</v>
       </c>
       <c r="F30" s="19">
         <f t="shared" si="3"/>
-        <v>14.285295053137652</v>
+        <v>14.528210293522267</v>
       </c>
       <c r="G30" s="19">
         <f t="shared" si="4"/>
-        <v>5.7141180212550609</v>
+        <v>5.8112841174089072</v>
       </c>
       <c r="H30" s="20">
         <f t="shared" si="5"/>
-        <v>27.142060600961539</v>
+        <v>27.603599557692306</v>
       </c>
     </row>
     <row r="31" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A31" s="8">
         <f t="shared" si="6"/>
         <v>24</v>
       </c>
       <c r="B31" s="18">
-        <v>47844.5</v>
+        <v>47677.69</v>
       </c>
       <c r="C31" s="18">
         <f t="shared" si="0"/>
-        <v>58322.445500000002</v>
+        <v>59282.439746000004</v>
       </c>
       <c r="D31" s="18">
         <f t="shared" si="1"/>
-        <v>4860.2037916666668</v>
+        <v>4940.2033121666673</v>
       </c>
       <c r="E31" s="19">
         <f t="shared" si="2"/>
-        <v>29.515407641700406</v>
+        <v>30.001234689271257</v>
       </c>
       <c r="F31" s="19">
         <f t="shared" si="3"/>
-        <v>14.757703820850203</v>
+        <v>15.000617344635629</v>
       </c>
       <c r="G31" s="19">
         <f t="shared" si="4"/>
-        <v>5.9030815283400813</v>
+        <v>6.0002469378542518</v>
       </c>
       <c r="H31" s="20">
         <f t="shared" si="5"/>
-        <v>28.039637259615386</v>
+        <v>28.501172954807693</v>
       </c>
     </row>
     <row r="32" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A32" s="8">
         <f t="shared" si="6"/>
         <v>25</v>
       </c>
       <c r="B32" s="18">
-        <v>47947.94</v>
+        <v>47779.1</v>
       </c>
       <c r="C32" s="18">
         <f t="shared" si="0"/>
-        <v>58448.538860000008</v>
+        <v>59408.532940000005</v>
       </c>
       <c r="D32" s="18">
         <f t="shared" si="1"/>
-        <v>4870.7115716666676</v>
+        <v>4950.7110783333337</v>
       </c>
       <c r="E32" s="19">
         <f t="shared" si="2"/>
-        <v>29.579220070850205</v>
+        <v>30.065047034412959</v>
       </c>
       <c r="F32" s="19">
         <f t="shared" si="3"/>
-        <v>14.789610035425103</v>
+        <v>15.03252351720648</v>
       </c>
       <c r="G32" s="19">
         <f t="shared" si="4"/>
-        <v>5.915844014170041</v>
+        <v>6.0130094068825919</v>
       </c>
       <c r="H32" s="20">
         <f t="shared" si="5"/>
-        <v>28.100259067307697</v>
+        <v>28.561794682692309</v>
       </c>
     </row>
     <row r="33" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A33" s="8">
         <f t="shared" si="6"/>
         <v>26</v>
       </c>
       <c r="B33" s="18">
-        <v>48028.4</v>
+        <v>47857.99</v>
       </c>
       <c r="C33" s="18">
         <f t="shared" si="0"/>
-        <v>58546.619600000005</v>
+        <v>59506.624766000001</v>
       </c>
       <c r="D33" s="18">
         <f t="shared" si="1"/>
-        <v>4878.8849666666674</v>
+        <v>4958.8853971666667</v>
       </c>
       <c r="E33" s="19">
         <f t="shared" si="2"/>
-        <v>29.628856072874498</v>
+        <v>30.114688646761135</v>
       </c>
       <c r="F33" s="19">
         <f t="shared" si="3"/>
-        <v>14.814428036437249</v>
+        <v>15.057344323380567</v>
       </c>
       <c r="G33" s="19">
         <f t="shared" si="4"/>
-        <v>5.9257712145748993</v>
+        <v>6.0229377293522273</v>
       </c>
       <c r="H33" s="20">
         <f t="shared" si="5"/>
-        <v>28.147413269230771</v>
+        <v>28.608954214423079</v>
       </c>
     </row>
     <row r="34" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A34" s="8">
         <f t="shared" si="6"/>
         <v>27</v>
       </c>
       <c r="B34" s="18">
-        <v>48119.68</v>
+        <v>47947.47</v>
       </c>
       <c r="C34" s="18">
         <f t="shared" si="0"/>
-        <v>58657.889920000001</v>
+        <v>59617.884198000007</v>
       </c>
       <c r="D34" s="18">
         <f t="shared" si="1"/>
-        <v>4888.1574933333341</v>
+        <v>4968.1570165000003</v>
       </c>
       <c r="E34" s="19">
         <f t="shared" si="2"/>
-        <v>29.685166963562754</v>
+        <v>30.170994027327939</v>
       </c>
       <c r="F34" s="19">
         <f t="shared" si="3"/>
-        <v>14.842583481781377</v>
+        <v>15.08549701366397</v>
       </c>
       <c r="G34" s="19">
         <f t="shared" si="4"/>
-        <v>5.9370333927125509</v>
+        <v>6.0341988054655875</v>
       </c>
       <c r="H34" s="20">
         <f t="shared" si="5"/>
-        <v>28.200908615384616</v>
+        <v>28.662444325961541</v>
       </c>
     </row>
     <row r="35" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A35" s="8">
         <f t="shared" si="6"/>
         <v>28</v>
       </c>
       <c r="B35" s="18">
-        <v>48188.77</v>
+        <v>48015.21</v>
       </c>
       <c r="C35" s="18">
         <f t="shared" si="0"/>
-        <v>58742.110630000003</v>
+        <v>59702.112114000003</v>
       </c>
       <c r="D35" s="18">
         <f t="shared" si="1"/>
-        <v>4895.1758858333333</v>
+        <v>4975.1760095</v>
       </c>
       <c r="E35" s="19">
         <f t="shared" si="2"/>
-        <v>29.727788780364374</v>
+        <v>30.213619490890689</v>
       </c>
       <c r="F35" s="19">
         <f t="shared" si="3"/>
-        <v>14.863894390182187</v>
+        <v>15.106809745445345</v>
       </c>
       <c r="G35" s="19">
         <f t="shared" si="4"/>
-        <v>5.9455577560728745</v>
+        <v>6.0427238981781377</v>
       </c>
       <c r="H35" s="20">
         <f t="shared" si="5"/>
-        <v>28.241399341346156</v>
+        <v>28.702938516346155</v>
       </c>
     </row>
     <row r="36" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A36" s="8">
         <f t="shared" si="6"/>
         <v>29</v>
       </c>
       <c r="B36" s="18">
-        <v>48252.74</v>
+        <v>48077.919999999998</v>
       </c>
       <c r="C36" s="18">
         <f t="shared" si="0"/>
-        <v>58820.090060000002</v>
+        <v>59780.085727999998</v>
       </c>
       <c r="D36" s="18">
         <f t="shared" si="1"/>
-        <v>4901.6741716666666</v>
+        <v>4981.6738106666671</v>
       </c>
       <c r="E36" s="19">
         <f t="shared" si="2"/>
-        <v>29.76725205465587</v>
+        <v>30.253079821862347</v>
       </c>
       <c r="F36" s="19">
         <f t="shared" si="3"/>
-        <v>14.883626027327935</v>
+        <v>15.126539910931173</v>
       </c>
       <c r="G36" s="19">
         <f t="shared" si="4"/>
-        <v>5.9534504109311737</v>
+        <v>6.0506159643724695</v>
       </c>
       <c r="H36" s="20">
         <f t="shared" si="5"/>
-        <v>28.278889451923078</v>
+        <v>28.74042583076923</v>
       </c>
     </row>
     <row r="37" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A37" s="8">
         <f t="shared" si="6"/>
         <v>30</v>
       </c>
       <c r="B37" s="18">
-        <v>48312.05</v>
+        <v>48136.07</v>
       </c>
       <c r="C37" s="18">
         <f t="shared" si="0"/>
-        <v>58892.388950000008</v>
+        <v>59852.389438000006</v>
       </c>
       <c r="D37" s="18">
         <f t="shared" si="1"/>
-        <v>4907.6990791666676</v>
+        <v>4987.6991198333335</v>
       </c>
       <c r="E37" s="19">
         <f t="shared" si="2"/>
-        <v>29.803840561740895</v>
+        <v>30.289670768218627</v>
       </c>
       <c r="F37" s="19">
         <f t="shared" si="3"/>
-        <v>14.901920280870447</v>
+        <v>15.144835384109314</v>
       </c>
       <c r="G37" s="19">
         <f t="shared" si="4"/>
-        <v>5.9607681123481786</v>
+        <v>6.0579341536437257</v>
       </c>
       <c r="H37" s="20">
         <f t="shared" si="5"/>
-        <v>28.313648533653851</v>
+        <v>28.775187229807695</v>
       </c>
     </row>
     <row r="38" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A38" s="8">
         <f t="shared" si="6"/>
         <v>31</v>
       </c>
       <c r="B38" s="18">
-        <v>48366.94</v>
+        <v>48189.88</v>
       </c>
       <c r="C38" s="18">
         <f t="shared" si="0"/>
-        <v>58959.299860000006</v>
+        <v>59919.296792000001</v>
       </c>
       <c r="D38" s="18">
         <f t="shared" si="1"/>
-        <v>4913.2749883333336</v>
+        <v>4993.2747326666668</v>
       </c>
       <c r="E38" s="19">
         <f t="shared" si="2"/>
-        <v>29.837702358299598</v>
+        <v>30.323530765182188</v>
       </c>
       <c r="F38" s="19">
         <f t="shared" si="3"/>
-        <v>14.918851179149799</v>
+        <v>15.161765382591094</v>
       </c>
       <c r="G38" s="19">
         <f t="shared" si="4"/>
-        <v>5.9675404716599196</v>
+        <v>6.0647061530364379</v>
       </c>
       <c r="H38" s="20">
         <f t="shared" si="5"/>
-        <v>28.345817240384619</v>
+        <v>28.807354226923078</v>
       </c>
     </row>
     <row r="39" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A39" s="8">
         <f t="shared" si="6"/>
         <v>32</v>
       </c>
       <c r="B39" s="18">
-        <v>48417.78</v>
+        <v>48239.72</v>
       </c>
       <c r="C39" s="18">
         <f t="shared" si="0"/>
-        <v>59021.273820000002</v>
+        <v>59981.267848000003</v>
       </c>
       <c r="D39" s="18">
         <f t="shared" si="1"/>
-        <v>4918.4394850000008</v>
+        <v>4998.4389873333339</v>
       </c>
       <c r="E39" s="19">
         <f t="shared" si="2"/>
-        <v>29.869065698380567</v>
+        <v>30.354892635627532</v>
       </c>
       <c r="F39" s="19">
         <f t="shared" si="3"/>
-        <v>14.934532849190283</v>
+        <v>15.177446317813766</v>
       </c>
       <c r="G39" s="19">
         <f t="shared" si="4"/>
-        <v>5.9738131396761132</v>
+        <v>6.0709785271255061</v>
       </c>
       <c r="H39" s="20">
         <f t="shared" si="5"/>
-        <v>28.375612413461539</v>
+        <v>28.837148003846156</v>
       </c>
     </row>
     <row r="40" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A40" s="8">
         <f t="shared" si="6"/>
         <v>33</v>
       </c>
       <c r="B40" s="18">
-        <v>48464.84</v>
+        <v>48285.86</v>
       </c>
       <c r="C40" s="18">
         <f t="shared" si="0"/>
-        <v>59078.63996</v>
+        <v>60038.638324000007</v>
       </c>
       <c r="D40" s="18">
         <f t="shared" si="1"/>
-        <v>4923.2199966666667</v>
+        <v>5003.2198603333336</v>
       </c>
       <c r="E40" s="19">
         <f t="shared" si="2"/>
-        <v>29.898097145748988</v>
+        <v>30.383926277327937</v>
       </c>
       <c r="F40" s="19">
         <f t="shared" si="3"/>
-        <v>14.949048572874494</v>
+        <v>15.191963138663969</v>
       </c>
       <c r="G40" s="19">
         <f t="shared" si="4"/>
-        <v>5.9796194291497979</v>
+        <v>6.0767852554655875</v>
       </c>
       <c r="H40" s="20">
         <f t="shared" si="5"/>
-        <v>28.40319228846154</v>
+        <v>28.864729963461542</v>
       </c>
     </row>
     <row r="41" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A41" s="8">
         <f t="shared" si="6"/>
         <v>34</v>
       </c>
       <c r="B41" s="18">
-        <v>48508.44</v>
+        <v>48328.61</v>
       </c>
       <c r="C41" s="18">
         <f t="shared" si="0"/>
-        <v>59131.788360000006</v>
+        <v>60091.793674</v>
       </c>
       <c r="D41" s="18">
         <f t="shared" si="1"/>
-        <v>4927.6490300000005</v>
+        <v>5007.6494728333337</v>
       </c>
       <c r="E41" s="19">
         <f t="shared" si="2"/>
-        <v>29.924994109311744</v>
+        <v>30.410826758097166</v>
       </c>
       <c r="F41" s="19">
         <f t="shared" si="3"/>
-        <v>14.962497054655872</v>
+        <v>15.205413379048583</v>
       </c>
       <c r="G41" s="19">
         <f t="shared" si="4"/>
-        <v>5.9849988218623489</v>
+        <v>6.0821653516194329</v>
       </c>
       <c r="H41" s="20">
         <f t="shared" si="5"/>
-        <v>28.428744403846157</v>
+        <v>28.890285420192306</v>
       </c>
     </row>
     <row r="42" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A42" s="21">
         <f t="shared" si="6"/>
         <v>35</v>
       </c>
       <c r="B42" s="22">
-        <v>48548.79</v>
+        <v>48368.160000000003</v>
       </c>
       <c r="C42" s="22">
         <f t="shared" si="0"/>
-        <v>59180.975010000002</v>
+        <v>60140.970144000006</v>
       </c>
       <c r="D42" s="22">
         <f t="shared" si="1"/>
-        <v>4931.7479175000008</v>
+        <v>5011.7475120000008</v>
       </c>
       <c r="E42" s="23">
         <f t="shared" si="2"/>
-        <v>29.94988613866397</v>
+        <v>30.435713635627533</v>
       </c>
       <c r="F42" s="23">
         <f t="shared" si="3"/>
-        <v>14.974943069331985</v>
+        <v>15.217856817813766</v>
       </c>
       <c r="G42" s="23">
         <f t="shared" si="4"/>
-        <v>5.9899772277327941</v>
+        <v>6.0871427271255065</v>
       </c>
       <c r="H42" s="24">
         <f t="shared" si="5"/>
-        <v>28.452391831730772</v>
+        <v>28.913927953846155</v>
       </c>
     </row>
   </sheetData>
   <dataConsolidate/>
   <mergeCells count="3">
     <mergeCell ref="B4:C4"/>
     <mergeCell ref="E4:H4"/>
     <mergeCell ref="E5:G5"/>
   </mergeCells>
   <pageMargins left="0.39370078740157483" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0">
     <oddFooter>&amp;L&amp;"Calibri,Standaard"&amp;F</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet14.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0D00-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:H42"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.88671875" defaultRowHeight="13.8" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="1" width="6.44140625" style="2" bestFit="1" customWidth="1"/>
     <col min="2" max="4" width="15.33203125" style="2" customWidth="1"/>
     <col min="5" max="8" width="12.33203125" style="2" customWidth="1"/>
     <col min="9" max="16384" width="8.88671875" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A1" s="1" t="s">
         <v>18</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="2" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A2" s="4"/>
       <c r="D2" s="3">
         <f>Inhoud!B4</f>
-        <v>46054</v>
+        <v>46235</v>
       </c>
     </row>
     <row r="3" spans="1:8" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A3" s="1"/>
       <c r="B3" s="1"/>
       <c r="C3" s="5" t="s">
         <v>1</v>
       </c>
       <c r="D3" s="33">
         <f>Inhoud!B6</f>
-        <v>1.2190000000000001</v>
+        <v>1.2434000000000001</v>
       </c>
     </row>
     <row r="4" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A4" s="6"/>
       <c r="B4" s="35" t="s">
         <v>2</v>
       </c>
       <c r="C4" s="36"/>
       <c r="D4" s="7" t="s">
         <v>3</v>
       </c>
       <c r="E4" s="35" t="s">
         <v>4</v>
       </c>
       <c r="F4" s="37"/>
       <c r="G4" s="37"/>
       <c r="H4" s="36"/>
     </row>
     <row r="5" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A5" s="8"/>
       <c r="B5" s="9">
         <v>1</v>
       </c>
       <c r="C5" s="10"/>
       <c r="D5" s="10"/>
       <c r="E5" s="38" t="s">
         <v>5</v>
       </c>
       <c r="F5" s="39"/>
       <c r="G5" s="40"/>
       <c r="H5" s="11" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="6" spans="1:8" s="17" customFormat="1" x14ac:dyDescent="0.3">
       <c r="A6" s="12"/>
       <c r="B6" s="14" t="str">
         <f>'L4'!$B$6</f>
         <v>basis 01/01/2022</v>
       </c>
       <c r="C6" s="13">
         <f>D2</f>
-        <v>46054</v>
+        <v>46235</v>
       </c>
       <c r="D6" s="13">
         <f>C6</f>
-        <v>46054</v>
+        <v>46235</v>
       </c>
       <c r="E6" s="14">
         <v>1</v>
       </c>
       <c r="F6" s="15">
         <v>0.5</v>
       </c>
       <c r="G6" s="16">
         <v>0.2</v>
       </c>
       <c r="H6" s="12"/>
     </row>
     <row r="7" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A7" s="8">
         <v>0</v>
       </c>
       <c r="B7" s="18">
         <v>31873.09</v>
       </c>
       <c r="C7" s="18">
         <f t="shared" ref="C7:C42" si="0">B7*$D$3</f>
-        <v>38853.296710000002</v>
+        <v>39631.000106</v>
       </c>
       <c r="D7" s="18">
         <f t="shared" ref="D7:D42" si="1">B7/12*$D$3</f>
-        <v>3237.7747258333334</v>
+        <v>3302.5833421666666</v>
       </c>
       <c r="E7" s="19">
         <f t="shared" ref="E7:E42" si="2">C7/1976</f>
-        <v>19.662599549595143</v>
+        <v>20.05617414271255</v>
       </c>
       <c r="F7" s="19">
         <f>E7/2</f>
-        <v>9.8312997747975714</v>
+        <v>10.028087071356275</v>
       </c>
       <c r="G7" s="19">
         <f>E7/5</f>
-        <v>3.9325199099190287</v>
+        <v>4.0112348285425101</v>
       </c>
       <c r="H7" s="20">
         <f>C7/2080</f>
-        <v>18.679469572115387</v>
+        <v>19.053365435576922</v>
       </c>
     </row>
     <row r="8" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A8" s="8">
         <f>A7+1</f>
         <v>1</v>
       </c>
       <c r="B8" s="18">
         <v>32827.599999999999</v>
       </c>
       <c r="C8" s="18">
         <f t="shared" si="0"/>
-        <v>40016.844400000002</v>
+        <v>40817.83784</v>
       </c>
       <c r="D8" s="18">
         <f t="shared" si="1"/>
-        <v>3334.7370333333333</v>
+        <v>3401.4864866666667</v>
       </c>
       <c r="E8" s="19">
         <f t="shared" si="2"/>
-        <v>20.251439473684211</v>
+        <v>20.656800526315788</v>
       </c>
       <c r="F8" s="19">
         <f t="shared" ref="F8:F42" si="3">E8/2</f>
-        <v>10.125719736842106</v>
+        <v>10.328400263157894</v>
       </c>
       <c r="G8" s="19">
         <f t="shared" ref="G8:G42" si="4">E8/5</f>
-        <v>4.0502878947368419</v>
+        <v>4.1313601052631572</v>
       </c>
       <c r="H8" s="20">
         <f t="shared" ref="H8:H42" si="5">C8/2080</f>
-        <v>19.238867500000001</v>
+        <v>19.623960499999999</v>
       </c>
     </row>
     <row r="9" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A9" s="8">
         <f t="shared" ref="A9:A42" si="6">A8+1</f>
         <v>2</v>
       </c>
       <c r="B9" s="18">
         <v>33861.199999999997</v>
       </c>
       <c r="C9" s="18">
         <f t="shared" si="0"/>
-        <v>41276.802799999998</v>
+        <v>42103.016080000001</v>
       </c>
       <c r="D9" s="18">
         <f t="shared" si="1"/>
-        <v>3439.7335666666668</v>
+        <v>3508.5846733333333</v>
       </c>
       <c r="E9" s="19">
         <f t="shared" si="2"/>
-        <v>20.889070242914979</v>
+        <v>21.307194372469635</v>
       </c>
       <c r="F9" s="19">
         <f t="shared" si="3"/>
-        <v>10.44453512145749</v>
+        <v>10.653597186234817</v>
       </c>
       <c r="G9" s="19">
         <f t="shared" si="4"/>
-        <v>4.177814048582996</v>
+        <v>4.2614388744939271</v>
       </c>
       <c r="H9" s="20">
         <f t="shared" si="5"/>
-        <v>19.844616730769228</v>
+        <v>20.241834653846155</v>
       </c>
     </row>
     <row r="10" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A10" s="8">
         <f t="shared" si="6"/>
         <v>3</v>
       </c>
       <c r="B10" s="18">
         <v>34916.629999999997</v>
       </c>
       <c r="C10" s="18">
         <f t="shared" si="0"/>
-        <v>42563.37197</v>
+        <v>43415.337741999996</v>
       </c>
       <c r="D10" s="18">
         <f t="shared" si="1"/>
-        <v>3546.9476641666665</v>
+        <v>3617.944811833333</v>
       </c>
       <c r="E10" s="19">
         <f t="shared" si="2"/>
-        <v>21.540168001012145</v>
+        <v>21.971324768218622</v>
       </c>
       <c r="F10" s="19">
         <f t="shared" si="3"/>
-        <v>10.770084000506072</v>
+        <v>10.985662384109311</v>
       </c>
       <c r="G10" s="19">
         <f t="shared" si="4"/>
-        <v>4.3080336002024291</v>
+        <v>4.3942649536437246</v>
       </c>
       <c r="H10" s="20">
         <f t="shared" si="5"/>
-        <v>20.463159600961539</v>
+        <v>20.87275852980769</v>
       </c>
     </row>
     <row r="11" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A11" s="8">
         <f t="shared" si="6"/>
         <v>4</v>
       </c>
       <c r="B11" s="18">
         <v>35891.93</v>
       </c>
       <c r="C11" s="18">
         <f t="shared" si="0"/>
-        <v>43752.262670000004</v>
+        <v>44628.025762000005</v>
       </c>
       <c r="D11" s="18">
         <f t="shared" si="1"/>
-        <v>3646.0218891666673</v>
+        <v>3719.0021468333339</v>
       </c>
       <c r="E11" s="19">
         <f t="shared" si="2"/>
-        <v>22.141833335020245</v>
+        <v>22.585033280364375</v>
       </c>
       <c r="F11" s="19">
         <f t="shared" si="3"/>
-        <v>11.070916667510122</v>
+        <v>11.292516640182187</v>
       </c>
       <c r="G11" s="19">
         <f t="shared" si="4"/>
-        <v>4.4283666670040489</v>
+        <v>4.5170066560728745</v>
       </c>
       <c r="H11" s="20">
         <f t="shared" si="5"/>
-        <v>21.034741668269234</v>
+        <v>21.455781616346155</v>
       </c>
     </row>
     <row r="12" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A12" s="8">
         <f t="shared" si="6"/>
         <v>5</v>
       </c>
       <c r="B12" s="18">
         <v>36639.31</v>
       </c>
       <c r="C12" s="18">
         <f t="shared" si="0"/>
-        <v>44663.318890000002</v>
+        <v>45557.318053999996</v>
       </c>
       <c r="D12" s="18">
         <f t="shared" si="1"/>
-        <v>3721.9432408333332</v>
+        <v>3796.4431711666666</v>
       </c>
       <c r="E12" s="19">
         <f t="shared" si="2"/>
-        <v>22.602894175101216</v>
+        <v>23.05532290182186</v>
       </c>
       <c r="F12" s="19">
         <f t="shared" si="3"/>
-        <v>11.301447087550608</v>
+        <v>11.52766145091093</v>
       </c>
       <c r="G12" s="19">
         <f t="shared" si="4"/>
-        <v>4.5205788350202436</v>
+        <v>4.6110645803643724</v>
       </c>
       <c r="H12" s="20">
         <f t="shared" si="5"/>
-        <v>21.472749466346155</v>
+        <v>21.902556756730768</v>
       </c>
     </row>
     <row r="13" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A13" s="8">
         <f t="shared" si="6"/>
         <v>6</v>
       </c>
       <c r="B13" s="18">
         <v>37587.449999999997</v>
       </c>
       <c r="C13" s="18">
         <f t="shared" si="0"/>
-        <v>45819.101549999999</v>
+        <v>46736.235329999996</v>
       </c>
       <c r="D13" s="18">
         <f t="shared" si="1"/>
-        <v>3818.2584625</v>
+        <v>3894.6862775</v>
       </c>
       <c r="E13" s="19">
         <f t="shared" si="2"/>
-        <v>23.187804428137653</v>
+        <v>23.651940956477731</v>
       </c>
       <c r="F13" s="19">
         <f t="shared" si="3"/>
-        <v>11.593902214068827</v>
+        <v>11.825970478238865</v>
       </c>
       <c r="G13" s="19">
         <f t="shared" si="4"/>
-        <v>4.637560885627531</v>
+        <v>4.7303881912955461</v>
       </c>
       <c r="H13" s="20">
         <f t="shared" si="5"/>
-        <v>22.028414206730769</v>
+        <v>22.469343908653844</v>
       </c>
     </row>
     <row r="14" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A14" s="8">
         <f t="shared" si="6"/>
         <v>7</v>
       </c>
       <c r="B14" s="18">
         <v>38635.589999999997</v>
       </c>
       <c r="C14" s="18">
         <f t="shared" si="0"/>
-        <v>47096.784209999998</v>
+        <v>48039.492606</v>
       </c>
       <c r="D14" s="18">
         <f t="shared" si="1"/>
-        <v>3924.7320175</v>
+        <v>4003.2910505</v>
       </c>
       <c r="E14" s="19">
         <f t="shared" si="2"/>
-        <v>23.834404964574897</v>
+        <v>24.311484112348179</v>
       </c>
       <c r="F14" s="19">
         <f t="shared" si="3"/>
-        <v>11.917202482287449</v>
+        <v>12.155742056174089</v>
       </c>
       <c r="G14" s="19">
         <f t="shared" si="4"/>
-        <v>4.7668809929149791</v>
+        <v>4.8622968224696361</v>
       </c>
       <c r="H14" s="20">
         <f t="shared" si="5"/>
-        <v>22.642684716346153</v>
+        <v>23.095909906730768</v>
       </c>
     </row>
     <row r="15" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A15" s="8">
         <f t="shared" si="6"/>
         <v>8</v>
       </c>
       <c r="B15" s="18">
         <v>39271.64</v>
       </c>
       <c r="C15" s="18">
         <f t="shared" si="0"/>
-        <v>47872.129160000004</v>
+        <v>48830.357176000005</v>
       </c>
       <c r="D15" s="18">
         <f t="shared" si="1"/>
-        <v>3989.3440966666672</v>
+        <v>4069.1964313333337</v>
       </c>
       <c r="E15" s="19">
         <f t="shared" si="2"/>
-        <v>24.226786012145752</v>
+        <v>24.711719218623486</v>
       </c>
       <c r="F15" s="19">
         <f t="shared" si="3"/>
-        <v>12.113393006072876</v>
+        <v>12.355859609311743</v>
       </c>
       <c r="G15" s="19">
         <f t="shared" si="4"/>
-        <v>4.8453572024291507</v>
+        <v>4.9423438437246974</v>
       </c>
       <c r="H15" s="20">
         <f t="shared" si="5"/>
-        <v>23.015446711538463</v>
+        <v>23.476133257692311</v>
       </c>
     </row>
     <row r="16" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A16" s="8">
         <f t="shared" si="6"/>
         <v>9</v>
       </c>
       <c r="B16" s="18">
-        <v>40063.53</v>
+        <v>40049.42</v>
       </c>
       <c r="C16" s="18">
         <f t="shared" si="0"/>
-        <v>48837.443070000001</v>
+        <v>49797.448828000001</v>
       </c>
       <c r="D16" s="18">
         <f t="shared" si="1"/>
-        <v>4069.7869225000004</v>
+        <v>4149.7874023333334</v>
       </c>
       <c r="E16" s="19">
         <f t="shared" si="2"/>
-        <v>24.715305197368423</v>
+        <v>25.201138070850202</v>
       </c>
       <c r="F16" s="19">
         <f t="shared" si="3"/>
-        <v>12.357652598684211</v>
+        <v>12.600569035425101</v>
       </c>
       <c r="G16" s="19">
         <f t="shared" si="4"/>
-        <v>4.9430610394736849</v>
+        <v>5.0402276141700408</v>
       </c>
       <c r="H16" s="20">
         <f t="shared" si="5"/>
-        <v>23.4795399375</v>
+        <v>23.941081167307694</v>
       </c>
     </row>
     <row r="17" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A17" s="8">
         <f t="shared" si="6"/>
         <v>10</v>
       </c>
       <c r="B17" s="18">
-        <v>40732.28</v>
+        <v>40705.040000000001</v>
       </c>
       <c r="C17" s="18">
         <f t="shared" si="0"/>
-        <v>49652.649320000004</v>
+        <v>50612.646736000002</v>
       </c>
       <c r="D17" s="18">
         <f t="shared" si="1"/>
-        <v>4137.720776666667</v>
+        <v>4217.7205613333335</v>
       </c>
       <c r="E17" s="19">
         <f t="shared" si="2"/>
-        <v>25.127858967611338</v>
+        <v>25.6136876194332</v>
       </c>
       <c r="F17" s="19">
         <f t="shared" si="3"/>
-        <v>12.563929483805669</v>
+        <v>12.8068438097166</v>
       </c>
       <c r="G17" s="19">
         <f t="shared" si="4"/>
-        <v>5.0255717935222677</v>
+        <v>5.1227375238866397</v>
       </c>
       <c r="H17" s="20">
         <f t="shared" si="5"/>
-        <v>23.87146601923077</v>
+        <v>24.33300323846154</v>
       </c>
     </row>
     <row r="18" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A18" s="8">
         <f t="shared" si="6"/>
         <v>11</v>
       </c>
       <c r="B18" s="18">
-        <v>41354.300000000003</v>
+        <v>41314.86</v>
       </c>
       <c r="C18" s="18">
         <f t="shared" si="0"/>
-        <v>50410.891700000007</v>
+        <v>51370.896924000001</v>
       </c>
       <c r="D18" s="18">
         <f t="shared" si="1"/>
-        <v>4200.9076416666676</v>
+        <v>4280.908077</v>
       </c>
       <c r="E18" s="19">
         <f t="shared" si="2"/>
-        <v>25.511584868421057</v>
+        <v>25.997417471659919</v>
       </c>
       <c r="F18" s="19">
         <f t="shared" si="3"/>
-        <v>12.755792434210528</v>
+        <v>12.998708735829959</v>
       </c>
       <c r="G18" s="19">
         <f t="shared" si="4"/>
-        <v>5.1023169736842116</v>
+        <v>5.1994834943319841</v>
       </c>
       <c r="H18" s="20">
         <f t="shared" si="5"/>
-        <v>24.236005625000004</v>
+        <v>24.697546598076922</v>
       </c>
     </row>
     <row r="19" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A19" s="8">
         <f t="shared" si="6"/>
         <v>12</v>
       </c>
       <c r="B19" s="18">
-        <v>42096.95</v>
+        <v>42042.93</v>
       </c>
       <c r="C19" s="18">
         <f t="shared" si="0"/>
-        <v>51316.182050000003</v>
+        <v>52276.179162</v>
       </c>
       <c r="D19" s="18">
         <f t="shared" si="1"/>
-        <v>4276.3485041666663</v>
+        <v>4356.3482635</v>
       </c>
       <c r="E19" s="19">
         <f t="shared" si="2"/>
-        <v>25.969727758097168</v>
+        <v>26.455556256072875</v>
       </c>
       <c r="F19" s="19">
         <f t="shared" si="3"/>
-        <v>12.984863879048584</v>
+        <v>13.227778128036437</v>
       </c>
       <c r="G19" s="19">
         <f t="shared" si="4"/>
-        <v>5.1939455516194339</v>
+        <v>5.2911112512145753</v>
       </c>
       <c r="H19" s="20">
         <f t="shared" si="5"/>
-        <v>24.671241370192309</v>
+        <v>25.132778443269231</v>
       </c>
     </row>
     <row r="20" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A20" s="8">
         <f t="shared" si="6"/>
         <v>13</v>
       </c>
       <c r="B20" s="18">
-        <v>42569.97</v>
+        <v>42506.67</v>
       </c>
       <c r="C20" s="18">
         <f t="shared" si="0"/>
-        <v>51892.793430000005</v>
+        <v>52852.793478</v>
       </c>
       <c r="D20" s="18">
         <f t="shared" si="1"/>
-        <v>4324.3994524999998</v>
+        <v>4404.3994565000003</v>
       </c>
       <c r="E20" s="19">
         <f t="shared" si="2"/>
-        <v>26.261535136639679</v>
+        <v>26.747365120445345</v>
       </c>
       <c r="F20" s="19">
         <f t="shared" si="3"/>
-        <v>13.13076756831984</v>
+        <v>13.373682560222672</v>
       </c>
       <c r="G20" s="19">
         <f t="shared" si="4"/>
-        <v>5.2523070273279355</v>
+        <v>5.3494730240890691</v>
       </c>
       <c r="H20" s="20">
         <f t="shared" si="5"/>
-        <v>24.948458379807693</v>
+        <v>25.409996864423078</v>
       </c>
     </row>
     <row r="21" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A21" s="8">
         <f t="shared" si="6"/>
         <v>14</v>
       </c>
       <c r="B21" s="18">
-        <v>43339.55</v>
+        <v>43261.15</v>
       </c>
       <c r="C21" s="18">
         <f t="shared" si="0"/>
-        <v>52830.911450000007</v>
+        <v>53790.913910000003</v>
       </c>
       <c r="D21" s="18">
         <f t="shared" si="1"/>
-        <v>4402.5759541666675</v>
+        <v>4482.5761591666669</v>
       </c>
       <c r="E21" s="19">
         <f t="shared" si="2"/>
-        <v>26.736291219635632</v>
+        <v>27.222122424089072</v>
       </c>
       <c r="F21" s="19">
         <f t="shared" si="3"/>
-        <v>13.368145609817816</v>
+        <v>13.611061212044536</v>
       </c>
       <c r="G21" s="19">
         <f t="shared" si="4"/>
-        <v>5.3472582439271266</v>
+        <v>5.444424484817814</v>
       </c>
       <c r="H21" s="20">
         <f t="shared" si="5"/>
-        <v>25.39947665865385</v>
+        <v>25.861016302884618</v>
       </c>
     </row>
     <row r="22" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A22" s="8">
         <f t="shared" si="6"/>
         <v>15</v>
       </c>
       <c r="B22" s="18">
-        <v>43755.75</v>
+        <v>43669.18</v>
       </c>
       <c r="C22" s="18">
         <f t="shared" si="0"/>
-        <v>53338.259250000003</v>
+        <v>54298.258412000003</v>
       </c>
       <c r="D22" s="18">
         <f t="shared" si="1"/>
-        <v>4444.8549375000002</v>
+        <v>4524.8548676666669</v>
       </c>
       <c r="E22" s="19">
         <f t="shared" si="2"/>
-        <v>26.9930461791498</v>
+        <v>27.478875714574901</v>
       </c>
       <c r="F22" s="19">
         <f t="shared" si="3"/>
-        <v>13.4965230895749</v>
+        <v>13.73943785728745</v>
       </c>
       <c r="G22" s="19">
         <f t="shared" si="4"/>
-        <v>5.3986092358299604</v>
+        <v>5.4957751429149804</v>
       </c>
       <c r="H22" s="20">
         <f t="shared" si="5"/>
-        <v>25.643393870192309</v>
+        <v>26.104931928846156</v>
       </c>
     </row>
     <row r="23" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A23" s="8">
         <f t="shared" si="6"/>
         <v>16</v>
       </c>
       <c r="B23" s="18">
-        <v>44653.86</v>
+        <v>44549.67</v>
       </c>
       <c r="C23" s="18">
         <f t="shared" si="0"/>
-        <v>54433.055340000006</v>
+        <v>55393.059677999998</v>
       </c>
       <c r="D23" s="18">
         <f t="shared" si="1"/>
-        <v>4536.0879450000002</v>
+        <v>4616.0883064999998</v>
       </c>
       <c r="E23" s="19">
         <f t="shared" si="2"/>
-        <v>27.547092783400814</v>
+        <v>28.032924938259107</v>
       </c>
       <c r="F23" s="19">
         <f t="shared" si="3"/>
-        <v>13.773546391700407</v>
+        <v>14.016462469129554</v>
       </c>
       <c r="G23" s="19">
         <f t="shared" si="4"/>
-        <v>5.5094185566801626</v>
+        <v>5.6065849876518215</v>
       </c>
       <c r="H23" s="20">
         <f t="shared" si="5"/>
-        <v>26.169738144230774</v>
+        <v>26.631278691346154</v>
       </c>
     </row>
     <row r="24" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A24" s="8">
         <f t="shared" si="6"/>
         <v>17</v>
       </c>
       <c r="B24" s="18">
-        <v>45248.18</v>
+        <v>45132.32</v>
       </c>
       <c r="C24" s="18">
         <f t="shared" si="0"/>
-        <v>55157.531420000007</v>
+        <v>56117.526688000005</v>
       </c>
       <c r="D24" s="18">
         <f t="shared" si="1"/>
-        <v>4596.4609516666669</v>
+        <v>4676.4605573333338</v>
       </c>
       <c r="E24" s="19">
         <f t="shared" si="2"/>
-        <v>27.913730475708505</v>
+        <v>28.399558040485832</v>
       </c>
       <c r="F24" s="19">
         <f t="shared" si="3"/>
-        <v>13.956865237854252</v>
+        <v>14.199779020242916</v>
       </c>
       <c r="G24" s="19">
         <f t="shared" si="4"/>
-        <v>5.5827460951417009</v>
+        <v>5.6799116080971661</v>
       </c>
       <c r="H24" s="20">
         <f t="shared" si="5"/>
-        <v>26.51804395192308</v>
+        <v>26.979580138461539</v>
       </c>
     </row>
     <row r="25" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A25" s="8">
         <f t="shared" si="6"/>
         <v>18</v>
       </c>
       <c r="B25" s="18">
-        <v>45899.28</v>
+        <v>45770.65</v>
       </c>
       <c r="C25" s="18">
         <f t="shared" si="0"/>
-        <v>55951.222320000001</v>
+        <v>56911.226210000008</v>
       </c>
       <c r="D25" s="18">
         <f t="shared" si="1"/>
-        <v>4662.6018600000007</v>
+        <v>4742.602184166667</v>
       </c>
       <c r="E25" s="19">
         <f t="shared" si="2"/>
-        <v>28.315395910931173</v>
+        <v>28.801227839068829</v>
       </c>
       <c r="F25" s="19">
         <f t="shared" si="3"/>
-        <v>14.157697955465586</v>
+        <v>14.400613919534415</v>
       </c>
       <c r="G25" s="19">
         <f t="shared" si="4"/>
-        <v>5.6630791821862347</v>
+        <v>5.7602455678137661</v>
       </c>
       <c r="H25" s="20">
         <f t="shared" si="5"/>
-        <v>26.899626115384617</v>
+        <v>27.361166447115387</v>
       </c>
     </row>
     <row r="26" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A26" s="8">
         <f t="shared" si="6"/>
         <v>19</v>
       </c>
       <c r="B26" s="18">
-        <v>46443.13</v>
+        <v>46303.82</v>
       </c>
       <c r="C26" s="18">
         <f t="shared" si="0"/>
-        <v>56614.175470000002</v>
+        <v>57574.169787999999</v>
       </c>
       <c r="D26" s="18">
         <f t="shared" si="1"/>
-        <v>4717.8479558333338</v>
+        <v>4797.8474823333336</v>
       </c>
       <c r="E26" s="19">
         <f t="shared" si="2"/>
-        <v>28.650898517206478</v>
+        <v>29.136725601214575</v>
       </c>
       <c r="F26" s="19">
         <f t="shared" si="3"/>
-        <v>14.325449258603239</v>
+        <v>14.568362800607288</v>
       </c>
       <c r="G26" s="19">
         <f t="shared" si="4"/>
-        <v>5.730179703441296</v>
+        <v>5.8273451202429154</v>
       </c>
       <c r="H26" s="20">
         <f t="shared" si="5"/>
-        <v>27.218353591346155</v>
+        <v>27.679889321153844</v>
       </c>
     </row>
     <row r="27" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A27" s="8">
         <f t="shared" si="6"/>
         <v>20</v>
       </c>
       <c r="B27" s="18">
-        <v>46772.51</v>
+        <v>46626.74</v>
       </c>
       <c r="C27" s="18">
         <f t="shared" si="0"/>
-        <v>57015.689690000007</v>
+        <v>57975.688516000002</v>
       </c>
       <c r="D27" s="18">
         <f t="shared" si="1"/>
-        <v>4751.3074741666678</v>
+        <v>4831.3073763333332</v>
       </c>
       <c r="E27" s="19">
         <f t="shared" si="2"/>
-        <v>28.854093972672068</v>
+        <v>29.339923338056682</v>
       </c>
       <c r="F27" s="19">
         <f t="shared" si="3"/>
-        <v>14.427046986336034</v>
+        <v>14.669961669028341</v>
       </c>
       <c r="G27" s="19">
         <f t="shared" si="4"/>
-        <v>5.7708187945344136</v>
+        <v>5.8679846676113367</v>
       </c>
       <c r="H27" s="20">
         <f t="shared" si="5"/>
-        <v>27.411389274038466</v>
+        <v>27.872927171153847</v>
       </c>
     </row>
     <row r="28" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A28" s="8">
         <f t="shared" si="6"/>
         <v>21</v>
       </c>
       <c r="B28" s="18">
-        <v>47271.22</v>
+        <v>47115.66</v>
       </c>
       <c r="C28" s="18">
         <f t="shared" si="0"/>
-        <v>57623.617180000008</v>
+        <v>58583.611644000004</v>
       </c>
       <c r="D28" s="18">
         <f t="shared" si="1"/>
-        <v>4801.9680983333337</v>
+        <v>4881.9676370000007</v>
       </c>
       <c r="E28" s="19">
         <f t="shared" si="2"/>
-        <v>29.161749585020246</v>
+        <v>29.647576742914982</v>
       </c>
       <c r="F28" s="19">
         <f t="shared" si="3"/>
-        <v>14.580874792510123</v>
+        <v>14.823788371457491</v>
       </c>
       <c r="G28" s="19">
         <f t="shared" si="4"/>
-        <v>5.8323499170040494</v>
+        <v>5.9295153485829966</v>
       </c>
       <c r="H28" s="20">
         <f t="shared" si="5"/>
-        <v>27.703662105769236</v>
+        <v>28.165197905769233</v>
       </c>
     </row>
     <row r="29" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A29" s="8">
         <f t="shared" si="6"/>
         <v>22</v>
       </c>
       <c r="B29" s="18">
-        <v>47572.84</v>
+        <v>47411.37</v>
       </c>
       <c r="C29" s="18">
         <f t="shared" si="0"/>
-        <v>57991.291960000002</v>
+        <v>58951.297458000008</v>
       </c>
       <c r="D29" s="18">
         <f t="shared" si="1"/>
-        <v>4832.6076633333332</v>
+        <v>4912.6081215000004</v>
       </c>
       <c r="E29" s="19">
         <f t="shared" si="2"/>
-        <v>29.347819817813765</v>
+        <v>29.833652559716604</v>
       </c>
       <c r="F29" s="19">
         <f t="shared" si="3"/>
-        <v>14.673909908906882</v>
+        <v>14.916826279858302</v>
       </c>
       <c r="G29" s="19">
         <f t="shared" si="4"/>
-        <v>5.8695639635627526</v>
+        <v>5.9667305119433207</v>
       </c>
       <c r="H29" s="20">
         <f t="shared" si="5"/>
-        <v>27.88042882692308</v>
+        <v>28.341969931730773</v>
       </c>
     </row>
     <row r="30" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A30" s="8">
         <f t="shared" si="6"/>
         <v>23</v>
       </c>
       <c r="B30" s="18">
-        <v>48804.2</v>
+        <v>48618.559999999998</v>
       </c>
       <c r="C30" s="18">
         <f t="shared" si="0"/>
-        <v>59492.319799999997</v>
+        <v>60452.317503999999</v>
       </c>
       <c r="D30" s="18">
         <f t="shared" si="1"/>
-        <v>4957.6933166666668</v>
+        <v>5037.6931253333332</v>
       </c>
       <c r="E30" s="19">
         <f t="shared" si="2"/>
-        <v>30.107449291497975</v>
+        <v>30.593278089068825</v>
       </c>
       <c r="F30" s="19">
         <f t="shared" si="3"/>
-        <v>15.053724645748987</v>
+        <v>15.296639044534412</v>
       </c>
       <c r="G30" s="19">
         <f t="shared" si="4"/>
-        <v>6.0214898582995948</v>
+        <v>6.118655617813765</v>
       </c>
       <c r="H30" s="20">
         <f t="shared" si="5"/>
-        <v>28.602076826923074</v>
+        <v>29.063614184615385</v>
       </c>
     </row>
     <row r="31" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A31" s="8">
         <f t="shared" si="6"/>
         <v>24</v>
       </c>
       <c r="B31" s="18">
-        <v>50416.34</v>
+        <v>50199.07</v>
       </c>
       <c r="C31" s="18">
         <f t="shared" si="0"/>
-        <v>61457.518459999999</v>
+        <v>62417.523638000006</v>
       </c>
       <c r="D31" s="18">
         <f t="shared" si="1"/>
-        <v>5121.4598716666669</v>
+        <v>5201.4603031666675</v>
       </c>
       <c r="E31" s="19">
         <f t="shared" si="2"/>
-        <v>31.101983026315789</v>
+        <v>31.587815606275306</v>
       </c>
       <c r="F31" s="19">
         <f t="shared" si="3"/>
-        <v>15.550991513157895</v>
+        <v>15.793907803137653</v>
       </c>
       <c r="G31" s="19">
         <f t="shared" si="4"/>
-        <v>6.2203966052631579</v>
+        <v>6.3175631212550609</v>
       </c>
       <c r="H31" s="20">
         <f t="shared" si="5"/>
-        <v>29.546883874999999</v>
+        <v>30.008424825961541</v>
       </c>
     </row>
     <row r="32" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A32" s="8">
         <f t="shared" si="6"/>
         <v>25</v>
       </c>
       <c r="B32" s="18">
-        <v>50519.29</v>
+        <v>50300</v>
       </c>
       <c r="C32" s="18">
         <f t="shared" si="0"/>
-        <v>61583.014510000008</v>
+        <v>62543.020000000004</v>
       </c>
       <c r="D32" s="18">
         <f t="shared" si="1"/>
-        <v>5131.9178758333337</v>
+        <v>5211.918333333334</v>
       </c>
       <c r="E32" s="19">
         <f t="shared" si="2"/>
-        <v>31.165493173076928</v>
+        <v>31.651325910931178</v>
       </c>
       <c r="F32" s="19">
         <f t="shared" si="3"/>
-        <v>15.582746586538464</v>
+        <v>15.825662955465589</v>
       </c>
       <c r="G32" s="19">
         <f t="shared" si="4"/>
-        <v>6.233098634615386</v>
+        <v>6.3302651821862357</v>
       </c>
       <c r="H32" s="20">
         <f t="shared" si="5"/>
-        <v>29.607218514423082</v>
+        <v>30.068759615384618</v>
       </c>
     </row>
     <row r="33" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A33" s="8">
         <f t="shared" si="6"/>
         <v>26</v>
       </c>
       <c r="B33" s="18">
-        <v>50604.07</v>
+        <v>50383.11</v>
       </c>
       <c r="C33" s="18">
         <f t="shared" si="0"/>
-        <v>61686.361330000007</v>
+        <v>62646.358974000002</v>
       </c>
       <c r="D33" s="18">
         <f t="shared" si="1"/>
-        <v>5140.5301108333342</v>
+        <v>5220.5299144999999</v>
       </c>
       <c r="E33" s="19">
         <f t="shared" si="2"/>
-        <v>31.217794195344133</v>
+        <v>31.703622962550607</v>
       </c>
       <c r="F33" s="19">
         <f t="shared" si="3"/>
-        <v>15.608897097672067</v>
+        <v>15.851811481275304</v>
       </c>
       <c r="G33" s="19">
         <f t="shared" si="4"/>
-        <v>6.243558839068827</v>
+        <v>6.3407245925101217</v>
       </c>
       <c r="H33" s="20">
         <f t="shared" si="5"/>
-        <v>29.656904485576927</v>
+        <v>30.118441814423079</v>
       </c>
     </row>
     <row r="34" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A34" s="8">
         <f t="shared" si="6"/>
         <v>27</v>
       </c>
       <c r="B34" s="18">
-        <v>50694.17</v>
+        <v>50471.44</v>
       </c>
       <c r="C34" s="18">
         <f t="shared" si="0"/>
-        <v>61796.193230000004</v>
+        <v>62756.188496000002</v>
       </c>
       <c r="D34" s="18">
         <f t="shared" si="1"/>
-        <v>5149.6827691666676</v>
+        <v>5229.6823746666678</v>
       </c>
       <c r="E34" s="19">
         <f t="shared" si="2"/>
-        <v>31.273377140688261</v>
+        <v>31.759204704453442</v>
       </c>
       <c r="F34" s="19">
         <f t="shared" si="3"/>
-        <v>15.636688570344131</v>
+        <v>15.879602352226721</v>
       </c>
       <c r="G34" s="19">
         <f t="shared" si="4"/>
-        <v>6.2546754281376522</v>
+        <v>6.3518409408906882</v>
       </c>
       <c r="H34" s="20">
         <f t="shared" si="5"/>
-        <v>29.70970828365385</v>
+        <v>30.171244469230771</v>
       </c>
     </row>
     <row r="35" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A35" s="8">
         <f t="shared" si="6"/>
         <v>28</v>
       </c>
       <c r="B35" s="18">
-        <v>50766.95</v>
+        <v>50542.8</v>
       </c>
       <c r="C35" s="18">
         <f t="shared" si="0"/>
-        <v>61884.912049999999</v>
+        <v>62844.91752000001</v>
       </c>
       <c r="D35" s="18">
         <f t="shared" si="1"/>
-        <v>5157.0760041666663</v>
+        <v>5237.0764600000011</v>
       </c>
       <c r="E35" s="19">
         <f t="shared" si="2"/>
-        <v>31.318275328947369</v>
+        <v>31.804108056680167</v>
       </c>
       <c r="F35" s="19">
         <f t="shared" si="3"/>
-        <v>15.659137664473684</v>
+        <v>15.902054028340084</v>
       </c>
       <c r="G35" s="19">
         <f t="shared" si="4"/>
-        <v>6.2636550657894734</v>
+        <v>6.3608216113360339</v>
       </c>
       <c r="H35" s="20">
         <f t="shared" si="5"/>
-        <v>29.752361562499999</v>
+        <v>30.213902653846159</v>
       </c>
     </row>
     <row r="36" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A36" s="8">
         <f t="shared" si="6"/>
         <v>29</v>
       </c>
       <c r="B36" s="18">
-        <v>50834.35</v>
+        <v>50608.87</v>
       </c>
       <c r="C36" s="18">
         <f t="shared" si="0"/>
-        <v>61967.072650000002</v>
+        <v>62927.068958000003</v>
       </c>
       <c r="D36" s="18">
         <f t="shared" si="1"/>
-        <v>5163.9227208333332</v>
+        <v>5243.922413166667</v>
       </c>
       <c r="E36" s="19">
         <f t="shared" si="2"/>
-        <v>31.359854579959514</v>
+        <v>31.845682671052632</v>
       </c>
       <c r="F36" s="19">
         <f t="shared" si="3"/>
-        <v>15.679927289979757</v>
+        <v>15.922841335526316</v>
       </c>
       <c r="G36" s="19">
         <f t="shared" si="4"/>
-        <v>6.2719709159919024</v>
+        <v>6.3691365342105266</v>
       </c>
       <c r="H36" s="20">
         <f t="shared" si="5"/>
-        <v>29.791861850961538</v>
+        <v>30.253398537500001</v>
       </c>
     </row>
     <row r="37" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A37" s="8">
         <f t="shared" si="6"/>
         <v>30</v>
       </c>
       <c r="B37" s="18">
-        <v>50896.83</v>
+        <v>50670.13</v>
       </c>
       <c r="C37" s="18">
         <f t="shared" si="0"/>
-        <v>62043.235770000007</v>
+        <v>63003.239642</v>
       </c>
       <c r="D37" s="18">
         <f t="shared" si="1"/>
-        <v>5170.2696475000002</v>
+        <v>5250.2699701666661</v>
       </c>
       <c r="E37" s="19">
         <f t="shared" si="2"/>
-        <v>31.398398669028342</v>
+        <v>31.884230588056681</v>
       </c>
       <c r="F37" s="19">
         <f t="shared" si="3"/>
-        <v>15.699199334514171</v>
+        <v>15.942115294028341</v>
       </c>
       <c r="G37" s="19">
         <f t="shared" si="4"/>
-        <v>6.2796797338056685</v>
+        <v>6.3768461176113362</v>
       </c>
       <c r="H37" s="20">
         <f t="shared" si="5"/>
-        <v>29.828478735576926</v>
+        <v>30.290019058653847</v>
       </c>
     </row>
     <row r="38" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A38" s="8">
         <f t="shared" si="6"/>
         <v>31</v>
       </c>
       <c r="B38" s="18">
-        <v>50954.65</v>
+        <v>50726.81</v>
       </c>
       <c r="C38" s="18">
         <f t="shared" si="0"/>
-        <v>62113.718350000003</v>
+        <v>63073.715554000002</v>
       </c>
       <c r="D38" s="18">
         <f t="shared" si="1"/>
-        <v>5176.1431958333342</v>
+        <v>5256.1429628333326</v>
       </c>
       <c r="E38" s="19">
         <f t="shared" si="2"/>
-        <v>31.434067990890689</v>
+        <v>31.919896535425103</v>
       </c>
       <c r="F38" s="19">
         <f t="shared" si="3"/>
-        <v>15.717033995445345</v>
+        <v>15.959948267712551</v>
       </c>
       <c r="G38" s="19">
         <f t="shared" si="4"/>
-        <v>6.2868135981781377</v>
+        <v>6.3839793070850206</v>
       </c>
       <c r="H38" s="20">
         <f t="shared" si="5"/>
-        <v>29.862364591346154</v>
+        <v>30.323901708653846</v>
       </c>
     </row>
     <row r="39" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A39" s="8">
         <f t="shared" si="6"/>
         <v>32</v>
       </c>
       <c r="B39" s="18">
-        <v>51008.21</v>
+        <v>50779.32</v>
       </c>
       <c r="C39" s="18">
         <f t="shared" si="0"/>
-        <v>62179.007990000006</v>
+        <v>63139.006488000006</v>
       </c>
       <c r="D39" s="18">
         <f t="shared" si="1"/>
-        <v>5181.5839991666671</v>
+        <v>5261.5838739999999</v>
       </c>
       <c r="E39" s="19">
         <f t="shared" si="2"/>
-        <v>31.467109306680165</v>
+        <v>31.952938506072879</v>
       </c>
       <c r="F39" s="19">
         <f t="shared" si="3"/>
-        <v>15.733554653340082</v>
+        <v>15.97646925303644</v>
       </c>
       <c r="G39" s="19">
         <f t="shared" si="4"/>
-        <v>6.2934218613360331</v>
+        <v>6.3905877012145762</v>
       </c>
       <c r="H39" s="20">
         <f t="shared" si="5"/>
-        <v>29.893753841346157</v>
+        <v>30.355291580769233</v>
       </c>
     </row>
     <row r="40" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A40" s="8">
         <f t="shared" si="6"/>
         <v>33</v>
       </c>
       <c r="B40" s="18">
-        <v>51057.79</v>
+        <v>50827.93</v>
       </c>
       <c r="C40" s="18">
         <f t="shared" si="0"/>
-        <v>62239.446010000007</v>
+        <v>63199.448162000001</v>
       </c>
       <c r="D40" s="18">
         <f t="shared" si="1"/>
-        <v>5186.6205008333336</v>
+        <v>5266.6206801666667</v>
       </c>
       <c r="E40" s="19">
         <f t="shared" si="2"/>
-        <v>31.497695349190288</v>
+        <v>31.983526397773279</v>
       </c>
       <c r="F40" s="19">
         <f t="shared" si="3"/>
-        <v>15.748847674595144</v>
+        <v>15.991763198886639</v>
       </c>
       <c r="G40" s="19">
         <f t="shared" si="4"/>
-        <v>6.2995390698380573</v>
+        <v>6.3967052795546557</v>
       </c>
       <c r="H40" s="20">
         <f t="shared" si="5"/>
-        <v>29.922810581730772</v>
+        <v>30.384350077884616</v>
       </c>
     </row>
     <row r="41" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A41" s="8">
         <f t="shared" si="6"/>
         <v>34</v>
       </c>
       <c r="B41" s="18">
-        <v>51103.73</v>
+        <v>50872.97</v>
       </c>
       <c r="C41" s="18">
         <f t="shared" si="0"/>
-        <v>62295.446870000007</v>
+        <v>63255.450898000003</v>
       </c>
       <c r="D41" s="18">
         <f t="shared" si="1"/>
-        <v>5191.287239166667</v>
+        <v>5271.2875748333336</v>
       </c>
       <c r="E41" s="19">
         <f t="shared" si="2"/>
-        <v>31.526035865384618</v>
+        <v>32.011867863360322</v>
       </c>
       <c r="F41" s="19">
         <f t="shared" si="3"/>
-        <v>15.763017932692309</v>
+        <v>16.005933931680161</v>
       </c>
       <c r="G41" s="19">
         <f t="shared" si="4"/>
-        <v>6.3052071730769237</v>
+        <v>6.4023735726720643</v>
       </c>
       <c r="H41" s="20">
         <f t="shared" si="5"/>
-        <v>29.949734072115387</v>
+        <v>30.411274470192311</v>
       </c>
     </row>
     <row r="42" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A42" s="21">
         <f t="shared" si="6"/>
         <v>35</v>
       </c>
       <c r="B42" s="22">
-        <v>51146.23</v>
+        <v>50914.63</v>
       </c>
       <c r="C42" s="22">
         <f t="shared" si="0"/>
-        <v>62347.25437000001</v>
+        <v>63307.250941999999</v>
       </c>
       <c r="D42" s="22">
         <f t="shared" si="1"/>
-        <v>5195.6045308333341</v>
+        <v>5275.6042451666663</v>
       </c>
       <c r="E42" s="23">
         <f t="shared" si="2"/>
-        <v>31.552254235829963</v>
+        <v>32.038082460526319</v>
       </c>
       <c r="F42" s="23">
         <f t="shared" si="3"/>
-        <v>15.776127117914982</v>
+        <v>16.019041230263159</v>
       </c>
       <c r="G42" s="23">
         <f t="shared" si="4"/>
-        <v>6.3104508471659928</v>
+        <v>6.4076164921052641</v>
       </c>
       <c r="H42" s="24">
         <f t="shared" si="5"/>
-        <v>29.974641524038468</v>
+        <v>30.436178337499999</v>
       </c>
     </row>
   </sheetData>
   <dataConsolidate/>
   <mergeCells count="3">
     <mergeCell ref="B4:C4"/>
     <mergeCell ref="E4:H4"/>
     <mergeCell ref="E5:G5"/>
   </mergeCells>
   <pageMargins left="0.39370078740157483" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0">
     <oddFooter>&amp;L&amp;"Calibri,Standaard"&amp;F</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet15.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0E00-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:H42"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.88671875" defaultRowHeight="13.8" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="1" width="6.44140625" style="2" bestFit="1" customWidth="1"/>
     <col min="2" max="4" width="15.33203125" style="2" customWidth="1"/>
     <col min="5" max="8" width="12.33203125" style="2" customWidth="1"/>
     <col min="9" max="16384" width="8.88671875" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A1" s="1" t="s">
         <v>19</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="2" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A2" s="4"/>
       <c r="D2" s="3">
         <f>Inhoud!B4</f>
-        <v>46054</v>
+        <v>46235</v>
       </c>
     </row>
     <row r="3" spans="1:8" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A3" s="1"/>
       <c r="B3" s="1"/>
       <c r="C3" s="5" t="s">
         <v>1</v>
       </c>
       <c r="D3" s="33">
         <f>Inhoud!B6</f>
-        <v>1.2190000000000001</v>
+        <v>1.2434000000000001</v>
       </c>
     </row>
     <row r="4" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A4" s="6"/>
       <c r="B4" s="35" t="s">
         <v>2</v>
       </c>
       <c r="C4" s="36"/>
       <c r="D4" s="7" t="s">
         <v>3</v>
       </c>
       <c r="E4" s="35" t="s">
         <v>4</v>
       </c>
       <c r="F4" s="37"/>
       <c r="G4" s="37"/>
       <c r="H4" s="36"/>
     </row>
     <row r="5" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A5" s="8"/>
       <c r="B5" s="9">
         <v>1</v>
       </c>
       <c r="C5" s="10"/>
       <c r="D5" s="10"/>
       <c r="E5" s="38" t="s">
         <v>5</v>
       </c>
       <c r="F5" s="39"/>
       <c r="G5" s="40"/>
       <c r="H5" s="11" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="6" spans="1:8" s="17" customFormat="1" x14ac:dyDescent="0.3">
       <c r="A6" s="12"/>
       <c r="B6" s="14" t="str">
         <f>'L4'!$B$6</f>
         <v>basis 01/01/2022</v>
       </c>
       <c r="C6" s="13">
         <f>D2</f>
-        <v>46054</v>
+        <v>46235</v>
       </c>
       <c r="D6" s="13">
         <f>C6</f>
-        <v>46054</v>
+        <v>46235</v>
       </c>
       <c r="E6" s="14">
         <v>1</v>
       </c>
       <c r="F6" s="15">
         <v>0.5</v>
       </c>
       <c r="G6" s="16">
         <v>0.2</v>
       </c>
       <c r="H6" s="12"/>
     </row>
     <row r="7" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A7" s="8">
         <v>0</v>
       </c>
       <c r="B7" s="18">
         <v>37594.050000000003</v>
       </c>
       <c r="C7" s="18">
         <f t="shared" ref="C7:C42" si="0">B7*$D$3</f>
-        <v>45827.146950000009</v>
+        <v>46744.441770000005</v>
       </c>
       <c r="D7" s="18">
         <f t="shared" ref="D7:D42" si="1">B7/12*$D$3</f>
-        <v>3818.9289125000005</v>
+        <v>3895.3701475000003</v>
       </c>
       <c r="E7" s="19">
         <f t="shared" ref="E7:E42" si="2">C7/1976</f>
-        <v>23.19187598684211</v>
+        <v>23.656094013157897</v>
       </c>
       <c r="F7" s="19">
         <f>E7/2</f>
-        <v>11.595937993421055</v>
+        <v>11.828047006578949</v>
       </c>
       <c r="G7" s="19">
         <f>E7/5</f>
-        <v>4.638375197368422</v>
+        <v>4.7312188026315791</v>
       </c>
       <c r="H7" s="20">
         <f>C7/2080</f>
-        <v>22.032282187500005</v>
+        <v>22.473289312500004</v>
       </c>
     </row>
     <row r="8" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A8" s="8">
         <f>A7+1</f>
         <v>1</v>
       </c>
       <c r="B8" s="18">
         <v>38900.870000000003</v>
       </c>
       <c r="C8" s="18">
         <f t="shared" si="0"/>
-        <v>47420.160530000008</v>
+        <v>48369.341758000002</v>
       </c>
       <c r="D8" s="18">
         <f t="shared" si="1"/>
-        <v>3951.6800441666669</v>
+        <v>4030.7784798333337</v>
       </c>
       <c r="E8" s="19">
         <f t="shared" si="2"/>
-        <v>23.998056948380572</v>
+        <v>24.478411820850205</v>
       </c>
       <c r="F8" s="19">
         <f t="shared" ref="F8:F42" si="3">E8/2</f>
-        <v>11.999028474190286</v>
+        <v>12.239205910425103</v>
       </c>
       <c r="G8" s="19">
         <f t="shared" ref="G8:G42" si="4">E8/5</f>
-        <v>4.7996113896761141</v>
+        <v>4.8956823641700407</v>
       </c>
       <c r="H8" s="20">
         <f t="shared" ref="H8:H42" si="5">C8/2080</f>
-        <v>22.798154100961543</v>
+        <v>23.254491229807694</v>
       </c>
     </row>
     <row r="9" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A9" s="8">
         <f t="shared" ref="A9:A42" si="6">A8+1</f>
         <v>2</v>
       </c>
       <c r="B9" s="18">
-        <v>40163.760000000002</v>
+        <v>40147.68</v>
       </c>
       <c r="C9" s="18">
         <f t="shared" si="0"/>
-        <v>48959.623440000003</v>
+        <v>49919.625312000004</v>
       </c>
       <c r="D9" s="18">
         <f t="shared" si="1"/>
-        <v>4079.9686200000001</v>
+        <v>4159.9687759999997</v>
       </c>
       <c r="E9" s="19">
         <f t="shared" si="2"/>
-        <v>24.777137368421055</v>
+        <v>25.262968275303646</v>
       </c>
       <c r="F9" s="19">
         <f t="shared" si="3"/>
-        <v>12.388568684210528</v>
+        <v>12.631484137651823</v>
       </c>
       <c r="G9" s="19">
         <f t="shared" si="4"/>
-        <v>4.9554274736842112</v>
+        <v>5.0525936550607291</v>
       </c>
       <c r="H9" s="20">
         <f t="shared" si="5"/>
-        <v>23.538280500000003</v>
+        <v>23.999819861538462</v>
       </c>
     </row>
     <row r="10" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A10" s="8">
         <f t="shared" si="6"/>
         <v>3</v>
       </c>
       <c r="B10" s="18">
-        <v>41381.61</v>
+        <v>41341.629999999997</v>
       </c>
       <c r="C10" s="18">
         <f t="shared" si="0"/>
-        <v>50444.182590000004</v>
+        <v>51404.182741999997</v>
       </c>
       <c r="D10" s="18">
         <f t="shared" si="1"/>
-        <v>4203.6818825000009</v>
+        <v>4283.6818951666664</v>
       </c>
       <c r="E10" s="19">
         <f t="shared" si="2"/>
-        <v>25.528432484817817</v>
+        <v>26.014262521255059</v>
       </c>
       <c r="F10" s="19">
         <f t="shared" si="3"/>
-        <v>12.764216242408908</v>
+        <v>13.00713126062753</v>
       </c>
       <c r="G10" s="19">
         <f t="shared" si="4"/>
-        <v>5.1056864969635631</v>
+        <v>5.2028525042510116</v>
       </c>
       <c r="H10" s="20">
         <f t="shared" si="5"/>
-        <v>24.252010860576924</v>
+        <v>24.713549395192306</v>
       </c>
     </row>
     <row r="11" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A11" s="8">
         <f t="shared" si="6"/>
         <v>4</v>
       </c>
       <c r="B11" s="18">
-        <v>42602.49</v>
+        <v>42538.55</v>
       </c>
       <c r="C11" s="18">
         <f t="shared" si="0"/>
-        <v>51932.435310000001</v>
+        <v>52892.433070000006</v>
       </c>
       <c r="D11" s="18">
         <f t="shared" si="1"/>
-        <v>4327.7029425000001</v>
+        <v>4407.7027558333339</v>
       </c>
       <c r="E11" s="19">
         <f t="shared" si="2"/>
-        <v>26.281596816801621</v>
+        <v>26.767425642712553</v>
       </c>
       <c r="F11" s="19">
         <f t="shared" si="3"/>
-        <v>13.14079840840081</v>
+        <v>13.383712821356276</v>
       </c>
       <c r="G11" s="19">
         <f t="shared" si="4"/>
-        <v>5.2563193633603245</v>
+        <v>5.3534851285425109</v>
       </c>
       <c r="H11" s="20">
         <f t="shared" si="5"/>
-        <v>24.967516975961537</v>
+        <v>25.429054360576927</v>
       </c>
     </row>
     <row r="12" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A12" s="8">
         <f t="shared" si="6"/>
         <v>5</v>
       </c>
       <c r="B12" s="18">
-        <v>43851.27</v>
+        <v>43762.83</v>
       </c>
       <c r="C12" s="18">
         <f t="shared" si="0"/>
-        <v>53454.698129999997</v>
+        <v>54414.702822000007</v>
       </c>
       <c r="D12" s="18">
         <f t="shared" si="1"/>
-        <v>4454.5581775000001</v>
+        <v>4534.5585685000005</v>
       </c>
       <c r="E12" s="19">
         <f t="shared" si="2"/>
-        <v>27.05197273785425</v>
+        <v>27.537805071862351</v>
       </c>
       <c r="F12" s="19">
         <f t="shared" si="3"/>
-        <v>13.525986368927125</v>
+        <v>13.768902535931176</v>
       </c>
       <c r="G12" s="19">
         <f t="shared" si="4"/>
-        <v>5.4103945475708501</v>
+        <v>5.5075610143724703</v>
       </c>
       <c r="H12" s="20">
         <f t="shared" si="5"/>
-        <v>25.699374100961538</v>
+        <v>26.160914818269234</v>
       </c>
     </row>
     <row r="13" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A13" s="8">
         <f t="shared" si="6"/>
         <v>6</v>
       </c>
       <c r="B13" s="18">
-        <v>44706.85</v>
+        <v>44601.62</v>
       </c>
       <c r="C13" s="18">
         <f t="shared" si="0"/>
-        <v>54497.650150000001</v>
+        <v>55457.654308000005</v>
       </c>
       <c r="D13" s="18">
         <f t="shared" si="1"/>
-        <v>4541.4708458333334</v>
+        <v>4621.4711923333334</v>
       </c>
       <c r="E13" s="19">
         <f t="shared" si="2"/>
-        <v>27.579782464574901</v>
+        <v>28.065614528340085</v>
       </c>
       <c r="F13" s="19">
         <f t="shared" si="3"/>
-        <v>13.789891232287451</v>
+        <v>14.032807264170042</v>
       </c>
       <c r="G13" s="19">
         <f t="shared" si="4"/>
-        <v>5.51595649291498</v>
+        <v>5.6131229056680167</v>
       </c>
       <c r="H13" s="20">
         <f t="shared" si="5"/>
-        <v>26.200793341346156</v>
+        <v>26.662333801923079</v>
       </c>
     </row>
     <row r="14" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A14" s="8">
         <f t="shared" si="6"/>
         <v>7</v>
       </c>
       <c r="B14" s="18">
-        <v>45866.25</v>
+        <v>45738.27</v>
       </c>
       <c r="C14" s="18">
         <f t="shared" si="0"/>
-        <v>55910.958750000005</v>
+        <v>56870.964917999998</v>
       </c>
       <c r="D14" s="18">
         <f t="shared" si="1"/>
-        <v>4659.2465625000004</v>
+        <v>4739.2470764999998</v>
       </c>
       <c r="E14" s="19">
         <f t="shared" si="2"/>
-        <v>28.295019610323891</v>
+        <v>28.780852691295546</v>
       </c>
       <c r="F14" s="19">
         <f t="shared" si="3"/>
-        <v>14.147509805161945</v>
+        <v>14.390426345647773</v>
       </c>
       <c r="G14" s="19">
         <f t="shared" si="4"/>
-        <v>5.6590039220647785</v>
+        <v>5.7561705382591093</v>
       </c>
       <c r="H14" s="20">
         <f t="shared" si="5"/>
-        <v>26.880268629807695</v>
+        <v>27.341810056730768</v>
       </c>
     </row>
     <row r="15" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A15" s="8">
         <f t="shared" si="6"/>
         <v>8</v>
       </c>
       <c r="B15" s="18">
-        <v>46634.04</v>
+        <v>46490.99</v>
       </c>
       <c r="C15" s="18">
         <f t="shared" si="0"/>
-        <v>56846.894760000003</v>
+        <v>57806.896966</v>
       </c>
       <c r="D15" s="18">
         <f t="shared" si="1"/>
-        <v>4737.2412300000005</v>
+        <v>4817.2414138333334</v>
       </c>
       <c r="E15" s="19">
         <f t="shared" si="2"/>
-        <v>28.768671437246965</v>
+        <v>29.254502513157895</v>
       </c>
       <c r="F15" s="19">
         <f t="shared" si="3"/>
-        <v>14.384335718623483</v>
+        <v>14.627251256578948</v>
       </c>
       <c r="G15" s="19">
         <f t="shared" si="4"/>
-        <v>5.7537342874493929</v>
+        <v>5.8509005026315792</v>
       </c>
       <c r="H15" s="20">
         <f t="shared" si="5"/>
-        <v>27.330237865384618</v>
+        <v>27.791777387500002</v>
       </c>
     </row>
     <row r="16" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A16" s="8">
         <f t="shared" si="6"/>
         <v>9</v>
       </c>
       <c r="B16" s="18">
-        <v>47707.68</v>
+        <v>47543.56</v>
       </c>
       <c r="C16" s="18">
         <f t="shared" si="0"/>
-        <v>58155.661920000006</v>
+        <v>59115.662504</v>
       </c>
       <c r="D16" s="18">
         <f t="shared" si="1"/>
-        <v>4846.3051599999999</v>
+        <v>4926.3052086666667</v>
       </c>
       <c r="E16" s="19">
         <f t="shared" si="2"/>
-        <v>29.43100299595142</v>
+        <v>29.916833251012147</v>
       </c>
       <c r="F16" s="19">
         <f t="shared" si="3"/>
-        <v>14.71550149797571</v>
+        <v>14.958416625506073</v>
       </c>
       <c r="G16" s="19">
         <f t="shared" si="4"/>
-        <v>5.8862005991902837</v>
+        <v>5.983366650202429</v>
       </c>
       <c r="H16" s="20">
         <f t="shared" si="5"/>
-        <v>27.959452846153848</v>
+        <v>28.42099158846154</v>
       </c>
     </row>
     <row r="17" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A17" s="8">
         <f t="shared" si="6"/>
         <v>10</v>
       </c>
       <c r="B17" s="18">
-        <v>48415.43</v>
+        <v>48237.42</v>
       </c>
       <c r="C17" s="18">
         <f t="shared" si="0"/>
-        <v>59018.409170000006</v>
+        <v>59978.408027999998</v>
       </c>
       <c r="D17" s="18">
         <f t="shared" si="1"/>
-        <v>4918.2007641666669</v>
+        <v>4998.2006689999998</v>
       </c>
       <c r="E17" s="19">
         <f t="shared" si="2"/>
-        <v>29.86761597672065</v>
+        <v>30.353445358299595</v>
       </c>
       <c r="F17" s="19">
         <f t="shared" si="3"/>
-        <v>14.933807988360325</v>
+        <v>15.176722679149798</v>
       </c>
       <c r="G17" s="19">
         <f t="shared" si="4"/>
-        <v>5.9735231953441303</v>
+        <v>6.0706890716599187</v>
       </c>
       <c r="H17" s="20">
         <f t="shared" si="5"/>
-        <v>28.374235177884618</v>
+        <v>28.835773090384613</v>
       </c>
     </row>
     <row r="18" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A18" s="8">
         <f t="shared" si="6"/>
         <v>11</v>
       </c>
       <c r="B18" s="18">
-        <v>49384.73</v>
+        <v>49187.7</v>
       </c>
       <c r="C18" s="18">
         <f t="shared" si="0"/>
-        <v>60199.985870000011</v>
+        <v>61159.98618</v>
       </c>
       <c r="D18" s="18">
         <f t="shared" si="1"/>
-        <v>5016.6654891666676</v>
+        <v>5096.6655149999997</v>
       </c>
       <c r="E18" s="19">
         <f t="shared" si="2"/>
-        <v>30.465579893724701</v>
+        <v>30.951410010121457</v>
       </c>
       <c r="F18" s="19">
         <f t="shared" si="3"/>
-        <v>15.232789946862351</v>
+        <v>15.475705005060728</v>
       </c>
       <c r="G18" s="19">
         <f t="shared" si="4"/>
-        <v>6.0931159787449403</v>
+        <v>6.1902820020242917</v>
       </c>
       <c r="H18" s="20">
         <f t="shared" si="5"/>
-        <v>28.942300899038468</v>
+        <v>29.403839509615384</v>
       </c>
     </row>
     <row r="19" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A19" s="8">
         <f t="shared" si="6"/>
         <v>12</v>
       </c>
       <c r="B19" s="18">
-        <v>50092.56</v>
+        <v>49881.64</v>
       </c>
       <c r="C19" s="18">
         <f t="shared" si="0"/>
-        <v>61062.83064</v>
+        <v>62022.831176</v>
       </c>
       <c r="D19" s="18">
         <f t="shared" si="1"/>
-        <v>5088.5692200000003</v>
+        <v>5168.5692646666666</v>
       </c>
       <c r="E19" s="19">
         <f t="shared" si="2"/>
-        <v>30.902242226720649</v>
+        <v>31.38807245748988</v>
       </c>
       <c r="F19" s="19">
         <f t="shared" si="3"/>
-        <v>15.451121113360324</v>
+        <v>15.69403622874494</v>
       </c>
       <c r="G19" s="19">
         <f t="shared" si="4"/>
-        <v>6.1804484453441297</v>
+        <v>6.2776144914979763</v>
       </c>
       <c r="H19" s="20">
         <f t="shared" si="5"/>
-        <v>29.357130115384617</v>
+        <v>29.818668834615384</v>
       </c>
     </row>
     <row r="20" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A20" s="8">
         <f t="shared" si="6"/>
         <v>13</v>
       </c>
       <c r="B20" s="18">
-        <v>50909.08</v>
+        <v>50682.14</v>
       </c>
       <c r="C20" s="18">
         <f t="shared" si="0"/>
-        <v>62058.168520000007</v>
+        <v>63018.172876000004</v>
       </c>
       <c r="D20" s="18">
         <f t="shared" si="1"/>
-        <v>5171.5140433333336</v>
+        <v>5251.5144063333328</v>
       </c>
       <c r="E20" s="19">
         <f t="shared" si="2"/>
-        <v>31.405955728744942</v>
+        <v>31.891787892712554</v>
       </c>
       <c r="F20" s="19">
         <f t="shared" si="3"/>
-        <v>15.702977864372471</v>
+        <v>15.945893946356277</v>
       </c>
       <c r="G20" s="19">
         <f t="shared" si="4"/>
-        <v>6.2811911457489886</v>
+        <v>6.3783575785425111</v>
       </c>
       <c r="H20" s="20">
         <f t="shared" si="5"/>
-        <v>29.835657942307694</v>
+        <v>30.297198498076924</v>
       </c>
     </row>
     <row r="21" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A21" s="8">
         <f t="shared" si="6"/>
         <v>14</v>
       </c>
       <c r="B21" s="18">
-        <v>51623.040000000001</v>
+        <v>51382.09</v>
       </c>
       <c r="C21" s="18">
         <f t="shared" si="0"/>
-        <v>62928.485760000003</v>
+        <v>63888.490705999997</v>
       </c>
       <c r="D21" s="18">
         <f t="shared" si="1"/>
-        <v>5244.0404800000006</v>
+        <v>5324.0408921666658</v>
       </c>
       <c r="E21" s="19">
         <f t="shared" si="2"/>
-        <v>31.846399676113361</v>
+        <v>32.332232138663969</v>
       </c>
       <c r="F21" s="19">
         <f t="shared" si="3"/>
-        <v>15.92319983805668</v>
+        <v>16.166116069331984</v>
       </c>
       <c r="G21" s="19">
         <f t="shared" si="4"/>
-        <v>6.3692799352226723</v>
+        <v>6.4664464277327935</v>
       </c>
       <c r="H21" s="20">
         <f t="shared" si="5"/>
-        <v>30.254079692307695</v>
+        <v>30.715620531730767</v>
       </c>
     </row>
     <row r="22" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A22" s="8">
         <f t="shared" si="6"/>
         <v>15</v>
       </c>
       <c r="B22" s="18">
-        <v>52293.08</v>
+        <v>52038.98</v>
       </c>
       <c r="C22" s="18">
         <f t="shared" si="0"/>
-        <v>63745.264520000004</v>
+        <v>64705.267732000008</v>
       </c>
       <c r="D22" s="18">
         <f t="shared" si="1"/>
-        <v>5312.1053766666673</v>
+        <v>5392.1056443333337</v>
       </c>
       <c r="E22" s="19">
         <f t="shared" si="2"/>
-        <v>32.259749251012146</v>
+        <v>32.745580836032396</v>
       </c>
       <c r="F22" s="19">
         <f t="shared" si="3"/>
-        <v>16.129874625506073</v>
+        <v>16.372790418016198</v>
       </c>
       <c r="G22" s="19">
         <f t="shared" si="4"/>
-        <v>6.4519498502024293</v>
+        <v>6.5491161672064795</v>
       </c>
       <c r="H22" s="20">
         <f t="shared" si="5"/>
-        <v>30.646761788461539</v>
+        <v>31.108301794230773</v>
       </c>
     </row>
     <row r="23" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A23" s="8">
         <f t="shared" si="6"/>
         <v>16</v>
       </c>
       <c r="B23" s="18">
-        <v>53445.1</v>
+        <v>53168.39</v>
       </c>
       <c r="C23" s="18">
         <f t="shared" si="0"/>
-        <v>65149.5769</v>
+        <v>66109.576126</v>
       </c>
       <c r="D23" s="18">
         <f t="shared" si="1"/>
-        <v>5429.1314083333336</v>
+        <v>5509.1313438333327</v>
       </c>
       <c r="E23" s="19">
         <f t="shared" si="2"/>
-        <v>32.97043365384615</v>
+        <v>33.456263221659917</v>
       </c>
       <c r="F23" s="19">
         <f t="shared" si="3"/>
-        <v>16.485216826923075</v>
+        <v>16.728131610829958</v>
       </c>
       <c r="G23" s="19">
         <f t="shared" si="4"/>
-        <v>6.5940867307692299</v>
+        <v>6.6912526443319837</v>
       </c>
       <c r="H23" s="20">
         <f t="shared" si="5"/>
-        <v>31.321911971153845</v>
+        <v>31.783450060576921</v>
       </c>
     </row>
     <row r="24" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A24" s="8">
         <f t="shared" si="6"/>
         <v>17</v>
       </c>
       <c r="B24" s="18">
-        <v>53893.01</v>
+        <v>53607.51</v>
       </c>
       <c r="C24" s="18">
         <f t="shared" si="0"/>
-        <v>65695.579190000004</v>
+        <v>66655.577934000001</v>
       </c>
       <c r="D24" s="18">
         <f t="shared" si="1"/>
-        <v>5474.631599166667</v>
+        <v>5554.6314945000013</v>
       </c>
       <c r="E24" s="19">
         <f t="shared" si="2"/>
-        <v>33.246750602226726</v>
+        <v>33.73257992611336</v>
       </c>
       <c r="F24" s="19">
         <f t="shared" si="3"/>
-        <v>16.623375301113363</v>
+        <v>16.86628996305668</v>
       </c>
       <c r="G24" s="19">
         <f t="shared" si="4"/>
-        <v>6.6493501204453453</v>
+        <v>6.7465159852226719</v>
       </c>
       <c r="H24" s="20">
         <f t="shared" si="5"/>
-        <v>31.584413072115385</v>
+        <v>32.045950929807695</v>
       </c>
     </row>
     <row r="25" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A25" s="8">
         <f t="shared" si="6"/>
         <v>18</v>
       </c>
       <c r="B25" s="18">
-        <v>55540.42</v>
+        <v>55222.59</v>
       </c>
       <c r="C25" s="18">
         <f t="shared" si="0"/>
-        <v>67703.771980000005</v>
+        <v>68663.768406000003</v>
       </c>
       <c r="D25" s="18">
         <f t="shared" si="1"/>
-        <v>5641.9809983333334</v>
+        <v>5721.9807005000002</v>
       </c>
       <c r="E25" s="19">
         <f t="shared" si="2"/>
-        <v>34.263042500000005</v>
+        <v>34.748870650809721</v>
       </c>
       <c r="F25" s="19">
         <f t="shared" si="3"/>
-        <v>17.131521250000002</v>
+        <v>17.37443532540486</v>
       </c>
       <c r="G25" s="19">
         <f t="shared" si="4"/>
-        <v>6.8526085000000005</v>
+        <v>6.949774130161944</v>
       </c>
       <c r="H25" s="20">
         <f t="shared" si="5"/>
-        <v>32.549890375000004</v>
+        <v>33.011427118269232</v>
       </c>
     </row>
     <row r="26" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A26" s="8">
         <f t="shared" si="6"/>
         <v>19</v>
       </c>
       <c r="B26" s="18">
-        <v>55605.21</v>
+        <v>55286.11</v>
       </c>
       <c r="C26" s="18">
         <f t="shared" si="0"/>
-        <v>67782.75099</v>
+        <v>68742.749173999997</v>
       </c>
       <c r="D26" s="18">
         <f t="shared" si="1"/>
-        <v>5648.5625825000006</v>
+        <v>5728.562431166667</v>
       </c>
       <c r="E26" s="19">
         <f t="shared" si="2"/>
-        <v>34.303011634615387</v>
+        <v>34.788840675101213</v>
       </c>
       <c r="F26" s="19">
         <f t="shared" si="3"/>
-        <v>17.151505817307694</v>
+        <v>17.394420337550606</v>
       </c>
       <c r="G26" s="19">
         <f t="shared" si="4"/>
-        <v>6.8606023269230771</v>
+        <v>6.9577681350202427</v>
       </c>
       <c r="H26" s="20">
         <f t="shared" si="5"/>
-        <v>32.587861052884612</v>
+        <v>33.049398641346151</v>
       </c>
     </row>
     <row r="27" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A27" s="8">
         <f t="shared" si="6"/>
         <v>20</v>
       </c>
       <c r="B27" s="18">
-        <v>57635.71</v>
+        <v>57276.77</v>
       </c>
       <c r="C27" s="18">
         <f t="shared" si="0"/>
-        <v>70257.930489999999</v>
+        <v>71217.935817999998</v>
       </c>
       <c r="D27" s="18">
         <f t="shared" si="1"/>
-        <v>5854.8275408333329</v>
+        <v>5934.8279848333332</v>
       </c>
       <c r="E27" s="19">
         <f t="shared" si="2"/>
-        <v>35.555632839068828</v>
+        <v>36.041465494939267</v>
       </c>
       <c r="F27" s="19">
         <f t="shared" si="3"/>
-        <v>17.777816419534414</v>
+        <v>18.020732747469633</v>
       </c>
       <c r="G27" s="19">
         <f t="shared" si="4"/>
-        <v>7.1111265678137654</v>
+        <v>7.2082930989878538</v>
       </c>
       <c r="H27" s="20">
         <f t="shared" si="5"/>
-        <v>33.777851197115382</v>
+        <v>34.239392220192308</v>
       </c>
     </row>
     <row r="28" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A28" s="8">
         <f t="shared" si="6"/>
         <v>21</v>
       </c>
       <c r="B28" s="18">
-        <v>57683.62</v>
+        <v>57323.74</v>
       </c>
       <c r="C28" s="18">
         <f t="shared" si="0"/>
-        <v>70316.332780000012</v>
+        <v>71276.338315999994</v>
       </c>
       <c r="D28" s="18">
         <f t="shared" si="1"/>
-        <v>5859.694398333334</v>
+        <v>5939.6948596666671</v>
       </c>
       <c r="E28" s="19">
         <f t="shared" si="2"/>
-        <v>35.58518865384616</v>
+        <v>36.071021414979754</v>
       </c>
       <c r="F28" s="19">
         <f t="shared" si="3"/>
-        <v>17.79259432692308</v>
+        <v>18.035510707489877</v>
       </c>
       <c r="G28" s="19">
         <f t="shared" si="4"/>
-        <v>7.1170377307692316</v>
+        <v>7.2142042829959507</v>
       </c>
       <c r="H28" s="20">
         <f t="shared" si="5"/>
-        <v>33.805929221153853</v>
+        <v>34.267470344230766</v>
       </c>
     </row>
     <row r="29" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A29" s="8">
         <f t="shared" si="6"/>
         <v>22</v>
       </c>
       <c r="B29" s="18">
-        <v>59731.03</v>
+        <v>59330.97</v>
       </c>
       <c r="C29" s="18">
         <f t="shared" si="0"/>
-        <v>72812.125570000004</v>
+        <v>73772.128098000001</v>
       </c>
       <c r="D29" s="18">
         <f t="shared" si="1"/>
-        <v>6067.6771308333336</v>
+        <v>6147.6773415000007</v>
       </c>
       <c r="E29" s="19">
         <f t="shared" si="2"/>
-        <v>36.848241685222675</v>
+        <v>37.334072924089071</v>
       </c>
       <c r="F29" s="19">
         <f t="shared" si="3"/>
-        <v>18.424120842611337</v>
+        <v>18.667036462044535</v>
       </c>
       <c r="G29" s="19">
         <f t="shared" si="4"/>
-        <v>7.3696483370445351</v>
+        <v>7.466814584817814</v>
       </c>
       <c r="H29" s="20">
         <f t="shared" si="5"/>
-        <v>35.00582960096154</v>
+        <v>35.467369277884615</v>
       </c>
     </row>
     <row r="30" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A30" s="8">
         <f t="shared" si="6"/>
         <v>23</v>
       </c>
       <c r="B30" s="18">
-        <v>61826.32</v>
+        <v>61385.14</v>
       </c>
       <c r="C30" s="18">
         <f t="shared" si="0"/>
-        <v>75366.284079999998</v>
+        <v>76326.283076000007</v>
       </c>
       <c r="D30" s="18">
         <f t="shared" si="1"/>
-        <v>6280.523673333334</v>
+        <v>6360.5235896666672</v>
       </c>
       <c r="E30" s="19">
         <f t="shared" si="2"/>
-        <v>38.140832024291498</v>
+        <v>38.626661475708502</v>
       </c>
       <c r="F30" s="19">
         <f t="shared" si="3"/>
-        <v>19.070416012145749</v>
+        <v>19.313330737854251</v>
       </c>
       <c r="G30" s="19">
         <f t="shared" si="4"/>
-        <v>7.6281664048583</v>
+        <v>7.7253322951417003</v>
       </c>
       <c r="H30" s="20">
         <f t="shared" si="5"/>
-        <v>36.233790423076925</v>
+        <v>36.695328401923078</v>
       </c>
     </row>
     <row r="31" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A31" s="8">
         <f t="shared" si="6"/>
         <v>24</v>
       </c>
       <c r="B31" s="18">
-        <v>63873.73</v>
+        <v>63392.37</v>
       </c>
       <c r="C31" s="18">
         <f t="shared" si="0"/>
-        <v>77862.076870000004</v>
+        <v>78822.072858000014</v>
       </c>
       <c r="D31" s="18">
         <f t="shared" si="1"/>
-        <v>6488.5064058333346</v>
+        <v>6568.5060715000009</v>
       </c>
       <c r="E31" s="19">
         <f t="shared" si="2"/>
-        <v>39.40388505566802</v>
+        <v>39.88971298481782</v>
       </c>
       <c r="F31" s="19">
         <f t="shared" si="3"/>
-        <v>19.70194252783401</v>
+        <v>19.94485649240891</v>
       </c>
       <c r="G31" s="19">
         <f t="shared" si="4"/>
-        <v>7.8807770111336044</v>
+        <v>7.9779425969635636</v>
       </c>
       <c r="H31" s="20">
         <f t="shared" si="5"/>
-        <v>37.43369080288462</v>
+        <v>37.895227335576926</v>
       </c>
     </row>
     <row r="32" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A32" s="8">
         <f t="shared" si="6"/>
         <v>25</v>
       </c>
       <c r="B32" s="18">
-        <v>63989.62</v>
+        <v>63505.99</v>
       </c>
       <c r="C32" s="18">
         <f t="shared" si="0"/>
-        <v>78003.346780000007</v>
+        <v>78963.347966000001</v>
       </c>
       <c r="D32" s="18">
         <f t="shared" si="1"/>
-        <v>6500.2788983333339</v>
+        <v>6580.2789971666671</v>
       </c>
       <c r="E32" s="19">
         <f t="shared" si="2"/>
-        <v>39.47537792510122</v>
+        <v>39.961208484817817</v>
       </c>
       <c r="F32" s="19">
         <f t="shared" si="3"/>
-        <v>19.73768896255061</v>
+        <v>19.980604242408909</v>
       </c>
       <c r="G32" s="19">
         <f t="shared" si="4"/>
-        <v>7.8950755850202441</v>
+        <v>7.9922416969635632</v>
       </c>
       <c r="H32" s="20">
         <f t="shared" si="5"/>
-        <v>37.501609028846154</v>
+        <v>37.963148060576927</v>
       </c>
     </row>
     <row r="33" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A33" s="8">
         <f t="shared" si="6"/>
         <v>26</v>
       </c>
       <c r="B33" s="18">
-        <v>64097</v>
+        <v>63611.26</v>
       </c>
       <c r="C33" s="18">
         <f t="shared" si="0"/>
-        <v>78134.243000000002</v>
+        <v>79094.240684000004</v>
       </c>
       <c r="D33" s="18">
         <f t="shared" si="1"/>
-        <v>6511.1869166666675</v>
+        <v>6591.1867236666676</v>
       </c>
       <c r="E33" s="19">
         <f t="shared" si="2"/>
-        <v>39.541620951417002</v>
+        <v>40.027449738866402</v>
       </c>
       <c r="F33" s="19">
         <f t="shared" si="3"/>
-        <v>19.770810475708501</v>
+        <v>20.013724869433201</v>
       </c>
       <c r="G33" s="19">
         <f t="shared" si="4"/>
-        <v>7.9083241902834001</v>
+        <v>8.005489947773281</v>
       </c>
       <c r="H33" s="20">
         <f t="shared" si="5"/>
-        <v>37.564539903846153</v>
+        <v>38.026077251923077</v>
       </c>
     </row>
     <row r="34" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A34" s="8">
         <f t="shared" si="6"/>
         <v>27</v>
       </c>
       <c r="B34" s="18">
-        <v>64196.480000000003</v>
+        <v>63708.79</v>
       </c>
       <c r="C34" s="18">
         <f t="shared" si="0"/>
-        <v>78255.509120000002</v>
+        <v>79215.50948600001</v>
       </c>
       <c r="D34" s="18">
         <f t="shared" si="1"/>
-        <v>6521.2924266666678</v>
+        <v>6601.2924571666663</v>
       </c>
       <c r="E34" s="19">
         <f t="shared" si="2"/>
-        <v>39.602990445344133</v>
+        <v>40.088820590080978</v>
       </c>
       <c r="F34" s="19">
         <f t="shared" si="3"/>
-        <v>19.801495222672067</v>
+        <v>20.044410295040489</v>
       </c>
       <c r="G34" s="19">
         <f t="shared" si="4"/>
-        <v>7.920598089068827</v>
+        <v>8.0177641180161956</v>
       </c>
       <c r="H34" s="20">
         <f t="shared" si="5"/>
-        <v>37.622840923076922</v>
+        <v>38.084379560576927</v>
       </c>
     </row>
     <row r="35" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A35" s="8">
         <f t="shared" si="6"/>
         <v>28</v>
       </c>
       <c r="B35" s="18">
-        <v>64288.65</v>
+        <v>63799.15</v>
       </c>
       <c r="C35" s="18">
         <f t="shared" si="0"/>
-        <v>78367.864350000003</v>
+        <v>79327.863110000006</v>
       </c>
       <c r="D35" s="18">
         <f t="shared" si="1"/>
-        <v>6530.6553625000006</v>
+        <v>6610.6552591666677</v>
       </c>
       <c r="E35" s="19">
         <f t="shared" si="2"/>
-        <v>39.659850379554655</v>
+        <v>40.145679711538463</v>
       </c>
       <c r="F35" s="19">
         <f t="shared" si="3"/>
-        <v>19.829925189777327</v>
+        <v>20.072839855769232</v>
       </c>
       <c r="G35" s="19">
         <f t="shared" si="4"/>
-        <v>7.9319700759109306</v>
+        <v>8.0291359423076933</v>
       </c>
       <c r="H35" s="20">
         <f t="shared" si="5"/>
-        <v>37.676857860576924</v>
+        <v>38.138395725961544</v>
       </c>
     </row>
     <row r="36" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A36" s="8">
         <f t="shared" si="6"/>
         <v>29</v>
       </c>
       <c r="B36" s="18">
-        <v>64373.99</v>
+        <v>63882.82</v>
       </c>
       <c r="C36" s="18">
         <f t="shared" si="0"/>
-        <v>78471.893810000009</v>
+        <v>79431.898388000001</v>
       </c>
       <c r="D36" s="18">
         <f t="shared" si="1"/>
-        <v>6539.3244841666665</v>
+        <v>6619.3248656666674</v>
       </c>
       <c r="E36" s="19">
         <f t="shared" si="2"/>
-        <v>39.712496867408909</v>
+        <v>40.198329143724699</v>
       </c>
       <c r="F36" s="19">
         <f t="shared" si="3"/>
-        <v>19.856248433704454</v>
+        <v>20.09916457186235</v>
       </c>
       <c r="G36" s="19">
         <f t="shared" si="4"/>
-        <v>7.9424993734817821</v>
+        <v>8.0396658287449405</v>
       </c>
       <c r="H36" s="20">
         <f t="shared" si="5"/>
-        <v>37.726872024038464</v>
+        <v>38.188412686538463</v>
       </c>
     </row>
     <row r="37" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A37" s="8">
         <f t="shared" si="6"/>
         <v>30</v>
       </c>
       <c r="B37" s="18">
-        <v>64453.120000000003</v>
+        <v>63960.39</v>
       </c>
       <c r="C37" s="18">
         <f t="shared" si="0"/>
-        <v>78568.35328000001</v>
+        <v>79528.348926000006</v>
       </c>
       <c r="D37" s="18">
         <f t="shared" si="1"/>
-        <v>6547.3627733333333</v>
+        <v>6627.3624105000008</v>
       </c>
       <c r="E37" s="19">
         <f t="shared" si="2"/>
-        <v>39.761312388663974</v>
+        <v>40.247140144736846</v>
       </c>
       <c r="F37" s="19">
         <f t="shared" si="3"/>
-        <v>19.880656194331987</v>
+        <v>20.123570072368423</v>
       </c>
       <c r="G37" s="19">
         <f t="shared" si="4"/>
-        <v>7.9522624777327948</v>
+        <v>8.0494280289473696</v>
       </c>
       <c r="H37" s="20">
         <f t="shared" si="5"/>
-        <v>37.773246769230774</v>
+        <v>38.234783137500003</v>
       </c>
     </row>
     <row r="38" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A38" s="8">
         <f t="shared" si="6"/>
         <v>31</v>
       </c>
       <c r="B38" s="18">
-        <v>64526.34</v>
+        <v>64032.18</v>
       </c>
       <c r="C38" s="18">
         <f t="shared" si="0"/>
-        <v>78657.608460000003</v>
+        <v>79617.612611999997</v>
       </c>
       <c r="D38" s="18">
         <f t="shared" si="1"/>
-        <v>6554.8007049999997</v>
+        <v>6634.8010510000004</v>
       </c>
       <c r="E38" s="19">
         <f t="shared" si="2"/>
-        <v>39.806482014170044</v>
+        <v>40.292314074898783</v>
       </c>
       <c r="F38" s="19">
         <f t="shared" si="3"/>
-        <v>19.903241007085022</v>
+        <v>20.146157037449392</v>
       </c>
       <c r="G38" s="19">
         <f t="shared" si="4"/>
-        <v>7.9612964028340087</v>
+        <v>8.058462814979757</v>
       </c>
       <c r="H38" s="20">
         <f t="shared" si="5"/>
-        <v>37.816157913461538</v>
+        <v>38.277698371153846</v>
       </c>
     </row>
     <row r="39" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A39" s="8">
         <f t="shared" si="6"/>
         <v>32</v>
       </c>
       <c r="B39" s="18">
-        <v>64594.17</v>
+        <v>64098.68</v>
       </c>
       <c r="C39" s="18">
         <f t="shared" si="0"/>
-        <v>78740.29323000001</v>
+        <v>79700.298712000003</v>
       </c>
       <c r="D39" s="18">
         <f t="shared" si="1"/>
-        <v>6561.6911024999999</v>
+        <v>6641.6915593333333</v>
       </c>
       <c r="E39" s="19">
         <f t="shared" si="2"/>
-        <v>39.848326533400815</v>
+        <v>40.334159267206481</v>
       </c>
       <c r="F39" s="19">
         <f t="shared" si="3"/>
-        <v>19.924163266700408</v>
+        <v>20.16707963360324</v>
       </c>
       <c r="G39" s="19">
         <f t="shared" si="4"/>
-        <v>7.969665306680163</v>
+        <v>8.0668318534412968</v>
       </c>
       <c r="H39" s="20">
         <f t="shared" si="5"/>
-        <v>37.855910206730776</v>
+        <v>38.317451303846155</v>
       </c>
     </row>
     <row r="40" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A40" s="8">
         <f t="shared" si="6"/>
         <v>33</v>
       </c>
       <c r="B40" s="18">
-        <v>64656.95</v>
+        <v>64160.22</v>
       </c>
       <c r="C40" s="18">
         <f t="shared" si="0"/>
-        <v>78816.822050000002</v>
+        <v>79776.817548000006</v>
       </c>
       <c r="D40" s="18">
         <f t="shared" si="1"/>
-        <v>6568.0685041666666</v>
+        <v>6648.0681290000011</v>
       </c>
       <c r="E40" s="19">
         <f t="shared" si="2"/>
-        <v>39.887055693319837</v>
+        <v>40.372883374493931</v>
       </c>
       <c r="F40" s="19">
         <f t="shared" si="3"/>
-        <v>19.943527846659919</v>
+        <v>20.186441687246965</v>
       </c>
       <c r="G40" s="19">
         <f t="shared" si="4"/>
-        <v>7.9774111386639674</v>
+        <v>8.0745766748987862</v>
       </c>
       <c r="H40" s="20">
         <f t="shared" si="5"/>
-        <v>37.892702908653845</v>
+        <v>38.354239205769233</v>
       </c>
     </row>
     <row r="41" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A41" s="8">
         <f t="shared" si="6"/>
         <v>34</v>
       </c>
       <c r="B41" s="18">
-        <v>64715.13</v>
+        <v>64217.26</v>
       </c>
       <c r="C41" s="18">
         <f t="shared" si="0"/>
-        <v>78887.743470000001</v>
+        <v>79847.741084000008</v>
       </c>
       <c r="D41" s="18">
         <f t="shared" si="1"/>
-        <v>6573.9786224999998</v>
+        <v>6653.9784236666674</v>
       </c>
       <c r="E41" s="19">
         <f t="shared" si="2"/>
-        <v>39.922947100202428</v>
+        <v>40.408775852226725</v>
       </c>
       <c r="F41" s="19">
         <f t="shared" si="3"/>
-        <v>19.961473550101214</v>
+        <v>20.204387926113363</v>
       </c>
       <c r="G41" s="19">
         <f t="shared" si="4"/>
-        <v>7.9845894200404857</v>
+        <v>8.0817551704453443</v>
       </c>
       <c r="H41" s="20">
         <f t="shared" si="5"/>
-        <v>37.926799745192305</v>
+        <v>38.388337059615388</v>
       </c>
     </row>
     <row r="42" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A42" s="21">
         <f t="shared" si="6"/>
         <v>35</v>
       </c>
       <c r="B42" s="22">
-        <v>64768.95</v>
+        <v>64270.03</v>
       </c>
       <c r="C42" s="22">
         <f t="shared" si="0"/>
-        <v>78953.350050000008</v>
+        <v>79913.355301999996</v>
       </c>
       <c r="D42" s="22">
         <f t="shared" si="1"/>
-        <v>6579.4458374999995</v>
+        <v>6659.446275166667</v>
       </c>
       <c r="E42" s="23">
         <f t="shared" si="2"/>
-        <v>39.956148810728749</v>
+        <v>40.441981428137652</v>
       </c>
       <c r="F42" s="23">
         <f t="shared" si="3"/>
-        <v>19.978074405364374</v>
+        <v>20.220990714068826</v>
       </c>
       <c r="G42" s="23">
         <f t="shared" si="4"/>
-        <v>7.9912297621457498</v>
+        <v>8.08839628562753</v>
       </c>
       <c r="H42" s="24">
         <f t="shared" si="5"/>
-        <v>37.958341370192315</v>
+        <v>38.419882356730767</v>
       </c>
     </row>
   </sheetData>
   <dataConsolidate/>
   <mergeCells count="3">
     <mergeCell ref="B4:C4"/>
     <mergeCell ref="E4:H4"/>
     <mergeCell ref="E5:G5"/>
   </mergeCells>
   <pageMargins left="0.39370078740157483" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0">
     <oddFooter>&amp;L&amp;"Calibri,Standaard"&amp;F</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet16.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0F00-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:H42"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.88671875" defaultRowHeight="13.8" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="1" width="6.44140625" style="2" bestFit="1" customWidth="1"/>
     <col min="2" max="4" width="15.33203125" style="2" customWidth="1"/>
     <col min="5" max="8" width="12.33203125" style="2" customWidth="1"/>
     <col min="9" max="16384" width="8.88671875" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A1" s="1" t="s">
         <v>20</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="2" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A2" s="4"/>
       <c r="D2" s="3">
         <f>Inhoud!B4</f>
-        <v>46054</v>
+        <v>46235</v>
       </c>
     </row>
     <row r="3" spans="1:8" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A3" s="1"/>
       <c r="B3" s="1"/>
       <c r="C3" s="5" t="s">
         <v>1</v>
       </c>
       <c r="D3" s="33">
         <f>Inhoud!B6</f>
-        <v>1.2190000000000001</v>
+        <v>1.2434000000000001</v>
       </c>
     </row>
     <row r="4" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A4" s="6"/>
       <c r="B4" s="35" t="s">
         <v>2</v>
       </c>
       <c r="C4" s="36"/>
       <c r="D4" s="7" t="s">
         <v>3</v>
       </c>
       <c r="E4" s="35" t="s">
         <v>4</v>
       </c>
       <c r="F4" s="37"/>
       <c r="G4" s="37"/>
       <c r="H4" s="36"/>
     </row>
     <row r="5" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A5" s="8"/>
       <c r="B5" s="9">
         <v>1</v>
       </c>
       <c r="C5" s="10"/>
       <c r="D5" s="10"/>
       <c r="E5" s="38" t="s">
         <v>5</v>
       </c>
       <c r="F5" s="39"/>
       <c r="G5" s="40"/>
       <c r="H5" s="11" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="6" spans="1:8" s="17" customFormat="1" x14ac:dyDescent="0.3">
       <c r="A6" s="12"/>
       <c r="B6" s="14" t="str">
         <f>'L4'!$B$6</f>
         <v>basis 01/01/2022</v>
       </c>
       <c r="C6" s="13">
         <f>D2</f>
-        <v>46054</v>
+        <v>46235</v>
       </c>
       <c r="D6" s="13">
         <f>C6</f>
-        <v>46054</v>
+        <v>46235</v>
       </c>
       <c r="E6" s="14">
         <v>1</v>
       </c>
       <c r="F6" s="15">
         <v>0.5</v>
       </c>
       <c r="G6" s="16">
         <v>0.2</v>
       </c>
       <c r="H6" s="12"/>
     </row>
     <row r="7" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A7" s="8">
         <v>0</v>
       </c>
       <c r="B7" s="18">
         <v>38683.82</v>
       </c>
       <c r="C7" s="18">
         <f t="shared" ref="C7:C42" si="0">B7*$D$3</f>
-        <v>47155.576580000001</v>
+        <v>48099.461788000001</v>
       </c>
       <c r="D7" s="18">
         <f t="shared" ref="D7:D42" si="1">B7/12*$D$3</f>
-        <v>3929.631381666667</v>
+        <v>4008.2884823333334</v>
       </c>
       <c r="E7" s="19">
         <f t="shared" ref="E7:E42" si="2">C7/1976</f>
-        <v>23.864158188259111</v>
+        <v>24.341832888663969</v>
       </c>
       <c r="F7" s="19">
         <f>E7/2</f>
-        <v>11.932079094129556</v>
+        <v>12.170916444331985</v>
       </c>
       <c r="G7" s="19">
         <f>E7/5</f>
-        <v>4.7728316376518221</v>
+        <v>4.868366577732794</v>
       </c>
       <c r="H7" s="20">
         <f>C7/2080</f>
-        <v>22.670950278846153</v>
+        <v>23.124741244230769</v>
       </c>
     </row>
     <row r="8" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A8" s="8">
         <f>A7+1</f>
         <v>1</v>
       </c>
       <c r="B8" s="18">
-        <v>39799.699999999997</v>
+        <v>39790.76</v>
       </c>
       <c r="C8" s="18">
         <f t="shared" si="0"/>
-        <v>48515.834300000002</v>
+        <v>49475.830984000007</v>
       </c>
       <c r="D8" s="18">
         <f t="shared" si="1"/>
-        <v>4042.9861916666669</v>
+        <v>4122.9859153333337</v>
       </c>
       <c r="E8" s="19">
         <f t="shared" si="2"/>
-        <v>24.552547722672067</v>
+        <v>25.038376004048587</v>
       </c>
       <c r="F8" s="19">
         <f t="shared" ref="F8:F42" si="3">E8/2</f>
-        <v>12.276273861336033</v>
+        <v>12.519188002024293</v>
       </c>
       <c r="G8" s="19">
         <f t="shared" ref="G8:G42" si="4">E8/5</f>
-        <v>4.9105095445344134</v>
+        <v>5.0076752008097172</v>
       </c>
       <c r="H8" s="20">
         <f t="shared" ref="H8:H42" si="5">C8/2080</f>
-        <v>23.324920336538462</v>
+        <v>23.786457203846158</v>
       </c>
     </row>
     <row r="9" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A9" s="8">
         <f t="shared" ref="A9:A42" si="6">A8+1</f>
         <v>2</v>
       </c>
       <c r="B9" s="18">
-        <v>40962.080000000002</v>
+        <v>40930.33</v>
       </c>
       <c r="C9" s="18">
         <f t="shared" si="0"/>
-        <v>49932.775520000003</v>
+        <v>50892.772322000004</v>
       </c>
       <c r="D9" s="18">
         <f t="shared" si="1"/>
-        <v>4161.0646266666672</v>
+        <v>4241.064360166667</v>
       </c>
       <c r="E9" s="19">
         <f t="shared" si="2"/>
-        <v>25.269623238866398</v>
+        <v>25.755451579959516</v>
       </c>
       <c r="F9" s="19">
         <f t="shared" si="3"/>
-        <v>12.634811619433199</v>
+        <v>12.877725789979758</v>
       </c>
       <c r="G9" s="19">
         <f t="shared" si="4"/>
-        <v>5.0539246477732798</v>
+        <v>5.1510903159919028</v>
       </c>
       <c r="H9" s="20">
         <f t="shared" si="5"/>
-        <v>24.00614207692308</v>
+        <v>24.467679000961539</v>
       </c>
     </row>
     <row r="10" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A10" s="8">
         <f t="shared" si="6"/>
         <v>3</v>
       </c>
       <c r="B10" s="18">
-        <v>42124.43</v>
+        <v>42069.87</v>
       </c>
       <c r="C10" s="18">
         <f t="shared" si="0"/>
-        <v>51349.680170000007</v>
+        <v>52309.676358000004</v>
       </c>
       <c r="D10" s="18">
         <f t="shared" si="1"/>
-        <v>4279.1400141666672</v>
+        <v>4359.1396965000004</v>
       </c>
       <c r="E10" s="19">
         <f t="shared" si="2"/>
-        <v>25.986680247975713</v>
+        <v>26.472508278340083</v>
       </c>
       <c r="F10" s="19">
         <f t="shared" si="3"/>
-        <v>12.993340123987856</v>
+        <v>13.236254139170041</v>
       </c>
       <c r="G10" s="19">
         <f t="shared" si="4"/>
-        <v>5.1973360495951422</v>
+        <v>5.2945016556680162</v>
       </c>
       <c r="H10" s="20">
         <f t="shared" si="5"/>
-        <v>24.687346235576925</v>
+        <v>25.148882864423079</v>
       </c>
     </row>
     <row r="11" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A11" s="8">
         <f t="shared" si="6"/>
         <v>4</v>
       </c>
       <c r="B11" s="18">
-        <v>43519.3</v>
+        <v>43437.37</v>
       </c>
       <c r="C11" s="18">
         <f t="shared" si="0"/>
-        <v>53050.026700000009</v>
+        <v>54010.025858000008</v>
       </c>
       <c r="D11" s="18">
         <f t="shared" si="1"/>
-        <v>4420.8355583333341</v>
+        <v>4500.8354881666673</v>
       </c>
       <c r="E11" s="19">
         <f t="shared" si="2"/>
-        <v>26.847179504048587</v>
+        <v>27.333009037449397</v>
       </c>
       <c r="F11" s="19">
         <f t="shared" si="3"/>
-        <v>13.423589752024293</v>
+        <v>13.666504518724699</v>
       </c>
       <c r="G11" s="19">
         <f t="shared" si="4"/>
-        <v>5.3694359008097177</v>
+        <v>5.4666018074898792</v>
       </c>
       <c r="H11" s="20">
         <f t="shared" si="5"/>
-        <v>25.504820528846157</v>
+        <v>25.966358585576927</v>
       </c>
     </row>
     <row r="12" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A12" s="8">
         <f t="shared" si="6"/>
         <v>5</v>
       </c>
       <c r="B12" s="18">
-        <v>45332.6</v>
+        <v>45215.09</v>
       </c>
       <c r="C12" s="18">
         <f t="shared" si="0"/>
-        <v>55260.439400000003</v>
+        <v>56220.442905999997</v>
       </c>
       <c r="D12" s="18">
         <f t="shared" si="1"/>
-        <v>4605.0366166666672</v>
+        <v>4685.0369088333327</v>
       </c>
       <c r="E12" s="19">
         <f t="shared" si="2"/>
-        <v>27.965809412955466</v>
+        <v>28.451641146761133</v>
       </c>
       <c r="F12" s="19">
         <f t="shared" si="3"/>
-        <v>13.982904706477733</v>
+        <v>14.225820573380567</v>
       </c>
       <c r="G12" s="19">
         <f t="shared" si="4"/>
-        <v>5.5931618825910929</v>
+        <v>5.690328229352227</v>
       </c>
       <c r="H12" s="20">
         <f t="shared" si="5"/>
-        <v>26.567518942307693</v>
+        <v>27.029059089423075</v>
       </c>
     </row>
     <row r="13" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A13" s="8">
         <f t="shared" si="6"/>
         <v>6</v>
       </c>
       <c r="B13" s="18">
-        <v>45332.6</v>
+        <v>45215.09</v>
       </c>
       <c r="C13" s="18">
         <f t="shared" si="0"/>
-        <v>55260.439400000003</v>
+        <v>56220.442905999997</v>
       </c>
       <c r="D13" s="18">
         <f t="shared" si="1"/>
-        <v>4605.0366166666672</v>
+        <v>4685.0369088333327</v>
       </c>
       <c r="E13" s="19">
         <f t="shared" si="2"/>
-        <v>27.965809412955466</v>
+        <v>28.451641146761133</v>
       </c>
       <c r="F13" s="19">
         <f t="shared" si="3"/>
-        <v>13.982904706477733</v>
+        <v>14.225820573380567</v>
       </c>
       <c r="G13" s="19">
         <f t="shared" si="4"/>
-        <v>5.5931618825910929</v>
+        <v>5.690328229352227</v>
       </c>
       <c r="H13" s="20">
         <f t="shared" si="5"/>
-        <v>26.567518942307693</v>
+        <v>27.029059089423075</v>
       </c>
     </row>
     <row r="14" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A14" s="8">
         <f t="shared" si="6"/>
         <v>7</v>
       </c>
       <c r="B14" s="18">
-        <v>47192.38</v>
+        <v>47038.37</v>
       </c>
       <c r="C14" s="18">
         <f t="shared" si="0"/>
-        <v>57527.51122</v>
+        <v>58487.509258000006</v>
       </c>
       <c r="D14" s="18">
         <f t="shared" si="1"/>
-        <v>4793.959268333334</v>
+        <v>4873.9591048333341</v>
       </c>
       <c r="E14" s="19">
         <f t="shared" si="2"/>
-        <v>29.113112965587046</v>
+        <v>29.598941932186239</v>
       </c>
       <c r="F14" s="19">
         <f t="shared" si="3"/>
-        <v>14.556556482793523</v>
+        <v>14.79947096609312</v>
       </c>
       <c r="G14" s="19">
         <f t="shared" si="4"/>
-        <v>5.8226225931174094</v>
+        <v>5.919788386437248</v>
       </c>
       <c r="H14" s="20">
         <f t="shared" si="5"/>
-        <v>27.657457317307692</v>
+        <v>28.118994835576927</v>
       </c>
     </row>
     <row r="15" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A15" s="8">
         <f t="shared" si="6"/>
         <v>8</v>
       </c>
       <c r="B15" s="18">
-        <v>47192.38</v>
+        <v>47038.37</v>
       </c>
       <c r="C15" s="18">
         <f t="shared" si="0"/>
-        <v>57527.51122</v>
+        <v>58487.509258000006</v>
       </c>
       <c r="D15" s="18">
         <f t="shared" si="1"/>
-        <v>4793.959268333334</v>
+        <v>4873.9591048333341</v>
       </c>
       <c r="E15" s="19">
         <f t="shared" si="2"/>
-        <v>29.113112965587046</v>
+        <v>29.598941932186239</v>
       </c>
       <c r="F15" s="19">
         <f t="shared" si="3"/>
-        <v>14.556556482793523</v>
+        <v>14.79947096609312</v>
       </c>
       <c r="G15" s="19">
         <f t="shared" si="4"/>
-        <v>5.8226225931174094</v>
+        <v>5.919788386437248</v>
       </c>
       <c r="H15" s="20">
         <f t="shared" si="5"/>
-        <v>27.657457317307692</v>
+        <v>28.118994835576927</v>
       </c>
     </row>
     <row r="16" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A16" s="8">
         <f t="shared" si="6"/>
         <v>9</v>
       </c>
       <c r="B16" s="18">
-        <v>49052.2</v>
+        <v>48861.7</v>
       </c>
       <c r="C16" s="18">
         <f t="shared" si="0"/>
-        <v>59794.631800000003</v>
+        <v>60754.637779999997</v>
       </c>
       <c r="D16" s="18">
         <f t="shared" si="1"/>
-        <v>4982.8859833333336</v>
+        <v>5062.8864816666664</v>
       </c>
       <c r="E16" s="19">
         <f t="shared" si="2"/>
-        <v>30.260441194331985</v>
+        <v>30.746274180161944</v>
       </c>
       <c r="F16" s="19">
         <f t="shared" si="3"/>
-        <v>15.130220597165993</v>
+        <v>15.373137090080972</v>
       </c>
       <c r="G16" s="19">
         <f t="shared" si="4"/>
-        <v>6.0520882388663972</v>
+        <v>6.1492548360323891</v>
       </c>
       <c r="H16" s="20">
         <f t="shared" si="5"/>
-        <v>28.747419134615384</v>
+        <v>29.208960471153844</v>
       </c>
     </row>
     <row r="17" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A17" s="8">
         <f t="shared" si="6"/>
         <v>10</v>
       </c>
       <c r="B17" s="18">
-        <v>49052.2</v>
+        <v>48861.7</v>
       </c>
       <c r="C17" s="18">
         <f t="shared" si="0"/>
-        <v>59794.631800000003</v>
+        <v>60754.637779999997</v>
       </c>
       <c r="D17" s="18">
         <f t="shared" si="1"/>
-        <v>4982.8859833333336</v>
+        <v>5062.8864816666664</v>
       </c>
       <c r="E17" s="19">
         <f t="shared" si="2"/>
-        <v>30.260441194331985</v>
+        <v>30.746274180161944</v>
       </c>
       <c r="F17" s="19">
         <f t="shared" si="3"/>
-        <v>15.130220597165993</v>
+        <v>15.373137090080972</v>
       </c>
       <c r="G17" s="19">
         <f t="shared" si="4"/>
-        <v>6.0520882388663972</v>
+        <v>6.1492548360323891</v>
       </c>
       <c r="H17" s="20">
         <f t="shared" si="5"/>
-        <v>28.747419134615384</v>
+        <v>29.208960471153844</v>
       </c>
     </row>
     <row r="18" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A18" s="8">
         <f t="shared" si="6"/>
         <v>11</v>
       </c>
       <c r="B18" s="18">
-        <v>51376.95</v>
+        <v>51140.83</v>
       </c>
       <c r="C18" s="18">
         <f t="shared" si="0"/>
-        <v>62628.502050000003</v>
+        <v>63588.508022000002</v>
       </c>
       <c r="D18" s="18">
         <f t="shared" si="1"/>
-        <v>5219.0418374999999</v>
+        <v>5299.0423351666668</v>
       </c>
       <c r="E18" s="19">
         <f t="shared" si="2"/>
-        <v>31.694586057692309</v>
+        <v>32.180419039473684</v>
       </c>
       <c r="F18" s="19">
         <f t="shared" si="3"/>
-        <v>15.847293028846154</v>
+        <v>16.090209519736842</v>
       </c>
       <c r="G18" s="19">
         <f t="shared" si="4"/>
-        <v>6.3389172115384618</v>
+        <v>6.4360838078947369</v>
       </c>
       <c r="H18" s="20">
         <f t="shared" si="5"/>
-        <v>30.109856754807694</v>
+        <v>30.5713980875</v>
       </c>
     </row>
     <row r="19" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A19" s="8">
         <f t="shared" si="6"/>
         <v>12</v>
       </c>
       <c r="B19" s="18">
-        <v>51376.95</v>
+        <v>51140.83</v>
       </c>
       <c r="C19" s="18">
         <f t="shared" si="0"/>
-        <v>62628.502050000003</v>
+        <v>63588.508022000002</v>
       </c>
       <c r="D19" s="18">
         <f t="shared" si="1"/>
-        <v>5219.0418374999999</v>
+        <v>5299.0423351666668</v>
       </c>
       <c r="E19" s="19">
         <f t="shared" si="2"/>
-        <v>31.694586057692309</v>
+        <v>32.180419039473684</v>
       </c>
       <c r="F19" s="19">
         <f t="shared" si="3"/>
-        <v>15.847293028846154</v>
+        <v>16.090209519736842</v>
       </c>
       <c r="G19" s="19">
         <f t="shared" si="4"/>
-        <v>6.3389172115384618</v>
+        <v>6.4360838078947369</v>
       </c>
       <c r="H19" s="20">
         <f t="shared" si="5"/>
-        <v>30.109856754807694</v>
+        <v>30.5713980875</v>
       </c>
     </row>
     <row r="20" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A20" s="8">
         <f t="shared" si="6"/>
         <v>13</v>
       </c>
       <c r="B20" s="18">
-        <v>53469.22</v>
+        <v>53192.04</v>
       </c>
       <c r="C20" s="18">
         <f t="shared" si="0"/>
-        <v>65178.979180000009</v>
+        <v>66138.98253600001</v>
       </c>
       <c r="D20" s="18">
         <f t="shared" si="1"/>
-        <v>5431.5815983333341</v>
+        <v>5511.581878</v>
       </c>
       <c r="E20" s="19">
         <f t="shared" si="2"/>
-        <v>32.985313350202432</v>
+        <v>33.471145008097174</v>
       </c>
       <c r="F20" s="19">
         <f t="shared" si="3"/>
-        <v>16.492656675101216</v>
+        <v>16.735572504048587</v>
       </c>
       <c r="G20" s="19">
         <f t="shared" si="4"/>
-        <v>6.5970626700404864</v>
+        <v>6.6942290016194352</v>
       </c>
       <c r="H20" s="20">
         <f t="shared" si="5"/>
-        <v>31.33604768269231</v>
+        <v>31.797587757692312</v>
       </c>
     </row>
     <row r="21" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A21" s="8">
         <f t="shared" si="6"/>
         <v>14</v>
       </c>
       <c r="B21" s="18">
-        <v>53469.22</v>
+        <v>53192.04</v>
       </c>
       <c r="C21" s="18">
         <f t="shared" si="0"/>
-        <v>65178.979180000009</v>
+        <v>66138.98253600001</v>
       </c>
       <c r="D21" s="18">
         <f t="shared" si="1"/>
-        <v>5431.5815983333341</v>
+        <v>5511.581878</v>
       </c>
       <c r="E21" s="19">
         <f t="shared" si="2"/>
-        <v>32.985313350202432</v>
+        <v>33.471145008097174</v>
       </c>
       <c r="F21" s="19">
         <f t="shared" si="3"/>
-        <v>16.492656675101216</v>
+        <v>16.735572504048587</v>
       </c>
       <c r="G21" s="19">
         <f t="shared" si="4"/>
-        <v>6.5970626700404864</v>
+        <v>6.6942290016194352</v>
       </c>
       <c r="H21" s="20">
         <f t="shared" si="5"/>
-        <v>31.33604768269231</v>
+        <v>31.797587757692312</v>
       </c>
     </row>
     <row r="22" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A22" s="8">
         <f t="shared" si="6"/>
         <v>15</v>
       </c>
       <c r="B22" s="18">
-        <v>55561.51</v>
+        <v>55243.27</v>
       </c>
       <c r="C22" s="18">
         <f t="shared" si="0"/>
-        <v>67729.480690000011</v>
+        <v>68689.481918000005</v>
       </c>
       <c r="D22" s="18">
         <f t="shared" si="1"/>
-        <v>5644.1233908333343</v>
+        <v>5724.1234931666668</v>
       </c>
       <c r="E22" s="19">
         <f t="shared" si="2"/>
-        <v>34.276052980769236</v>
+        <v>34.761883561740895</v>
       </c>
       <c r="F22" s="19">
         <f t="shared" si="3"/>
-        <v>17.138026490384618</v>
+        <v>17.380941780870447</v>
       </c>
       <c r="G22" s="19">
         <f t="shared" si="4"/>
-        <v>6.8552105961538476</v>
+        <v>6.9523767123481788</v>
       </c>
       <c r="H22" s="20">
         <f t="shared" si="5"/>
-        <v>32.562250331730773</v>
+        <v>33.023789383653849</v>
       </c>
     </row>
     <row r="23" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A23" s="8">
         <f t="shared" si="6"/>
         <v>16</v>
       </c>
       <c r="B23" s="18">
-        <v>55561.51</v>
+        <v>55243.27</v>
       </c>
       <c r="C23" s="18">
         <f t="shared" si="0"/>
-        <v>67729.480690000011</v>
+        <v>68689.481918000005</v>
       </c>
       <c r="D23" s="18">
         <f t="shared" si="1"/>
-        <v>5644.1233908333343</v>
+        <v>5724.1234931666668</v>
       </c>
       <c r="E23" s="19">
         <f t="shared" si="2"/>
-        <v>34.276052980769236</v>
+        <v>34.761883561740895</v>
       </c>
       <c r="F23" s="19">
         <f t="shared" si="3"/>
-        <v>17.138026490384618</v>
+        <v>17.380941780870447</v>
       </c>
       <c r="G23" s="19">
         <f t="shared" si="4"/>
-        <v>6.8552105961538476</v>
+        <v>6.9523767123481788</v>
       </c>
       <c r="H23" s="20">
         <f t="shared" si="5"/>
-        <v>32.562250331730773</v>
+        <v>33.023789383653849</v>
       </c>
     </row>
     <row r="24" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A24" s="8">
         <f t="shared" si="6"/>
         <v>17</v>
       </c>
       <c r="B24" s="18">
-        <v>57886.26</v>
+        <v>57522.400000000001</v>
       </c>
       <c r="C24" s="18">
         <f t="shared" si="0"/>
-        <v>70563.350940000004</v>
+        <v>71523.352160000009</v>
       </c>
       <c r="D24" s="18">
         <f t="shared" si="1"/>
-        <v>5880.2792450000006</v>
+        <v>5960.2793466666672</v>
       </c>
       <c r="E24" s="19">
         <f t="shared" si="2"/>
-        <v>35.71019784412956</v>
+        <v>36.196028421052638</v>
       </c>
       <c r="F24" s="19">
         <f t="shared" si="3"/>
-        <v>17.85509892206478</v>
+        <v>18.098014210526319</v>
       </c>
       <c r="G24" s="19">
         <f t="shared" si="4"/>
-        <v>7.1420395688259122</v>
+        <v>7.2392056842105275</v>
       </c>
       <c r="H24" s="20">
         <f t="shared" si="5"/>
-        <v>33.924687951923076</v>
+        <v>34.386227000000005</v>
       </c>
     </row>
     <row r="25" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A25" s="8">
         <f t="shared" si="6"/>
         <v>18</v>
       </c>
       <c r="B25" s="18">
-        <v>57886.26</v>
+        <v>57522.400000000001</v>
       </c>
       <c r="C25" s="18">
         <f t="shared" si="0"/>
-        <v>70563.350940000004</v>
+        <v>71523.352160000009</v>
       </c>
       <c r="D25" s="18">
         <f t="shared" si="1"/>
-        <v>5880.2792450000006</v>
+        <v>5960.2793466666672</v>
       </c>
       <c r="E25" s="19">
         <f t="shared" si="2"/>
-        <v>35.71019784412956</v>
+        <v>36.196028421052638</v>
       </c>
       <c r="F25" s="19">
         <f t="shared" si="3"/>
-        <v>17.85509892206478</v>
+        <v>18.098014210526319</v>
       </c>
       <c r="G25" s="19">
         <f t="shared" si="4"/>
-        <v>7.1420395688259122</v>
+        <v>7.2392056842105275</v>
       </c>
       <c r="H25" s="20">
         <f t="shared" si="5"/>
-        <v>33.924687951923076</v>
+        <v>34.386227000000005</v>
       </c>
     </row>
     <row r="26" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A26" s="8">
         <f t="shared" si="6"/>
         <v>19</v>
       </c>
       <c r="B26" s="18">
-        <v>57886.26</v>
+        <v>57522.400000000001</v>
       </c>
       <c r="C26" s="18">
         <f t="shared" si="0"/>
-        <v>70563.350940000004</v>
+        <v>71523.352160000009</v>
       </c>
       <c r="D26" s="18">
         <f t="shared" si="1"/>
-        <v>5880.2792450000006</v>
+        <v>5960.2793466666672</v>
       </c>
       <c r="E26" s="19">
         <f t="shared" si="2"/>
-        <v>35.71019784412956</v>
+        <v>36.196028421052638</v>
       </c>
       <c r="F26" s="19">
         <f t="shared" si="3"/>
-        <v>17.85509892206478</v>
+        <v>18.098014210526319</v>
       </c>
       <c r="G26" s="19">
         <f t="shared" si="4"/>
-        <v>7.1420395688259122</v>
+        <v>7.2392056842105275</v>
       </c>
       <c r="H26" s="20">
         <f t="shared" si="5"/>
-        <v>33.924687951923076</v>
+        <v>34.386227000000005</v>
       </c>
     </row>
     <row r="27" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A27" s="8">
         <f t="shared" si="6"/>
         <v>20</v>
       </c>
       <c r="B27" s="18">
-        <v>59978.5</v>
+        <v>59573.58</v>
       </c>
       <c r="C27" s="18">
         <f t="shared" si="0"/>
-        <v>73113.791500000007</v>
+        <v>74073.789371999999</v>
       </c>
       <c r="D27" s="18">
         <f t="shared" si="1"/>
-        <v>6092.8159583333336</v>
+        <v>6172.8157810000002</v>
       </c>
       <c r="E27" s="19">
         <f t="shared" si="2"/>
-        <v>37.000906629554656</v>
+        <v>37.486735512145749</v>
       </c>
       <c r="F27" s="19">
         <f t="shared" si="3"/>
-        <v>18.500453314777328</v>
+        <v>18.743367756072875</v>
       </c>
       <c r="G27" s="19">
         <f t="shared" si="4"/>
-        <v>7.400181325910931</v>
+        <v>7.49734710242915</v>
       </c>
       <c r="H27" s="20">
         <f t="shared" si="5"/>
-        <v>35.150861298076926</v>
+        <v>35.612398736538459</v>
       </c>
     </row>
     <row r="28" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A28" s="8">
         <f t="shared" si="6"/>
         <v>21</v>
       </c>
       <c r="B28" s="18">
-        <v>59978.5</v>
+        <v>59573.58</v>
       </c>
       <c r="C28" s="18">
         <f t="shared" si="0"/>
-        <v>73113.791500000007</v>
+        <v>74073.789371999999</v>
       </c>
       <c r="D28" s="18">
         <f t="shared" si="1"/>
-        <v>6092.8159583333336</v>
+        <v>6172.8157810000002</v>
       </c>
       <c r="E28" s="19">
         <f t="shared" si="2"/>
-        <v>37.000906629554656</v>
+        <v>37.486735512145749</v>
       </c>
       <c r="F28" s="19">
         <f t="shared" si="3"/>
-        <v>18.500453314777328</v>
+        <v>18.743367756072875</v>
       </c>
       <c r="G28" s="19">
         <f t="shared" si="4"/>
-        <v>7.400181325910931</v>
+        <v>7.49734710242915</v>
       </c>
       <c r="H28" s="20">
         <f t="shared" si="5"/>
-        <v>35.150861298076926</v>
+        <v>35.612398736538459</v>
       </c>
     </row>
     <row r="29" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A29" s="8">
         <f t="shared" si="6"/>
         <v>22</v>
       </c>
       <c r="B29" s="18">
-        <v>62303.24</v>
+        <v>61852.7</v>
       </c>
       <c r="C29" s="18">
         <f t="shared" si="0"/>
-        <v>75947.649560000005</v>
+        <v>76907.64718</v>
       </c>
       <c r="D29" s="18">
         <f t="shared" si="1"/>
-        <v>6328.9707966666665</v>
+        <v>6408.9705983333333</v>
       </c>
       <c r="E29" s="19">
         <f t="shared" si="2"/>
-        <v>38.435045323886641</v>
+        <v>38.920874078947371</v>
       </c>
       <c r="F29" s="19">
         <f t="shared" si="3"/>
-        <v>19.21752266194332</v>
+        <v>19.460437039473685</v>
       </c>
       <c r="G29" s="19">
         <f t="shared" si="4"/>
-        <v>7.6870090647773281</v>
+        <v>7.7841748157894743</v>
       </c>
       <c r="H29" s="20">
         <f t="shared" si="5"/>
-        <v>36.513293057692309</v>
+        <v>36.974830375000003</v>
       </c>
     </row>
     <row r="30" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A30" s="8">
         <f t="shared" si="6"/>
         <v>23</v>
       </c>
       <c r="B30" s="18">
-        <v>64628.03</v>
+        <v>64131.87</v>
       </c>
       <c r="C30" s="18">
         <f t="shared" si="0"/>
-        <v>78781.568570000003</v>
+        <v>79741.567158000005</v>
       </c>
       <c r="D30" s="18">
         <f t="shared" si="1"/>
-        <v>6565.1307141666666</v>
+        <v>6645.130596500001</v>
       </c>
       <c r="E30" s="19">
         <f t="shared" si="2"/>
-        <v>39.869214863360327</v>
+        <v>40.355044108299595</v>
       </c>
       <c r="F30" s="19">
         <f t="shared" si="3"/>
-        <v>19.934607431680163</v>
+        <v>20.177522054149797</v>
       </c>
       <c r="G30" s="19">
         <f t="shared" si="4"/>
-        <v>7.973842972672065</v>
+        <v>8.0710088216599196</v>
       </c>
       <c r="H30" s="20">
         <f t="shared" si="5"/>
-        <v>37.875754120192312</v>
+        <v>38.337291902884616</v>
       </c>
     </row>
     <row r="31" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A31" s="8">
         <f t="shared" si="6"/>
         <v>24</v>
       </c>
       <c r="B31" s="18">
-        <v>66487.81</v>
+        <v>65955.16</v>
       </c>
       <c r="C31" s="18">
         <f t="shared" si="0"/>
-        <v>81048.64039</v>
+        <v>82008.645944000004</v>
       </c>
       <c r="D31" s="18">
         <f t="shared" si="1"/>
-        <v>6754.0533658333334</v>
+        <v>6834.053828666667</v>
       </c>
       <c r="E31" s="19">
         <f t="shared" si="2"/>
-        <v>41.016518415991904</v>
+        <v>41.502351186234819</v>
       </c>
       <c r="F31" s="19">
         <f t="shared" si="3"/>
-        <v>20.508259207995952</v>
+        <v>20.751175593117409</v>
       </c>
       <c r="G31" s="19">
         <f t="shared" si="4"/>
-        <v>8.2033036831983814</v>
+        <v>8.3004702372469641</v>
       </c>
       <c r="H31" s="20">
         <f t="shared" si="5"/>
-        <v>38.965692495192307</v>
+        <v>39.427233626923076</v>
       </c>
     </row>
     <row r="32" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A32" s="8">
         <f t="shared" si="6"/>
         <v>25</v>
       </c>
       <c r="B32" s="18">
-        <v>66608.44</v>
+        <v>66073.42</v>
       </c>
       <c r="C32" s="18">
         <f t="shared" si="0"/>
-        <v>81195.688360000015</v>
+        <v>82155.690428000002</v>
       </c>
       <c r="D32" s="18">
         <f t="shared" si="1"/>
-        <v>6766.3073633333343</v>
+        <v>6846.3075356666668</v>
       </c>
       <c r="E32" s="19">
         <f t="shared" si="2"/>
-        <v>41.090935404858307</v>
+        <v>41.576766410931178</v>
       </c>
       <c r="F32" s="19">
         <f t="shared" si="3"/>
-        <v>20.545467702429153</v>
+        <v>20.788383205465589</v>
       </c>
       <c r="G32" s="19">
         <f t="shared" si="4"/>
-        <v>8.2181870809716617</v>
+        <v>8.3153532821862353</v>
       </c>
       <c r="H32" s="20">
         <f t="shared" si="5"/>
-        <v>39.036388634615392</v>
+        <v>39.497928090384619</v>
       </c>
     </row>
     <row r="33" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A33" s="8">
         <f t="shared" si="6"/>
         <v>26</v>
       </c>
       <c r="B33" s="18">
-        <v>66720.210000000006</v>
+        <v>66183</v>
       </c>
       <c r="C33" s="18">
         <f t="shared" si="0"/>
-        <v>81331.935990000013</v>
+        <v>82291.942200000005</v>
       </c>
       <c r="D33" s="18">
         <f t="shared" si="1"/>
-        <v>6777.6613325000017</v>
+        <v>6857.6618500000004</v>
       </c>
       <c r="E33" s="19">
         <f t="shared" si="2"/>
-        <v>41.15988663461539</v>
+        <v>41.645719736842111</v>
       </c>
       <c r="F33" s="19">
         <f t="shared" si="3"/>
-        <v>20.579943317307695</v>
+        <v>20.822859868421055</v>
       </c>
       <c r="G33" s="19">
         <f t="shared" si="4"/>
-        <v>8.2319773269230776</v>
+        <v>8.3291439473684221</v>
       </c>
       <c r="H33" s="20">
         <f t="shared" si="5"/>
-        <v>39.101892302884622</v>
+        <v>39.563433750000002</v>
       </c>
     </row>
     <row r="34" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A34" s="8">
         <f t="shared" si="6"/>
         <v>27</v>
       </c>
       <c r="B34" s="18">
-        <v>66823.77</v>
+        <v>66284.52</v>
       </c>
       <c r="C34" s="18">
         <f t="shared" si="0"/>
-        <v>81458.175630000012</v>
+        <v>82418.172168000005</v>
       </c>
       <c r="D34" s="18">
         <f t="shared" si="1"/>
-        <v>6788.1813025000001</v>
+        <v>6868.1810140000007</v>
       </c>
       <c r="E34" s="19">
         <f t="shared" si="2"/>
-        <v>41.223773092105269</v>
+        <v>41.709601299595143</v>
       </c>
       <c r="F34" s="19">
         <f t="shared" si="3"/>
-        <v>20.611886546052634</v>
+        <v>20.854800649797571</v>
       </c>
       <c r="G34" s="19">
         <f t="shared" si="4"/>
-        <v>8.2447546184210534</v>
+        <v>8.3419202599190285</v>
       </c>
       <c r="H34" s="20">
         <f t="shared" si="5"/>
-        <v>39.162584437500009</v>
+        <v>39.624121234615387</v>
       </c>
     </row>
     <row r="35" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A35" s="8">
         <f t="shared" si="6"/>
         <v>28</v>
       </c>
       <c r="B35" s="18">
-        <v>66919.710000000006</v>
+        <v>66378.58</v>
       </c>
       <c r="C35" s="18">
         <f t="shared" si="0"/>
-        <v>81575.12649000001</v>
+        <v>82535.126372000013</v>
       </c>
       <c r="D35" s="18">
         <f t="shared" si="1"/>
-        <v>6797.9272075000017</v>
+        <v>6877.9271976666669</v>
       </c>
       <c r="E35" s="19">
         <f t="shared" si="2"/>
-        <v>41.282958750000006</v>
+        <v>41.768788649797578</v>
       </c>
       <c r="F35" s="19">
         <f t="shared" si="3"/>
-        <v>20.641479375000003</v>
+        <v>20.884394324898789</v>
       </c>
       <c r="G35" s="19">
         <f t="shared" si="4"/>
-        <v>8.2565917500000019</v>
+        <v>8.3537577299595149</v>
       </c>
       <c r="H35" s="20">
         <f t="shared" si="5"/>
-        <v>39.218810812500003</v>
+        <v>39.6803492173077</v>
       </c>
     </row>
     <row r="36" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A36" s="8">
         <f t="shared" si="6"/>
         <v>29</v>
       </c>
       <c r="B36" s="18">
-        <v>67008.539999999994</v>
+        <v>66465.67</v>
       </c>
       <c r="C36" s="18">
         <f t="shared" si="0"/>
-        <v>81683.410260000004</v>
+        <v>82643.414078000002</v>
       </c>
       <c r="D36" s="18">
         <f t="shared" si="1"/>
-        <v>6806.9508549999991</v>
+        <v>6886.9511731666662</v>
       </c>
       <c r="E36" s="19">
         <f t="shared" si="2"/>
-        <v>41.337758228744939</v>
+        <v>41.823590120445346</v>
       </c>
       <c r="F36" s="19">
         <f t="shared" si="3"/>
-        <v>20.668879114372469</v>
+        <v>20.911795060222673</v>
       </c>
       <c r="G36" s="19">
         <f t="shared" si="4"/>
-        <v>8.2675516457489877</v>
+        <v>8.3647180240890684</v>
       </c>
       <c r="H36" s="20">
         <f t="shared" si="5"/>
-        <v>39.270870317307697</v>
+        <v>39.732410614423081</v>
       </c>
     </row>
     <row r="37" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A37" s="8">
         <f t="shared" si="6"/>
         <v>30</v>
       </c>
       <c r="B37" s="18">
-        <v>67090.899999999994</v>
+        <v>66546.41</v>
       </c>
       <c r="C37" s="18">
         <f t="shared" si="0"/>
-        <v>81783.807100000005</v>
+        <v>82743.806194000004</v>
       </c>
       <c r="D37" s="18">
         <f t="shared" si="1"/>
-        <v>6815.3172583333335</v>
+        <v>6895.3171828333343</v>
       </c>
       <c r="E37" s="19">
         <f t="shared" si="2"/>
-        <v>41.388566346153851</v>
+        <v>41.874395847165992</v>
       </c>
       <c r="F37" s="19">
         <f t="shared" si="3"/>
-        <v>20.694283173076926</v>
+        <v>20.937197923582996</v>
       </c>
       <c r="G37" s="19">
         <f t="shared" si="4"/>
-        <v>8.2777132692307696</v>
+        <v>8.3748791694331981</v>
       </c>
       <c r="H37" s="20">
         <f t="shared" si="5"/>
-        <v>39.319138028846154</v>
+        <v>39.780676054807692</v>
       </c>
     </row>
     <row r="38" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A38" s="8">
         <f t="shared" si="6"/>
         <v>31</v>
       </c>
       <c r="B38" s="18">
-        <v>67167.13</v>
+        <v>66621.14</v>
       </c>
       <c r="C38" s="18">
         <f t="shared" si="0"/>
-        <v>81876.731470000013</v>
+        <v>82836.725476000007</v>
       </c>
       <c r="D38" s="18">
         <f t="shared" si="1"/>
-        <v>6823.0609558333344</v>
+        <v>6903.0604563333336</v>
       </c>
       <c r="E38" s="19">
         <f t="shared" si="2"/>
-        <v>41.435592849190293</v>
+        <v>41.921419775303647</v>
       </c>
       <c r="F38" s="19">
         <f t="shared" si="3"/>
-        <v>20.717796424595146</v>
+        <v>20.960709887651824</v>
       </c>
       <c r="G38" s="19">
         <f t="shared" si="4"/>
-        <v>8.2871185698380589</v>
+        <v>8.3842839550607291</v>
       </c>
       <c r="H38" s="20">
         <f t="shared" si="5"/>
-        <v>39.363813206730775</v>
+        <v>39.825348786538463</v>
       </c>
     </row>
     <row r="39" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A39" s="8">
         <f t="shared" si="6"/>
         <v>32</v>
       </c>
       <c r="B39" s="18">
-        <v>67237.73</v>
+        <v>66690.36</v>
       </c>
       <c r="C39" s="18">
         <f t="shared" si="0"/>
-        <v>81962.792870000005</v>
+        <v>82922.793623999998</v>
       </c>
       <c r="D39" s="18">
         <f t="shared" si="1"/>
-        <v>6830.2327391666668</v>
+        <v>6910.2328020000004</v>
       </c>
       <c r="E39" s="19">
         <f t="shared" si="2"/>
-        <v>41.479146189271255</v>
+        <v>41.964976530364375</v>
       </c>
       <c r="F39" s="19">
         <f t="shared" si="3"/>
-        <v>20.739573094635627</v>
+        <v>20.982488265182187</v>
       </c>
       <c r="G39" s="19">
         <f t="shared" si="4"/>
-        <v>8.2958292378542513</v>
+        <v>8.3929953060728746</v>
       </c>
       <c r="H39" s="20">
         <f t="shared" si="5"/>
-        <v>39.405188879807696</v>
+        <v>39.866727703846152</v>
       </c>
     </row>
     <row r="40" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A40" s="8">
         <f t="shared" si="6"/>
         <v>33</v>
       </c>
       <c r="B40" s="18">
-        <v>67303.08</v>
+        <v>66754.429999999993</v>
       </c>
       <c r="C40" s="18">
         <f t="shared" si="0"/>
-        <v>82042.454520000014</v>
+        <v>83002.458262</v>
       </c>
       <c r="D40" s="18">
         <f t="shared" si="1"/>
-        <v>6836.8712100000002</v>
+        <v>6916.8715218333336</v>
       </c>
       <c r="E40" s="19">
         <f t="shared" si="2"/>
-        <v>41.51946078947369</v>
+        <v>42.005292642712554</v>
       </c>
       <c r="F40" s="19">
         <f t="shared" si="3"/>
-        <v>20.759730394736845</v>
+        <v>21.002646321356277</v>
       </c>
       <c r="G40" s="19">
         <f t="shared" si="4"/>
-        <v>8.3038921578947384</v>
+        <v>8.4010585285425101</v>
       </c>
       <c r="H40" s="20">
         <f t="shared" si="5"/>
-        <v>39.44348775000001</v>
+        <v>39.90502801057692</v>
       </c>
     </row>
     <row r="41" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A41" s="8">
         <f t="shared" si="6"/>
         <v>34</v>
       </c>
       <c r="B41" s="18">
-        <v>67363.64</v>
+        <v>66813.8</v>
       </c>
       <c r="C41" s="18">
         <f t="shared" si="0"/>
-        <v>82116.277159999998</v>
+        <v>83076.278920000012</v>
       </c>
       <c r="D41" s="18">
         <f t="shared" si="1"/>
-        <v>6843.0230966666668</v>
+        <v>6923.023243333334</v>
       </c>
       <c r="E41" s="19">
         <f t="shared" si="2"/>
-        <v>41.556820425101215</v>
+        <v>42.042651275303648</v>
       </c>
       <c r="F41" s="19">
         <f t="shared" si="3"/>
-        <v>20.778410212550607</v>
+        <v>21.021325637651824</v>
       </c>
       <c r="G41" s="19">
         <f t="shared" si="4"/>
-        <v>8.3113640850202426</v>
+        <v>8.4085302550607288</v>
       </c>
       <c r="H41" s="20">
         <f t="shared" si="5"/>
-        <v>39.478979403846154</v>
+        <v>39.940518711538466</v>
       </c>
     </row>
     <row r="42" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A42" s="21">
         <f t="shared" si="6"/>
         <v>35</v>
       </c>
       <c r="B42" s="22">
-        <v>67419.66</v>
+        <v>66868.72</v>
       </c>
       <c r="C42" s="22">
         <f t="shared" si="0"/>
-        <v>82184.565540000011</v>
+        <v>83144.566448000012</v>
       </c>
       <c r="D42" s="22">
         <f t="shared" si="1"/>
-        <v>6848.7137950000006</v>
+        <v>6928.7138706666674</v>
       </c>
       <c r="E42" s="23">
         <f t="shared" si="2"/>
-        <v>41.591379321862355</v>
+        <v>42.077209740890694</v>
       </c>
       <c r="F42" s="23">
         <f t="shared" si="3"/>
-        <v>20.795689660931178</v>
+        <v>21.038604870445347</v>
       </c>
       <c r="G42" s="23">
         <f t="shared" si="4"/>
-        <v>8.3182758643724704</v>
+        <v>8.4154419481781382</v>
       </c>
       <c r="H42" s="24">
         <f t="shared" si="5"/>
-        <v>39.511810355769235</v>
+        <v>39.973349253846159</v>
       </c>
     </row>
   </sheetData>
   <dataConsolidate/>
   <mergeCells count="3">
     <mergeCell ref="B4:C4"/>
     <mergeCell ref="E4:H4"/>
     <mergeCell ref="E5:G5"/>
   </mergeCells>
   <pageMargins left="0.39370078740157483" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0">
     <oddFooter>&amp;L&amp;"Calibri,Standaard"&amp;F</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet17.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-1000-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:H42"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.88671875" defaultRowHeight="13.8" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="1" width="6.44140625" style="2" bestFit="1" customWidth="1"/>
     <col min="2" max="4" width="15.33203125" style="2" customWidth="1"/>
     <col min="5" max="8" width="12.33203125" style="2" customWidth="1"/>
     <col min="9" max="16384" width="8.88671875" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A1" s="1" t="s">
         <v>22</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="2" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A2" s="4"/>
       <c r="D2" s="3">
         <f>Inhoud!B4</f>
-        <v>46054</v>
+        <v>46235</v>
       </c>
     </row>
     <row r="3" spans="1:8" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A3" s="1"/>
       <c r="B3" s="1"/>
       <c r="C3" s="5" t="s">
         <v>1</v>
       </c>
       <c r="D3" s="33">
         <f>Inhoud!B6</f>
-        <v>1.2190000000000001</v>
+        <v>1.2434000000000001</v>
       </c>
     </row>
     <row r="4" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A4" s="6"/>
       <c r="B4" s="35" t="s">
         <v>2</v>
       </c>
       <c r="C4" s="36"/>
       <c r="D4" s="7" t="s">
         <v>3</v>
       </c>
       <c r="E4" s="35" t="s">
         <v>4</v>
       </c>
       <c r="F4" s="37"/>
       <c r="G4" s="37"/>
       <c r="H4" s="36"/>
     </row>
     <row r="5" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A5" s="8"/>
       <c r="B5" s="9">
         <v>1</v>
       </c>
       <c r="C5" s="10"/>
       <c r="D5" s="10"/>
       <c r="E5" s="38" t="s">
         <v>5</v>
       </c>
       <c r="F5" s="39"/>
       <c r="G5" s="40"/>
       <c r="H5" s="11" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="6" spans="1:8" s="17" customFormat="1" x14ac:dyDescent="0.3">
       <c r="A6" s="12"/>
       <c r="B6" s="14" t="str">
         <f>'L4'!$B$6</f>
         <v>basis 01/01/2022</v>
       </c>
       <c r="C6" s="13">
         <f>D2</f>
-        <v>46054</v>
+        <v>46235</v>
       </c>
       <c r="D6" s="13">
         <f>C6</f>
-        <v>46054</v>
+        <v>46235</v>
       </c>
       <c r="E6" s="14">
         <v>1</v>
       </c>
       <c r="F6" s="15">
         <v>0.5</v>
       </c>
       <c r="G6" s="16">
         <v>0.2</v>
       </c>
       <c r="H6" s="12"/>
     </row>
     <row r="7" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A7" s="8">
         <v>0</v>
       </c>
       <c r="B7" s="18">
-        <v>44683.97</v>
+        <v>44579.19</v>
       </c>
       <c r="C7" s="18">
         <f t="shared" ref="C7:C42" si="0">B7*$D$3</f>
-        <v>54469.759430000006</v>
+        <v>55429.764846000005</v>
       </c>
       <c r="D7" s="18">
         <f t="shared" ref="D7:D42" si="1">B7/12*$D$3</f>
-        <v>4539.1466191666677</v>
+        <v>4619.1470705000011</v>
       </c>
       <c r="E7" s="19">
         <f t="shared" ref="E7:E42" si="2">C7/1976</f>
-        <v>27.565667727732798</v>
+        <v>28.051500428137654</v>
       </c>
       <c r="F7" s="19">
         <f>E7/2</f>
-        <v>13.782833863866399</v>
+        <v>14.025750214068827</v>
       </c>
       <c r="G7" s="19">
         <f>E7/5</f>
-        <v>5.5131335455465598</v>
+        <v>5.6103000856275305</v>
       </c>
       <c r="H7" s="20">
         <f>C7/2080</f>
-        <v>26.187384341346156</v>
+        <v>26.648925406730772</v>
       </c>
     </row>
     <row r="8" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A8" s="8">
         <f>A7+1</f>
         <v>1</v>
       </c>
       <c r="B8" s="18">
-        <v>45767.98</v>
+        <v>45641.919999999998</v>
       </c>
       <c r="C8" s="18">
         <f t="shared" si="0"/>
-        <v>55791.167620000007</v>
+        <v>56751.163328000002</v>
       </c>
       <c r="D8" s="18">
         <f t="shared" si="1"/>
-        <v>4649.2639683333337</v>
+        <v>4729.2636106666669</v>
       </c>
       <c r="E8" s="19">
         <f t="shared" si="2"/>
-        <v>28.234396568825915</v>
+        <v>28.720224356275306</v>
       </c>
       <c r="F8" s="19">
         <f t="shared" ref="F8:F42" si="3">E8/2</f>
-        <v>14.117198284412957</v>
+        <v>14.360112178137653</v>
       </c>
       <c r="G8" s="19">
         <f t="shared" ref="G8:G42" si="4">E8/5</f>
-        <v>5.6468793137651829</v>
+        <v>5.7440448712550616</v>
       </c>
       <c r="H8" s="20">
         <f t="shared" ref="H8:H42" si="5">C8/2080</f>
-        <v>26.822676740384619</v>
+        <v>27.284213138461539</v>
       </c>
     </row>
     <row r="9" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A9" s="8">
         <f t="shared" ref="A9:A42" si="6">A8+1</f>
         <v>2</v>
       </c>
       <c r="B9" s="18">
-        <v>46851.93</v>
+        <v>46704.6</v>
       </c>
       <c r="C9" s="18">
         <f t="shared" si="0"/>
-        <v>57112.502670000002</v>
+        <v>58072.499640000002</v>
       </c>
       <c r="D9" s="18">
         <f t="shared" si="1"/>
-        <v>4759.3752224999998</v>
+        <v>4839.3749699999998</v>
       </c>
       <c r="E9" s="19">
         <f t="shared" si="2"/>
-        <v>28.903088395748988</v>
+        <v>29.388916821862349</v>
       </c>
       <c r="F9" s="19">
         <f t="shared" si="3"/>
-        <v>14.451544197874494</v>
+        <v>14.694458410931174</v>
       </c>
       <c r="G9" s="19">
         <f t="shared" si="4"/>
-        <v>5.7806176791497972</v>
+        <v>5.87778336437247</v>
       </c>
       <c r="H9" s="20">
         <f t="shared" si="5"/>
-        <v>27.457933975961538</v>
+        <v>27.919470980769233</v>
       </c>
     </row>
     <row r="10" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A10" s="8">
         <f t="shared" si="6"/>
         <v>3</v>
       </c>
       <c r="B10" s="18">
-        <v>47935.38</v>
+        <v>47766.79</v>
       </c>
       <c r="C10" s="18">
         <f t="shared" si="0"/>
-        <v>58433.228219999997</v>
+        <v>59393.226686000002</v>
       </c>
       <c r="D10" s="18">
         <f t="shared" si="1"/>
-        <v>4869.4356850000004</v>
+        <v>4949.4355571666674</v>
       </c>
       <c r="E10" s="19">
         <f t="shared" si="2"/>
-        <v>29.571471771255059</v>
+        <v>30.057300954453442</v>
       </c>
       <c r="F10" s="19">
         <f t="shared" si="3"/>
-        <v>14.785735885627529</v>
+        <v>15.028650477226721</v>
       </c>
       <c r="G10" s="19">
         <f t="shared" si="4"/>
-        <v>5.9142943542510116</v>
+        <v>6.0114601908906886</v>
       </c>
       <c r="H10" s="20">
         <f t="shared" si="5"/>
-        <v>28.092898182692306</v>
+        <v>28.55443590673077</v>
       </c>
     </row>
     <row r="11" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A11" s="8">
         <f t="shared" si="6"/>
         <v>4</v>
       </c>
       <c r="B11" s="18">
-        <v>47935.38</v>
+        <v>47766.79</v>
       </c>
       <c r="C11" s="18">
         <f t="shared" si="0"/>
-        <v>58433.228219999997</v>
+        <v>59393.226686000002</v>
       </c>
       <c r="D11" s="18">
         <f t="shared" si="1"/>
-        <v>4869.4356850000004</v>
+        <v>4949.4355571666674</v>
       </c>
       <c r="E11" s="19">
         <f t="shared" si="2"/>
-        <v>29.571471771255059</v>
+        <v>30.057300954453442</v>
       </c>
       <c r="F11" s="19">
         <f t="shared" si="3"/>
-        <v>14.785735885627529</v>
+        <v>15.028650477226721</v>
       </c>
       <c r="G11" s="19">
         <f t="shared" si="4"/>
-        <v>5.9142943542510116</v>
+        <v>6.0114601908906886</v>
       </c>
       <c r="H11" s="20">
         <f t="shared" si="5"/>
-        <v>28.092898182692306</v>
+        <v>28.55443590673077</v>
       </c>
     </row>
     <row r="12" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A12" s="8">
         <f t="shared" si="6"/>
         <v>5</v>
       </c>
       <c r="B12" s="18">
-        <v>49832.06</v>
+        <v>49626.25</v>
       </c>
       <c r="C12" s="18">
         <f t="shared" si="0"/>
-        <v>60745.281139999999</v>
+        <v>61705.27925</v>
       </c>
       <c r="D12" s="18">
         <f t="shared" si="1"/>
-        <v>5062.106761666666</v>
+        <v>5142.1066041666663</v>
       </c>
       <c r="E12" s="19">
         <f t="shared" si="2"/>
-        <v>30.741539038461539</v>
+        <v>31.227368041497975</v>
       </c>
       <c r="F12" s="19">
         <f t="shared" si="3"/>
-        <v>15.37076951923077</v>
+        <v>15.613684020748988</v>
       </c>
       <c r="G12" s="19">
         <f t="shared" si="4"/>
-        <v>6.1483078076923077</v>
+        <v>6.2454736082995952</v>
       </c>
       <c r="H12" s="20">
         <f t="shared" si="5"/>
-        <v>29.204462086538459</v>
+        <v>29.665999639423077</v>
       </c>
     </row>
     <row r="13" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A13" s="8">
         <f t="shared" si="6"/>
         <v>6</v>
       </c>
       <c r="B13" s="18">
-        <v>49832.06</v>
+        <v>49626.25</v>
       </c>
       <c r="C13" s="18">
         <f t="shared" si="0"/>
-        <v>60745.281139999999</v>
+        <v>61705.27925</v>
       </c>
       <c r="D13" s="18">
         <f t="shared" si="1"/>
-        <v>5062.106761666666</v>
+        <v>5142.1066041666663</v>
       </c>
       <c r="E13" s="19">
         <f t="shared" si="2"/>
-        <v>30.741539038461539</v>
+        <v>31.227368041497975</v>
       </c>
       <c r="F13" s="19">
         <f t="shared" si="3"/>
-        <v>15.37076951923077</v>
+        <v>15.613684020748988</v>
       </c>
       <c r="G13" s="19">
         <f t="shared" si="4"/>
-        <v>6.1483078076923077</v>
+        <v>6.2454736082995952</v>
       </c>
       <c r="H13" s="20">
         <f t="shared" si="5"/>
-        <v>29.204462086538459</v>
+        <v>29.665999639423077</v>
       </c>
     </row>
     <row r="14" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A14" s="8">
         <f t="shared" si="6"/>
         <v>7</v>
       </c>
       <c r="B14" s="18">
-        <v>51728.76</v>
+        <v>51485.73</v>
       </c>
       <c r="C14" s="18">
         <f t="shared" si="0"/>
-        <v>63057.358440000004</v>
+        <v>64017.356682000005</v>
       </c>
       <c r="D14" s="18">
         <f t="shared" si="1"/>
-        <v>5254.7798700000012</v>
+        <v>5334.7797234999998</v>
       </c>
       <c r="E14" s="19">
         <f t="shared" si="2"/>
-        <v>31.911618643724697</v>
+        <v>32.397447713562755</v>
       </c>
       <c r="F14" s="19">
         <f t="shared" si="3"/>
-        <v>15.955809321862349</v>
+        <v>16.198723856781378</v>
       </c>
       <c r="G14" s="19">
         <f t="shared" si="4"/>
-        <v>6.3823237287449395</v>
+        <v>6.4794895427125514</v>
       </c>
       <c r="H14" s="20">
         <f t="shared" si="5"/>
-        <v>30.316037711538463</v>
+        <v>30.77757532788462</v>
       </c>
     </row>
     <row r="15" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A15" s="8">
         <f t="shared" si="6"/>
         <v>8</v>
       </c>
       <c r="B15" s="18">
-        <v>51728.76</v>
+        <v>51485.73</v>
       </c>
       <c r="C15" s="18">
         <f t="shared" si="0"/>
-        <v>63057.358440000004</v>
+        <v>64017.356682000005</v>
       </c>
       <c r="D15" s="18">
         <f t="shared" si="1"/>
-        <v>5254.7798700000012</v>
+        <v>5334.7797234999998</v>
       </c>
       <c r="E15" s="19">
         <f t="shared" si="2"/>
-        <v>31.911618643724697</v>
+        <v>32.397447713562755</v>
       </c>
       <c r="F15" s="19">
         <f t="shared" si="3"/>
-        <v>15.955809321862349</v>
+        <v>16.198723856781378</v>
       </c>
       <c r="G15" s="19">
         <f t="shared" si="4"/>
-        <v>6.3823237287449395</v>
+        <v>6.4794895427125514</v>
       </c>
       <c r="H15" s="20">
         <f t="shared" si="5"/>
-        <v>30.316037711538463</v>
+        <v>30.77757532788462</v>
       </c>
     </row>
     <row r="16" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A16" s="8">
         <f t="shared" si="6"/>
         <v>9</v>
       </c>
       <c r="B16" s="18">
-        <v>53625.48</v>
+        <v>53345.23</v>
       </c>
       <c r="C16" s="18">
         <f t="shared" si="0"/>
-        <v>65369.460120000011</v>
+        <v>66329.458982000011</v>
       </c>
       <c r="D16" s="18">
         <f t="shared" si="1"/>
-        <v>5447.4550100000006</v>
+        <v>5527.4549151666679</v>
       </c>
       <c r="E16" s="19">
         <f t="shared" si="2"/>
-        <v>33.08171058704454</v>
+        <v>33.567539970647779</v>
       </c>
       <c r="F16" s="19">
         <f t="shared" si="3"/>
-        <v>16.54085529352227</v>
+        <v>16.78376998532389</v>
       </c>
       <c r="G16" s="19">
         <f t="shared" si="4"/>
-        <v>6.6163421174089079</v>
+        <v>6.7135079941295555</v>
       </c>
       <c r="H16" s="20">
         <f t="shared" si="5"/>
-        <v>31.427625057692314</v>
+        <v>31.88916297211539</v>
       </c>
     </row>
     <row r="17" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A17" s="8">
         <f t="shared" si="6"/>
         <v>10</v>
       </c>
       <c r="B17" s="18">
-        <v>53625.48</v>
+        <v>53345.23</v>
       </c>
       <c r="C17" s="18">
         <f t="shared" si="0"/>
-        <v>65369.460120000011</v>
+        <v>66329.458982000011</v>
       </c>
       <c r="D17" s="18">
         <f t="shared" si="1"/>
-        <v>5447.4550100000006</v>
+        <v>5527.4549151666679</v>
       </c>
       <c r="E17" s="19">
         <f t="shared" si="2"/>
-        <v>33.08171058704454</v>
+        <v>33.567539970647779</v>
       </c>
       <c r="F17" s="19">
         <f t="shared" si="3"/>
-        <v>16.54085529352227</v>
+        <v>16.78376998532389</v>
       </c>
       <c r="G17" s="19">
         <f t="shared" si="4"/>
-        <v>6.6163421174089079</v>
+        <v>6.7135079941295555</v>
       </c>
       <c r="H17" s="20">
         <f t="shared" si="5"/>
-        <v>31.427625057692314</v>
+        <v>31.88916297211539</v>
       </c>
     </row>
     <row r="18" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A18" s="8">
         <f t="shared" si="6"/>
         <v>11</v>
       </c>
       <c r="B18" s="18">
-        <v>55522.16</v>
+        <v>55204.69</v>
       </c>
       <c r="C18" s="18">
         <f t="shared" si="0"/>
-        <v>67681.513040000005</v>
+        <v>68641.511546000009</v>
       </c>
       <c r="D18" s="18">
         <f t="shared" si="1"/>
-        <v>5640.126086666668</v>
+        <v>5720.1259621666677</v>
       </c>
       <c r="E18" s="19">
         <f t="shared" si="2"/>
-        <v>34.251777854251017</v>
+        <v>34.737607057692315</v>
       </c>
       <c r="F18" s="19">
         <f t="shared" si="3"/>
-        <v>17.125888927125509</v>
+        <v>17.368803528846158</v>
       </c>
       <c r="G18" s="19">
         <f t="shared" si="4"/>
-        <v>6.8503555708502031</v>
+        <v>6.9475214115384629</v>
       </c>
       <c r="H18" s="20">
         <f t="shared" si="5"/>
-        <v>32.539188961538464</v>
+        <v>33.000726704807697</v>
       </c>
     </row>
     <row r="19" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A19" s="8">
         <f t="shared" si="6"/>
         <v>12</v>
       </c>
       <c r="B19" s="18">
-        <v>55522.16</v>
+        <v>55204.69</v>
       </c>
       <c r="C19" s="18">
         <f t="shared" si="0"/>
-        <v>67681.513040000005</v>
+        <v>68641.511546000009</v>
       </c>
       <c r="D19" s="18">
         <f t="shared" si="1"/>
-        <v>5640.126086666668</v>
+        <v>5720.1259621666677</v>
       </c>
       <c r="E19" s="19">
         <f t="shared" si="2"/>
-        <v>34.251777854251017</v>
+        <v>34.737607057692315</v>
       </c>
       <c r="F19" s="19">
         <f t="shared" si="3"/>
-        <v>17.125888927125509</v>
+        <v>17.368803528846158</v>
       </c>
       <c r="G19" s="19">
         <f t="shared" si="4"/>
-        <v>6.8503555708502031</v>
+        <v>6.9475214115384629</v>
       </c>
       <c r="H19" s="20">
         <f t="shared" si="5"/>
-        <v>32.539188961538464</v>
+        <v>33.000726704807697</v>
       </c>
     </row>
     <row r="20" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A20" s="8">
         <f t="shared" si="6"/>
         <v>13</v>
       </c>
       <c r="B20" s="18">
-        <v>57418.87</v>
+        <v>57064.18</v>
       </c>
       <c r="C20" s="18">
         <f t="shared" si="0"/>
-        <v>69993.602530000004</v>
+        <v>70953.601412000004</v>
       </c>
       <c r="D20" s="18">
         <f t="shared" si="1"/>
-        <v>5832.8002108333339</v>
+        <v>5912.8001176666667</v>
       </c>
       <c r="E20" s="19">
         <f t="shared" si="2"/>
-        <v>35.421863628542511</v>
+        <v>35.90769302226721</v>
       </c>
       <c r="F20" s="19">
         <f t="shared" si="3"/>
-        <v>17.710931814271255</v>
+        <v>17.953846511133605</v>
       </c>
       <c r="G20" s="19">
         <f t="shared" si="4"/>
-        <v>7.0843727257085023</v>
+        <v>7.1815386044534417</v>
       </c>
       <c r="H20" s="20">
         <f t="shared" si="5"/>
-        <v>33.650770447115384</v>
+        <v>34.112308371153851</v>
       </c>
     </row>
     <row r="21" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A21" s="8">
         <f t="shared" si="6"/>
         <v>14</v>
       </c>
       <c r="B21" s="18">
-        <v>57418.87</v>
+        <v>57064.18</v>
       </c>
       <c r="C21" s="18">
         <f t="shared" si="0"/>
-        <v>69993.602530000004</v>
+        <v>70953.601412000004</v>
       </c>
       <c r="D21" s="18">
         <f t="shared" si="1"/>
-        <v>5832.8002108333339</v>
+        <v>5912.8001176666667</v>
       </c>
       <c r="E21" s="19">
         <f t="shared" si="2"/>
-        <v>35.421863628542511</v>
+        <v>35.90769302226721</v>
       </c>
       <c r="F21" s="19">
         <f t="shared" si="3"/>
-        <v>17.710931814271255</v>
+        <v>17.953846511133605</v>
       </c>
       <c r="G21" s="19">
         <f t="shared" si="4"/>
-        <v>7.0843727257085023</v>
+        <v>7.1815386044534417</v>
       </c>
       <c r="H21" s="20">
         <f t="shared" si="5"/>
-        <v>33.650770447115384</v>
+        <v>34.112308371153851</v>
       </c>
     </row>
     <row r="22" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A22" s="8">
         <f t="shared" si="6"/>
         <v>15</v>
       </c>
       <c r="B22" s="18">
-        <v>59315</v>
+        <v>58923.1</v>
       </c>
       <c r="C22" s="18">
         <f t="shared" si="0"/>
-        <v>72304.985000000001</v>
+        <v>73264.982539999997</v>
       </c>
       <c r="D22" s="18">
         <f t="shared" si="1"/>
-        <v>6025.4154166666676</v>
+        <v>6105.4152116666664</v>
       </c>
       <c r="E22" s="19">
         <f t="shared" si="2"/>
-        <v>36.591591599190281</v>
+        <v>37.077420313765181</v>
       </c>
       <c r="F22" s="19">
         <f t="shared" si="3"/>
-        <v>18.29579579959514</v>
+        <v>18.53871015688259</v>
       </c>
       <c r="G22" s="19">
         <f t="shared" si="4"/>
-        <v>7.3183183198380561</v>
+        <v>7.4154840627530358</v>
       </c>
       <c r="H22" s="20">
         <f t="shared" si="5"/>
-        <v>34.762012019230767</v>
+        <v>35.223549298076925</v>
       </c>
     </row>
     <row r="23" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A23" s="8">
         <f t="shared" si="6"/>
         <v>16</v>
       </c>
       <c r="B23" s="18">
-        <v>59315</v>
+        <v>58923.1</v>
       </c>
       <c r="C23" s="18">
         <f t="shared" si="0"/>
-        <v>72304.985000000001</v>
+        <v>73264.982539999997</v>
       </c>
       <c r="D23" s="18">
         <f t="shared" si="1"/>
-        <v>6025.4154166666676</v>
+        <v>6105.4152116666664</v>
       </c>
       <c r="E23" s="19">
         <f t="shared" si="2"/>
-        <v>36.591591599190281</v>
+        <v>37.077420313765181</v>
       </c>
       <c r="F23" s="19">
         <f t="shared" si="3"/>
-        <v>18.29579579959514</v>
+        <v>18.53871015688259</v>
       </c>
       <c r="G23" s="19">
         <f t="shared" si="4"/>
-        <v>7.3183183198380561</v>
+        <v>7.4154840627530358</v>
       </c>
       <c r="H23" s="20">
         <f t="shared" si="5"/>
-        <v>34.762012019230767</v>
+        <v>35.223549298076925</v>
       </c>
     </row>
     <row r="24" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A24" s="8">
         <f t="shared" si="6"/>
         <v>17</v>
       </c>
       <c r="B24" s="18">
-        <v>61211.72</v>
+        <v>60782.6</v>
       </c>
       <c r="C24" s="18">
         <f t="shared" si="0"/>
-        <v>74617.086680000008</v>
+        <v>75577.084839999996</v>
       </c>
       <c r="D24" s="18">
         <f t="shared" si="1"/>
-        <v>6218.090556666667</v>
+        <v>6298.0904033333327</v>
       </c>
       <c r="E24" s="19">
         <f t="shared" si="2"/>
-        <v>37.761683542510127</v>
+        <v>38.247512570850198</v>
       </c>
       <c r="F24" s="19">
         <f t="shared" si="3"/>
-        <v>18.880841771255064</v>
+        <v>19.123756285425099</v>
       </c>
       <c r="G24" s="19">
         <f t="shared" si="4"/>
-        <v>7.5523367085020254</v>
+        <v>7.6495025141700399</v>
       </c>
       <c r="H24" s="20">
         <f t="shared" si="5"/>
-        <v>35.873599365384621</v>
+        <v>36.335136942307692</v>
       </c>
     </row>
     <row r="25" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A25" s="8">
         <f t="shared" si="6"/>
         <v>18</v>
       </c>
       <c r="B25" s="18">
-        <v>61211.72</v>
+        <v>60782.6</v>
       </c>
       <c r="C25" s="18">
         <f t="shared" si="0"/>
-        <v>74617.086680000008</v>
+        <v>75577.084839999996</v>
       </c>
       <c r="D25" s="18">
         <f t="shared" si="1"/>
-        <v>6218.090556666667</v>
+        <v>6298.0904033333327</v>
       </c>
       <c r="E25" s="19">
         <f t="shared" si="2"/>
-        <v>37.761683542510127</v>
+        <v>38.247512570850198</v>
       </c>
       <c r="F25" s="19">
         <f t="shared" si="3"/>
-        <v>18.880841771255064</v>
+        <v>19.123756285425099</v>
       </c>
       <c r="G25" s="19">
         <f t="shared" si="4"/>
-        <v>7.5523367085020254</v>
+        <v>7.6495025141700399</v>
       </c>
       <c r="H25" s="20">
         <f t="shared" si="5"/>
-        <v>35.873599365384621</v>
+        <v>36.335136942307692</v>
       </c>
     </row>
     <row r="26" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A26" s="8">
         <f t="shared" si="6"/>
         <v>19</v>
       </c>
       <c r="B26" s="18">
-        <v>63108.43</v>
+        <v>62642.09</v>
       </c>
       <c r="C26" s="18">
         <f t="shared" si="0"/>
-        <v>76929.176170000006</v>
+        <v>77889.174706000005</v>
       </c>
       <c r="D26" s="18">
         <f t="shared" si="1"/>
-        <v>6410.7646808333338</v>
+        <v>6490.7645588333335</v>
       </c>
       <c r="E26" s="19">
         <f t="shared" si="2"/>
-        <v>38.931769316801621</v>
+        <v>39.417598535425107</v>
       </c>
       <c r="F26" s="19">
         <f t="shared" si="3"/>
-        <v>19.46588465840081</v>
+        <v>19.708799267712553</v>
       </c>
       <c r="G26" s="19">
         <f t="shared" si="4"/>
-        <v>7.7863538633603238</v>
+        <v>7.8835197070850214</v>
       </c>
       <c r="H26" s="20">
         <f t="shared" si="5"/>
-        <v>36.985180850961541</v>
+        <v>37.446718608653846</v>
       </c>
     </row>
     <row r="27" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A27" s="8">
         <f t="shared" si="6"/>
         <v>20</v>
       </c>
       <c r="B27" s="18">
-        <v>63108.43</v>
+        <v>62642.09</v>
       </c>
       <c r="C27" s="18">
         <f t="shared" si="0"/>
-        <v>76929.176170000006</v>
+        <v>77889.174706000005</v>
       </c>
       <c r="D27" s="18">
         <f t="shared" si="1"/>
-        <v>6410.7646808333338</v>
+        <v>6490.7645588333335</v>
       </c>
       <c r="E27" s="19">
         <f t="shared" si="2"/>
-        <v>38.931769316801621</v>
+        <v>39.417598535425107</v>
       </c>
       <c r="F27" s="19">
         <f t="shared" si="3"/>
-        <v>19.46588465840081</v>
+        <v>19.708799267712553</v>
       </c>
       <c r="G27" s="19">
         <f t="shared" si="4"/>
-        <v>7.7863538633603238</v>
+        <v>7.8835197070850214</v>
       </c>
       <c r="H27" s="20">
         <f t="shared" si="5"/>
-        <v>36.985180850961541</v>
+        <v>37.446718608653846</v>
       </c>
     </row>
     <row r="28" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A28" s="8">
         <f t="shared" si="6"/>
         <v>21</v>
       </c>
       <c r="B28" s="18">
-        <v>65005.11</v>
+        <v>64501.55</v>
       </c>
       <c r="C28" s="18">
         <f t="shared" si="0"/>
-        <v>79241.229090000008</v>
+        <v>80201.227270000003</v>
       </c>
       <c r="D28" s="18">
         <f t="shared" si="1"/>
-        <v>6603.4357575000004</v>
+        <v>6683.4356058333333</v>
       </c>
       <c r="E28" s="19">
         <f t="shared" si="2"/>
-        <v>40.101836584008105</v>
+        <v>40.587665622469636</v>
       </c>
       <c r="F28" s="19">
         <f t="shared" si="3"/>
-        <v>20.050918292004052</v>
+        <v>20.293832811234818</v>
       </c>
       <c r="G28" s="19">
         <f t="shared" si="4"/>
-        <v>8.0203673168016216</v>
+        <v>8.1175331244939279</v>
       </c>
       <c r="H28" s="20">
         <f t="shared" si="5"/>
-        <v>38.096744754807695</v>
+        <v>38.558282341346157</v>
       </c>
     </row>
     <row r="29" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A29" s="8">
         <f t="shared" si="6"/>
         <v>22</v>
       </c>
       <c r="B29" s="18">
-        <v>65005.11</v>
+        <v>64501.55</v>
       </c>
       <c r="C29" s="18">
         <f t="shared" si="0"/>
-        <v>79241.229090000008</v>
+        <v>80201.227270000003</v>
       </c>
       <c r="D29" s="18">
         <f t="shared" si="1"/>
-        <v>6603.4357575000004</v>
+        <v>6683.4356058333333</v>
       </c>
       <c r="E29" s="19">
         <f t="shared" si="2"/>
-        <v>40.101836584008105</v>
+        <v>40.587665622469636</v>
       </c>
       <c r="F29" s="19">
         <f t="shared" si="3"/>
-        <v>20.050918292004052</v>
+        <v>20.293832811234818</v>
       </c>
       <c r="G29" s="19">
         <f t="shared" si="4"/>
-        <v>8.0203673168016216</v>
+        <v>8.1175331244939279</v>
       </c>
       <c r="H29" s="20">
         <f t="shared" si="5"/>
-        <v>38.096744754807695</v>
+        <v>38.558282341346157</v>
       </c>
     </row>
     <row r="30" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A30" s="8">
         <f t="shared" si="6"/>
         <v>23</v>
       </c>
       <c r="B30" s="18">
-        <v>66901.83</v>
+        <v>66361.05</v>
       </c>
       <c r="C30" s="18">
         <f t="shared" si="0"/>
-        <v>81553.33077</v>
+        <v>82513.329570000002</v>
       </c>
       <c r="D30" s="18">
         <f t="shared" si="1"/>
-        <v>6796.1108975000006</v>
+        <v>6876.1107975000014</v>
       </c>
       <c r="E30" s="19">
         <f t="shared" si="2"/>
-        <v>41.271928527327937</v>
+        <v>41.75775787955466</v>
       </c>
       <c r="F30" s="19">
         <f t="shared" si="3"/>
-        <v>20.635964263663968</v>
+        <v>20.87887893977733</v>
       </c>
       <c r="G30" s="19">
         <f t="shared" si="4"/>
-        <v>8.2543857054655874</v>
+        <v>8.351551575910932</v>
       </c>
       <c r="H30" s="20">
         <f t="shared" si="5"/>
-        <v>39.208332100961542</v>
+        <v>39.669869985576923</v>
       </c>
     </row>
     <row r="31" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A31" s="8">
         <f t="shared" si="6"/>
         <v>24</v>
       </c>
       <c r="B31" s="18">
-        <v>66901.83</v>
+        <v>66361.05</v>
       </c>
       <c r="C31" s="18">
         <f t="shared" si="0"/>
-        <v>81553.33077</v>
+        <v>82513.329570000002</v>
       </c>
       <c r="D31" s="18">
         <f t="shared" si="1"/>
-        <v>6796.1108975000006</v>
+        <v>6876.1107975000014</v>
       </c>
       <c r="E31" s="19">
         <f t="shared" si="2"/>
-        <v>41.271928527327937</v>
+        <v>41.75775787955466</v>
       </c>
       <c r="F31" s="19">
         <f t="shared" si="3"/>
-        <v>20.635964263663968</v>
+        <v>20.87887893977733</v>
       </c>
       <c r="G31" s="19">
         <f t="shared" si="4"/>
-        <v>8.2543857054655874</v>
+        <v>8.351551575910932</v>
       </c>
       <c r="H31" s="20">
         <f t="shared" si="5"/>
-        <v>39.208332100961542</v>
+        <v>39.669869985576923</v>
       </c>
     </row>
     <row r="32" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A32" s="8">
         <f t="shared" si="6"/>
         <v>25</v>
       </c>
       <c r="B32" s="18">
-        <v>67023.210000000006</v>
+        <v>66480.05</v>
       </c>
       <c r="C32" s="18">
         <f t="shared" si="0"/>
-        <v>81701.292990000016</v>
+        <v>82661.294170000008</v>
       </c>
       <c r="D32" s="18">
         <f t="shared" si="1"/>
-        <v>6808.4410825000014</v>
+        <v>6888.4411808333334</v>
       </c>
       <c r="E32" s="19">
         <f t="shared" si="2"/>
-        <v>41.346808193319845</v>
+        <v>41.832638750000001</v>
       </c>
       <c r="F32" s="19">
         <f t="shared" si="3"/>
-        <v>20.673404096659922</v>
+        <v>20.916319375</v>
       </c>
       <c r="G32" s="19">
         <f t="shared" si="4"/>
-        <v>8.2693616386639697</v>
+        <v>8.3665277499999995</v>
       </c>
       <c r="H32" s="20">
         <f t="shared" si="5"/>
-        <v>39.279467783653857</v>
+        <v>39.741006812500004</v>
       </c>
     </row>
     <row r="33" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A33" s="8">
         <f t="shared" si="6"/>
         <v>26</v>
       </c>
       <c r="B33" s="18">
-        <v>67135.679999999993</v>
+        <v>66590.31</v>
       </c>
       <c r="C33" s="18">
         <f t="shared" si="0"/>
-        <v>81838.393920000002</v>
+        <v>82798.391453999997</v>
       </c>
       <c r="D33" s="18">
         <f t="shared" si="1"/>
-        <v>6819.8661599999996</v>
+        <v>6899.8659545</v>
       </c>
       <c r="E33" s="19">
         <f t="shared" si="2"/>
-        <v>41.416191255060731</v>
+        <v>41.902019966599191</v>
       </c>
       <c r="F33" s="19">
         <f t="shared" si="3"/>
-        <v>20.708095627530366</v>
+        <v>20.951009983299596</v>
       </c>
       <c r="G33" s="19">
         <f t="shared" si="4"/>
-        <v>8.2832382510121469</v>
+        <v>8.3804039933198382</v>
       </c>
       <c r="H33" s="20">
         <f t="shared" si="5"/>
-        <v>39.34538169230769</v>
+        <v>39.80691896826923</v>
       </c>
     </row>
     <row r="34" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A34" s="8">
         <f t="shared" si="6"/>
         <v>27</v>
       </c>
       <c r="B34" s="18">
-        <v>67239.88</v>
+        <v>66692.47</v>
       </c>
       <c r="C34" s="18">
         <f t="shared" si="0"/>
-        <v>81965.413720000011</v>
+        <v>82925.41719800001</v>
       </c>
       <c r="D34" s="18">
         <f t="shared" si="1"/>
-        <v>6830.4511433333346</v>
+        <v>6910.4514331666669</v>
       </c>
       <c r="E34" s="19">
         <f t="shared" si="2"/>
-        <v>41.480472530364381</v>
+        <v>41.966304250000007</v>
       </c>
       <c r="F34" s="19">
         <f t="shared" si="3"/>
-        <v>20.74023626518219</v>
+        <v>20.983152125000004</v>
       </c>
       <c r="G34" s="19">
         <f t="shared" si="4"/>
-        <v>8.2960945060728761</v>
+        <v>8.3932608500000008</v>
       </c>
       <c r="H34" s="20">
         <f t="shared" si="5"/>
-        <v>39.406448903846162</v>
+        <v>39.867989037500003</v>
       </c>
     </row>
     <row r="35" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A35" s="8">
         <f t="shared" si="6"/>
         <v>28</v>
       </c>
       <c r="B35" s="18">
-        <v>67336.42</v>
+        <v>66787.11</v>
       </c>
       <c r="C35" s="18">
         <f t="shared" si="0"/>
-        <v>82083.095979999998</v>
+        <v>83043.092574000009</v>
       </c>
       <c r="D35" s="18">
         <f t="shared" si="1"/>
-        <v>6840.2579983333335</v>
+        <v>6920.2577145000005</v>
       </c>
       <c r="E35" s="19">
         <f t="shared" si="2"/>
-        <v>41.540028329959512</v>
+        <v>42.025856565789475</v>
       </c>
       <c r="F35" s="19">
         <f t="shared" si="3"/>
-        <v>20.770014164979756</v>
+        <v>21.012928282894737</v>
       </c>
       <c r="G35" s="19">
         <f t="shared" si="4"/>
-        <v>8.308005665991903</v>
+        <v>8.4051713131578953</v>
       </c>
       <c r="H35" s="20">
         <f t="shared" si="5"/>
-        <v>39.46302691346154</v>
+        <v>39.924563737500002</v>
       </c>
     </row>
     <row r="36" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A36" s="8">
         <f t="shared" si="6"/>
         <v>29</v>
       </c>
       <c r="B36" s="18">
-        <v>67425.8</v>
+        <v>66874.740000000005</v>
       </c>
       <c r="C36" s="18">
         <f t="shared" si="0"/>
-        <v>82192.050200000012</v>
+        <v>83152.051716000016</v>
       </c>
       <c r="D36" s="18">
         <f t="shared" si="1"/>
-        <v>6849.3375166666674</v>
+        <v>6929.3376430000008</v>
       </c>
       <c r="E36" s="19">
         <f t="shared" si="2"/>
-        <v>41.595167105263165</v>
+        <v>42.080997831983815</v>
       </c>
       <c r="F36" s="19">
         <f t="shared" si="3"/>
-        <v>20.797583552631583</v>
+        <v>21.040498915991908</v>
       </c>
       <c r="G36" s="19">
         <f t="shared" si="4"/>
-        <v>8.3190334210526338</v>
+        <v>8.416199566396763</v>
       </c>
       <c r="H36" s="20">
         <f t="shared" si="5"/>
-        <v>39.515408750000006</v>
+        <v>39.976947940384626</v>
       </c>
     </row>
     <row r="37" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A37" s="8">
         <f t="shared" si="6"/>
         <v>30</v>
       </c>
       <c r="B37" s="18">
-        <v>67508.679999999993</v>
+        <v>66955.990000000005</v>
       </c>
       <c r="C37" s="18">
         <f t="shared" si="0"/>
-        <v>82293.080919999993</v>
+        <v>83253.077966000012</v>
       </c>
       <c r="D37" s="18">
         <f t="shared" si="1"/>
-        <v>6857.7567433333325</v>
+        <v>6937.756497166667</v>
       </c>
       <c r="E37" s="19">
         <f t="shared" si="2"/>
-        <v>41.646296012145747</v>
+        <v>42.132124476720655</v>
       </c>
       <c r="F37" s="19">
         <f t="shared" si="3"/>
-        <v>20.823148006072874</v>
+        <v>21.066062238360328</v>
       </c>
       <c r="G37" s="19">
         <f t="shared" si="4"/>
-        <v>8.3292592024291494</v>
+        <v>8.4264248953441303</v>
       </c>
       <c r="H37" s="20">
         <f t="shared" si="5"/>
-        <v>39.563981211538461</v>
+        <v>40.025518252884623</v>
       </c>
     </row>
     <row r="38" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A38" s="8">
         <f t="shared" si="6"/>
         <v>31</v>
       </c>
       <c r="B38" s="18">
-        <v>67585.37</v>
+        <v>67031.179999999993</v>
       </c>
       <c r="C38" s="18">
         <f t="shared" si="0"/>
-        <v>82386.566030000002</v>
+        <v>83346.569212000002</v>
       </c>
       <c r="D38" s="18">
         <f t="shared" si="1"/>
-        <v>6865.5471691666671</v>
+        <v>6945.5474343333335</v>
       </c>
       <c r="E38" s="19">
         <f t="shared" si="2"/>
-        <v>41.693606290485832</v>
+        <v>42.179437860323887</v>
       </c>
       <c r="F38" s="19">
         <f t="shared" si="3"/>
-        <v>20.846803145242916</v>
+        <v>21.089718930161943</v>
       </c>
       <c r="G38" s="19">
         <f t="shared" si="4"/>
-        <v>8.3387212580971664</v>
+        <v>8.435887572064777</v>
       </c>
       <c r="H38" s="20">
         <f t="shared" si="5"/>
-        <v>39.60892597596154</v>
+        <v>40.07046596730769</v>
       </c>
     </row>
     <row r="39" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A39" s="8">
         <f t="shared" si="6"/>
         <v>32</v>
       </c>
       <c r="B39" s="18">
-        <v>67656.41</v>
+        <v>67100.820000000007</v>
       </c>
       <c r="C39" s="18">
         <f t="shared" si="0"/>
-        <v>82473.163790000006</v>
+        <v>83433.15958800001</v>
       </c>
       <c r="D39" s="18">
         <f t="shared" si="1"/>
-        <v>6872.7636491666681</v>
+        <v>6952.7632990000011</v>
       </c>
       <c r="E39" s="19">
         <f t="shared" si="2"/>
-        <v>41.737431067813766</v>
+        <v>42.223258900809718</v>
       </c>
       <c r="F39" s="19">
         <f t="shared" si="3"/>
-        <v>20.868715533906883</v>
+        <v>21.111629450404859</v>
       </c>
       <c r="G39" s="19">
         <f t="shared" si="4"/>
-        <v>8.3474862135627532</v>
+        <v>8.4446517801619443</v>
       </c>
       <c r="H39" s="20">
         <f t="shared" si="5"/>
-        <v>39.65055951442308</v>
+        <v>40.112095955769234</v>
       </c>
     </row>
     <row r="40" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A40" s="8">
         <f t="shared" si="6"/>
         <v>33</v>
       </c>
       <c r="B40" s="18">
-        <v>67722.17</v>
+        <v>67165.289999999994</v>
       </c>
       <c r="C40" s="18">
         <f t="shared" si="0"/>
-        <v>82553.325230000002</v>
+        <v>83513.321585999991</v>
       </c>
       <c r="D40" s="18">
         <f t="shared" si="1"/>
-        <v>6879.4437691666672</v>
+        <v>6959.4434654999995</v>
       </c>
       <c r="E40" s="19">
         <f t="shared" si="2"/>
-        <v>41.777998598178137</v>
+        <v>42.26382671356275</v>
       </c>
       <c r="F40" s="19">
         <f t="shared" si="3"/>
-        <v>20.888999299089068</v>
+        <v>21.131913356781375</v>
       </c>
       <c r="G40" s="19">
         <f t="shared" si="4"/>
-        <v>8.3555997196356273</v>
+        <v>8.4527653427125493</v>
       </c>
       <c r="H40" s="20">
         <f t="shared" si="5"/>
-        <v>39.689098668269231</v>
+        <v>40.150635377884612</v>
       </c>
     </row>
     <row r="41" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A41" s="8">
         <f t="shared" si="6"/>
         <v>34</v>
       </c>
       <c r="B41" s="18">
-        <v>67783.11</v>
+        <v>67225.039999999994</v>
       </c>
       <c r="C41" s="18">
         <f t="shared" si="0"/>
-        <v>82627.611090000006</v>
+        <v>83587.614736000003</v>
       </c>
       <c r="D41" s="18">
         <f t="shared" si="1"/>
-        <v>6885.6342574999999</v>
+        <v>6965.6345613333333</v>
       </c>
       <c r="E41" s="19">
         <f t="shared" si="2"/>
-        <v>41.815592656882593</v>
+        <v>42.30142446153846</v>
       </c>
       <c r="F41" s="19">
         <f t="shared" si="3"/>
-        <v>20.907796328441297</v>
+        <v>21.15071223076923</v>
       </c>
       <c r="G41" s="19">
         <f t="shared" si="4"/>
-        <v>8.363118531376518</v>
+        <v>8.4602848923076923</v>
       </c>
       <c r="H41" s="20">
         <f t="shared" si="5"/>
-        <v>39.724813024038461</v>
+        <v>40.186353238461543</v>
       </c>
     </row>
     <row r="42" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A42" s="21">
         <f t="shared" si="6"/>
         <v>35</v>
       </c>
       <c r="B42" s="22">
-        <v>67839.48</v>
+        <v>67280.3</v>
       </c>
       <c r="C42" s="22">
         <f t="shared" si="0"/>
-        <v>82696.326119999998</v>
+        <v>83656.325020000004</v>
       </c>
       <c r="D42" s="22">
         <f t="shared" si="1"/>
-        <v>6891.3605100000004</v>
+        <v>6971.3604183333337</v>
       </c>
       <c r="E42" s="23">
         <f t="shared" si="2"/>
-        <v>41.850367469635628</v>
+        <v>42.336196872469635</v>
       </c>
       <c r="F42" s="23">
         <f t="shared" si="3"/>
-        <v>20.925183734817814</v>
+        <v>21.168098436234818</v>
       </c>
       <c r="G42" s="23">
         <f t="shared" si="4"/>
-        <v>8.3700734939271264</v>
+        <v>8.4672393744939267</v>
       </c>
       <c r="H42" s="24">
         <f t="shared" si="5"/>
-        <v>39.757849096153848</v>
+        <v>40.219387028846157</v>
       </c>
     </row>
   </sheetData>
   <dataConsolidate/>
   <mergeCells count="3">
     <mergeCell ref="B4:C4"/>
     <mergeCell ref="E4:H4"/>
     <mergeCell ref="E5:G5"/>
   </mergeCells>
   <pageMargins left="0.39370078740157483" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0">
     <oddFooter>&amp;L&amp;"Calibri,Standaard"&amp;F</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet18.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-1100-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:H42"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.88671875" defaultRowHeight="13.8" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="1" width="6.44140625" style="2" bestFit="1" customWidth="1"/>
     <col min="2" max="4" width="15.33203125" style="2" customWidth="1"/>
     <col min="5" max="8" width="12.33203125" style="2" customWidth="1"/>
     <col min="9" max="16384" width="8.88671875" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A1" s="1" t="s">
         <v>24</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="2" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A2" s="4"/>
       <c r="D2" s="3">
         <f>Inhoud!B4</f>
-        <v>46054</v>
+        <v>46235</v>
       </c>
     </row>
     <row r="3" spans="1:8" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A3" s="1"/>
       <c r="B3" s="1"/>
       <c r="C3" s="5" t="s">
         <v>1</v>
       </c>
       <c r="D3" s="33">
         <f>Inhoud!B6</f>
-        <v>1.2190000000000001</v>
+        <v>1.2434000000000001</v>
       </c>
     </row>
     <row r="4" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A4" s="6"/>
       <c r="B4" s="35" t="s">
         <v>2</v>
       </c>
       <c r="C4" s="36"/>
       <c r="D4" s="7" t="s">
         <v>3</v>
       </c>
       <c r="E4" s="35" t="s">
         <v>4</v>
       </c>
       <c r="F4" s="37"/>
       <c r="G4" s="37"/>
       <c r="H4" s="36"/>
     </row>
     <row r="5" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A5" s="8"/>
       <c r="B5" s="9">
         <v>1</v>
       </c>
       <c r="C5" s="10"/>
       <c r="D5" s="10"/>
       <c r="E5" s="38" t="s">
         <v>5</v>
       </c>
       <c r="F5" s="39"/>
       <c r="G5" s="40"/>
       <c r="H5" s="11" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="6" spans="1:8" s="17" customFormat="1" x14ac:dyDescent="0.3">
       <c r="A6" s="12"/>
       <c r="B6" s="14" t="str">
         <f>'L4'!$B$6</f>
         <v>basis 01/01/2022</v>
       </c>
       <c r="C6" s="13">
         <f>D2</f>
-        <v>46054</v>
+        <v>46235</v>
       </c>
       <c r="D6" s="13">
         <f>C6</f>
-        <v>46054</v>
+        <v>46235</v>
       </c>
       <c r="E6" s="14">
         <v>1</v>
       </c>
       <c r="F6" s="15">
         <v>0.5</v>
       </c>
       <c r="G6" s="16">
         <v>0.2</v>
       </c>
       <c r="H6" s="12"/>
     </row>
     <row r="7" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A7" s="8">
         <v>0</v>
       </c>
       <c r="B7" s="18">
-        <v>59392.84</v>
+        <v>58999.41</v>
       </c>
       <c r="C7" s="18">
         <f t="shared" ref="C7:C42" si="0">B7*$D$3</f>
-        <v>72399.871960000004</v>
+        <v>73359.866394000011</v>
       </c>
       <c r="D7" s="18">
         <f t="shared" ref="D7:D42" si="1">B7/12*$D$3</f>
-        <v>6033.3226633333334</v>
+        <v>6113.3221995000004</v>
       </c>
       <c r="E7" s="19">
         <f t="shared" ref="E7:E42" si="2">C7/1976</f>
-        <v>36.639611315789473</v>
+        <v>37.125438458502032</v>
       </c>
       <c r="F7" s="19">
         <f>E7/2</f>
-        <v>18.319805657894737</v>
+        <v>18.562719229251016</v>
       </c>
       <c r="G7" s="19">
         <f>E7/5</f>
-        <v>7.3279222631578946</v>
+        <v>7.4250876917004067</v>
       </c>
       <c r="H7" s="20">
         <f>C7/2080</f>
-        <v>34.807630750000001</v>
+        <v>35.269166535576929</v>
       </c>
     </row>
     <row r="8" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A8" s="8">
         <f>A7+1</f>
         <v>1</v>
       </c>
       <c r="B8" s="18">
-        <v>59392.84</v>
+        <v>58999.41</v>
       </c>
       <c r="C8" s="18">
         <f t="shared" si="0"/>
-        <v>72399.871960000004</v>
+        <v>73359.866394000011</v>
       </c>
       <c r="D8" s="18">
         <f t="shared" si="1"/>
-        <v>6033.3226633333334</v>
+        <v>6113.3221995000004</v>
       </c>
       <c r="E8" s="19">
         <f t="shared" si="2"/>
-        <v>36.639611315789473</v>
+        <v>37.125438458502032</v>
       </c>
       <c r="F8" s="19">
         <f t="shared" ref="F8:F42" si="3">E8/2</f>
-        <v>18.319805657894737</v>
+        <v>18.562719229251016</v>
       </c>
       <c r="G8" s="19">
         <f t="shared" ref="G8:G42" si="4">E8/5</f>
-        <v>7.3279222631578946</v>
+        <v>7.4250876917004067</v>
       </c>
       <c r="H8" s="20">
         <f t="shared" ref="H8:H42" si="5">C8/2080</f>
-        <v>34.807630750000001</v>
+        <v>35.269166535576929</v>
       </c>
     </row>
     <row r="9" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A9" s="8">
         <f t="shared" ref="A9:A42" si="6">A8+1</f>
         <v>2</v>
       </c>
       <c r="B9" s="18">
-        <v>61715.360000000001</v>
+        <v>61276.36</v>
       </c>
       <c r="C9" s="18">
         <f t="shared" si="0"/>
-        <v>75231.023840000009</v>
+        <v>76191.026024000006</v>
       </c>
       <c r="D9" s="18">
         <f t="shared" si="1"/>
-        <v>6269.2519866666671</v>
+        <v>6349.2521686666678</v>
       </c>
       <c r="E9" s="19">
         <f t="shared" si="2"/>
-        <v>38.072380485829967</v>
+        <v>38.55821155060729</v>
       </c>
       <c r="F9" s="19">
         <f t="shared" si="3"/>
-        <v>19.036190242914984</v>
+        <v>19.279105775303645</v>
       </c>
       <c r="G9" s="19">
         <f t="shared" si="4"/>
-        <v>7.6144760971659933</v>
+        <v>7.7116423101214577</v>
       </c>
       <c r="H9" s="20">
         <f t="shared" si="5"/>
-        <v>36.168761461538466</v>
+        <v>36.630300973076928</v>
       </c>
     </row>
     <row r="10" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A10" s="8">
         <f t="shared" si="6"/>
         <v>3</v>
       </c>
       <c r="B10" s="18">
-        <v>61715.360000000001</v>
+        <v>61276.36</v>
       </c>
       <c r="C10" s="18">
         <f t="shared" si="0"/>
-        <v>75231.023840000009</v>
+        <v>76191.026024000006</v>
       </c>
       <c r="D10" s="18">
         <f t="shared" si="1"/>
-        <v>6269.2519866666671</v>
+        <v>6349.2521686666678</v>
       </c>
       <c r="E10" s="19">
         <f t="shared" si="2"/>
-        <v>38.072380485829967</v>
+        <v>38.55821155060729</v>
       </c>
       <c r="F10" s="19">
         <f t="shared" si="3"/>
-        <v>19.036190242914984</v>
+        <v>19.279105775303645</v>
       </c>
       <c r="G10" s="19">
         <f t="shared" si="4"/>
-        <v>7.6144760971659933</v>
+        <v>7.7116423101214577</v>
       </c>
       <c r="H10" s="20">
         <f t="shared" si="5"/>
-        <v>36.168761461538466</v>
+        <v>36.630300973076928</v>
       </c>
     </row>
     <row r="11" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A11" s="8">
         <f t="shared" si="6"/>
         <v>4</v>
       </c>
       <c r="B11" s="18">
-        <v>64037.87</v>
+        <v>63553.29</v>
       </c>
       <c r="C11" s="18">
         <f t="shared" si="0"/>
-        <v>78062.163530000005</v>
+        <v>79022.160786000008</v>
       </c>
       <c r="D11" s="18">
         <f t="shared" si="1"/>
-        <v>6505.1802941666674</v>
+        <v>6585.1800655000006</v>
       </c>
       <c r="E11" s="19">
         <f t="shared" si="2"/>
-        <v>39.505143486842108</v>
+        <v>39.990972057692311</v>
       </c>
       <c r="F11" s="19">
         <f t="shared" si="3"/>
-        <v>19.752571743421054</v>
+        <v>19.995486028846155</v>
       </c>
       <c r="G11" s="19">
         <f t="shared" si="4"/>
-        <v>7.9010286973684218</v>
+        <v>7.9981944115384618</v>
       </c>
       <c r="H11" s="20">
         <f t="shared" si="5"/>
-        <v>37.529886312500004</v>
+        <v>37.991423454807695</v>
       </c>
     </row>
     <row r="12" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A12" s="8">
         <f t="shared" si="6"/>
         <v>5</v>
       </c>
       <c r="B12" s="18">
-        <v>64037.87</v>
+        <v>63553.29</v>
       </c>
       <c r="C12" s="18">
         <f t="shared" si="0"/>
-        <v>78062.163530000005</v>
+        <v>79022.160786000008</v>
       </c>
       <c r="D12" s="18">
         <f t="shared" si="1"/>
-        <v>6505.1802941666674</v>
+        <v>6585.1800655000006</v>
       </c>
       <c r="E12" s="19">
         <f t="shared" si="2"/>
-        <v>39.505143486842108</v>
+        <v>39.990972057692311</v>
       </c>
       <c r="F12" s="19">
         <f t="shared" si="3"/>
-        <v>19.752571743421054</v>
+        <v>19.995486028846155</v>
       </c>
       <c r="G12" s="19">
         <f t="shared" si="4"/>
-        <v>7.9010286973684218</v>
+        <v>7.9981944115384618</v>
       </c>
       <c r="H12" s="20">
         <f t="shared" si="5"/>
-        <v>37.529886312500004</v>
+        <v>37.991423454807695</v>
       </c>
     </row>
     <row r="13" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A13" s="8">
         <f t="shared" si="6"/>
         <v>6</v>
       </c>
       <c r="B13" s="18">
-        <v>66359.83</v>
+        <v>65829.69</v>
       </c>
       <c r="C13" s="18">
         <f t="shared" si="0"/>
-        <v>80892.632770000011</v>
+        <v>81852.636546000009</v>
       </c>
       <c r="D13" s="18">
         <f t="shared" si="1"/>
-        <v>6741.052730833334</v>
+        <v>6821.0530454999998</v>
       </c>
       <c r="E13" s="19">
         <f t="shared" si="2"/>
-        <v>40.93756719129555</v>
+        <v>41.423399061740895</v>
       </c>
       <c r="F13" s="19">
         <f t="shared" si="3"/>
-        <v>20.468783595647775</v>
+        <v>20.711699530870447</v>
       </c>
       <c r="G13" s="19">
         <f t="shared" si="4"/>
-        <v>8.1875134382591099</v>
+        <v>8.2846798123481786</v>
       </c>
       <c r="H13" s="20">
         <f t="shared" si="5"/>
-        <v>38.890688831730778</v>
+        <v>39.352229108653852</v>
       </c>
     </row>
     <row r="14" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A14" s="8">
         <f t="shared" si="6"/>
         <v>7</v>
       </c>
       <c r="B14" s="18">
-        <v>66359.83</v>
+        <v>65829.69</v>
       </c>
       <c r="C14" s="18">
         <f t="shared" si="0"/>
-        <v>80892.632770000011</v>
+        <v>81852.636546000009</v>
       </c>
       <c r="D14" s="18">
         <f t="shared" si="1"/>
-        <v>6741.052730833334</v>
+        <v>6821.0530454999998</v>
       </c>
       <c r="E14" s="19">
         <f t="shared" si="2"/>
-        <v>40.93756719129555</v>
+        <v>41.423399061740895</v>
       </c>
       <c r="F14" s="19">
         <f t="shared" si="3"/>
-        <v>20.468783595647775</v>
+        <v>20.711699530870447</v>
       </c>
       <c r="G14" s="19">
         <f t="shared" si="4"/>
-        <v>8.1875134382591099</v>
+        <v>8.2846798123481786</v>
       </c>
       <c r="H14" s="20">
         <f t="shared" si="5"/>
-        <v>38.890688831730778</v>
+        <v>39.352229108653852</v>
       </c>
     </row>
     <row r="15" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A15" s="8">
         <f t="shared" si="6"/>
         <v>8</v>
       </c>
       <c r="B15" s="18">
-        <v>68682.350000000006</v>
+        <v>68106.63</v>
       </c>
       <c r="C15" s="18">
         <f t="shared" si="0"/>
-        <v>83723.784650000016</v>
+        <v>84683.783742000014</v>
       </c>
       <c r="D15" s="18">
         <f t="shared" si="1"/>
-        <v>6976.9820541666677</v>
+        <v>7056.9819785000009</v>
       </c>
       <c r="E15" s="19">
         <f t="shared" si="2"/>
-        <v>42.370336361336044</v>
+        <v>42.856165861336038</v>
       </c>
       <c r="F15" s="19">
         <f t="shared" si="3"/>
-        <v>21.185168180668022</v>
+        <v>21.428082930668019</v>
       </c>
       <c r="G15" s="19">
         <f t="shared" si="4"/>
-        <v>8.4740672722672095</v>
+        <v>8.5712331722672079</v>
       </c>
       <c r="H15" s="20">
         <f t="shared" si="5"/>
-        <v>40.251819543269235</v>
+        <v>40.713357568269238</v>
       </c>
     </row>
     <row r="16" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A16" s="8">
         <f t="shared" si="6"/>
         <v>9</v>
       </c>
       <c r="B16" s="18">
-        <v>68682.350000000006</v>
+        <v>68106.63</v>
       </c>
       <c r="C16" s="18">
         <f t="shared" si="0"/>
-        <v>83723.784650000016</v>
+        <v>84683.783742000014</v>
       </c>
       <c r="D16" s="18">
         <f t="shared" si="1"/>
-        <v>6976.9820541666677</v>
+        <v>7056.9819785000009</v>
       </c>
       <c r="E16" s="19">
         <f t="shared" si="2"/>
-        <v>42.370336361336044</v>
+        <v>42.856165861336038</v>
       </c>
       <c r="F16" s="19">
         <f t="shared" si="3"/>
-        <v>21.185168180668022</v>
+        <v>21.428082930668019</v>
       </c>
       <c r="G16" s="19">
         <f t="shared" si="4"/>
-        <v>8.4740672722672095</v>
+        <v>8.5712331722672079</v>
       </c>
       <c r="H16" s="20">
         <f t="shared" si="5"/>
-        <v>40.251819543269235</v>
+        <v>40.713357568269238</v>
       </c>
     </row>
     <row r="17" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A17" s="8">
         <f t="shared" si="6"/>
         <v>10</v>
       </c>
       <c r="B17" s="18">
-        <v>71004.86</v>
+        <v>70383.56</v>
       </c>
       <c r="C17" s="18">
         <f t="shared" si="0"/>
-        <v>86554.924340000012</v>
+        <v>87514.918504000001</v>
       </c>
       <c r="D17" s="18">
         <f t="shared" si="1"/>
-        <v>7212.9103616666671</v>
+        <v>7292.9098753333328</v>
       </c>
       <c r="E17" s="19">
         <f t="shared" si="2"/>
-        <v>43.803099362348185</v>
+        <v>44.288926368421052</v>
       </c>
       <c r="F17" s="19">
         <f t="shared" si="3"/>
-        <v>21.901549681174092</v>
+        <v>22.144463184210526</v>
       </c>
       <c r="G17" s="19">
         <f t="shared" si="4"/>
-        <v>8.7606198724696362</v>
+        <v>8.8577852736842111</v>
       </c>
       <c r="H17" s="20">
         <f t="shared" si="5"/>
-        <v>41.612944394230773</v>
+        <v>42.074480049999998</v>
       </c>
     </row>
     <row r="18" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A18" s="8">
         <f t="shared" si="6"/>
         <v>11</v>
       </c>
       <c r="B18" s="18">
-        <v>71004.86</v>
+        <v>70383.56</v>
       </c>
       <c r="C18" s="18">
         <f t="shared" si="0"/>
-        <v>86554.924340000012</v>
+        <v>87514.918504000001</v>
       </c>
       <c r="D18" s="18">
         <f t="shared" si="1"/>
-        <v>7212.9103616666671</v>
+        <v>7292.9098753333328</v>
       </c>
       <c r="E18" s="19">
         <f t="shared" si="2"/>
-        <v>43.803099362348185</v>
+        <v>44.288926368421052</v>
       </c>
       <c r="F18" s="19">
         <f t="shared" si="3"/>
-        <v>21.901549681174092</v>
+        <v>22.144463184210526</v>
       </c>
       <c r="G18" s="19">
         <f t="shared" si="4"/>
-        <v>8.7606198724696362</v>
+        <v>8.8577852736842111</v>
       </c>
       <c r="H18" s="20">
         <f t="shared" si="5"/>
-        <v>41.612944394230773</v>
+        <v>42.074480049999998</v>
       </c>
     </row>
     <row r="19" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A19" s="8">
         <f t="shared" si="6"/>
         <v>12</v>
       </c>
       <c r="B19" s="18">
-        <v>73327.360000000001</v>
+        <v>72660.490000000005</v>
       </c>
       <c r="C19" s="18">
         <f t="shared" si="0"/>
-        <v>89386.05184</v>
+        <v>90346.053266000017</v>
       </c>
       <c r="D19" s="18">
         <f t="shared" si="1"/>
-        <v>7448.8376533333339</v>
+        <v>7528.8377721666675</v>
       </c>
       <c r="E19" s="19">
         <f t="shared" si="2"/>
-        <v>45.235856194331987</v>
+        <v>45.72168687550608</v>
       </c>
       <c r="F19" s="19">
         <f t="shared" si="3"/>
-        <v>22.617928097165994</v>
+        <v>22.86084343775304</v>
       </c>
       <c r="G19" s="19">
         <f t="shared" si="4"/>
-        <v>9.0471712388663974</v>
+        <v>9.144337375101216</v>
       </c>
       <c r="H19" s="20">
         <f t="shared" si="5"/>
-        <v>42.974063384615384</v>
+        <v>43.43560253173078</v>
       </c>
     </row>
     <row r="20" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A20" s="8">
         <f t="shared" si="6"/>
         <v>13</v>
       </c>
       <c r="B20" s="18">
-        <v>73327.360000000001</v>
+        <v>72660.490000000005</v>
       </c>
       <c r="C20" s="18">
         <f t="shared" si="0"/>
-        <v>89386.05184</v>
+        <v>90346.053266000017</v>
       </c>
       <c r="D20" s="18">
         <f t="shared" si="1"/>
-        <v>7448.8376533333339</v>
+        <v>7528.8377721666675</v>
       </c>
       <c r="E20" s="19">
         <f t="shared" si="2"/>
-        <v>45.235856194331987</v>
+        <v>45.72168687550608</v>
       </c>
       <c r="F20" s="19">
         <f t="shared" si="3"/>
-        <v>22.617928097165994</v>
+        <v>22.86084343775304</v>
       </c>
       <c r="G20" s="19">
         <f t="shared" si="4"/>
-        <v>9.0471712388663974</v>
+        <v>9.144337375101216</v>
       </c>
       <c r="H20" s="20">
         <f t="shared" si="5"/>
-        <v>42.974063384615384</v>
+        <v>43.43560253173078</v>
       </c>
     </row>
     <row r="21" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A21" s="8">
         <f t="shared" si="6"/>
         <v>14</v>
       </c>
       <c r="B21" s="18">
-        <v>75649.87</v>
+        <v>74937.42</v>
       </c>
       <c r="C21" s="18">
         <f t="shared" si="0"/>
-        <v>92217.191529999996</v>
+        <v>93177.188028000004</v>
       </c>
       <c r="D21" s="18">
         <f t="shared" si="1"/>
-        <v>7684.7659608333333</v>
+        <v>7764.7656690000003</v>
       </c>
       <c r="E21" s="19">
         <f t="shared" si="2"/>
-        <v>46.668619195344128</v>
+        <v>47.154447382591094</v>
       </c>
       <c r="F21" s="19">
         <f t="shared" si="3"/>
-        <v>23.334309597672064</v>
+        <v>23.577223691295547</v>
       </c>
       <c r="G21" s="19">
         <f t="shared" si="4"/>
-        <v>9.333723839068826</v>
+        <v>9.4308894765182192</v>
       </c>
       <c r="H21" s="20">
         <f t="shared" si="5"/>
-        <v>44.335188235576922</v>
+        <v>44.79672501346154</v>
       </c>
     </row>
     <row r="22" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A22" s="8">
         <f t="shared" si="6"/>
         <v>15</v>
       </c>
       <c r="B22" s="18">
-        <v>75649.87</v>
+        <v>74937.42</v>
       </c>
       <c r="C22" s="18">
         <f t="shared" si="0"/>
-        <v>92217.191529999996</v>
+        <v>93177.188028000004</v>
       </c>
       <c r="D22" s="18">
         <f t="shared" si="1"/>
-        <v>7684.7659608333333</v>
+        <v>7764.7656690000003</v>
       </c>
       <c r="E22" s="19">
         <f t="shared" si="2"/>
-        <v>46.668619195344128</v>
+        <v>47.154447382591094</v>
       </c>
       <c r="F22" s="19">
         <f t="shared" si="3"/>
-        <v>23.334309597672064</v>
+        <v>23.577223691295547</v>
       </c>
       <c r="G22" s="19">
         <f t="shared" si="4"/>
-        <v>9.333723839068826</v>
+        <v>9.4308894765182192</v>
       </c>
       <c r="H22" s="20">
         <f t="shared" si="5"/>
-        <v>44.335188235576922</v>
+        <v>44.79672501346154</v>
       </c>
     </row>
     <row r="23" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A23" s="8">
         <f t="shared" si="6"/>
         <v>16</v>
       </c>
       <c r="B23" s="18">
-        <v>77972.39</v>
+        <v>77214.37</v>
       </c>
       <c r="C23" s="18">
         <f t="shared" si="0"/>
-        <v>95048.343410000001</v>
+        <v>96008.347657999999</v>
       </c>
       <c r="D23" s="18">
         <f t="shared" si="1"/>
-        <v>7920.6952841666671</v>
+        <v>8000.6956381666669</v>
       </c>
       <c r="E23" s="19">
         <f t="shared" si="2"/>
-        <v>48.101388365384615</v>
+        <v>48.587220474696359</v>
       </c>
       <c r="F23" s="19">
         <f t="shared" si="3"/>
-        <v>24.050694182692308</v>
+        <v>24.293610237348179</v>
       </c>
       <c r="G23" s="19">
         <f t="shared" si="4"/>
-        <v>9.6202776730769237</v>
+        <v>9.7174440949392711</v>
       </c>
       <c r="H23" s="20">
         <f t="shared" si="5"/>
-        <v>45.696318947115387</v>
+        <v>46.157859450961539</v>
       </c>
     </row>
     <row r="24" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A24" s="8">
         <f t="shared" si="6"/>
         <v>17</v>
       </c>
       <c r="B24" s="18">
-        <v>77972.39</v>
+        <v>77214.37</v>
       </c>
       <c r="C24" s="18">
         <f t="shared" si="0"/>
-        <v>95048.343410000001</v>
+        <v>96008.347657999999</v>
       </c>
       <c r="D24" s="18">
         <f t="shared" si="1"/>
-        <v>7920.6952841666671</v>
+        <v>8000.6956381666669</v>
       </c>
       <c r="E24" s="19">
         <f t="shared" si="2"/>
-        <v>48.101388365384615</v>
+        <v>48.587220474696359</v>
       </c>
       <c r="F24" s="19">
         <f t="shared" si="3"/>
-        <v>24.050694182692308</v>
+        <v>24.293610237348179</v>
       </c>
       <c r="G24" s="19">
         <f t="shared" si="4"/>
-        <v>9.6202776730769237</v>
+        <v>9.7174440949392711</v>
       </c>
       <c r="H24" s="20">
         <f t="shared" si="5"/>
-        <v>45.696318947115387</v>
+        <v>46.157859450961539</v>
       </c>
     </row>
     <row r="25" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A25" s="8">
         <f t="shared" si="6"/>
         <v>18</v>
       </c>
       <c r="B25" s="18">
-        <v>80294.899999999994</v>
+        <v>79491.3</v>
       </c>
       <c r="C25" s="18">
         <f t="shared" si="0"/>
-        <v>97879.483099999998</v>
+        <v>98839.482420000015</v>
       </c>
       <c r="D25" s="18">
         <f t="shared" si="1"/>
-        <v>8156.6235916666665</v>
+        <v>8236.6235350000006</v>
       </c>
       <c r="E25" s="19">
         <f t="shared" si="2"/>
-        <v>49.534151366396763</v>
+        <v>50.019980981781387</v>
       </c>
       <c r="F25" s="19">
         <f t="shared" si="3"/>
-        <v>24.767075683198382</v>
+        <v>25.009990490890694</v>
       </c>
       <c r="G25" s="19">
         <f t="shared" si="4"/>
-        <v>9.9068302732793523</v>
+        <v>10.003996196356278</v>
       </c>
       <c r="H25" s="20">
         <f t="shared" si="5"/>
-        <v>47.057443798076925</v>
+        <v>47.518981932692313</v>
       </c>
     </row>
     <row r="26" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A26" s="8">
         <f t="shared" si="6"/>
         <v>19</v>
       </c>
       <c r="B26" s="18">
-        <v>80294.899999999994</v>
+        <v>79491.3</v>
       </c>
       <c r="C26" s="18">
         <f t="shared" si="0"/>
-        <v>97879.483099999998</v>
+        <v>98839.482420000015</v>
       </c>
       <c r="D26" s="18">
         <f t="shared" si="1"/>
-        <v>8156.6235916666665</v>
+        <v>8236.6235350000006</v>
       </c>
       <c r="E26" s="19">
         <f t="shared" si="2"/>
-        <v>49.534151366396763</v>
+        <v>50.019980981781387</v>
       </c>
       <c r="F26" s="19">
         <f t="shared" si="3"/>
-        <v>24.767075683198382</v>
+        <v>25.009990490890694</v>
       </c>
       <c r="G26" s="19">
         <f t="shared" si="4"/>
-        <v>9.9068302732793523</v>
+        <v>10.003996196356278</v>
       </c>
       <c r="H26" s="20">
         <f t="shared" si="5"/>
-        <v>47.057443798076925</v>
+        <v>47.518981932692313</v>
       </c>
     </row>
     <row r="27" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A27" s="8">
         <f t="shared" si="6"/>
         <v>20</v>
       </c>
       <c r="B27" s="18">
-        <v>82617.42</v>
+        <v>81768.240000000005</v>
       </c>
       <c r="C27" s="18">
         <f t="shared" si="0"/>
-        <v>100710.63498</v>
+        <v>101670.62961600001</v>
       </c>
       <c r="D27" s="18">
         <f t="shared" si="1"/>
-        <v>8392.5529150000002</v>
+        <v>8472.5524680000017</v>
       </c>
       <c r="E27" s="19">
         <f t="shared" si="2"/>
-        <v>50.96692053643725</v>
+        <v>51.452747781376523</v>
       </c>
       <c r="F27" s="19">
         <f t="shared" si="3"/>
-        <v>25.483460268218625</v>
+        <v>25.726373890688262</v>
       </c>
       <c r="G27" s="19">
         <f t="shared" si="4"/>
-        <v>10.19338410728745</v>
+        <v>10.290549556275305</v>
       </c>
       <c r="H27" s="20">
         <f t="shared" si="5"/>
-        <v>48.418574509615382</v>
+        <v>48.880110392307692</v>
       </c>
     </row>
     <row r="28" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A28" s="8">
         <f t="shared" si="6"/>
         <v>21</v>
       </c>
       <c r="B28" s="18">
-        <v>82617.42</v>
+        <v>81768.240000000005</v>
       </c>
       <c r="C28" s="18">
         <f t="shared" si="0"/>
-        <v>100710.63498</v>
+        <v>101670.62961600001</v>
       </c>
       <c r="D28" s="18">
         <f t="shared" si="1"/>
-        <v>8392.5529150000002</v>
+        <v>8472.5524680000017</v>
       </c>
       <c r="E28" s="19">
         <f t="shared" si="2"/>
-        <v>50.96692053643725</v>
+        <v>51.452747781376523</v>
       </c>
       <c r="F28" s="19">
         <f t="shared" si="3"/>
-        <v>25.483460268218625</v>
+        <v>25.726373890688262</v>
       </c>
       <c r="G28" s="19">
         <f t="shared" si="4"/>
-        <v>10.19338410728745</v>
+        <v>10.290549556275305</v>
       </c>
       <c r="H28" s="20">
         <f t="shared" si="5"/>
-        <v>48.418574509615382</v>
+        <v>48.880110392307692</v>
       </c>
     </row>
     <row r="29" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A29" s="8">
         <f t="shared" si="6"/>
         <v>22</v>
       </c>
       <c r="B29" s="18">
-        <v>84939.38</v>
+        <v>84044.64</v>
       </c>
       <c r="C29" s="18">
         <f t="shared" si="0"/>
-        <v>103541.10422000001</v>
+        <v>104501.10537600001</v>
       </c>
       <c r="D29" s="18">
         <f t="shared" si="1"/>
-        <v>8628.4253516666668</v>
+        <v>8708.425448</v>
       </c>
       <c r="E29" s="19">
         <f t="shared" si="2"/>
-        <v>52.399344240890692</v>
+        <v>52.885174785425107</v>
       </c>
       <c r="F29" s="19">
         <f t="shared" si="3"/>
-        <v>26.199672120445346</v>
+        <v>26.442587392712554</v>
       </c>
       <c r="G29" s="19">
         <f t="shared" si="4"/>
-        <v>10.479868848178139</v>
+        <v>10.577034957085022</v>
       </c>
       <c r="H29" s="20">
         <f t="shared" si="5"/>
-        <v>49.779377028846156</v>
+        <v>50.240916046153849</v>
       </c>
     </row>
     <row r="30" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A30" s="8">
         <f t="shared" si="6"/>
         <v>23</v>
       </c>
       <c r="B30" s="18">
-        <v>84939.38</v>
+        <v>84044.64</v>
       </c>
       <c r="C30" s="18">
         <f t="shared" si="0"/>
-        <v>103541.10422000001</v>
+        <v>104501.10537600001</v>
       </c>
       <c r="D30" s="18">
         <f t="shared" si="1"/>
-        <v>8628.4253516666668</v>
+        <v>8708.425448</v>
       </c>
       <c r="E30" s="19">
         <f t="shared" si="2"/>
-        <v>52.399344240890692</v>
+        <v>52.885174785425107</v>
       </c>
       <c r="F30" s="19">
         <f t="shared" si="3"/>
-        <v>26.199672120445346</v>
+        <v>26.442587392712554</v>
       </c>
       <c r="G30" s="19">
         <f t="shared" si="4"/>
-        <v>10.479868848178139</v>
+        <v>10.577034957085022</v>
       </c>
       <c r="H30" s="20">
         <f t="shared" si="5"/>
-        <v>49.779377028846156</v>
+        <v>50.240916046153849</v>
       </c>
     </row>
     <row r="31" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A31" s="8">
         <f t="shared" si="6"/>
         <v>24</v>
       </c>
       <c r="B31" s="18">
-        <v>84939.38</v>
+        <v>84044.64</v>
       </c>
       <c r="C31" s="18">
         <f t="shared" si="0"/>
-        <v>103541.10422000001</v>
+        <v>104501.10537600001</v>
       </c>
       <c r="D31" s="18">
         <f t="shared" si="1"/>
-        <v>8628.4253516666668</v>
+        <v>8708.425448</v>
       </c>
       <c r="E31" s="19">
         <f t="shared" si="2"/>
-        <v>52.399344240890692</v>
+        <v>52.885174785425107</v>
       </c>
       <c r="F31" s="19">
         <f t="shared" si="3"/>
-        <v>26.199672120445346</v>
+        <v>26.442587392712554</v>
       </c>
       <c r="G31" s="19">
         <f t="shared" si="4"/>
-        <v>10.479868848178139</v>
+        <v>10.577034957085022</v>
       </c>
       <c r="H31" s="20">
         <f t="shared" si="5"/>
-        <v>49.779377028846156</v>
+        <v>50.240916046153849</v>
       </c>
     </row>
     <row r="32" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A32" s="8">
         <f t="shared" si="6"/>
         <v>25</v>
       </c>
       <c r="B32" s="18">
-        <v>85093.48</v>
+        <v>84195.72</v>
       </c>
       <c r="C32" s="18">
         <f t="shared" si="0"/>
-        <v>103728.95212</v>
+        <v>104688.95824800001</v>
       </c>
       <c r="D32" s="18">
         <f t="shared" si="1"/>
-        <v>8644.0793433333329</v>
+        <v>8724.0798540000014</v>
       </c>
       <c r="E32" s="19">
         <f t="shared" si="2"/>
-        <v>52.494408967611335</v>
+        <v>52.980242028340086</v>
       </c>
       <c r="F32" s="19">
         <f t="shared" si="3"/>
-        <v>26.247204483805668</v>
+        <v>26.490121014170043</v>
       </c>
       <c r="G32" s="19">
         <f t="shared" si="4"/>
-        <v>10.498881793522267</v>
+        <v>10.596048405668018</v>
       </c>
       <c r="H32" s="20">
         <f t="shared" si="5"/>
-        <v>49.86968851923077</v>
+        <v>50.331229926923079</v>
       </c>
     </row>
     <row r="33" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A33" s="8">
         <f t="shared" si="6"/>
         <v>26</v>
       </c>
       <c r="B33" s="18">
-        <v>85236.27</v>
+        <v>84335.7</v>
       </c>
       <c r="C33" s="18">
         <f t="shared" si="0"/>
-        <v>103903.01313000001</v>
+        <v>104863.00938</v>
       </c>
       <c r="D33" s="18">
         <f t="shared" si="1"/>
-        <v>8658.5844274999999</v>
+        <v>8738.5841149999997</v>
       </c>
       <c r="E33" s="19">
         <f t="shared" si="2"/>
-        <v>52.582496523279353</v>
+        <v>53.068324585020243</v>
       </c>
       <c r="F33" s="19">
         <f t="shared" si="3"/>
-        <v>26.291248261639677</v>
+        <v>26.534162292510121</v>
       </c>
       <c r="G33" s="19">
         <f t="shared" si="4"/>
-        <v>10.51649930465587</v>
+        <v>10.613664917004048</v>
       </c>
       <c r="H33" s="20">
         <f t="shared" si="5"/>
-        <v>49.953371697115386</v>
+        <v>50.414908355769235</v>
       </c>
     </row>
     <row r="34" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A34" s="8">
         <f t="shared" si="6"/>
         <v>27</v>
       </c>
       <c r="B34" s="18">
-        <v>85368.56</v>
+        <v>84465.4</v>
       </c>
       <c r="C34" s="18">
         <f t="shared" si="0"/>
-        <v>104064.27464</v>
+        <v>105024.27836</v>
       </c>
       <c r="D34" s="18">
         <f t="shared" si="1"/>
-        <v>8672.0228866666675</v>
+        <v>8752.023196666667</v>
       </c>
       <c r="E34" s="19">
         <f t="shared" si="2"/>
-        <v>52.664106599190283</v>
+        <v>53.149938441295546</v>
       </c>
       <c r="F34" s="19">
         <f t="shared" si="3"/>
-        <v>26.332053299595142</v>
+        <v>26.574969220647773</v>
       </c>
       <c r="G34" s="19">
         <f t="shared" si="4"/>
-        <v>10.532821319838057</v>
+        <v>10.62998768825911</v>
       </c>
       <c r="H34" s="20">
         <f t="shared" si="5"/>
-        <v>50.030901269230768</v>
+        <v>50.492441519230766</v>
       </c>
     </row>
     <row r="35" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A35" s="8">
         <f t="shared" si="6"/>
         <v>28</v>
       </c>
       <c r="B35" s="18">
-        <v>85491.13</v>
+        <v>84585.56</v>
       </c>
       <c r="C35" s="18">
         <f t="shared" si="0"/>
-        <v>104213.68747000002</v>
+        <v>105173.685304</v>
       </c>
       <c r="D35" s="18">
         <f t="shared" si="1"/>
-        <v>8684.4739558333349</v>
+        <v>8764.4737753333338</v>
       </c>
       <c r="E35" s="19">
         <f t="shared" si="2"/>
-        <v>52.739720379554669</v>
+        <v>53.22554924291498</v>
       </c>
       <c r="F35" s="19">
         <f t="shared" si="3"/>
-        <v>26.369860189777334</v>
+        <v>26.61277462145749</v>
       </c>
       <c r="G35" s="19">
         <f t="shared" si="4"/>
-        <v>10.547944075910934</v>
+        <v>10.645109848582996</v>
       </c>
       <c r="H35" s="20">
         <f t="shared" si="5"/>
-        <v>50.102734360576932</v>
+        <v>50.564271780769232</v>
       </c>
     </row>
     <row r="36" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A36" s="8">
         <f t="shared" si="6"/>
         <v>29</v>
       </c>
       <c r="B36" s="18">
-        <v>85604.62</v>
+        <v>84696.82</v>
       </c>
       <c r="C36" s="18">
         <f t="shared" si="0"/>
-        <v>104352.03178</v>
+        <v>105312.02598800001</v>
       </c>
       <c r="D36" s="18">
         <f t="shared" si="1"/>
-        <v>8696.0026483333331</v>
+        <v>8776.0021656666668</v>
       </c>
       <c r="E36" s="19">
         <f t="shared" si="2"/>
-        <v>52.809732682186237</v>
+        <v>53.295559710526319</v>
       </c>
       <c r="F36" s="19">
         <f t="shared" si="3"/>
-        <v>26.404866341093118</v>
+        <v>26.64777985526316</v>
       </c>
       <c r="G36" s="19">
         <f t="shared" si="4"/>
-        <v>10.561946536437247</v>
+        <v>10.659111942105264</v>
       </c>
       <c r="H36" s="20">
         <f t="shared" si="5"/>
-        <v>50.169246048076928</v>
+        <v>50.630781725000006</v>
       </c>
     </row>
     <row r="37" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A37" s="8">
         <f t="shared" si="6"/>
         <v>30</v>
       </c>
       <c r="B37" s="18">
-        <v>85709.84</v>
+        <v>84799.98</v>
       </c>
       <c r="C37" s="18">
         <f t="shared" si="0"/>
-        <v>104480.29496</v>
+        <v>105440.295132</v>
       </c>
       <c r="D37" s="18">
         <f t="shared" si="1"/>
-        <v>8706.6912466666672</v>
+        <v>8786.6912609999999</v>
       </c>
       <c r="E37" s="19">
         <f t="shared" si="2"/>
-        <v>52.874643198380568</v>
+        <v>53.360473244939271</v>
       </c>
       <c r="F37" s="19">
         <f t="shared" si="3"/>
-        <v>26.437321599190284</v>
+        <v>26.680236622469636</v>
       </c>
       <c r="G37" s="19">
         <f t="shared" si="4"/>
-        <v>10.574928639676113</v>
+        <v>10.672094648987855</v>
       </c>
       <c r="H37" s="20">
         <f t="shared" si="5"/>
-        <v>50.230911038461535</v>
+        <v>50.692449582692305</v>
       </c>
     </row>
     <row r="38" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A38" s="8">
         <f t="shared" si="6"/>
         <v>31</v>
       </c>
       <c r="B38" s="18">
-        <v>85807.21</v>
+        <v>84895.44</v>
       </c>
       <c r="C38" s="18">
         <f t="shared" si="0"/>
-        <v>104598.98899000001</v>
+        <v>105558.99009600001</v>
       </c>
       <c r="D38" s="18">
         <f t="shared" si="1"/>
-        <v>8716.5824158333344</v>
+        <v>8796.5825079999995</v>
       </c>
       <c r="E38" s="19">
         <f t="shared" si="2"/>
-        <v>52.934711027327943</v>
+        <v>53.420541546558709</v>
       </c>
       <c r="F38" s="19">
         <f t="shared" si="3"/>
-        <v>26.467355513663971</v>
+        <v>26.710270773279355</v>
       </c>
       <c r="G38" s="19">
         <f t="shared" si="4"/>
-        <v>10.586942205465588</v>
+        <v>10.684108309311743</v>
       </c>
       <c r="H38" s="20">
         <f t="shared" si="5"/>
-        <v>50.287975475961545</v>
+        <v>50.749514469230775</v>
       </c>
     </row>
     <row r="39" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A39" s="8">
         <f t="shared" si="6"/>
         <v>32</v>
       </c>
       <c r="B39" s="18">
-        <v>85897.41</v>
+        <v>84983.87</v>
       </c>
       <c r="C39" s="18">
         <f t="shared" si="0"/>
-        <v>104708.94279000002</v>
+        <v>105668.943958</v>
       </c>
       <c r="D39" s="18">
         <f t="shared" si="1"/>
-        <v>8725.7452325000013</v>
+        <v>8805.745329833333</v>
       </c>
       <c r="E39" s="19">
         <f t="shared" si="2"/>
-        <v>52.990355662955473</v>
+        <v>53.476186213562755</v>
       </c>
       <c r="F39" s="19">
         <f t="shared" si="3"/>
-        <v>26.495177831477736</v>
+        <v>26.738093106781378</v>
       </c>
       <c r="G39" s="19">
         <f t="shared" si="4"/>
-        <v>10.598071132591095</v>
+        <v>10.695237242712551</v>
       </c>
       <c r="H39" s="20">
         <f t="shared" si="5"/>
-        <v>50.340837879807701</v>
+        <v>50.802376902884617</v>
       </c>
     </row>
     <row r="40" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A40" s="8">
         <f t="shared" si="6"/>
         <v>33</v>
       </c>
       <c r="B40" s="18">
-        <v>85980.9</v>
+        <v>85065.72</v>
       </c>
       <c r="C40" s="18">
         <f t="shared" si="0"/>
-        <v>104810.71709999999</v>
+        <v>105770.71624800001</v>
       </c>
       <c r="D40" s="18">
         <f t="shared" si="1"/>
-        <v>8734.2264250000007</v>
+        <v>8814.2263540000004</v>
       </c>
       <c r="E40" s="19">
         <f t="shared" si="2"/>
-        <v>53.041860880566801</v>
+        <v>53.527690408906885</v>
       </c>
       <c r="F40" s="19">
         <f t="shared" si="3"/>
-        <v>26.520930440283401</v>
+        <v>26.763845204453443</v>
       </c>
       <c r="G40" s="19">
         <f t="shared" si="4"/>
-        <v>10.60837217611336</v>
+        <v>10.705538081781377</v>
       </c>
       <c r="H40" s="20">
         <f t="shared" si="5"/>
-        <v>50.389767836538461</v>
+        <v>50.851305888461546</v>
       </c>
     </row>
     <row r="41" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A41" s="8">
         <f t="shared" si="6"/>
         <v>34</v>
       </c>
       <c r="B41" s="18">
-        <v>86058.26</v>
+        <v>85141.56</v>
       </c>
       <c r="C41" s="18">
         <f t="shared" si="0"/>
-        <v>104905.01893999999</v>
+        <v>105865.015704</v>
       </c>
       <c r="D41" s="18">
         <f t="shared" si="1"/>
-        <v>8742.0849116666668</v>
+        <v>8822.0846419999998</v>
       </c>
       <c r="E41" s="19">
         <f t="shared" si="2"/>
-        <v>53.089584483805666</v>
+        <v>53.575412805668016</v>
       </c>
       <c r="F41" s="19">
         <f t="shared" si="3"/>
-        <v>26.544792241902833</v>
+        <v>26.787706402834008</v>
       </c>
       <c r="G41" s="19">
         <f t="shared" si="4"/>
-        <v>10.617916896761134</v>
+        <v>10.715082561133602</v>
       </c>
       <c r="H41" s="20">
         <f t="shared" si="5"/>
-        <v>50.435105259615383</v>
+        <v>50.89664216538462</v>
       </c>
     </row>
     <row r="42" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A42" s="21">
         <f t="shared" si="6"/>
         <v>35</v>
       </c>
       <c r="B42" s="22">
-        <v>86129.83</v>
+        <v>85211.73</v>
       </c>
       <c r="C42" s="22">
         <f t="shared" si="0"/>
-        <v>104992.26277000002</v>
+        <v>105952.265082</v>
       </c>
       <c r="D42" s="22">
         <f t="shared" si="1"/>
-        <v>8749.3552308333346</v>
+        <v>8829.3554235000011</v>
       </c>
       <c r="E42" s="23">
         <f t="shared" si="2"/>
-        <v>53.133736219635637</v>
+        <v>53.619567349190284</v>
       </c>
       <c r="F42" s="23">
         <f t="shared" si="3"/>
-        <v>26.566868109817818</v>
+        <v>26.809783674595142</v>
       </c>
       <c r="G42" s="23">
         <f t="shared" si="4"/>
-        <v>10.626747243927127</v>
+        <v>10.723913469838056</v>
       </c>
       <c r="H42" s="24">
         <f t="shared" si="5"/>
-        <v>50.477049408653855</v>
+        <v>50.938588981730767</v>
       </c>
     </row>
   </sheetData>
   <dataConsolidate/>
   <mergeCells count="3">
     <mergeCell ref="B4:C4"/>
     <mergeCell ref="E4:H4"/>
     <mergeCell ref="E5:G5"/>
   </mergeCells>
   <pageMargins left="0.39370078740157483" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0">
     <oddFooter>&amp;L&amp;"Calibri,Standaard"&amp;F</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet19.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-1200-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:H43"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.88671875" defaultRowHeight="13.8" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="1" width="6.44140625" style="2" bestFit="1" customWidth="1"/>
     <col min="2" max="4" width="15.33203125" style="2" customWidth="1"/>
     <col min="5" max="8" width="12.33203125" style="2" customWidth="1"/>
     <col min="9" max="16384" width="8.88671875" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A1" s="1" t="s">
         <v>28</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="2" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A2" s="4"/>
       <c r="D2" s="3">
         <f>Inhoud!B4</f>
-        <v>46054</v>
+        <v>46235</v>
       </c>
     </row>
     <row r="3" spans="1:8" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A3"/>
       <c r="B3" s="1"/>
       <c r="C3" s="5" t="s">
         <v>1</v>
       </c>
       <c r="D3" s="33">
         <f>Inhoud!B6</f>
-        <v>1.2190000000000001</v>
+        <v>1.2434000000000001</v>
       </c>
     </row>
     <row r="4" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A4"/>
       <c r="B4" s="35" t="s">
         <v>2</v>
       </c>
       <c r="C4" s="36"/>
       <c r="D4" s="7" t="s">
         <v>3</v>
       </c>
       <c r="E4" s="35" t="s">
         <v>4</v>
       </c>
       <c r="F4" s="37"/>
       <c r="G4" s="37"/>
       <c r="H4" s="36"/>
     </row>
     <row r="5" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A5"/>
       <c r="B5" s="9">
         <v>1</v>
       </c>
       <c r="C5" s="10"/>
       <c r="D5" s="10"/>
       <c r="E5" s="38" t="s">
         <v>5</v>
       </c>
       <c r="F5" s="39"/>
       <c r="G5" s="40"/>
       <c r="H5" s="11" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="6" spans="1:8" s="17" customFormat="1" x14ac:dyDescent="0.3">
       <c r="A6"/>
       <c r="B6" s="14" t="str">
         <f>'L4'!$B$6</f>
         <v>basis 01/01/2022</v>
       </c>
       <c r="C6" s="13">
         <f>D2</f>
-        <v>46054</v>
+        <v>46235</v>
       </c>
       <c r="D6" s="13">
         <f>C6</f>
-        <v>46054</v>
+        <v>46235</v>
       </c>
       <c r="E6" s="14">
         <v>1</v>
       </c>
       <c r="F6" s="15">
         <v>0.5</v>
       </c>
       <c r="G6" s="16">
         <v>0.2</v>
       </c>
       <c r="H6" s="12"/>
     </row>
     <row r="7" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A7"/>
       <c r="B7" s="18"/>
       <c r="C7" s="18"/>
       <c r="D7" s="18"/>
       <c r="E7" s="19"/>
       <c r="F7" s="19"/>
       <c r="G7" s="19"/>
       <c r="H7" s="20"/>
     </row>
     <row r="8" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A8"/>
       <c r="B8" s="18">
         <v>23133.23</v>
       </c>
       <c r="C8" s="18">
         <f t="shared" ref="C8" si="0">B8*$D$3</f>
-        <v>28199.407370000001</v>
+        <v>28763.858182</v>
       </c>
       <c r="D8" s="18">
         <f t="shared" ref="D8" si="1">B8/12*$D$3</f>
-        <v>2349.950614166667</v>
+        <v>2396.9881818333333</v>
       </c>
       <c r="E8" s="19">
         <f t="shared" ref="E8" si="2">C8/1976</f>
-        <v>14.270955146761134</v>
+        <v>14.556608391700404</v>
       </c>
       <c r="F8" s="19">
         <f t="shared" ref="F8" si="3">E8/2</f>
-        <v>7.1354775733805669</v>
+        <v>7.2783041958502022</v>
       </c>
       <c r="G8" s="19">
         <f t="shared" ref="G8" si="4">E8/5</f>
-        <v>2.8541910293522266</v>
+        <v>2.911321678340081</v>
       </c>
       <c r="H8" s="20">
         <f t="shared" ref="H8" si="5">C8/2080</f>
-        <v>13.557407389423076</v>
+        <v>13.828777972115384</v>
       </c>
     </row>
     <row r="9" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A9"/>
       <c r="B9" s="22"/>
       <c r="C9" s="22"/>
       <c r="D9" s="22"/>
       <c r="E9" s="23"/>
       <c r="F9" s="23"/>
       <c r="G9" s="23"/>
       <c r="H9" s="24"/>
     </row>
     <row r="10" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A10"/>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10"/>
     </row>
     <row r="11" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A11"/>
       <c r="B11"/>
@@ -17769,1329 +17769,1327 @@
       <c r="G42"/>
       <c r="H42"/>
     </row>
     <row r="43" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A43"/>
     </row>
   </sheetData>
   <dataConsolidate/>
   <mergeCells count="3">
     <mergeCell ref="B4:C4"/>
     <mergeCell ref="E4:H4"/>
     <mergeCell ref="E5:G5"/>
   </mergeCells>
   <pageMargins left="0.39370078740157483" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0">
     <oddFooter>&amp;L&amp;"Calibri,Standaard"&amp;F</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <dimension ref="A1:H43"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
-[...1 lines deleted...]
-    </sheetView>
+    <sheetView zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.88671875" defaultRowHeight="13.8" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="1" width="6.44140625" style="2" bestFit="1" customWidth="1"/>
     <col min="2" max="4" width="15.33203125" style="2" customWidth="1"/>
     <col min="5" max="8" width="12.33203125" style="2" customWidth="1"/>
     <col min="9" max="16384" width="8.88671875" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A1" s="1" t="s">
         <v>7</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="2" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A2" s="4"/>
       <c r="D2" s="3">
         <f>Inhoud!B4</f>
-        <v>46054</v>
+        <v>46235</v>
       </c>
     </row>
     <row r="3" spans="1:8" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A3" s="1"/>
       <c r="B3" s="1"/>
       <c r="C3" s="5" t="s">
         <v>1</v>
       </c>
       <c r="D3" s="33">
         <f>Inhoud!B6</f>
-        <v>1.2190000000000001</v>
+        <v>1.2434000000000001</v>
       </c>
     </row>
     <row r="4" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A4" s="6"/>
       <c r="B4" s="35" t="s">
         <v>2</v>
       </c>
       <c r="C4" s="36"/>
       <c r="D4" s="7" t="s">
         <v>3</v>
       </c>
       <c r="E4" s="35" t="s">
         <v>4</v>
       </c>
       <c r="F4" s="37"/>
       <c r="G4" s="37"/>
       <c r="H4" s="36"/>
     </row>
     <row r="5" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A5" s="8"/>
       <c r="B5" s="9">
         <v>1</v>
       </c>
       <c r="C5" s="10"/>
       <c r="D5" s="10"/>
       <c r="E5" s="38" t="s">
         <v>5</v>
       </c>
       <c r="F5" s="39"/>
       <c r="G5" s="40"/>
       <c r="H5" s="11" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="6" spans="1:8" s="17" customFormat="1" x14ac:dyDescent="0.3">
       <c r="A6" s="12"/>
       <c r="B6" s="14" t="s">
         <v>64</v>
       </c>
       <c r="C6" s="13">
         <f>D2</f>
-        <v>46054</v>
+        <v>46235</v>
       </c>
       <c r="D6" s="13">
         <f>C6</f>
-        <v>46054</v>
+        <v>46235</v>
       </c>
       <c r="E6" s="14">
         <v>1</v>
       </c>
       <c r="F6" s="15">
         <v>0.5</v>
       </c>
       <c r="G6" s="16">
         <v>0.2</v>
       </c>
       <c r="H6" s="12"/>
     </row>
     <row r="7" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A7" s="8">
         <v>0</v>
       </c>
       <c r="B7" s="27">
         <v>22591.66</v>
       </c>
       <c r="C7" s="18">
         <f t="shared" ref="C7:C42" si="0">B7*$D$3</f>
-        <v>27539.233540000001</v>
+        <v>28090.470044000002</v>
       </c>
       <c r="D7" s="18">
         <f t="shared" ref="D7:D42" si="1">B7/12*$D$3</f>
-        <v>2294.9361283333333</v>
+        <v>2340.8725036666669</v>
       </c>
       <c r="E7" s="19">
         <f t="shared" ref="E7:E42" si="2">C7/1976</f>
-        <v>13.93685907894737</v>
+        <v>14.215824921052633</v>
       </c>
       <c r="F7" s="19">
         <f>E7/2</f>
-        <v>6.9684295394736848</v>
+        <v>7.1079124605263164</v>
       </c>
       <c r="G7" s="19">
         <f>E7/5</f>
-        <v>2.787371815789474</v>
+        <v>2.8431649842105267</v>
       </c>
       <c r="H7" s="20">
         <f>C7/2080</f>
-        <v>13.240016125</v>
+        <v>13.505033675</v>
       </c>
     </row>
     <row r="8" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A8" s="8">
         <f>A7+1</f>
         <v>1</v>
       </c>
       <c r="B8" s="27">
         <v>22873.33</v>
       </c>
       <c r="C8" s="18">
         <f t="shared" si="0"/>
-        <v>27882.589270000004</v>
+        <v>28440.698522000002</v>
       </c>
       <c r="D8" s="18">
         <f>B8/12*$D$3</f>
-        <v>2323.5491058333337</v>
+        <v>2370.0582101666669</v>
       </c>
       <c r="E8" s="19">
         <f t="shared" si="2"/>
-        <v>14.110622100202431</v>
+        <v>14.393066053643725</v>
       </c>
       <c r="F8" s="19">
         <f t="shared" ref="F8:F42" si="3">E8/2</f>
-        <v>7.0553110501012153</v>
+        <v>7.1965330268218626</v>
       </c>
       <c r="G8" s="19">
         <f t="shared" ref="G8:G42" si="4">E8/5</f>
-        <v>2.822124420040486</v>
+        <v>2.8786132107287452</v>
       </c>
       <c r="H8" s="20">
         <f t="shared" ref="H8:H42" si="5">C8/2080</f>
-        <v>13.40509099519231</v>
+        <v>13.673412750961539</v>
       </c>
     </row>
     <row r="9" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A9" s="8">
         <f t="shared" ref="A9:A42" si="6">A8+1</f>
         <v>2</v>
       </c>
       <c r="B9" s="18">
         <v>23154.51</v>
       </c>
       <c r="C9" s="18">
         <f t="shared" si="0"/>
-        <v>28225.347689999999</v>
+        <v>28790.317734</v>
       </c>
       <c r="D9" s="18">
         <f t="shared" si="1"/>
-        <v>2352.1123075</v>
+        <v>2399.1931445</v>
       </c>
       <c r="E9" s="19">
         <f t="shared" si="2"/>
-        <v>14.284082839068825</v>
+        <v>14.569998853238866</v>
       </c>
       <c r="F9" s="19">
         <f t="shared" si="3"/>
-        <v>7.1420414195344124</v>
+        <v>7.2849994266194331</v>
       </c>
       <c r="G9" s="19">
         <f t="shared" si="4"/>
-        <v>2.8568165678137651</v>
+        <v>2.9139997706477732</v>
       </c>
       <c r="H9" s="20">
         <f t="shared" si="5"/>
-        <v>13.569878697115383</v>
+        <v>13.841498910576924</v>
       </c>
     </row>
     <row r="10" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A10" s="8">
         <f t="shared" si="6"/>
         <v>3</v>
       </c>
       <c r="B10" s="18">
         <v>23436.17</v>
       </c>
       <c r="C10" s="18">
         <f t="shared" si="0"/>
-        <v>28568.69123</v>
+        <v>29140.533778000001</v>
       </c>
       <c r="D10" s="18">
         <f t="shared" si="1"/>
-        <v>2380.7242691666665</v>
+        <v>2428.3778148333336</v>
       </c>
       <c r="E10" s="19">
         <f t="shared" si="2"/>
-        <v>14.457839691295547</v>
+        <v>14.747233693319838</v>
       </c>
       <c r="F10" s="19">
         <f t="shared" si="3"/>
-        <v>7.2289198456477735</v>
+        <v>7.3736168466599192</v>
       </c>
       <c r="G10" s="19">
         <f t="shared" si="4"/>
-        <v>2.8915679382591093</v>
+        <v>2.9494467386639678</v>
       </c>
       <c r="H10" s="20">
         <f t="shared" si="5"/>
-        <v>13.73494770673077</v>
+        <v>14.009872008653847</v>
       </c>
     </row>
     <row r="11" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A11" s="8">
         <f t="shared" si="6"/>
         <v>4</v>
       </c>
       <c r="B11" s="18">
         <v>23767.23</v>
       </c>
       <c r="C11" s="18">
         <f t="shared" si="0"/>
-        <v>28972.253370000002</v>
+        <v>29552.173782000002</v>
       </c>
       <c r="D11" s="18">
         <f t="shared" si="1"/>
-        <v>2414.3544475000003</v>
+        <v>2462.6811485000003</v>
       </c>
       <c r="E11" s="19">
         <f t="shared" si="2"/>
-        <v>14.662071543522268</v>
+        <v>14.95555353340081</v>
       </c>
       <c r="F11" s="19">
         <f t="shared" si="3"/>
-        <v>7.3310357717611341</v>
+        <v>7.4777767667004049</v>
       </c>
       <c r="G11" s="19">
         <f t="shared" si="4"/>
-        <v>2.9324143087044536</v>
+        <v>2.9911107066801619</v>
       </c>
       <c r="H11" s="20">
         <f t="shared" si="5"/>
-        <v>13.928967966346155</v>
+        <v>14.20777585673077</v>
       </c>
     </row>
     <row r="12" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A12" s="8">
         <f t="shared" si="6"/>
         <v>5</v>
       </c>
       <c r="B12" s="18">
         <v>24011.59</v>
       </c>
       <c r="C12" s="18">
         <f t="shared" si="0"/>
-        <v>29270.128210000003</v>
+        <v>29856.011006000001</v>
       </c>
       <c r="D12" s="18">
         <f t="shared" si="1"/>
-        <v>2439.1773508333335</v>
+        <v>2488.000917166667</v>
       </c>
       <c r="E12" s="19">
         <f t="shared" si="2"/>
-        <v>14.812817920040487</v>
+        <v>15.109317310728745</v>
       </c>
       <c r="F12" s="19">
         <f t="shared" si="3"/>
-        <v>7.4064089600202436</v>
+        <v>7.5546586553643724</v>
       </c>
       <c r="G12" s="19">
         <f t="shared" si="4"/>
-        <v>2.9625635840080973</v>
+        <v>3.021863462145749</v>
       </c>
       <c r="H12" s="20">
         <f t="shared" si="5"/>
-        <v>14.072177024038464</v>
+        <v>14.353851445192308</v>
       </c>
     </row>
     <row r="13" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A13" s="8">
         <f t="shared" si="6"/>
         <v>6</v>
       </c>
       <c r="B13" s="18">
         <v>24895.68</v>
       </c>
       <c r="C13" s="18">
         <f t="shared" si="0"/>
-        <v>30347.833920000001</v>
+        <v>30955.288512000003</v>
       </c>
       <c r="D13" s="18">
         <f t="shared" si="1"/>
-        <v>2528.9861599999999</v>
+        <v>2579.6073759999999</v>
       </c>
       <c r="E13" s="19">
         <f t="shared" si="2"/>
-        <v>15.358215546558705</v>
+        <v>15.665631838056681</v>
       </c>
       <c r="F13" s="19">
         <f t="shared" si="3"/>
-        <v>7.6791077732793527</v>
+        <v>7.8328159190283406</v>
       </c>
       <c r="G13" s="19">
         <f t="shared" si="4"/>
-        <v>3.0716431093117409</v>
+        <v>3.1331263676113363</v>
       </c>
       <c r="H13" s="20">
         <f t="shared" si="5"/>
-        <v>14.590304769230769</v>
+        <v>14.882350246153848</v>
       </c>
     </row>
     <row r="14" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A14" s="8">
         <f t="shared" si="6"/>
         <v>7</v>
       </c>
       <c r="B14" s="18">
         <v>25059.42</v>
       </c>
       <c r="C14" s="18">
         <f t="shared" si="0"/>
-        <v>30547.432980000001</v>
+        <v>31158.882827999998</v>
       </c>
       <c r="D14" s="18">
         <f t="shared" si="1"/>
-        <v>2545.6194150000001</v>
+        <v>2596.5735690000001</v>
       </c>
       <c r="E14" s="19">
         <f t="shared" si="2"/>
-        <v>15.45922721659919</v>
+        <v>15.768665398785425</v>
       </c>
       <c r="F14" s="19">
         <f t="shared" si="3"/>
-        <v>7.7296136082995952</v>
+        <v>7.8843326993927123</v>
       </c>
       <c r="G14" s="19">
         <f t="shared" si="4"/>
-        <v>3.0918454433198379</v>
+        <v>3.1537330797570848</v>
       </c>
       <c r="H14" s="20">
         <f t="shared" si="5"/>
-        <v>14.686265855769232</v>
+        <v>14.980232128846152</v>
       </c>
     </row>
     <row r="15" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A15" s="8">
         <f t="shared" si="6"/>
         <v>8</v>
       </c>
       <c r="B15" s="18">
         <v>26024.18</v>
       </c>
       <c r="C15" s="18">
         <f t="shared" si="0"/>
-        <v>31723.475420000002</v>
+        <v>32358.465412000001</v>
       </c>
       <c r="D15" s="18">
         <f t="shared" si="1"/>
-        <v>2643.6229516666672</v>
+        <v>2696.5387843333338</v>
       </c>
       <c r="E15" s="19">
         <f t="shared" si="2"/>
-        <v>16.054390394736842</v>
+        <v>16.375741605263158</v>
       </c>
       <c r="F15" s="19">
         <f t="shared" si="3"/>
-        <v>8.027195197368421</v>
+        <v>8.1878708026315792</v>
       </c>
       <c r="G15" s="19">
         <f t="shared" si="4"/>
-        <v>3.2108780789473683</v>
+        <v>3.2751483210526318</v>
       </c>
       <c r="H15" s="20">
         <f t="shared" si="5"/>
-        <v>15.251670875000002</v>
+        <v>15.556954525</v>
       </c>
     </row>
     <row r="16" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A16" s="8">
         <f t="shared" si="6"/>
         <v>9</v>
       </c>
       <c r="B16" s="18">
         <v>26107.24</v>
       </c>
       <c r="C16" s="18">
         <f t="shared" si="0"/>
-        <v>31824.725560000003</v>
+        <v>32461.742216000002</v>
       </c>
       <c r="D16" s="18">
         <f t="shared" si="1"/>
-        <v>2652.0604633333337</v>
+        <v>2705.1451846666669</v>
       </c>
       <c r="E16" s="19">
         <f t="shared" si="2"/>
-        <v>16.105630344129555</v>
+        <v>16.428007194331986</v>
       </c>
       <c r="F16" s="19">
         <f t="shared" si="3"/>
-        <v>8.0528151720647774</v>
+        <v>8.214003597165993</v>
       </c>
       <c r="G16" s="19">
         <f t="shared" si="4"/>
-        <v>3.2211260688259111</v>
+        <v>3.2856014388663972</v>
       </c>
       <c r="H16" s="20">
         <f t="shared" si="5"/>
-        <v>15.300348826923079</v>
+        <v>15.606606834615386</v>
       </c>
     </row>
     <row r="17" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A17" s="8">
         <f t="shared" si="6"/>
         <v>10</v>
       </c>
       <c r="B17" s="18">
         <v>27152.69</v>
       </c>
       <c r="C17" s="18">
         <f t="shared" si="0"/>
-        <v>33099.129110000002</v>
+        <v>33761.654746</v>
       </c>
       <c r="D17" s="18">
         <f t="shared" si="1"/>
-        <v>2758.2607591666665</v>
+        <v>2813.471228833333</v>
       </c>
       <c r="E17" s="19">
         <f t="shared" si="2"/>
-        <v>16.750571411943319</v>
+        <v>17.085857664979756</v>
       </c>
       <c r="F17" s="19">
         <f t="shared" si="3"/>
-        <v>8.3752857059716597</v>
+        <v>8.5429288324898778</v>
       </c>
       <c r="G17" s="19">
         <f t="shared" si="4"/>
-        <v>3.350114282388664</v>
+        <v>3.4171715329959511</v>
       </c>
       <c r="H17" s="20">
         <f t="shared" si="5"/>
-        <v>15.913042841346154</v>
+        <v>16.231564781730768</v>
       </c>
     </row>
     <row r="18" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A18" s="8">
         <f t="shared" si="6"/>
         <v>11</v>
       </c>
       <c r="B18" s="18">
         <v>27155.59</v>
       </c>
       <c r="C18" s="18">
         <f t="shared" si="0"/>
-        <v>33102.664210000003</v>
+        <v>33765.260606000003</v>
       </c>
       <c r="D18" s="18">
         <f t="shared" si="1"/>
-        <v>2758.5553508333333</v>
+        <v>2813.7717171666668</v>
       </c>
       <c r="E18" s="19">
         <f t="shared" si="2"/>
-        <v>16.752360430161946</v>
+        <v>17.087682492914983</v>
       </c>
       <c r="F18" s="19">
         <f t="shared" si="3"/>
-        <v>8.3761802150809732</v>
+        <v>8.5438412464574913</v>
       </c>
       <c r="G18" s="19">
         <f t="shared" si="4"/>
-        <v>3.3504720860323891</v>
+        <v>3.4175364985829964</v>
       </c>
       <c r="H18" s="20">
         <f t="shared" si="5"/>
-        <v>15.914742408653847</v>
+        <v>16.233298368269232</v>
       </c>
     </row>
     <row r="19" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A19" s="8">
         <f t="shared" si="6"/>
         <v>12</v>
       </c>
       <c r="B19" s="18">
         <v>28281.18</v>
       </c>
       <c r="C19" s="18">
         <f t="shared" si="0"/>
-        <v>34474.758420000006</v>
+        <v>35164.819212000002</v>
       </c>
       <c r="D19" s="18">
         <f t="shared" si="1"/>
-        <v>2872.8965349999999</v>
+        <v>2930.401601</v>
       </c>
       <c r="E19" s="19">
         <f t="shared" si="2"/>
-        <v>17.446740091093119</v>
+        <v>17.795961139676116</v>
       </c>
       <c r="F19" s="19">
         <f t="shared" si="3"/>
-        <v>8.7233700455465595</v>
+        <v>8.8979805698380581</v>
       </c>
       <c r="G19" s="19">
         <f t="shared" si="4"/>
-        <v>3.4893480182186236</v>
+        <v>3.5591922279352231</v>
       </c>
       <c r="H19" s="20">
         <f t="shared" si="5"/>
-        <v>16.574403086538464</v>
+        <v>16.906163082692309</v>
       </c>
     </row>
     <row r="20" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A20" s="8">
         <f t="shared" si="6"/>
         <v>13</v>
       </c>
       <c r="B20" s="18">
         <v>28281.18</v>
       </c>
       <c r="C20" s="18">
         <f t="shared" si="0"/>
-        <v>34474.758420000006</v>
+        <v>35164.819212000002</v>
       </c>
       <c r="D20" s="18">
         <f t="shared" si="1"/>
-        <v>2872.8965349999999</v>
+        <v>2930.401601</v>
       </c>
       <c r="E20" s="19">
         <f t="shared" si="2"/>
-        <v>17.446740091093119</v>
+        <v>17.795961139676116</v>
       </c>
       <c r="F20" s="19">
         <f t="shared" si="3"/>
-        <v>8.7233700455465595</v>
+        <v>8.8979805698380581</v>
       </c>
       <c r="G20" s="19">
         <f t="shared" si="4"/>
-        <v>3.4893480182186236</v>
+        <v>3.5591922279352231</v>
       </c>
       <c r="H20" s="20">
         <f t="shared" si="5"/>
-        <v>16.574403086538464</v>
+        <v>16.906163082692309</v>
       </c>
     </row>
     <row r="21" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A21" s="8">
         <f t="shared" si="6"/>
         <v>14</v>
       </c>
       <c r="B21" s="18">
         <v>29409.69</v>
       </c>
       <c r="C21" s="18">
         <f t="shared" si="0"/>
-        <v>35850.412109999997</v>
+        <v>36568.008545999997</v>
       </c>
       <c r="D21" s="18">
         <f t="shared" si="1"/>
-        <v>2987.5343425000001</v>
+        <v>3047.3340455000002</v>
       </c>
       <c r="E21" s="19">
         <f t="shared" si="2"/>
-        <v>18.142921108299593</v>
+        <v>18.50607719939271</v>
       </c>
       <c r="F21" s="19">
         <f t="shared" si="3"/>
-        <v>9.0714605541497964</v>
+        <v>9.2530385996963549</v>
       </c>
       <c r="G21" s="19">
         <f t="shared" si="4"/>
-        <v>3.6285842216599185</v>
+        <v>3.701215439878542</v>
       </c>
       <c r="H21" s="20">
         <f t="shared" si="5"/>
-        <v>17.235775052884613</v>
+        <v>17.580773339423075</v>
       </c>
     </row>
     <row r="22" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A22" s="8">
         <f t="shared" si="6"/>
         <v>15</v>
       </c>
       <c r="B22" s="18">
         <v>29409.69</v>
       </c>
       <c r="C22" s="18">
         <f t="shared" si="0"/>
-        <v>35850.412109999997</v>
+        <v>36568.008545999997</v>
       </c>
       <c r="D22" s="18">
         <f t="shared" si="1"/>
-        <v>2987.5343425000001</v>
+        <v>3047.3340455000002</v>
       </c>
       <c r="E22" s="19">
         <f t="shared" si="2"/>
-        <v>18.142921108299593</v>
+        <v>18.50607719939271</v>
       </c>
       <c r="F22" s="19">
         <f t="shared" si="3"/>
-        <v>9.0714605541497964</v>
+        <v>9.2530385996963549</v>
       </c>
       <c r="G22" s="19">
         <f t="shared" si="4"/>
-        <v>3.6285842216599185</v>
+        <v>3.701215439878542</v>
       </c>
       <c r="H22" s="20">
         <f t="shared" si="5"/>
-        <v>17.235775052884613</v>
+        <v>17.580773339423075</v>
       </c>
     </row>
     <row r="23" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A23" s="8">
         <f t="shared" si="6"/>
         <v>16</v>
       </c>
       <c r="B23" s="18">
         <v>29888.080000000002</v>
       </c>
       <c r="C23" s="18">
         <f t="shared" si="0"/>
-        <v>36433.569520000005</v>
+        <v>37162.838672000005</v>
       </c>
       <c r="D23" s="18">
         <f t="shared" si="1"/>
-        <v>3036.1307933333337</v>
+        <v>3096.9032226666673</v>
       </c>
       <c r="E23" s="19">
         <f t="shared" si="2"/>
-        <v>18.438041255060732</v>
+        <v>18.807104591093122</v>
       </c>
       <c r="F23" s="19">
         <f t="shared" si="3"/>
-        <v>9.2190206275303659</v>
+        <v>9.4035522955465609</v>
       </c>
       <c r="G23" s="19">
         <f t="shared" si="4"/>
-        <v>3.6876082510121462</v>
+        <v>3.7614209182186245</v>
       </c>
       <c r="H23" s="20">
         <f t="shared" si="5"/>
-        <v>17.516139192307694</v>
+        <v>17.866749361538464</v>
       </c>
     </row>
     <row r="24" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A24" s="8">
         <f t="shared" si="6"/>
         <v>17</v>
       </c>
       <c r="B24" s="18">
         <v>29888.080000000002</v>
       </c>
       <c r="C24" s="18">
         <f t="shared" si="0"/>
-        <v>36433.569520000005</v>
+        <v>37162.838672000005</v>
       </c>
       <c r="D24" s="18">
         <f t="shared" si="1"/>
-        <v>3036.1307933333337</v>
+        <v>3096.9032226666673</v>
       </c>
       <c r="E24" s="19">
         <f t="shared" si="2"/>
-        <v>18.438041255060732</v>
+        <v>18.807104591093122</v>
       </c>
       <c r="F24" s="19">
         <f t="shared" si="3"/>
-        <v>9.2190206275303659</v>
+        <v>9.4035522955465609</v>
       </c>
       <c r="G24" s="19">
         <f t="shared" si="4"/>
-        <v>3.6876082510121462</v>
+        <v>3.7614209182186245</v>
       </c>
       <c r="H24" s="20">
         <f t="shared" si="5"/>
-        <v>17.516139192307694</v>
+        <v>17.866749361538464</v>
       </c>
     </row>
     <row r="25" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A25" s="8">
         <f t="shared" si="6"/>
         <v>18</v>
       </c>
       <c r="B25" s="18">
         <v>31016.58</v>
       </c>
       <c r="C25" s="18">
         <f t="shared" si="0"/>
-        <v>37809.211020000002</v>
+        <v>38566.015572000004</v>
       </c>
       <c r="D25" s="18">
         <f t="shared" si="1"/>
-        <v>3150.7675850000005</v>
+        <v>3213.8346310000002</v>
       </c>
       <c r="E25" s="19">
         <f t="shared" si="2"/>
-        <v>19.134216103238867</v>
+        <v>19.517214358299597</v>
       </c>
       <c r="F25" s="19">
         <f t="shared" si="3"/>
-        <v>9.5671080516194333</v>
+        <v>9.7586071791497986</v>
       </c>
       <c r="G25" s="19">
         <f t="shared" si="4"/>
-        <v>3.8268432206477732</v>
+        <v>3.9034428716599194</v>
       </c>
       <c r="H25" s="20">
         <f t="shared" si="5"/>
-        <v>18.177505298076923</v>
+        <v>18.541353640384617</v>
       </c>
     </row>
     <row r="26" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A26" s="8">
         <f t="shared" si="6"/>
         <v>19</v>
       </c>
       <c r="B26" s="18">
         <v>31016.58</v>
       </c>
       <c r="C26" s="18">
         <f t="shared" si="0"/>
-        <v>37809.211020000002</v>
+        <v>38566.015572000004</v>
       </c>
       <c r="D26" s="18">
         <f t="shared" si="1"/>
-        <v>3150.7675850000005</v>
+        <v>3213.8346310000002</v>
       </c>
       <c r="E26" s="19">
         <f t="shared" si="2"/>
-        <v>19.134216103238867</v>
+        <v>19.517214358299597</v>
       </c>
       <c r="F26" s="19">
         <f t="shared" si="3"/>
-        <v>9.5671080516194333</v>
+        <v>9.7586071791497986</v>
       </c>
       <c r="G26" s="19">
         <f t="shared" si="4"/>
-        <v>3.8268432206477732</v>
+        <v>3.9034428716599194</v>
       </c>
       <c r="H26" s="20">
         <f t="shared" si="5"/>
-        <v>18.177505298076923</v>
+        <v>18.541353640384617</v>
       </c>
     </row>
     <row r="27" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A27" s="8">
         <f t="shared" si="6"/>
         <v>20</v>
       </c>
       <c r="B27" s="18">
         <v>32145.09</v>
       </c>
       <c r="C27" s="18">
         <f t="shared" si="0"/>
-        <v>39184.864710000002</v>
+        <v>39969.204905999999</v>
       </c>
       <c r="D27" s="18">
         <f t="shared" si="1"/>
-        <v>3265.4053925000003</v>
+        <v>3330.7670755000004</v>
       </c>
       <c r="E27" s="19">
         <f t="shared" si="2"/>
-        <v>19.830397120445344</v>
+        <v>20.227330418016194</v>
       </c>
       <c r="F27" s="19">
         <f t="shared" si="3"/>
-        <v>9.915198560222672</v>
+        <v>10.113665209008097</v>
       </c>
       <c r="G27" s="19">
         <f t="shared" si="4"/>
-        <v>3.9660794240890689</v>
+        <v>4.0454660836032392</v>
       </c>
       <c r="H27" s="20">
         <f t="shared" si="5"/>
-        <v>18.838877264423079</v>
+        <v>19.215963897115383</v>
       </c>
     </row>
     <row r="28" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A28" s="8">
         <f t="shared" si="6"/>
         <v>21</v>
       </c>
       <c r="B28" s="18">
         <v>32145.09</v>
       </c>
       <c r="C28" s="18">
         <f t="shared" si="0"/>
-        <v>39184.864710000002</v>
+        <v>39969.204905999999</v>
       </c>
       <c r="D28" s="18">
         <f t="shared" si="1"/>
-        <v>3265.4053925000003</v>
+        <v>3330.7670755000004</v>
       </c>
       <c r="E28" s="19">
         <f t="shared" si="2"/>
-        <v>19.830397120445344</v>
+        <v>20.227330418016194</v>
       </c>
       <c r="F28" s="19">
         <f t="shared" si="3"/>
-        <v>9.915198560222672</v>
+        <v>10.113665209008097</v>
       </c>
       <c r="G28" s="19">
         <f t="shared" si="4"/>
-        <v>3.9660794240890689</v>
+        <v>4.0454660836032392</v>
       </c>
       <c r="H28" s="20">
         <f t="shared" si="5"/>
-        <v>18.838877264423079</v>
+        <v>19.215963897115383</v>
       </c>
     </row>
     <row r="29" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A29" s="8">
         <f t="shared" si="6"/>
         <v>22</v>
       </c>
       <c r="B29" s="18">
         <v>32918.76</v>
       </c>
       <c r="C29" s="18">
         <f t="shared" si="0"/>
-        <v>40127.968440000004</v>
+        <v>40931.186184000006</v>
       </c>
       <c r="D29" s="18">
         <f t="shared" si="1"/>
-        <v>3343.99737</v>
+        <v>3410.932182</v>
       </c>
       <c r="E29" s="19">
         <f t="shared" si="2"/>
-        <v>20.30767633603239</v>
+        <v>20.714163048583</v>
       </c>
       <c r="F29" s="19">
         <f t="shared" si="3"/>
-        <v>10.153838168016195</v>
+        <v>10.3570815242915</v>
       </c>
       <c r="G29" s="19">
         <f t="shared" si="4"/>
-        <v>4.0615352672064784</v>
+        <v>4.1428326097166002</v>
       </c>
       <c r="H29" s="20">
         <f t="shared" si="5"/>
-        <v>19.29229251923077</v>
+        <v>19.678454896153848</v>
       </c>
     </row>
     <row r="30" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A30" s="8">
         <f t="shared" si="6"/>
         <v>23</v>
       </c>
       <c r="B30" s="18">
         <v>33751.980000000003</v>
       </c>
       <c r="C30" s="18">
         <f t="shared" si="0"/>
-        <v>41143.663620000007</v>
+        <v>41967.211932000006</v>
       </c>
       <c r="D30" s="18">
         <f t="shared" si="1"/>
-        <v>3428.6386350000007</v>
+        <v>3497.2676610000008</v>
       </c>
       <c r="E30" s="19">
         <f t="shared" si="2"/>
-        <v>20.821692115384618</v>
+        <v>21.238467576923078</v>
       </c>
       <c r="F30" s="19">
         <f t="shared" si="3"/>
-        <v>10.410846057692309</v>
+        <v>10.619233788461539</v>
       </c>
       <c r="G30" s="19">
         <f t="shared" si="4"/>
-        <v>4.1643384230769236</v>
+        <v>4.2476935153846158</v>
       </c>
       <c r="H30" s="20">
         <f t="shared" si="5"/>
-        <v>19.780607509615386</v>
+        <v>20.176544198076925</v>
       </c>
     </row>
     <row r="31" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A31" s="8">
         <f t="shared" si="6"/>
         <v>24</v>
       </c>
       <c r="B31" s="18">
         <v>34880.449999999997</v>
       </c>
       <c r="C31" s="18">
         <f t="shared" si="0"/>
-        <v>42519.268550000001</v>
+        <v>43370.35153</v>
       </c>
       <c r="D31" s="18">
         <f t="shared" si="1"/>
-        <v>3543.2723791666667</v>
+        <v>3614.1959608333332</v>
       </c>
       <c r="E31" s="19">
         <f t="shared" si="2"/>
-        <v>21.517848456477733</v>
+        <v>21.948558466599192</v>
       </c>
       <c r="F31" s="19">
         <f t="shared" si="3"/>
-        <v>10.758924228238866</v>
+        <v>10.974279233299596</v>
       </c>
       <c r="G31" s="19">
         <f t="shared" si="4"/>
-        <v>4.3035696912955466</v>
+        <v>4.3897116933198381</v>
       </c>
       <c r="H31" s="20">
         <f t="shared" si="5"/>
-        <v>20.441956033653845</v>
+        <v>20.851130543269232</v>
       </c>
     </row>
     <row r="32" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A32" s="8">
         <f t="shared" si="6"/>
         <v>25</v>
       </c>
       <c r="B32" s="18">
         <v>34943.730000000003</v>
       </c>
       <c r="C32" s="18">
         <f t="shared" si="0"/>
-        <v>42596.406870000006</v>
+        <v>43449.033882000003</v>
       </c>
       <c r="D32" s="18">
         <f t="shared" si="1"/>
-        <v>3549.7005725000008</v>
+        <v>3620.7528235000009</v>
       </c>
       <c r="E32" s="19">
         <f t="shared" si="2"/>
-        <v>21.556886067813767</v>
+        <v>21.988377470647777</v>
       </c>
       <c r="F32" s="19">
         <f t="shared" si="3"/>
-        <v>10.778443033906884</v>
+        <v>10.994188735323888</v>
       </c>
       <c r="G32" s="19">
         <f t="shared" si="4"/>
-        <v>4.3113772135627535</v>
+        <v>4.3976754941295555</v>
       </c>
       <c r="H32" s="20">
         <f t="shared" si="5"/>
-        <v>20.47904176442308</v>
+        <v>20.888958597115387</v>
       </c>
     </row>
     <row r="33" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A33" s="8">
         <f t="shared" si="6"/>
         <v>26</v>
       </c>
       <c r="B33" s="18">
         <v>35002.370000000003</v>
       </c>
       <c r="C33" s="18">
         <f t="shared" si="0"/>
-        <v>42667.889030000006</v>
+        <v>43521.946858000003</v>
       </c>
       <c r="D33" s="18">
         <f t="shared" si="1"/>
-        <v>3555.6574191666668</v>
+        <v>3626.8289048333336</v>
       </c>
       <c r="E33" s="19">
         <f t="shared" si="2"/>
-        <v>21.593061250000002</v>
+        <v>22.02527675</v>
       </c>
       <c r="F33" s="19">
         <f t="shared" si="3"/>
-        <v>10.796530625000001</v>
+        <v>11.012638375</v>
       </c>
       <c r="G33" s="19">
         <f t="shared" si="4"/>
-        <v>4.3186122500000002</v>
+        <v>4.4050553499999996</v>
       </c>
       <c r="H33" s="20">
         <f t="shared" si="5"/>
-        <v>20.513408187500001</v>
+        <v>20.9240129125</v>
       </c>
     </row>
     <row r="34" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A34" s="8">
         <f t="shared" si="6"/>
         <v>27</v>
       </c>
       <c r="B34" s="18">
         <v>35056.699999999997</v>
       </c>
       <c r="C34" s="18">
         <f t="shared" si="0"/>
-        <v>42734.117299999998</v>
+        <v>43589.500780000002</v>
       </c>
       <c r="D34" s="18">
         <f t="shared" si="1"/>
-        <v>3561.1764416666665</v>
+        <v>3632.4583983333332</v>
       </c>
       <c r="E34" s="19">
         <f t="shared" si="2"/>
-        <v>21.626577580971659</v>
+        <v>22.059463957489879</v>
       </c>
       <c r="F34" s="19">
         <f t="shared" si="3"/>
-        <v>10.81328879048583</v>
+        <v>11.029731978744939</v>
       </c>
       <c r="G34" s="19">
         <f t="shared" si="4"/>
-        <v>4.3253155161943315</v>
+        <v>4.4118927914979755</v>
       </c>
       <c r="H34" s="20">
         <f t="shared" si="5"/>
-        <v>20.545248701923075</v>
+        <v>20.956490759615384</v>
       </c>
     </row>
     <row r="35" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A35" s="8">
         <f t="shared" si="6"/>
         <v>28</v>
       </c>
       <c r="B35" s="18">
         <v>35107.03</v>
       </c>
       <c r="C35" s="18">
         <f t="shared" si="0"/>
-        <v>42795.469570000001</v>
+        <v>43652.081102000004</v>
       </c>
       <c r="D35" s="18">
         <f t="shared" si="1"/>
-        <v>3566.2891308333333</v>
+        <v>3637.6734251666667</v>
       </c>
       <c r="E35" s="19">
         <f t="shared" si="2"/>
-        <v>21.657626300607287</v>
+        <v>22.091134160931176</v>
       </c>
       <c r="F35" s="19">
         <f t="shared" si="3"/>
-        <v>10.828813150303644</v>
+        <v>11.045567080465588</v>
       </c>
       <c r="G35" s="19">
         <f t="shared" si="4"/>
-        <v>4.3315252601214578</v>
+        <v>4.4182268321862352</v>
       </c>
       <c r="H35" s="20">
         <f t="shared" si="5"/>
-        <v>20.574744985576924</v>
+        <v>20.986577452884617</v>
       </c>
     </row>
     <row r="36" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A36" s="8">
         <f t="shared" si="6"/>
         <v>29</v>
       </c>
       <c r="B36" s="18">
         <v>35153.629999999997</v>
       </c>
       <c r="C36" s="18">
         <f t="shared" si="0"/>
-        <v>42852.274969999999</v>
+        <v>43710.023541999995</v>
       </c>
       <c r="D36" s="18">
         <f t="shared" si="1"/>
-        <v>3571.0229141666664</v>
+        <v>3642.5019618333331</v>
       </c>
       <c r="E36" s="19">
         <f t="shared" si="2"/>
-        <v>21.686373972672065</v>
+        <v>22.120457258097165</v>
       </c>
       <c r="F36" s="19">
         <f t="shared" si="3"/>
-        <v>10.843186986336033</v>
+        <v>11.060228629048583</v>
       </c>
       <c r="G36" s="19">
         <f t="shared" si="4"/>
-        <v>4.3372747945344132</v>
+        <v>4.4240914516194332</v>
       </c>
       <c r="H36" s="20">
         <f t="shared" si="5"/>
-        <v>20.602055274038459</v>
+        <v>21.014434395192307</v>
       </c>
     </row>
     <row r="37" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A37" s="8">
         <f t="shared" si="6"/>
         <v>30</v>
       </c>
       <c r="B37" s="18">
         <v>35196.839999999997</v>
       </c>
       <c r="C37" s="18">
         <f t="shared" si="0"/>
-        <v>42904.947959999998</v>
+        <v>43763.750855999999</v>
       </c>
       <c r="D37" s="18">
         <f t="shared" si="1"/>
-        <v>3575.4123300000001</v>
+        <v>3646.9792379999999</v>
       </c>
       <c r="E37" s="19">
         <f t="shared" si="2"/>
-        <v>21.713030344129553</v>
+        <v>22.147647194331984</v>
       </c>
       <c r="F37" s="19">
         <f t="shared" si="3"/>
-        <v>10.856515172064777</v>
+        <v>11.073823597165992</v>
       </c>
       <c r="G37" s="19">
         <f t="shared" si="4"/>
-        <v>4.3426060688259103</v>
+        <v>4.4295294388663971</v>
       </c>
       <c r="H37" s="20">
         <f t="shared" si="5"/>
-        <v>20.627378826923074</v>
+        <v>21.040264834615385</v>
       </c>
     </row>
     <row r="38" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A38" s="8">
         <f t="shared" si="6"/>
         <v>31</v>
       </c>
       <c r="B38" s="18">
         <v>35236.83</v>
       </c>
       <c r="C38" s="18">
         <f t="shared" si="0"/>
-        <v>42953.695770000006</v>
+        <v>43813.474422000007</v>
       </c>
       <c r="D38" s="18">
         <f t="shared" si="1"/>
-        <v>3579.4746475000006</v>
+        <v>3651.1228685000005</v>
       </c>
       <c r="E38" s="19">
         <f t="shared" si="2"/>
-        <v>21.737700288461543</v>
+        <v>22.172810942307695</v>
       </c>
       <c r="F38" s="19">
         <f t="shared" si="3"/>
-        <v>10.868850144230771</v>
+        <v>11.086405471153848</v>
       </c>
       <c r="G38" s="19">
         <f t="shared" si="4"/>
-        <v>4.3475400576923082</v>
+        <v>4.4345621884615394</v>
       </c>
       <c r="H38" s="20">
         <f t="shared" si="5"/>
-        <v>20.650815274038465</v>
+        <v>21.06417039519231</v>
       </c>
     </row>
     <row r="39" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A39" s="8">
         <f t="shared" si="6"/>
         <v>32</v>
       </c>
       <c r="B39" s="18">
         <v>35273.870000000003</v>
       </c>
       <c r="C39" s="18">
         <f t="shared" si="0"/>
-        <v>42998.847530000006</v>
+        <v>43859.529958000006</v>
       </c>
       <c r="D39" s="18">
         <f t="shared" si="1"/>
-        <v>3583.2372941666672</v>
+        <v>3654.9608298333337</v>
       </c>
       <c r="E39" s="19">
         <f t="shared" si="2"/>
-        <v>21.760550369433201</v>
+        <v>22.196118399797573</v>
       </c>
       <c r="F39" s="19">
         <f t="shared" si="3"/>
-        <v>10.8802751847166</v>
+        <v>11.098059199898787</v>
       </c>
       <c r="G39" s="19">
         <f t="shared" si="4"/>
-        <v>4.3521100738866405</v>
+        <v>4.4392236799595146</v>
       </c>
       <c r="H39" s="20">
         <f t="shared" si="5"/>
-        <v>20.672522850961542</v>
+        <v>21.086312479807695</v>
       </c>
     </row>
     <row r="40" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A40" s="8">
         <f t="shared" si="6"/>
         <v>33</v>
       </c>
       <c r="B40" s="18">
         <v>35308.15</v>
       </c>
       <c r="C40" s="18">
         <f t="shared" si="0"/>
-        <v>43040.634850000002</v>
+        <v>43902.153710000006</v>
       </c>
       <c r="D40" s="18">
         <f t="shared" si="1"/>
-        <v>3586.7195708333334</v>
+        <v>3658.512809166667</v>
       </c>
       <c r="E40" s="19">
         <f t="shared" si="2"/>
-        <v>21.781697798582996</v>
+        <v>22.21768912449393</v>
       </c>
       <c r="F40" s="19">
         <f t="shared" si="3"/>
-        <v>10.890848899291498</v>
+        <v>11.108844562246965</v>
       </c>
       <c r="G40" s="19">
         <f t="shared" si="4"/>
-        <v>4.3563395597165995</v>
+        <v>4.4435378248987858</v>
       </c>
       <c r="H40" s="20">
         <f t="shared" si="5"/>
-        <v>20.692612908653846</v>
+        <v>21.106804668269234</v>
       </c>
     </row>
     <row r="41" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A41" s="8">
         <f t="shared" si="6"/>
         <v>34</v>
       </c>
       <c r="B41" s="18">
         <v>35339.919999999998</v>
       </c>
       <c r="C41" s="18">
         <f t="shared" si="0"/>
-        <v>43079.362480000003</v>
+        <v>43941.656528</v>
       </c>
       <c r="D41" s="18">
         <f t="shared" si="1"/>
-        <v>3589.9468733333338</v>
+        <v>3661.8047106666668</v>
       </c>
       <c r="E41" s="19">
         <f t="shared" si="2"/>
-        <v>21.801296801619436</v>
+        <v>22.237680429149798</v>
       </c>
       <c r="F41" s="19">
         <f t="shared" si="3"/>
-        <v>10.900648400809718</v>
+        <v>11.118840214574899</v>
       </c>
       <c r="G41" s="19">
         <f t="shared" si="4"/>
-        <v>4.3602593603238873</v>
+        <v>4.4475360858299595</v>
       </c>
       <c r="H41" s="20">
         <f t="shared" si="5"/>
-        <v>20.711231961538463</v>
+        <v>21.125796407692306</v>
       </c>
     </row>
     <row r="42" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A42" s="21">
         <f t="shared" si="6"/>
         <v>35</v>
       </c>
       <c r="B42" s="22">
         <v>35369.31</v>
       </c>
       <c r="C42" s="22">
         <f t="shared" si="0"/>
-        <v>43115.188889999998</v>
+        <v>43978.200054000001</v>
       </c>
       <c r="D42" s="22">
         <f t="shared" si="1"/>
-        <v>3592.9324075</v>
+        <v>3664.8500044999996</v>
       </c>
       <c r="E42" s="23">
         <f t="shared" si="2"/>
-        <v>21.819427575910929</v>
+        <v>22.25617411639676</v>
       </c>
       <c r="F42" s="23">
         <f t="shared" si="3"/>
-        <v>10.909713787955464</v>
+        <v>11.12808705819838</v>
       </c>
       <c r="G42" s="23">
         <f t="shared" si="4"/>
-        <v>4.3638855151821856</v>
+        <v>4.4512348232793517</v>
       </c>
       <c r="H42" s="24">
         <f t="shared" si="5"/>
-        <v>20.728456197115385</v>
+        <v>21.143365410576923</v>
       </c>
     </row>
     <row r="43" spans="1:8" x14ac:dyDescent="0.3">
       <c r="B43" s="28" t="s">
         <v>65</v>
       </c>
       <c r="C43" s="29"/>
       <c r="D43" s="29"/>
       <c r="E43" s="29"/>
     </row>
   </sheetData>
   <dataConsolidate/>
   <mergeCells count="3">
     <mergeCell ref="B4:C4"/>
     <mergeCell ref="E4:H4"/>
     <mergeCell ref="E5:G5"/>
   </mergeCells>
   <pageMargins left="0.39370078740157483" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="95" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0">
     <oddFooter>&amp;L&amp;"Calibri,Standaard"&amp;F</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
@@ -19102,9118 +19100,9118 @@
   </sheetPr>
   <dimension ref="A1:H42"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.88671875" defaultRowHeight="13.8" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="1" width="6.44140625" style="2" bestFit="1" customWidth="1"/>
     <col min="2" max="4" width="15.33203125" style="2" customWidth="1"/>
     <col min="5" max="8" width="12.33203125" style="2" customWidth="1"/>
     <col min="9" max="16384" width="8.88671875" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A1" s="1" t="s">
         <v>9</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="2" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A2" s="4"/>
       <c r="D2" s="3">
         <f>Inhoud!B4</f>
-        <v>46054</v>
+        <v>46235</v>
       </c>
     </row>
     <row r="3" spans="1:8" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A3" s="1"/>
       <c r="B3" s="1"/>
       <c r="C3" s="5" t="s">
         <v>1</v>
       </c>
       <c r="D3" s="33">
         <f>Inhoud!B6</f>
-        <v>1.2190000000000001</v>
+        <v>1.2434000000000001</v>
       </c>
     </row>
     <row r="4" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A4" s="6"/>
       <c r="B4" s="35" t="s">
         <v>2</v>
       </c>
       <c r="C4" s="36"/>
       <c r="D4" s="7" t="s">
         <v>3</v>
       </c>
       <c r="E4" s="35" t="s">
         <v>4</v>
       </c>
       <c r="F4" s="37"/>
       <c r="G4" s="37"/>
       <c r="H4" s="36"/>
     </row>
     <row r="5" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A5" s="8"/>
       <c r="B5" s="9">
         <v>1</v>
       </c>
       <c r="C5" s="10"/>
       <c r="D5" s="10"/>
       <c r="E5" s="38" t="s">
         <v>5</v>
       </c>
       <c r="F5" s="39"/>
       <c r="G5" s="40"/>
       <c r="H5" s="11" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="6" spans="1:8" s="17" customFormat="1" x14ac:dyDescent="0.3">
       <c r="A6" s="12"/>
       <c r="B6" s="14" t="str">
         <f>'L4'!$B$6</f>
         <v>basis 01/01/2022</v>
       </c>
       <c r="C6" s="13">
         <f>D2</f>
-        <v>46054</v>
+        <v>46235</v>
       </c>
       <c r="D6" s="13">
         <f>C6</f>
-        <v>46054</v>
+        <v>46235</v>
       </c>
       <c r="E6" s="14">
         <v>1</v>
       </c>
       <c r="F6" s="15">
         <v>0.5</v>
       </c>
       <c r="G6" s="16">
         <v>0.2</v>
       </c>
       <c r="H6" s="12"/>
     </row>
     <row r="7" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A7" s="8">
         <v>0</v>
       </c>
       <c r="B7" s="18">
         <v>23642.75</v>
       </c>
       <c r="C7" s="18">
         <f t="shared" ref="C7:C42" si="0">B7*$D$3</f>
-        <v>28820.512250000003</v>
+        <v>29397.395350000003</v>
       </c>
       <c r="D7" s="18">
         <f t="shared" ref="D7:D42" si="1">B7/12*$D$3</f>
-        <v>2401.7093541666668</v>
+        <v>2449.7829458333335</v>
       </c>
       <c r="E7" s="19">
         <f t="shared" ref="E7:E42" si="2">C7/1976</f>
-        <v>14.58527947874494</v>
+        <v>14.877224367408909</v>
       </c>
       <c r="F7" s="19">
         <f>E7/2</f>
-        <v>7.2926397393724702</v>
+        <v>7.4386121837044543</v>
       </c>
       <c r="G7" s="19">
         <f>E7/5</f>
-        <v>2.9170558957489883</v>
+        <v>2.9754448734817815</v>
       </c>
       <c r="H7" s="20">
         <f>C7/2080</f>
-        <v>13.856015504807694</v>
+        <v>14.133363149038463</v>
       </c>
     </row>
     <row r="8" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A8" s="8">
         <f>A7+1</f>
         <v>1</v>
       </c>
       <c r="B8" s="18">
         <v>24549.13</v>
       </c>
       <c r="C8" s="18">
         <f t="shared" si="0"/>
-        <v>29925.389470000002</v>
+        <v>30524.388242000005</v>
       </c>
       <c r="D8" s="18">
         <f t="shared" si="1"/>
-        <v>2493.7824558333336</v>
+        <v>2543.6990201666672</v>
       </c>
       <c r="E8" s="19">
         <f t="shared" si="2"/>
-        <v>15.1444278694332</v>
+        <v>15.447564899797573</v>
       </c>
       <c r="F8" s="19">
         <f t="shared" ref="F8:F42" si="3">E8/2</f>
-        <v>7.5722139347165998</v>
+        <v>7.7237824498987866</v>
       </c>
       <c r="G8" s="19">
         <f t="shared" ref="G8:G42" si="4">E8/5</f>
-        <v>3.0288855738866398</v>
+        <v>3.0895129799595145</v>
       </c>
       <c r="H8" s="20">
         <f t="shared" ref="H8:H42" si="5">C8/2080</f>
-        <v>14.387206475961539</v>
+        <v>14.675186654807694</v>
       </c>
     </row>
     <row r="9" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A9" s="8">
         <f t="shared" ref="A9:A42" si="6">A8+1</f>
         <v>2</v>
       </c>
       <c r="B9" s="18">
         <v>25465.33</v>
       </c>
       <c r="C9" s="18">
         <f t="shared" si="0"/>
-        <v>31042.237270000005</v>
+        <v>31663.591322000004</v>
       </c>
       <c r="D9" s="18">
         <f t="shared" si="1"/>
-        <v>2586.8531058333338</v>
+        <v>2638.6326101666673</v>
       </c>
       <c r="E9" s="19">
         <f t="shared" si="2"/>
-        <v>15.70963424595142</v>
+        <v>16.024084677125508</v>
       </c>
       <c r="F9" s="19">
         <f t="shared" si="3"/>
-        <v>7.8548171229757102</v>
+        <v>8.0120423385627539</v>
       </c>
       <c r="G9" s="19">
         <f t="shared" si="4"/>
-        <v>3.1419268491902841</v>
+        <v>3.2048169354251015</v>
       </c>
       <c r="H9" s="20">
         <f t="shared" si="5"/>
-        <v>14.924152533653849</v>
+        <v>15.222880443269233</v>
       </c>
     </row>
     <row r="10" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A10" s="8">
         <f t="shared" si="6"/>
         <v>3</v>
       </c>
       <c r="B10" s="18">
         <v>26381.56</v>
       </c>
       <c r="C10" s="18">
         <f t="shared" si="0"/>
-        <v>32159.121640000005</v>
+        <v>32802.831704000004</v>
       </c>
       <c r="D10" s="18">
         <f t="shared" si="1"/>
-        <v>2679.9268033333337</v>
+        <v>2733.569308666667</v>
       </c>
       <c r="E10" s="19">
         <f t="shared" si="2"/>
-        <v>16.27485912955466</v>
+        <v>16.600623331983808</v>
       </c>
       <c r="F10" s="19">
         <f t="shared" si="3"/>
-        <v>8.1374295647773298</v>
+        <v>8.3003116659919041</v>
       </c>
       <c r="G10" s="19">
         <f t="shared" si="4"/>
-        <v>3.2549718259109319</v>
+        <v>3.3201246663967616</v>
       </c>
       <c r="H10" s="20">
         <f t="shared" si="5"/>
-        <v>15.461116173076926</v>
+        <v>15.770592165384617</v>
       </c>
     </row>
     <row r="11" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A11" s="8">
         <f t="shared" si="6"/>
         <v>4</v>
       </c>
       <c r="B11" s="18">
         <v>27297.759999999998</v>
       </c>
       <c r="C11" s="18">
         <f t="shared" si="0"/>
-        <v>33275.969440000001</v>
+        <v>33942.034784000003</v>
       </c>
       <c r="D11" s="18">
         <f t="shared" si="1"/>
-        <v>2772.9974533333334</v>
+        <v>2828.5028986666666</v>
       </c>
       <c r="E11" s="19">
         <f t="shared" si="2"/>
-        <v>16.840065506072875</v>
+        <v>17.177143109311743</v>
       </c>
       <c r="F11" s="19">
         <f t="shared" si="3"/>
-        <v>8.4200327530364376</v>
+        <v>8.5885715546558714</v>
       </c>
       <c r="G11" s="19">
         <f t="shared" si="4"/>
-        <v>3.3680131012145749</v>
+        <v>3.4354286218623487</v>
       </c>
       <c r="H11" s="20">
         <f t="shared" si="5"/>
-        <v>15.99806223076923</v>
+        <v>16.318285953846157</v>
       </c>
     </row>
     <row r="12" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A12" s="8">
         <f t="shared" si="6"/>
         <v>5</v>
       </c>
       <c r="B12" s="18">
         <v>27297.759999999998</v>
       </c>
       <c r="C12" s="18">
         <f t="shared" si="0"/>
-        <v>33275.969440000001</v>
+        <v>33942.034784000003</v>
       </c>
       <c r="D12" s="18">
         <f t="shared" si="1"/>
-        <v>2772.9974533333334</v>
+        <v>2828.5028986666666</v>
       </c>
       <c r="E12" s="19">
         <f t="shared" si="2"/>
-        <v>16.840065506072875</v>
+        <v>17.177143109311743</v>
       </c>
       <c r="F12" s="19">
         <f t="shared" si="3"/>
-        <v>8.4200327530364376</v>
+        <v>8.5885715546558714</v>
       </c>
       <c r="G12" s="19">
         <f t="shared" si="4"/>
-        <v>3.3680131012145749</v>
+        <v>3.4354286218623487</v>
       </c>
       <c r="H12" s="20">
         <f t="shared" si="5"/>
-        <v>15.99806223076923</v>
+        <v>16.318285953846157</v>
       </c>
     </row>
     <row r="13" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A13" s="8">
         <f t="shared" si="6"/>
         <v>6</v>
       </c>
       <c r="B13" s="18">
         <v>28603.55</v>
       </c>
       <c r="C13" s="18">
         <f t="shared" si="0"/>
-        <v>34867.727449999998</v>
+        <v>35565.654070000004</v>
       </c>
       <c r="D13" s="18">
         <f t="shared" si="1"/>
-        <v>2905.6439541666668</v>
+        <v>2963.8045058333332</v>
       </c>
       <c r="E13" s="19">
         <f t="shared" si="2"/>
-        <v>17.645611057692307</v>
+        <v>17.998812788461542</v>
       </c>
       <c r="F13" s="19">
         <f t="shared" si="3"/>
-        <v>8.8228055288461533</v>
+        <v>8.9994063942307712</v>
       </c>
       <c r="G13" s="19">
         <f t="shared" si="4"/>
-        <v>3.5291222115384615</v>
+        <v>3.5997625576923085</v>
       </c>
       <c r="H13" s="20">
         <f t="shared" si="5"/>
-        <v>16.763330504807691</v>
+        <v>17.098872149038463</v>
       </c>
     </row>
     <row r="14" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A14" s="8">
         <f t="shared" si="6"/>
         <v>7</v>
       </c>
       <c r="B14" s="18">
         <v>28603.55</v>
       </c>
       <c r="C14" s="18">
         <f t="shared" si="0"/>
-        <v>34867.727449999998</v>
+        <v>35565.654070000004</v>
       </c>
       <c r="D14" s="18">
         <f t="shared" si="1"/>
-        <v>2905.6439541666668</v>
+        <v>2963.8045058333332</v>
       </c>
       <c r="E14" s="19">
         <f t="shared" si="2"/>
-        <v>17.645611057692307</v>
+        <v>17.998812788461542</v>
       </c>
       <c r="F14" s="19">
         <f t="shared" si="3"/>
-        <v>8.8228055288461533</v>
+        <v>8.9994063942307712</v>
       </c>
       <c r="G14" s="19">
         <f t="shared" si="4"/>
-        <v>3.5291222115384615</v>
+        <v>3.5997625576923085</v>
       </c>
       <c r="H14" s="20">
         <f t="shared" si="5"/>
-        <v>16.763330504807691</v>
+        <v>17.098872149038463</v>
       </c>
     </row>
     <row r="15" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A15" s="8">
         <f t="shared" si="6"/>
         <v>8</v>
       </c>
       <c r="B15" s="18">
         <v>29736.12</v>
       </c>
       <c r="C15" s="18">
         <f t="shared" si="0"/>
-        <v>36248.330280000002</v>
+        <v>36973.891607999998</v>
       </c>
       <c r="D15" s="18">
         <f t="shared" si="1"/>
-        <v>3020.6941899999997</v>
+        <v>3081.1576339999997</v>
       </c>
       <c r="E15" s="19">
         <f t="shared" si="2"/>
-        <v>18.344296700404858</v>
+        <v>18.711483607287448</v>
       </c>
       <c r="F15" s="19">
         <f t="shared" si="3"/>
-        <v>9.1721483502024288</v>
+        <v>9.3557418036437241</v>
       </c>
       <c r="G15" s="19">
         <f t="shared" si="4"/>
-        <v>3.6688593400809717</v>
+        <v>3.7422967214574898</v>
       </c>
       <c r="H15" s="20">
         <f t="shared" si="5"/>
-        <v>17.427081865384615</v>
+        <v>17.775909426923075</v>
       </c>
     </row>
     <row r="16" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A16" s="8">
         <f t="shared" si="6"/>
         <v>9</v>
       </c>
       <c r="B16" s="18">
         <v>29736.12</v>
       </c>
       <c r="C16" s="18">
         <f t="shared" si="0"/>
-        <v>36248.330280000002</v>
+        <v>36973.891607999998</v>
       </c>
       <c r="D16" s="18">
         <f t="shared" si="1"/>
-        <v>3020.6941899999997</v>
+        <v>3081.1576339999997</v>
       </c>
       <c r="E16" s="19">
         <f t="shared" si="2"/>
-        <v>18.344296700404858</v>
+        <v>18.711483607287448</v>
       </c>
       <c r="F16" s="19">
         <f t="shared" si="3"/>
-        <v>9.1721483502024288</v>
+        <v>9.3557418036437241</v>
       </c>
       <c r="G16" s="19">
         <f t="shared" si="4"/>
-        <v>3.6688593400809717</v>
+        <v>3.7422967214574898</v>
       </c>
       <c r="H16" s="20">
         <f t="shared" si="5"/>
-        <v>17.427081865384615</v>
+        <v>17.775909426923075</v>
       </c>
     </row>
     <row r="17" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A17" s="8">
         <f t="shared" si="6"/>
         <v>10</v>
       </c>
       <c r="B17" s="18">
         <v>30565.13</v>
       </c>
       <c r="C17" s="18">
         <f t="shared" si="0"/>
-        <v>37258.893470000003</v>
+        <v>38004.682642</v>
       </c>
       <c r="D17" s="18">
         <f t="shared" si="1"/>
-        <v>3104.907789166667</v>
+        <v>3167.0568868333335</v>
       </c>
       <c r="E17" s="19">
         <f t="shared" si="2"/>
-        <v>18.855715318825911</v>
+        <v>19.233138988866397</v>
       </c>
       <c r="F17" s="19">
         <f t="shared" si="3"/>
-        <v>9.4278576594129557</v>
+        <v>9.6165694944331985</v>
       </c>
       <c r="G17" s="19">
         <f t="shared" si="4"/>
-        <v>3.7711430637651824</v>
+        <v>3.8466277977732792</v>
       </c>
       <c r="H17" s="20">
         <f t="shared" si="5"/>
-        <v>17.912929552884616</v>
+        <v>18.271482039423077</v>
       </c>
     </row>
     <row r="18" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A18" s="8">
         <f t="shared" si="6"/>
         <v>11</v>
       </c>
       <c r="B18" s="18">
         <v>30565.13</v>
       </c>
       <c r="C18" s="18">
         <f t="shared" si="0"/>
-        <v>37258.893470000003</v>
+        <v>38004.682642</v>
       </c>
       <c r="D18" s="18">
         <f t="shared" si="1"/>
-        <v>3104.907789166667</v>
+        <v>3167.0568868333335</v>
       </c>
       <c r="E18" s="19">
         <f t="shared" si="2"/>
-        <v>18.855715318825911</v>
+        <v>19.233138988866397</v>
       </c>
       <c r="F18" s="19">
         <f t="shared" si="3"/>
-        <v>9.4278576594129557</v>
+        <v>9.6165694944331985</v>
       </c>
       <c r="G18" s="19">
         <f t="shared" si="4"/>
-        <v>3.7711430637651824</v>
+        <v>3.8466277977732792</v>
       </c>
       <c r="H18" s="20">
         <f t="shared" si="5"/>
-        <v>17.912929552884616</v>
+        <v>18.271482039423077</v>
       </c>
     </row>
     <row r="19" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A19" s="8">
         <f t="shared" si="6"/>
         <v>12</v>
       </c>
       <c r="B19" s="18">
         <v>31870.94</v>
       </c>
       <c r="C19" s="18">
         <f t="shared" si="0"/>
-        <v>38850.675860000003</v>
+        <v>39628.326796000001</v>
       </c>
       <c r="D19" s="18">
         <f t="shared" si="1"/>
-        <v>3237.5563216666665</v>
+        <v>3302.3605663333333</v>
       </c>
       <c r="E19" s="19">
         <f t="shared" si="2"/>
-        <v>19.661273208502024</v>
+        <v>20.054821253036437</v>
       </c>
       <c r="F19" s="19">
         <f t="shared" si="3"/>
-        <v>9.830636604251012</v>
+        <v>10.027410626518218</v>
       </c>
       <c r="G19" s="19">
         <f t="shared" si="4"/>
-        <v>3.9322546417004047</v>
+        <v>4.0109642506072873</v>
       </c>
       <c r="H19" s="20">
         <f t="shared" si="5"/>
-        <v>18.678209548076925</v>
+        <v>19.052080190384615</v>
       </c>
     </row>
     <row r="20" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A20" s="8">
         <f t="shared" si="6"/>
         <v>13</v>
       </c>
       <c r="B20" s="18">
         <v>31870.94</v>
       </c>
       <c r="C20" s="18">
         <f t="shared" si="0"/>
-        <v>38850.675860000003</v>
+        <v>39628.326796000001</v>
       </c>
       <c r="D20" s="18">
         <f t="shared" si="1"/>
-        <v>3237.5563216666665</v>
+        <v>3302.3605663333333</v>
       </c>
       <c r="E20" s="19">
         <f t="shared" si="2"/>
-        <v>19.661273208502024</v>
+        <v>20.054821253036437</v>
       </c>
       <c r="F20" s="19">
         <f t="shared" si="3"/>
-        <v>9.830636604251012</v>
+        <v>10.027410626518218</v>
       </c>
       <c r="G20" s="19">
         <f t="shared" si="4"/>
-        <v>3.9322546417004047</v>
+        <v>4.0109642506072873</v>
       </c>
       <c r="H20" s="20">
         <f t="shared" si="5"/>
-        <v>18.678209548076925</v>
+        <v>19.052080190384615</v>
       </c>
     </row>
     <row r="21" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A21" s="8">
         <f t="shared" si="6"/>
         <v>14</v>
       </c>
       <c r="B21" s="18">
         <v>32918.76</v>
       </c>
       <c r="C21" s="18">
         <f t="shared" si="0"/>
-        <v>40127.968440000004</v>
+        <v>40931.186184000006</v>
       </c>
       <c r="D21" s="18">
         <f t="shared" si="1"/>
-        <v>3343.99737</v>
+        <v>3410.932182</v>
       </c>
       <c r="E21" s="19">
         <f t="shared" si="2"/>
-        <v>20.30767633603239</v>
+        <v>20.714163048583</v>
       </c>
       <c r="F21" s="19">
         <f t="shared" si="3"/>
-        <v>10.153838168016195</v>
+        <v>10.3570815242915</v>
       </c>
       <c r="G21" s="19">
         <f t="shared" si="4"/>
-        <v>4.0615352672064784</v>
+        <v>4.1428326097166002</v>
       </c>
       <c r="H21" s="20">
         <f t="shared" si="5"/>
-        <v>19.29229251923077</v>
+        <v>19.678454896153848</v>
       </c>
     </row>
     <row r="22" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A22" s="8">
         <f t="shared" si="6"/>
         <v>15</v>
       </c>
       <c r="B22" s="18">
         <v>32918.76</v>
       </c>
       <c r="C22" s="18">
         <f t="shared" si="0"/>
-        <v>40127.968440000004</v>
+        <v>40931.186184000006</v>
       </c>
       <c r="D22" s="18">
         <f t="shared" si="1"/>
-        <v>3343.99737</v>
+        <v>3410.932182</v>
       </c>
       <c r="E22" s="19">
         <f t="shared" si="2"/>
-        <v>20.30767633603239</v>
+        <v>20.714163048583</v>
       </c>
       <c r="F22" s="19">
         <f t="shared" si="3"/>
-        <v>10.153838168016195</v>
+        <v>10.3570815242915</v>
       </c>
       <c r="G22" s="19">
         <f t="shared" si="4"/>
-        <v>4.0615352672064784</v>
+        <v>4.1428326097166002</v>
       </c>
       <c r="H22" s="20">
         <f t="shared" si="5"/>
-        <v>19.29229251923077</v>
+        <v>19.678454896153848</v>
       </c>
     </row>
     <row r="23" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A23" s="8">
         <f t="shared" si="6"/>
         <v>16</v>
       </c>
       <c r="B23" s="18">
         <v>33832.54</v>
       </c>
       <c r="C23" s="18">
         <f t="shared" si="0"/>
-        <v>41241.866260000003</v>
+        <v>42067.380236000005</v>
       </c>
       <c r="D23" s="18">
         <f t="shared" si="1"/>
-        <v>3436.822188333334</v>
+        <v>3505.6150196666672</v>
       </c>
       <c r="E23" s="19">
         <f t="shared" si="2"/>
-        <v>20.87138980769231</v>
+        <v>21.289160038461542</v>
       </c>
       <c r="F23" s="19">
         <f t="shared" si="3"/>
-        <v>10.435694903846155</v>
+        <v>10.644580019230771</v>
       </c>
       <c r="G23" s="19">
         <f t="shared" si="4"/>
-        <v>4.1742779615384622</v>
+        <v>4.2578320076923086</v>
       </c>
       <c r="H23" s="20">
         <f t="shared" si="5"/>
-        <v>19.827820317307694</v>
+        <v>20.224702036538464</v>
       </c>
     </row>
     <row r="24" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A24" s="8">
         <f t="shared" si="6"/>
         <v>17</v>
       </c>
       <c r="B24" s="18">
         <v>33832.54</v>
       </c>
       <c r="C24" s="18">
         <f t="shared" si="0"/>
-        <v>41241.866260000003</v>
+        <v>42067.380236000005</v>
       </c>
       <c r="D24" s="18">
         <f t="shared" si="1"/>
-        <v>3436.822188333334</v>
+        <v>3505.6150196666672</v>
       </c>
       <c r="E24" s="19">
         <f t="shared" si="2"/>
-        <v>20.87138980769231</v>
+        <v>21.289160038461542</v>
       </c>
       <c r="F24" s="19">
         <f t="shared" si="3"/>
-        <v>10.435694903846155</v>
+        <v>10.644580019230771</v>
       </c>
       <c r="G24" s="19">
         <f t="shared" si="4"/>
-        <v>4.1742779615384622</v>
+        <v>4.2578320076923086</v>
       </c>
       <c r="H24" s="20">
         <f t="shared" si="5"/>
-        <v>19.827820317307694</v>
+        <v>20.224702036538464</v>
       </c>
     </row>
     <row r="25" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A25" s="8">
         <f t="shared" si="6"/>
         <v>18</v>
       </c>
       <c r="B25" s="18">
         <v>35138.33</v>
       </c>
       <c r="C25" s="18">
         <f t="shared" si="0"/>
-        <v>42833.624270000008</v>
+        <v>43690.999522000006</v>
       </c>
       <c r="D25" s="18">
         <f t="shared" si="1"/>
-        <v>3569.468689166667</v>
+        <v>3640.9166268333333</v>
       </c>
       <c r="E25" s="19">
         <f t="shared" si="2"/>
-        <v>21.676935359311745</v>
+        <v>22.110829717611338</v>
       </c>
       <c r="F25" s="19">
         <f t="shared" si="3"/>
-        <v>10.838467679655873</v>
+        <v>11.055414858805669</v>
       </c>
       <c r="G25" s="19">
         <f t="shared" si="4"/>
-        <v>4.3353870718623488</v>
+        <v>4.422165943522268</v>
       </c>
       <c r="H25" s="20">
         <f t="shared" si="5"/>
-        <v>20.593088591346156</v>
+        <v>21.005288231730773</v>
       </c>
     </row>
     <row r="26" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A26" s="8">
         <f t="shared" si="6"/>
         <v>19</v>
       </c>
       <c r="B26" s="18">
         <v>35138.33</v>
       </c>
       <c r="C26" s="18">
         <f t="shared" si="0"/>
-        <v>42833.624270000008</v>
+        <v>43690.999522000006</v>
       </c>
       <c r="D26" s="18">
         <f t="shared" si="1"/>
-        <v>3569.468689166667</v>
+        <v>3640.9166268333333</v>
       </c>
       <c r="E26" s="19">
         <f t="shared" si="2"/>
-        <v>21.676935359311745</v>
+        <v>22.110829717611338</v>
       </c>
       <c r="F26" s="19">
         <f t="shared" si="3"/>
-        <v>10.838467679655873</v>
+        <v>11.055414858805669</v>
       </c>
       <c r="G26" s="19">
         <f t="shared" si="4"/>
-        <v>4.3353870718623488</v>
+        <v>4.422165943522268</v>
       </c>
       <c r="H26" s="20">
         <f t="shared" si="5"/>
-        <v>20.593088591346156</v>
+        <v>21.005288231730773</v>
       </c>
     </row>
     <row r="27" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A27" s="8">
         <f t="shared" si="6"/>
         <v>20</v>
       </c>
       <c r="B27" s="18">
         <v>36444.18</v>
       </c>
       <c r="C27" s="18">
         <f t="shared" si="0"/>
-        <v>44425.455420000006</v>
+        <v>45314.693412000001</v>
       </c>
       <c r="D27" s="18">
         <f t="shared" si="1"/>
-        <v>3702.1212850000002</v>
+        <v>3776.224451</v>
       </c>
       <c r="E27" s="19">
         <f t="shared" si="2"/>
-        <v>22.482517925101217</v>
+        <v>22.932537151821862</v>
       </c>
       <c r="F27" s="19">
         <f t="shared" si="3"/>
-        <v>11.241258962550608</v>
+        <v>11.466268575910931</v>
       </c>
       <c r="G27" s="19">
         <f t="shared" si="4"/>
-        <v>4.4965035850202435</v>
+        <v>4.5865074303643727</v>
       </c>
       <c r="H27" s="20">
         <f t="shared" si="5"/>
-        <v>21.358392028846158</v>
+        <v>21.785910294230771</v>
       </c>
     </row>
     <row r="28" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A28" s="8">
         <f t="shared" si="6"/>
         <v>21</v>
       </c>
       <c r="B28" s="18">
         <v>36444.18</v>
       </c>
       <c r="C28" s="18">
         <f t="shared" si="0"/>
-        <v>44425.455420000006</v>
+        <v>45314.693412000001</v>
       </c>
       <c r="D28" s="18">
         <f t="shared" si="1"/>
-        <v>3702.1212850000002</v>
+        <v>3776.224451</v>
       </c>
       <c r="E28" s="19">
         <f t="shared" si="2"/>
-        <v>22.482517925101217</v>
+        <v>22.932537151821862</v>
       </c>
       <c r="F28" s="19">
         <f t="shared" si="3"/>
-        <v>11.241258962550608</v>
+        <v>11.466268575910931</v>
       </c>
       <c r="G28" s="19">
         <f t="shared" si="4"/>
-        <v>4.4965035850202435</v>
+        <v>4.5865074303643727</v>
       </c>
       <c r="H28" s="20">
         <f t="shared" si="5"/>
-        <v>21.358392028846158</v>
+        <v>21.785910294230771</v>
       </c>
     </row>
     <row r="29" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A29" s="8">
         <f t="shared" si="6"/>
         <v>22</v>
       </c>
       <c r="B29" s="18">
         <v>37750.03</v>
       </c>
       <c r="C29" s="18">
         <f t="shared" si="0"/>
-        <v>46017.286570000004</v>
+        <v>46938.387302000003</v>
       </c>
       <c r="D29" s="18">
         <f t="shared" si="1"/>
-        <v>3834.7738808333334</v>
+        <v>3911.5322751666668</v>
       </c>
       <c r="E29" s="19">
         <f t="shared" si="2"/>
-        <v>23.288100490890692</v>
+        <v>23.754244586032389</v>
       </c>
       <c r="F29" s="19">
         <f t="shared" si="3"/>
-        <v>11.644050245445346</v>
+        <v>11.877122293016194</v>
       </c>
       <c r="G29" s="19">
         <f t="shared" si="4"/>
-        <v>4.6576200981781382</v>
+        <v>4.7508489172064774</v>
       </c>
       <c r="H29" s="20">
         <f t="shared" si="5"/>
-        <v>22.123695466346156</v>
+        <v>22.566532356730772</v>
       </c>
     </row>
     <row r="30" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A30" s="8">
         <f t="shared" si="6"/>
         <v>23</v>
       </c>
       <c r="B30" s="18">
         <v>39055.839999999997</v>
       </c>
       <c r="C30" s="18">
         <f t="shared" si="0"/>
-        <v>47609.068959999997</v>
+        <v>48562.031455999997</v>
       </c>
       <c r="D30" s="18">
         <f t="shared" si="1"/>
-        <v>3967.4224133333332</v>
+        <v>4046.8359546666666</v>
       </c>
       <c r="E30" s="19">
         <f t="shared" si="2"/>
-        <v>24.093658380566801</v>
+        <v>24.575926850202428</v>
       </c>
       <c r="F30" s="19">
         <f t="shared" si="3"/>
-        <v>12.0468291902834</v>
+        <v>12.287963425101214</v>
       </c>
       <c r="G30" s="19">
         <f t="shared" si="4"/>
-        <v>4.8187316761133605</v>
+        <v>4.9151853700404855</v>
       </c>
       <c r="H30" s="20">
         <f t="shared" si="5"/>
-        <v>22.888975461538461</v>
+        <v>23.347130507692306</v>
       </c>
     </row>
     <row r="31" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A31" s="8">
         <f t="shared" si="6"/>
         <v>24</v>
       </c>
       <c r="B31" s="18">
-        <v>40361.69</v>
+        <v>40341.72</v>
       </c>
       <c r="C31" s="18">
         <f t="shared" si="0"/>
-        <v>49200.90011000001</v>
+        <v>50160.894648000001</v>
       </c>
       <c r="D31" s="18">
         <f t="shared" si="1"/>
-        <v>4100.0750091666669</v>
+        <v>4180.0745539999998</v>
       </c>
       <c r="E31" s="19">
         <f t="shared" si="2"/>
-        <v>24.899240946356279</v>
+        <v>25.385068141700405</v>
       </c>
       <c r="F31" s="19">
         <f t="shared" si="3"/>
-        <v>12.44962047317814</v>
+        <v>12.692534070850202</v>
       </c>
       <c r="G31" s="19">
         <f t="shared" si="4"/>
-        <v>4.9798481892712561</v>
+        <v>5.0770136283400813</v>
       </c>
       <c r="H31" s="20">
         <f t="shared" si="5"/>
-        <v>23.654278899038466</v>
+        <v>24.115814734615384</v>
       </c>
     </row>
     <row r="32" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A32" s="8">
         <f t="shared" si="6"/>
         <v>25</v>
       </c>
       <c r="B32" s="18">
-        <v>40434.910000000003</v>
+        <v>40413.51</v>
       </c>
       <c r="C32" s="18">
         <f t="shared" si="0"/>
-        <v>49290.15529000001</v>
+        <v>50250.158334000007</v>
       </c>
       <c r="D32" s="18">
         <f t="shared" si="1"/>
-        <v>4107.5129408333341</v>
+        <v>4187.5131945000003</v>
       </c>
       <c r="E32" s="19">
         <f t="shared" si="2"/>
-        <v>24.944410571862353</v>
+        <v>25.430242071862352</v>
       </c>
       <c r="F32" s="19">
         <f t="shared" si="3"/>
-        <v>12.472205285931176</v>
+        <v>12.715121035931176</v>
       </c>
       <c r="G32" s="19">
         <f t="shared" si="4"/>
-        <v>4.9888821143724709</v>
+        <v>5.0860484143724705</v>
       </c>
       <c r="H32" s="20">
         <f t="shared" si="5"/>
-        <v>23.697190043269234</v>
+        <v>24.158729968269235</v>
       </c>
     </row>
     <row r="33" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A33" s="8">
         <f t="shared" si="6"/>
         <v>26</v>
       </c>
       <c r="B33" s="18">
-        <v>40502.769999999997</v>
+        <v>40480.04</v>
       </c>
       <c r="C33" s="18">
         <f t="shared" si="0"/>
-        <v>49372.876629999999</v>
+        <v>50332.881736000003</v>
       </c>
       <c r="D33" s="18">
         <f t="shared" si="1"/>
-        <v>4114.4063858333329</v>
+        <v>4194.4068113333333</v>
       </c>
       <c r="E33" s="19">
         <f t="shared" si="2"/>
-        <v>24.986273598178137</v>
+        <v>25.472106141700408</v>
       </c>
       <c r="F33" s="19">
         <f t="shared" si="3"/>
-        <v>12.493136799089068</v>
+        <v>12.736053070850204</v>
       </c>
       <c r="G33" s="19">
         <f t="shared" si="4"/>
-        <v>4.9972547196356274</v>
+        <v>5.0944212283400816</v>
       </c>
       <c r="H33" s="20">
         <f t="shared" si="5"/>
-        <v>23.736959918269232</v>
+        <v>24.198500834615388</v>
       </c>
     </row>
     <row r="34" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A34" s="8">
         <f t="shared" si="6"/>
         <v>27</v>
       </c>
       <c r="B34" s="18">
-        <v>40565.629999999997</v>
+        <v>40541.660000000003</v>
       </c>
       <c r="C34" s="18">
         <f t="shared" si="0"/>
-        <v>49449.502970000001</v>
+        <v>50409.500044000008</v>
       </c>
       <c r="D34" s="18">
         <f t="shared" si="1"/>
-        <v>4120.7919141666662</v>
+        <v>4200.791670333334</v>
       </c>
       <c r="E34" s="19">
         <f t="shared" si="2"/>
-        <v>25.025052110323887</v>
+        <v>25.510880589068829</v>
       </c>
       <c r="F34" s="19">
         <f t="shared" si="3"/>
-        <v>12.512526055161944</v>
+        <v>12.755440294534415</v>
       </c>
       <c r="G34" s="19">
         <f t="shared" si="4"/>
-        <v>5.0050104220647773</v>
+        <v>5.1021761178137659</v>
       </c>
       <c r="H34" s="20">
         <f t="shared" si="5"/>
-        <v>23.773799504807695</v>
+        <v>24.235336559615387</v>
       </c>
     </row>
     <row r="35" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A35" s="8">
         <f t="shared" si="6"/>
         <v>28</v>
       </c>
       <c r="B35" s="18">
-        <v>40623.870000000003</v>
+        <v>40598.76</v>
       </c>
       <c r="C35" s="18">
         <f t="shared" si="0"/>
-        <v>49520.497530000008</v>
+        <v>50480.498184000004</v>
       </c>
       <c r="D35" s="18">
         <f t="shared" si="1"/>
-        <v>4126.708127500001</v>
+        <v>4206.7081820000003</v>
       </c>
       <c r="E35" s="19">
         <f t="shared" si="2"/>
-        <v>25.060980531376522</v>
+        <v>25.546810821862351</v>
       </c>
       <c r="F35" s="19">
         <f t="shared" si="3"/>
-        <v>12.530490265688261</v>
+        <v>12.773405410931176</v>
       </c>
       <c r="G35" s="19">
         <f t="shared" si="4"/>
-        <v>5.0121961062753044</v>
+        <v>5.1093621643724703</v>
       </c>
       <c r="H35" s="20">
         <f t="shared" si="5"/>
-        <v>23.807931504807698</v>
+        <v>24.269470280769234</v>
       </c>
     </row>
     <row r="36" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A36" s="8">
         <f t="shared" si="6"/>
         <v>29</v>
       </c>
       <c r="B36" s="18">
-        <v>40677.800000000003</v>
+        <v>40651.629999999997</v>
       </c>
       <c r="C36" s="18">
         <f t="shared" si="0"/>
-        <v>49586.238200000007</v>
+        <v>50546.236742000001</v>
       </c>
       <c r="D36" s="18">
         <f t="shared" si="1"/>
-        <v>4132.1865166666676</v>
+        <v>4212.1863951666664</v>
       </c>
       <c r="E36" s="19">
         <f t="shared" si="2"/>
-        <v>25.094250101214577</v>
+        <v>25.580079322874493</v>
       </c>
       <c r="F36" s="19">
         <f t="shared" si="3"/>
-        <v>12.547125050607288</v>
+        <v>12.790039661437246</v>
       </c>
       <c r="G36" s="19">
         <f t="shared" si="4"/>
-        <v>5.0188500202429154</v>
+        <v>5.1160158645748988</v>
       </c>
       <c r="H36" s="20">
         <f t="shared" si="5"/>
-        <v>23.83953759615385</v>
+        <v>24.30107535673077</v>
       </c>
     </row>
     <row r="37" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A37" s="8">
         <f t="shared" si="6"/>
         <v>30</v>
       </c>
       <c r="B37" s="18">
-        <v>40727.800000000003</v>
+        <v>40700.65</v>
       </c>
       <c r="C37" s="18">
         <f t="shared" si="0"/>
-        <v>49647.188200000004</v>
+        <v>50607.188210000008</v>
       </c>
       <c r="D37" s="18">
         <f t="shared" si="1"/>
-        <v>4137.265683333334</v>
+        <v>4217.2656841666667</v>
       </c>
       <c r="E37" s="19">
         <f t="shared" si="2"/>
-        <v>25.125095242914981</v>
+        <v>25.610925207489881</v>
       </c>
       <c r="F37" s="19">
         <f t="shared" si="3"/>
-        <v>12.56254762145749</v>
+        <v>12.805462603744941</v>
       </c>
       <c r="G37" s="19">
         <f t="shared" si="4"/>
-        <v>5.0250190485829958</v>
+        <v>5.1221850414979766</v>
       </c>
       <c r="H37" s="20">
         <f t="shared" si="5"/>
-        <v>23.868840480769233</v>
+        <v>24.330378947115388</v>
       </c>
     </row>
     <row r="38" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A38" s="8">
         <f t="shared" si="6"/>
         <v>31</v>
       </c>
       <c r="B38" s="18">
-        <v>40774.07</v>
+        <v>40746.01</v>
       </c>
       <c r="C38" s="18">
         <f t="shared" si="0"/>
-        <v>49703.591330000003</v>
+        <v>50663.588834000002</v>
       </c>
       <c r="D38" s="18">
         <f t="shared" si="1"/>
-        <v>4141.9659441666672</v>
+        <v>4221.9657361666668</v>
       </c>
       <c r="E38" s="19">
         <f t="shared" si="2"/>
-        <v>25.153639337044535</v>
+        <v>25.63946803340081</v>
       </c>
       <c r="F38" s="19">
         <f t="shared" si="3"/>
-        <v>12.576819668522267</v>
+        <v>12.819734016700405</v>
       </c>
       <c r="G38" s="19">
         <f t="shared" si="4"/>
-        <v>5.0307278674089071</v>
+        <v>5.1278936066801624</v>
       </c>
       <c r="H38" s="20">
         <f t="shared" si="5"/>
-        <v>23.89595737019231</v>
+        <v>24.35749463173077</v>
       </c>
     </row>
     <row r="39" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A39" s="8">
         <f t="shared" si="6"/>
         <v>32</v>
       </c>
       <c r="B39" s="18">
-        <v>40816.93</v>
+        <v>40788.03</v>
       </c>
       <c r="C39" s="18">
         <f t="shared" si="0"/>
-        <v>49755.837670000001</v>
+        <v>50715.836501999998</v>
       </c>
       <c r="D39" s="18">
         <f t="shared" si="1"/>
-        <v>4146.3198058333337</v>
+        <v>4226.3197085000002</v>
       </c>
       <c r="E39" s="19">
         <f t="shared" si="2"/>
-        <v>25.180079792510121</v>
+        <v>25.665909160931172</v>
       </c>
       <c r="F39" s="19">
         <f t="shared" si="3"/>
-        <v>12.59003989625506</v>
+        <v>12.832954580465586</v>
       </c>
       <c r="G39" s="19">
         <f t="shared" si="4"/>
-        <v>5.0360159585020243</v>
+        <v>5.1331818321862341</v>
       </c>
       <c r="H39" s="20">
         <f t="shared" si="5"/>
-        <v>23.921075802884616</v>
+        <v>24.382613702884615</v>
       </c>
     </row>
     <row r="40" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A40" s="8">
         <f t="shared" si="6"/>
         <v>33</v>
       </c>
       <c r="B40" s="18">
-        <v>40856.6</v>
+        <v>40826.92</v>
       </c>
       <c r="C40" s="18">
         <f t="shared" si="0"/>
-        <v>49804.195400000004</v>
+        <v>50764.192327999997</v>
       </c>
       <c r="D40" s="18">
         <f t="shared" si="1"/>
-        <v>4150.3496166666673</v>
+        <v>4230.3493606666671</v>
       </c>
       <c r="E40" s="19">
         <f t="shared" si="2"/>
-        <v>25.204552327935225</v>
+        <v>25.690380732793521</v>
       </c>
       <c r="F40" s="19">
         <f t="shared" si="3"/>
-        <v>12.602276163967613</v>
+        <v>12.845190366396761</v>
       </c>
       <c r="G40" s="19">
         <f t="shared" si="4"/>
-        <v>5.0409104655870447</v>
+        <v>5.1380761465587046</v>
       </c>
       <c r="H40" s="20">
         <f t="shared" si="5"/>
-        <v>23.944324711538464</v>
+        <v>24.405861696153845</v>
       </c>
     </row>
     <row r="41" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A41" s="8">
         <f t="shared" si="6"/>
         <v>34</v>
       </c>
       <c r="B41" s="18">
-        <v>40893.360000000001</v>
+        <v>40862.959999999999</v>
       </c>
       <c r="C41" s="18">
         <f t="shared" si="0"/>
-        <v>49849.005840000005</v>
+        <v>50809.004463999998</v>
       </c>
       <c r="D41" s="18">
         <f t="shared" si="1"/>
-        <v>4154.0838200000007</v>
+        <v>4234.0837053333335</v>
       </c>
       <c r="E41" s="19">
         <f t="shared" si="2"/>
-        <v>25.227229676113364</v>
+        <v>25.713058939271253</v>
       </c>
       <c r="F41" s="19">
         <f t="shared" si="3"/>
-        <v>12.613614838056682</v>
+        <v>12.856529469635626</v>
       </c>
       <c r="G41" s="19">
         <f t="shared" si="4"/>
-        <v>5.0454459352226726</v>
+        <v>5.1426117878542508</v>
       </c>
       <c r="H41" s="20">
         <f t="shared" si="5"/>
-        <v>23.965868192307695</v>
+        <v>24.42740599230769</v>
       </c>
     </row>
     <row r="42" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A42" s="21">
         <f t="shared" si="6"/>
         <v>35</v>
       </c>
       <c r="B42" s="22">
-        <v>40927.370000000003</v>
+        <v>40896.300000000003</v>
       </c>
       <c r="C42" s="22">
         <f t="shared" si="0"/>
-        <v>49890.46403000001</v>
+        <v>50850.459420000007</v>
       </c>
       <c r="D42" s="22">
         <f t="shared" si="1"/>
-        <v>4157.5386691666672</v>
+        <v>4237.5382850000005</v>
       </c>
       <c r="E42" s="23">
         <f t="shared" si="2"/>
-        <v>25.248210541497979</v>
+        <v>25.734038168016198</v>
       </c>
       <c r="F42" s="23">
         <f t="shared" si="3"/>
-        <v>12.62410527074899</v>
+        <v>12.867019084008099</v>
       </c>
       <c r="G42" s="23">
         <f t="shared" si="4"/>
-        <v>5.0496421082995955</v>
+        <v>5.14680763360324</v>
       </c>
       <c r="H42" s="24">
         <f t="shared" si="5"/>
-        <v>23.985800014423081</v>
+        <v>24.447336259615387</v>
       </c>
     </row>
   </sheetData>
   <dataConsolidate/>
   <mergeCells count="3">
     <mergeCell ref="B4:C4"/>
     <mergeCell ref="E4:H4"/>
     <mergeCell ref="E5:G5"/>
   </mergeCells>
   <pageMargins left="0.39370078740157483" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0">
     <oddFooter>&amp;L&amp;"Calibri,Standaard"&amp;F</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0300-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:H42"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.88671875" defaultRowHeight="13.8" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="1" width="6.44140625" style="2" bestFit="1" customWidth="1"/>
     <col min="2" max="4" width="15.33203125" style="2" customWidth="1"/>
     <col min="5" max="8" width="12.33203125" style="2" customWidth="1"/>
     <col min="9" max="16384" width="8.88671875" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A1" s="1" t="s">
         <v>34</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="2" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A2" s="4"/>
       <c r="D2" s="3">
         <f>Inhoud!B4</f>
-        <v>46054</v>
+        <v>46235</v>
       </c>
     </row>
     <row r="3" spans="1:8" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A3" s="1"/>
       <c r="B3" s="1"/>
       <c r="C3" s="5" t="s">
         <v>1</v>
       </c>
       <c r="D3" s="33">
         <f>Inhoud!B6</f>
-        <v>1.2190000000000001</v>
+        <v>1.2434000000000001</v>
       </c>
     </row>
     <row r="4" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A4" s="6"/>
       <c r="B4" s="35" t="s">
         <v>2</v>
       </c>
       <c r="C4" s="36"/>
       <c r="D4" s="7" t="s">
         <v>3</v>
       </c>
       <c r="E4" s="35" t="s">
         <v>4</v>
       </c>
       <c r="F4" s="37"/>
       <c r="G4" s="37"/>
       <c r="H4" s="36"/>
     </row>
     <row r="5" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A5" s="8"/>
       <c r="B5" s="9">
         <v>1</v>
       </c>
       <c r="C5" s="10"/>
       <c r="D5" s="10"/>
       <c r="E5" s="38" t="s">
         <v>5</v>
       </c>
       <c r="F5" s="39"/>
       <c r="G5" s="40"/>
       <c r="H5" s="11" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="6" spans="1:8" s="17" customFormat="1" x14ac:dyDescent="0.3">
       <c r="A6" s="12"/>
       <c r="B6" s="14" t="str">
         <f>'L4'!$B$6</f>
         <v>basis 01/01/2022</v>
       </c>
       <c r="C6" s="13">
         <f>D2</f>
-        <v>46054</v>
+        <v>46235</v>
       </c>
       <c r="D6" s="13">
         <f>C6</f>
-        <v>46054</v>
+        <v>46235</v>
       </c>
       <c r="E6" s="14">
         <v>1</v>
       </c>
       <c r="F6" s="15">
         <v>0.5</v>
       </c>
       <c r="G6" s="16">
         <v>0.2</v>
       </c>
       <c r="H6" s="12"/>
     </row>
     <row r="7" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A7" s="8">
         <v>0</v>
       </c>
       <c r="B7" s="18">
         <v>25562.97</v>
       </c>
       <c r="C7" s="18">
         <f t="shared" ref="C7:C42" si="0">B7*$D$3</f>
-        <v>31161.260430000002</v>
+        <v>31784.996898000001</v>
       </c>
       <c r="D7" s="18">
         <f t="shared" ref="D7:D42" si="1">B7/12*$D$3</f>
-        <v>2596.7717025000002</v>
+        <v>2648.7497415000003</v>
       </c>
       <c r="E7" s="19">
         <f t="shared" ref="E7:E42" si="2">C7/1976</f>
-        <v>15.769868638663969</v>
+        <v>16.085524745951417</v>
       </c>
       <c r="F7" s="19">
         <f>E7/2</f>
-        <v>7.8849343193319843</v>
+        <v>8.0427623729757087</v>
       </c>
       <c r="G7" s="19">
         <f>E7/5</f>
-        <v>3.1539737277327937</v>
+        <v>3.2171049491902837</v>
       </c>
       <c r="H7" s="20">
         <f>C7/2080</f>
-        <v>14.981375206730771</v>
+        <v>15.281248508653846</v>
       </c>
     </row>
     <row r="8" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A8" s="8">
         <f>A7+1</f>
         <v>1</v>
       </c>
       <c r="B8" s="18">
         <v>26558.33</v>
       </c>
       <c r="C8" s="18">
         <f t="shared" si="0"/>
-        <v>32374.604270000003</v>
+        <v>33022.627522000003</v>
       </c>
       <c r="D8" s="18">
         <f t="shared" si="1"/>
-        <v>2697.883689166667</v>
+        <v>2751.8856268333334</v>
       </c>
       <c r="E8" s="19">
         <f t="shared" si="2"/>
-        <v>16.383909043522269</v>
+        <v>16.71185603340081</v>
       </c>
       <c r="F8" s="19">
         <f t="shared" ref="F8:F42" si="3">E8/2</f>
-        <v>8.1919545217611347</v>
+        <v>8.3559280167004051</v>
       </c>
       <c r="G8" s="19">
         <f t="shared" ref="G8:G42" si="4">E8/5</f>
-        <v>3.2767818087044538</v>
+        <v>3.3423712066801619</v>
       </c>
       <c r="H8" s="20">
         <f t="shared" ref="H8:H42" si="5">C8/2080</f>
-        <v>15.564713591346155</v>
+        <v>15.876263231730771</v>
       </c>
     </row>
     <row r="9" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A9" s="8">
         <f t="shared" ref="A9:A42" si="6">A8+1</f>
         <v>2</v>
       </c>
       <c r="B9" s="18">
         <v>27553.69</v>
       </c>
       <c r="C9" s="18">
         <f t="shared" si="0"/>
-        <v>33587.948109999998</v>
+        <v>34260.258146</v>
       </c>
       <c r="D9" s="18">
         <f t="shared" si="1"/>
-        <v>2798.9956758333337</v>
+        <v>2855.021512166667</v>
       </c>
       <c r="E9" s="19">
         <f t="shared" si="2"/>
-        <v>16.997949448380567</v>
+        <v>17.338187320850203</v>
       </c>
       <c r="F9" s="19">
         <f t="shared" si="3"/>
-        <v>8.4989747241902833</v>
+        <v>8.6690936604251014</v>
       </c>
       <c r="G9" s="19">
         <f t="shared" si="4"/>
-        <v>3.3995898896761134</v>
+        <v>3.4676374641700405</v>
       </c>
       <c r="H9" s="20">
         <f t="shared" si="5"/>
-        <v>16.148051975961536</v>
+        <v>16.471277954807693</v>
       </c>
     </row>
     <row r="10" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A10" s="8">
         <f t="shared" si="6"/>
         <v>3</v>
       </c>
       <c r="B10" s="18">
         <v>28549.06</v>
       </c>
       <c r="C10" s="18">
         <f t="shared" si="0"/>
-        <v>34801.304140000007</v>
+        <v>35497.901204000002</v>
       </c>
       <c r="D10" s="18">
         <f t="shared" si="1"/>
-        <v>2900.108678333334</v>
+        <v>2958.158433666667</v>
       </c>
       <c r="E10" s="19">
         <f t="shared" si="2"/>
-        <v>17.61199602226721</v>
+        <v>17.964524900809717</v>
       </c>
       <c r="F10" s="19">
         <f t="shared" si="3"/>
-        <v>8.8059980111336049</v>
+        <v>8.9822624504048587</v>
       </c>
       <c r="G10" s="19">
         <f t="shared" si="4"/>
-        <v>3.5223992044534418</v>
+        <v>3.5929049801619435</v>
       </c>
       <c r="H10" s="20">
         <f t="shared" si="5"/>
-        <v>16.731396221153851</v>
+        <v>17.066298655769231</v>
       </c>
     </row>
     <row r="11" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A11" s="8">
         <f t="shared" si="6"/>
         <v>4</v>
       </c>
       <c r="B11" s="18">
         <v>29544.42</v>
       </c>
       <c r="C11" s="18">
         <f t="shared" si="0"/>
-        <v>36014.647980000002</v>
+        <v>36735.531827999999</v>
       </c>
       <c r="D11" s="18">
         <f t="shared" si="1"/>
-        <v>3001.2206649999998</v>
+        <v>3061.2943190000001</v>
       </c>
       <c r="E11" s="19">
         <f t="shared" si="2"/>
-        <v>18.226036427125507</v>
+        <v>18.59085618825911</v>
       </c>
       <c r="F11" s="19">
         <f t="shared" si="3"/>
-        <v>9.1130182135627535</v>
+        <v>9.2954280941295551</v>
       </c>
       <c r="G11" s="19">
         <f t="shared" si="4"/>
-        <v>3.6452072854251014</v>
+        <v>3.7181712376518221</v>
       </c>
       <c r="H11" s="20">
         <f t="shared" si="5"/>
-        <v>17.314734605769232</v>
+        <v>17.661313378846152</v>
       </c>
     </row>
     <row r="12" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A12" s="8">
         <f t="shared" si="6"/>
         <v>5</v>
       </c>
       <c r="B12" s="18">
         <v>29544.42</v>
       </c>
       <c r="C12" s="18">
         <f t="shared" si="0"/>
-        <v>36014.647980000002</v>
+        <v>36735.531827999999</v>
       </c>
       <c r="D12" s="18">
         <f t="shared" si="1"/>
-        <v>3001.2206649999998</v>
+        <v>3061.2943190000001</v>
       </c>
       <c r="E12" s="19">
         <f t="shared" si="2"/>
-        <v>18.226036427125507</v>
+        <v>18.59085618825911</v>
       </c>
       <c r="F12" s="19">
         <f t="shared" si="3"/>
-        <v>9.1130182135627535</v>
+        <v>9.2954280941295551</v>
       </c>
       <c r="G12" s="19">
         <f t="shared" si="4"/>
-        <v>3.6452072854251014</v>
+        <v>3.7181712376518221</v>
       </c>
       <c r="H12" s="20">
         <f t="shared" si="5"/>
-        <v>17.314734605769232</v>
+        <v>17.661313378846152</v>
       </c>
     </row>
     <row r="13" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A13" s="8">
         <f t="shared" si="6"/>
         <v>6</v>
       </c>
       <c r="B13" s="18">
         <v>30313</v>
       </c>
       <c r="C13" s="18">
         <f t="shared" si="0"/>
-        <v>36951.547000000006</v>
+        <v>37691.184200000003</v>
       </c>
       <c r="D13" s="18">
         <f t="shared" si="1"/>
-        <v>3079.2955833333335</v>
+        <v>3140.9320166666671</v>
       </c>
       <c r="E13" s="19">
         <f t="shared" si="2"/>
-        <v>18.700175607287452</v>
+        <v>19.074485931174092</v>
       </c>
       <c r="F13" s="19">
         <f t="shared" si="3"/>
-        <v>9.350087803643726</v>
+        <v>9.5372429655870459</v>
       </c>
       <c r="G13" s="19">
         <f t="shared" si="4"/>
-        <v>3.7400351214574905</v>
+        <v>3.8148971862348184</v>
       </c>
       <c r="H13" s="20">
         <f t="shared" si="5"/>
-        <v>17.765166826923078</v>
+        <v>18.120761634615388</v>
       </c>
     </row>
     <row r="14" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A14" s="8">
         <f t="shared" si="6"/>
         <v>7</v>
       </c>
       <c r="B14" s="18">
         <v>30313</v>
       </c>
       <c r="C14" s="18">
         <f t="shared" si="0"/>
-        <v>36951.547000000006</v>
+        <v>37691.184200000003</v>
       </c>
       <c r="D14" s="18">
         <f t="shared" si="1"/>
-        <v>3079.2955833333335</v>
+        <v>3140.9320166666671</v>
       </c>
       <c r="E14" s="19">
         <f t="shared" si="2"/>
-        <v>18.700175607287452</v>
+        <v>19.074485931174092</v>
       </c>
       <c r="F14" s="19">
         <f t="shared" si="3"/>
-        <v>9.350087803643726</v>
+        <v>9.5372429655870459</v>
       </c>
       <c r="G14" s="19">
         <f t="shared" si="4"/>
-        <v>3.7400351214574905</v>
+        <v>3.8148971862348184</v>
       </c>
       <c r="H14" s="20">
         <f t="shared" si="5"/>
-        <v>17.765166826923078</v>
+        <v>18.120761634615388</v>
       </c>
     </row>
     <row r="15" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A15" s="8">
         <f t="shared" si="6"/>
         <v>8</v>
       </c>
       <c r="B15" s="18">
         <v>31731.68</v>
       </c>
       <c r="C15" s="18">
         <f t="shared" si="0"/>
-        <v>38680.91792</v>
+        <v>39455.170912000001</v>
       </c>
       <c r="D15" s="18">
         <f t="shared" si="1"/>
-        <v>3223.409826666667</v>
+        <v>3287.9309093333336</v>
       </c>
       <c r="E15" s="19">
         <f t="shared" si="2"/>
-        <v>19.575363319838058</v>
+        <v>19.967191757085022</v>
       </c>
       <c r="F15" s="19">
         <f t="shared" si="3"/>
-        <v>9.7876816599190288</v>
+        <v>9.983595878542511</v>
       </c>
       <c r="G15" s="19">
         <f t="shared" si="4"/>
-        <v>3.9150726639676114</v>
+        <v>3.9934383514170042</v>
       </c>
       <c r="H15" s="20">
         <f t="shared" si="5"/>
-        <v>18.596595153846152</v>
+        <v>18.968832169230769</v>
       </c>
     </row>
     <row r="16" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A16" s="8">
         <f t="shared" si="6"/>
         <v>9</v>
       </c>
       <c r="B16" s="18">
         <v>31731.68</v>
       </c>
       <c r="C16" s="18">
         <f t="shared" si="0"/>
-        <v>38680.91792</v>
+        <v>39455.170912000001</v>
       </c>
       <c r="D16" s="18">
         <f t="shared" si="1"/>
-        <v>3223.409826666667</v>
+        <v>3287.9309093333336</v>
       </c>
       <c r="E16" s="19">
         <f t="shared" si="2"/>
-        <v>19.575363319838058</v>
+        <v>19.967191757085022</v>
       </c>
       <c r="F16" s="19">
         <f t="shared" si="3"/>
-        <v>9.7876816599190288</v>
+        <v>9.983595878542511</v>
       </c>
       <c r="G16" s="19">
         <f t="shared" si="4"/>
-        <v>3.9150726639676114</v>
+        <v>3.9934383514170042</v>
       </c>
       <c r="H16" s="20">
         <f t="shared" si="5"/>
-        <v>18.596595153846152</v>
+        <v>18.968832169230769</v>
       </c>
     </row>
     <row r="17" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A17" s="8">
         <f t="shared" si="6"/>
         <v>10</v>
       </c>
       <c r="B17" s="18">
         <v>32918.76</v>
       </c>
       <c r="C17" s="18">
         <f t="shared" si="0"/>
-        <v>40127.968440000004</v>
+        <v>40931.186184000006</v>
       </c>
       <c r="D17" s="18">
         <f t="shared" si="1"/>
-        <v>3343.99737</v>
+        <v>3410.932182</v>
       </c>
       <c r="E17" s="19">
         <f t="shared" si="2"/>
-        <v>20.30767633603239</v>
+        <v>20.714163048583</v>
       </c>
       <c r="F17" s="19">
         <f t="shared" si="3"/>
-        <v>10.153838168016195</v>
+        <v>10.3570815242915</v>
       </c>
       <c r="G17" s="19">
         <f t="shared" si="4"/>
-        <v>4.0615352672064784</v>
+        <v>4.1428326097166002</v>
       </c>
       <c r="H17" s="20">
         <f t="shared" si="5"/>
-        <v>19.29229251923077</v>
+        <v>19.678454896153848</v>
       </c>
     </row>
     <row r="18" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A18" s="8">
         <f t="shared" si="6"/>
         <v>11</v>
       </c>
       <c r="B18" s="18">
         <v>32918.76</v>
       </c>
       <c r="C18" s="18">
         <f t="shared" si="0"/>
-        <v>40127.968440000004</v>
+        <v>40931.186184000006</v>
       </c>
       <c r="D18" s="18">
         <f t="shared" si="1"/>
-        <v>3343.99737</v>
+        <v>3410.932182</v>
       </c>
       <c r="E18" s="19">
         <f t="shared" si="2"/>
-        <v>20.30767633603239</v>
+        <v>20.714163048583</v>
       </c>
       <c r="F18" s="19">
         <f t="shared" si="3"/>
-        <v>10.153838168016195</v>
+        <v>10.3570815242915</v>
       </c>
       <c r="G18" s="19">
         <f t="shared" si="4"/>
-        <v>4.0615352672064784</v>
+        <v>4.1428326097166002</v>
       </c>
       <c r="H18" s="20">
         <f t="shared" si="5"/>
-        <v>19.29229251923077</v>
+        <v>19.678454896153848</v>
       </c>
     </row>
     <row r="19" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A19" s="8">
         <f t="shared" si="6"/>
         <v>12</v>
       </c>
       <c r="B19" s="18">
         <v>33918.949999999997</v>
       </c>
       <c r="C19" s="18">
         <f t="shared" si="0"/>
-        <v>41347.200049999999</v>
+        <v>42174.82243</v>
       </c>
       <c r="D19" s="18">
         <f t="shared" si="1"/>
-        <v>3445.6000041666666</v>
+        <v>3514.568535833333</v>
       </c>
       <c r="E19" s="19">
         <f t="shared" si="2"/>
-        <v>20.924696381578947</v>
+        <v>21.343533618421052</v>
       </c>
       <c r="F19" s="19">
         <f t="shared" si="3"/>
-        <v>10.462348190789474</v>
+        <v>10.671766809210526</v>
       </c>
       <c r="G19" s="19">
         <f t="shared" si="4"/>
-        <v>4.1849392763157898</v>
+        <v>4.2687067236842102</v>
       </c>
       <c r="H19" s="20">
         <f t="shared" si="5"/>
-        <v>19.8784615625</v>
+        <v>20.276356937500001</v>
       </c>
     </row>
     <row r="20" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A20" s="8">
         <f t="shared" si="6"/>
         <v>13</v>
       </c>
       <c r="B20" s="18">
         <v>33918.949999999997</v>
       </c>
       <c r="C20" s="18">
         <f t="shared" si="0"/>
-        <v>41347.200049999999</v>
+        <v>42174.82243</v>
       </c>
       <c r="D20" s="18">
         <f t="shared" si="1"/>
-        <v>3445.6000041666666</v>
+        <v>3514.568535833333</v>
       </c>
       <c r="E20" s="19">
         <f t="shared" si="2"/>
-        <v>20.924696381578947</v>
+        <v>21.343533618421052</v>
       </c>
       <c r="F20" s="19">
         <f t="shared" si="3"/>
-        <v>10.462348190789474</v>
+        <v>10.671766809210526</v>
       </c>
       <c r="G20" s="19">
         <f t="shared" si="4"/>
-        <v>4.1849392763157898</v>
+        <v>4.2687067236842102</v>
       </c>
       <c r="H20" s="20">
         <f t="shared" si="5"/>
-        <v>19.8784615625</v>
+        <v>20.276356937500001</v>
       </c>
     </row>
     <row r="21" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A21" s="8">
         <f t="shared" si="6"/>
         <v>14</v>
       </c>
       <c r="B21" s="18">
         <v>35337.629999999997</v>
       </c>
       <c r="C21" s="18">
         <f t="shared" si="0"/>
-        <v>43076.570970000001</v>
+        <v>43938.809141999998</v>
       </c>
       <c r="D21" s="18">
         <f t="shared" si="1"/>
-        <v>3589.7142475000001</v>
+        <v>3661.5674285</v>
       </c>
       <c r="E21" s="19">
         <f t="shared" si="2"/>
-        <v>21.799884094129556</v>
+        <v>22.236239444331982</v>
       </c>
       <c r="F21" s="19">
         <f t="shared" si="3"/>
-        <v>10.899942047064778</v>
+        <v>11.118119722165991</v>
       </c>
       <c r="G21" s="19">
         <f t="shared" si="4"/>
-        <v>4.3599768188259116</v>
+        <v>4.4472478888663964</v>
       </c>
       <c r="H21" s="20">
         <f t="shared" si="5"/>
-        <v>20.709889889423078</v>
+        <v>21.124427472115382</v>
       </c>
     </row>
     <row r="22" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A22" s="8">
         <f t="shared" si="6"/>
         <v>15</v>
       </c>
       <c r="B22" s="18">
         <v>35337.629999999997</v>
       </c>
       <c r="C22" s="18">
         <f t="shared" si="0"/>
-        <v>43076.570970000001</v>
+        <v>43938.809141999998</v>
       </c>
       <c r="D22" s="18">
         <f t="shared" si="1"/>
-        <v>3589.7142475000001</v>
+        <v>3661.5674285</v>
       </c>
       <c r="E22" s="19">
         <f t="shared" si="2"/>
-        <v>21.799884094129556</v>
+        <v>22.236239444331982</v>
       </c>
       <c r="F22" s="19">
         <f t="shared" si="3"/>
-        <v>10.899942047064778</v>
+        <v>11.118119722165991</v>
       </c>
       <c r="G22" s="19">
         <f t="shared" si="4"/>
-        <v>4.3599768188259116</v>
+        <v>4.4472478888663964</v>
       </c>
       <c r="H22" s="20">
         <f t="shared" si="5"/>
-        <v>20.709889889423078</v>
+        <v>21.124427472115382</v>
       </c>
     </row>
     <row r="23" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A23" s="8">
         <f t="shared" si="6"/>
         <v>16</v>
       </c>
       <c r="B23" s="18">
         <v>36756.31</v>
       </c>
       <c r="C23" s="18">
         <f t="shared" si="0"/>
-        <v>44805.941890000002</v>
+        <v>45702.795853999996</v>
       </c>
       <c r="D23" s="18">
         <f t="shared" si="1"/>
-        <v>3733.8284908333335</v>
+        <v>3808.5663211666665</v>
       </c>
       <c r="E23" s="19">
         <f t="shared" si="2"/>
-        <v>22.675071806680162</v>
+        <v>23.128945270242912</v>
       </c>
       <c r="F23" s="19">
         <f t="shared" si="3"/>
-        <v>11.337535903340081</v>
+        <v>11.564472635121456</v>
       </c>
       <c r="G23" s="19">
         <f t="shared" si="4"/>
-        <v>4.5350143613360325</v>
+        <v>4.6257890540485826</v>
       </c>
       <c r="H23" s="20">
         <f t="shared" si="5"/>
-        <v>21.541318216346156</v>
+        <v>21.972498006730767</v>
       </c>
     </row>
     <row r="24" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A24" s="8">
         <f t="shared" si="6"/>
         <v>17</v>
       </c>
       <c r="B24" s="18">
         <v>36756.31</v>
       </c>
       <c r="C24" s="18">
         <f t="shared" si="0"/>
-        <v>44805.941890000002</v>
+        <v>45702.795853999996</v>
       </c>
       <c r="D24" s="18">
         <f t="shared" si="1"/>
-        <v>3733.8284908333335</v>
+        <v>3808.5663211666665</v>
       </c>
       <c r="E24" s="19">
         <f t="shared" si="2"/>
-        <v>22.675071806680162</v>
+        <v>23.128945270242912</v>
       </c>
       <c r="F24" s="19">
         <f t="shared" si="3"/>
-        <v>11.337535903340081</v>
+        <v>11.564472635121456</v>
       </c>
       <c r="G24" s="19">
         <f t="shared" si="4"/>
-        <v>4.5350143613360325</v>
+        <v>4.6257890540485826</v>
       </c>
       <c r="H24" s="20">
         <f t="shared" si="5"/>
-        <v>21.541318216346156</v>
+        <v>21.972498006730767</v>
       </c>
     </row>
     <row r="25" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A25" s="8">
         <f t="shared" si="6"/>
         <v>18</v>
       </c>
       <c r="B25" s="18">
         <v>38175</v>
       </c>
       <c r="C25" s="18">
         <f t="shared" si="0"/>
-        <v>46535.325000000004</v>
+        <v>47466.795000000006</v>
       </c>
       <c r="D25" s="18">
         <f t="shared" si="1"/>
-        <v>3877.9437500000004</v>
+        <v>3955.5662500000003</v>
       </c>
       <c r="E25" s="19">
         <f t="shared" si="2"/>
-        <v>23.550265688259113</v>
+        <v>24.021657388663971</v>
       </c>
       <c r="F25" s="19">
         <f t="shared" si="3"/>
-        <v>11.775132844129557</v>
+        <v>12.010828694331986</v>
       </c>
       <c r="G25" s="19">
         <f t="shared" si="4"/>
-        <v>4.7100531376518227</v>
+        <v>4.8043314777327941</v>
       </c>
       <c r="H25" s="20">
         <f t="shared" si="5"/>
-        <v>22.372752403846157</v>
+        <v>22.820574519230771</v>
       </c>
     </row>
     <row r="26" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A26" s="8">
         <f t="shared" si="6"/>
         <v>19</v>
       </c>
       <c r="B26" s="18">
         <v>38175</v>
       </c>
       <c r="C26" s="18">
         <f t="shared" si="0"/>
-        <v>46535.325000000004</v>
+        <v>47466.795000000006</v>
       </c>
       <c r="D26" s="18">
         <f t="shared" si="1"/>
-        <v>3877.9437500000004</v>
+        <v>3955.5662500000003</v>
       </c>
       <c r="E26" s="19">
         <f t="shared" si="2"/>
-        <v>23.550265688259113</v>
+        <v>24.021657388663971</v>
       </c>
       <c r="F26" s="19">
         <f t="shared" si="3"/>
-        <v>11.775132844129557</v>
+        <v>12.010828694331986</v>
       </c>
       <c r="G26" s="19">
         <f t="shared" si="4"/>
-        <v>4.7100531376518227</v>
+        <v>4.8043314777327941</v>
       </c>
       <c r="H26" s="20">
         <f t="shared" si="5"/>
-        <v>22.372752403846157</v>
+        <v>22.820574519230771</v>
       </c>
     </row>
     <row r="27" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A27" s="8">
         <f t="shared" si="6"/>
         <v>20</v>
       </c>
       <c r="B27" s="18">
-        <v>39593.68</v>
+        <v>39588.79</v>
       </c>
       <c r="C27" s="18">
         <f t="shared" si="0"/>
-        <v>48264.695920000006</v>
+        <v>49224.701486000005</v>
       </c>
       <c r="D27" s="18">
         <f t="shared" si="1"/>
-        <v>4022.0579933333338</v>
+        <v>4102.0584571666668</v>
       </c>
       <c r="E27" s="19">
         <f t="shared" si="2"/>
-        <v>24.425453400809719</v>
+        <v>24.911286177125508</v>
       </c>
       <c r="F27" s="19">
         <f t="shared" si="3"/>
-        <v>12.212726700404859</v>
+        <v>12.455643088562754</v>
       </c>
       <c r="G27" s="19">
         <f t="shared" si="4"/>
-        <v>4.8850906801619436</v>
+        <v>4.9822572354251013</v>
       </c>
       <c r="H27" s="20">
         <f t="shared" si="5"/>
-        <v>23.204180730769234</v>
+        <v>23.665721868269234</v>
       </c>
     </row>
     <row r="28" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A28" s="8">
         <f t="shared" si="6"/>
         <v>21</v>
       </c>
       <c r="B28" s="18">
-        <v>39593.68</v>
+        <v>39588.79</v>
       </c>
       <c r="C28" s="18">
         <f t="shared" si="0"/>
-        <v>48264.695920000006</v>
+        <v>49224.701486000005</v>
       </c>
       <c r="D28" s="18">
         <f t="shared" si="1"/>
-        <v>4022.0579933333338</v>
+        <v>4102.0584571666668</v>
       </c>
       <c r="E28" s="19">
         <f t="shared" si="2"/>
-        <v>24.425453400809719</v>
+        <v>24.911286177125508</v>
       </c>
       <c r="F28" s="19">
         <f t="shared" si="3"/>
-        <v>12.212726700404859</v>
+        <v>12.455643088562754</v>
       </c>
       <c r="G28" s="19">
         <f t="shared" si="4"/>
-        <v>4.8850906801619436</v>
+        <v>4.9822572354251013</v>
       </c>
       <c r="H28" s="20">
         <f t="shared" si="5"/>
-        <v>23.204180730769234</v>
+        <v>23.665721868269234</v>
       </c>
     </row>
     <row r="29" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A29" s="8">
         <f t="shared" si="6"/>
         <v>22</v>
       </c>
       <c r="B29" s="18">
-        <v>41012.35</v>
+        <v>40979.620000000003</v>
       </c>
       <c r="C29" s="18">
         <f t="shared" si="0"/>
-        <v>49994.054649999998</v>
+        <v>50954.059508000006</v>
       </c>
       <c r="D29" s="18">
         <f t="shared" si="1"/>
-        <v>4166.1712208333338</v>
+        <v>4246.1716256666678</v>
       </c>
       <c r="E29" s="19">
         <f t="shared" si="2"/>
-        <v>25.300634944331982</v>
+        <v>25.78646736234818</v>
       </c>
       <c r="F29" s="19">
         <f t="shared" si="3"/>
-        <v>12.650317472165991</v>
+        <v>12.89323368117409</v>
       </c>
       <c r="G29" s="19">
         <f t="shared" si="4"/>
-        <v>5.0601269888663962</v>
+        <v>5.157293472469636</v>
       </c>
       <c r="H29" s="20">
         <f t="shared" si="5"/>
-        <v>24.035603197115385</v>
+        <v>24.497143994230772</v>
       </c>
     </row>
     <row r="30" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A30" s="8">
         <f t="shared" si="6"/>
         <v>23</v>
       </c>
       <c r="B30" s="18">
-        <v>42431.05</v>
+        <v>42370.48</v>
       </c>
       <c r="C30" s="18">
         <f t="shared" si="0"/>
-        <v>51723.449950000009</v>
+        <v>52683.454832000003</v>
       </c>
       <c r="D30" s="18">
         <f t="shared" si="1"/>
-        <v>4310.2874958333341</v>
+        <v>4390.2879026666669</v>
       </c>
       <c r="E30" s="19">
         <f t="shared" si="2"/>
-        <v>26.175834994939276</v>
+        <v>26.661667425101218</v>
       </c>
       <c r="F30" s="19">
         <f t="shared" si="3"/>
-        <v>13.087917497469638</v>
+        <v>13.330833712550609</v>
       </c>
       <c r="G30" s="19">
         <f t="shared" si="4"/>
-        <v>5.2351669989878555</v>
+        <v>5.3323334850202437</v>
       </c>
       <c r="H30" s="20">
         <f t="shared" si="5"/>
-        <v>24.867043245192313</v>
+        <v>25.328584053846157</v>
       </c>
     </row>
     <row r="31" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A31" s="8">
         <f t="shared" si="6"/>
         <v>24</v>
       </c>
       <c r="B31" s="18">
-        <v>43849.72</v>
+        <v>43761.31</v>
       </c>
       <c r="C31" s="18">
         <f t="shared" si="0"/>
-        <v>53452.808680000002</v>
+        <v>54412.812853999996</v>
       </c>
       <c r="D31" s="18">
         <f t="shared" si="1"/>
-        <v>4454.4007233333341</v>
+        <v>4534.401071166667</v>
       </c>
       <c r="E31" s="19">
         <f t="shared" si="2"/>
-        <v>27.051016538461539</v>
+        <v>27.536848610323883</v>
       </c>
       <c r="F31" s="19">
         <f t="shared" si="3"/>
-        <v>13.52550826923077</v>
+        <v>13.768424305161941</v>
       </c>
       <c r="G31" s="19">
         <f t="shared" si="4"/>
-        <v>5.4102033076923082</v>
+        <v>5.5073697220647766</v>
       </c>
       <c r="H31" s="20">
         <f t="shared" si="5"/>
-        <v>25.698465711538461</v>
+        <v>26.160006179807691</v>
       </c>
     </row>
     <row r="32" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A32" s="8">
         <f t="shared" si="6"/>
         <v>25</v>
       </c>
       <c r="B32" s="18">
-        <v>43929.279999999999</v>
+        <v>43839.31</v>
       </c>
       <c r="C32" s="18">
         <f t="shared" si="0"/>
-        <v>53549.79232</v>
+        <v>54509.798053999999</v>
       </c>
       <c r="D32" s="18">
         <f t="shared" si="1"/>
-        <v>4462.4826933333334</v>
+        <v>4542.4831711666666</v>
       </c>
       <c r="E32" s="19">
         <f t="shared" si="2"/>
-        <v>27.100097327935224</v>
+        <v>27.585930189271256</v>
       </c>
       <c r="F32" s="19">
         <f t="shared" si="3"/>
-        <v>13.550048663967612</v>
+        <v>13.792965094635628</v>
       </c>
       <c r="G32" s="19">
         <f t="shared" si="4"/>
-        <v>5.4200194655870444</v>
+        <v>5.517186037854251</v>
       </c>
       <c r="H32" s="20">
         <f t="shared" si="5"/>
-        <v>25.745092461538462</v>
+        <v>26.206633679807691</v>
       </c>
     </row>
     <row r="33" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A33" s="8">
         <f t="shared" si="6"/>
         <v>26</v>
       </c>
       <c r="B33" s="18">
-        <v>44003</v>
+        <v>43911.58</v>
       </c>
       <c r="C33" s="18">
         <f t="shared" si="0"/>
-        <v>53639.657000000007</v>
+        <v>54599.658572000008</v>
       </c>
       <c r="D33" s="18">
         <f t="shared" si="1"/>
-        <v>4469.9714166666672</v>
+        <v>4549.971547666667</v>
       </c>
       <c r="E33" s="19">
         <f t="shared" si="2"/>
-        <v>27.145575404858302</v>
+        <v>27.631406159919031</v>
       </c>
       <c r="F33" s="19">
         <f t="shared" si="3"/>
-        <v>13.572787702429151</v>
+        <v>13.815703079959516</v>
       </c>
       <c r="G33" s="19">
         <f t="shared" si="4"/>
-        <v>5.4291150809716608</v>
+        <v>5.5262812319838064</v>
       </c>
       <c r="H33" s="20">
         <f t="shared" si="5"/>
-        <v>25.788296634615389</v>
+        <v>26.249835851923081</v>
       </c>
     </row>
     <row r="34" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A34" s="8">
         <f t="shared" si="6"/>
         <v>27</v>
       </c>
       <c r="B34" s="18">
-        <v>44071.29</v>
+        <v>43978.53</v>
       </c>
       <c r="C34" s="18">
         <f t="shared" si="0"/>
-        <v>53722.902510000007</v>
+        <v>54682.904201999998</v>
       </c>
       <c r="D34" s="18">
         <f t="shared" si="1"/>
-        <v>4476.9085425000003</v>
+        <v>4556.9086835000007</v>
       </c>
       <c r="E34" s="19">
         <f t="shared" si="2"/>
-        <v>27.187703699392717</v>
+        <v>27.673534515182187</v>
       </c>
       <c r="F34" s="19">
         <f t="shared" si="3"/>
-        <v>13.593851849696359</v>
+        <v>13.836767257591093</v>
       </c>
       <c r="G34" s="19">
         <f t="shared" si="4"/>
-        <v>5.4375407398785436</v>
+        <v>5.5347069030364375</v>
       </c>
       <c r="H34" s="20">
         <f t="shared" si="5"/>
-        <v>25.828318514423081</v>
+        <v>26.289857789423078</v>
       </c>
     </row>
     <row r="35" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A35" s="8">
         <f t="shared" si="6"/>
         <v>28</v>
       </c>
       <c r="B35" s="18">
-        <v>44134.57</v>
+        <v>44040.57</v>
       </c>
       <c r="C35" s="18">
         <f t="shared" si="0"/>
-        <v>53800.040830000005</v>
+        <v>54760.044738000004</v>
       </c>
       <c r="D35" s="18">
         <f t="shared" si="1"/>
-        <v>4483.3367358333335</v>
+        <v>4563.3370615000003</v>
       </c>
       <c r="E35" s="19">
         <f t="shared" si="2"/>
-        <v>27.226741310728748</v>
+        <v>27.712573247975712</v>
       </c>
       <c r="F35" s="19">
         <f t="shared" si="3"/>
-        <v>13.613370655364374</v>
+        <v>13.856286623987856</v>
       </c>
       <c r="G35" s="19">
         <f t="shared" si="4"/>
-        <v>5.4453482621457496</v>
+        <v>5.5425146495951427</v>
       </c>
       <c r="H35" s="20">
         <f t="shared" si="5"/>
-        <v>25.865404245192309</v>
+        <v>26.326944585576925</v>
       </c>
     </row>
     <row r="36" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A36" s="8">
         <f t="shared" si="6"/>
         <v>29</v>
       </c>
       <c r="B36" s="18">
-        <v>44193.15</v>
+        <v>44098</v>
       </c>
       <c r="C36" s="18">
         <f t="shared" si="0"/>
-        <v>53871.449850000005</v>
+        <v>54831.453200000004</v>
       </c>
       <c r="D36" s="18">
         <f t="shared" si="1"/>
-        <v>4489.2874875000007</v>
+        <v>4569.2877666666673</v>
       </c>
       <c r="E36" s="19">
         <f t="shared" si="2"/>
-        <v>27.262879478744942</v>
+        <v>27.748711133603241</v>
       </c>
       <c r="F36" s="19">
         <f t="shared" si="3"/>
-        <v>13.631439739372471</v>
+        <v>13.87435556680162</v>
       </c>
       <c r="G36" s="19">
         <f t="shared" si="4"/>
-        <v>5.4525758957489883</v>
+        <v>5.5497422267206478</v>
       </c>
       <c r="H36" s="20">
         <f t="shared" si="5"/>
-        <v>25.899735504807694</v>
+        <v>26.361275576923077</v>
       </c>
     </row>
     <row r="37" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A37" s="8">
         <f t="shared" si="6"/>
         <v>30</v>
       </c>
       <c r="B37" s="18">
-        <v>44247.47</v>
+        <v>44151.25</v>
       </c>
       <c r="C37" s="18">
         <f t="shared" si="0"/>
-        <v>53937.665930000003</v>
+        <v>54897.664250000002</v>
       </c>
       <c r="D37" s="18">
         <f t="shared" si="1"/>
-        <v>4494.8054941666669</v>
+        <v>4574.8053541666668</v>
       </c>
       <c r="E37" s="19">
         <f t="shared" si="2"/>
-        <v>27.296389640688261</v>
+        <v>27.782218750000002</v>
       </c>
       <c r="F37" s="19">
         <f t="shared" si="3"/>
-        <v>13.648194820344131</v>
+        <v>13.891109375000001</v>
       </c>
       <c r="G37" s="19">
         <f t="shared" si="4"/>
-        <v>5.4592779281376522</v>
+        <v>5.5564437500000006</v>
       </c>
       <c r="H37" s="20">
         <f t="shared" si="5"/>
-        <v>25.931570158653848</v>
+        <v>26.393107812500002</v>
       </c>
     </row>
     <row r="38" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A38" s="8">
         <f t="shared" si="6"/>
         <v>31</v>
       </c>
       <c r="B38" s="18">
-        <v>44297.74</v>
+        <v>44200.53</v>
       </c>
       <c r="C38" s="18">
         <f t="shared" si="0"/>
-        <v>53998.945059999998</v>
+        <v>54958.939001999999</v>
       </c>
       <c r="D38" s="18">
         <f t="shared" si="1"/>
-        <v>4499.9120883333335</v>
+        <v>4579.9115835000002</v>
       </c>
       <c r="E38" s="19">
         <f t="shared" si="2"/>
-        <v>27.327401346153845</v>
+        <v>27.813228239878541</v>
       </c>
       <c r="F38" s="19">
         <f t="shared" si="3"/>
-        <v>13.663700673076923</v>
+        <v>13.90661411993927</v>
       </c>
       <c r="G38" s="19">
         <f t="shared" si="4"/>
-        <v>5.4654802692307687</v>
+        <v>5.5626456479757085</v>
       </c>
       <c r="H38" s="20">
         <f t="shared" si="5"/>
-        <v>25.961031278846153</v>
+        <v>26.422566827884616</v>
       </c>
     </row>
     <row r="39" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A39" s="8">
         <f t="shared" si="6"/>
         <v>32</v>
       </c>
       <c r="B39" s="18">
-        <v>44344.3</v>
+        <v>44246.18</v>
       </c>
       <c r="C39" s="18">
         <f t="shared" si="0"/>
-        <v>54055.701700000005</v>
+        <v>55015.700212000003</v>
       </c>
       <c r="D39" s="18">
         <f t="shared" si="1"/>
-        <v>4504.6418083333338</v>
+        <v>4584.6416843333336</v>
       </c>
       <c r="E39" s="19">
         <f t="shared" si="2"/>
-        <v>27.356124342105264</v>
+        <v>27.841953548582996</v>
       </c>
       <c r="F39" s="19">
         <f t="shared" si="3"/>
-        <v>13.678062171052632</v>
+        <v>13.920976774291498</v>
       </c>
       <c r="G39" s="19">
         <f t="shared" si="4"/>
-        <v>5.4712248684210527</v>
+        <v>5.5683907097165992</v>
       </c>
       <c r="H39" s="20">
         <f t="shared" si="5"/>
-        <v>25.988318125000003</v>
+        <v>26.449855871153847</v>
       </c>
     </row>
     <row r="40" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A40" s="8">
         <f t="shared" si="6"/>
         <v>33</v>
       </c>
       <c r="B40" s="18">
-        <v>44387.41</v>
+        <v>44288.45</v>
       </c>
       <c r="C40" s="18">
         <f t="shared" si="0"/>
-        <v>54108.252790000006</v>
+        <v>55068.258730000001</v>
       </c>
       <c r="D40" s="18">
         <f t="shared" si="1"/>
-        <v>4509.0210658333344</v>
+        <v>4589.0215608333328</v>
       </c>
       <c r="E40" s="19">
         <f t="shared" si="2"/>
-        <v>27.382719023279357</v>
+        <v>27.868551988866397</v>
       </c>
       <c r="F40" s="19">
         <f t="shared" si="3"/>
-        <v>13.691359511639678</v>
+        <v>13.934275994433198</v>
       </c>
       <c r="G40" s="19">
         <f t="shared" si="4"/>
-        <v>5.4765438046558712</v>
+        <v>5.5737103977732794</v>
       </c>
       <c r="H40" s="20">
         <f t="shared" si="5"/>
-        <v>26.013583072115388</v>
+        <v>26.475124389423076</v>
       </c>
     </row>
     <row r="41" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A41" s="8">
         <f t="shared" si="6"/>
         <v>34</v>
       </c>
       <c r="B41" s="18">
-        <v>44427.34</v>
+        <v>44327.59</v>
       </c>
       <c r="C41" s="18">
         <f t="shared" si="0"/>
-        <v>54156.927459999999</v>
+        <v>55116.925405999995</v>
       </c>
       <c r="D41" s="18">
         <f t="shared" si="1"/>
-        <v>4513.0772883333339</v>
+        <v>4593.0771171666665</v>
       </c>
       <c r="E41" s="19">
         <f t="shared" si="2"/>
-        <v>27.407351953441296</v>
+        <v>27.893180873481779</v>
       </c>
       <c r="F41" s="19">
         <f t="shared" si="3"/>
-        <v>13.703675976720648</v>
+        <v>13.946590436740889</v>
       </c>
       <c r="G41" s="19">
         <f t="shared" si="4"/>
-        <v>5.4814703906882594</v>
+        <v>5.5786361746963555</v>
       </c>
       <c r="H41" s="20">
         <f t="shared" si="5"/>
-        <v>26.036984355769231</v>
+        <v>26.498521829807689</v>
       </c>
     </row>
     <row r="42" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A42" s="21">
         <f t="shared" si="6"/>
         <v>35</v>
       </c>
       <c r="B42" s="22">
-        <v>44464.29</v>
+        <v>44363.82</v>
       </c>
       <c r="C42" s="22">
         <f t="shared" si="0"/>
-        <v>54201.969510000003</v>
+        <v>55161.973788000003</v>
       </c>
       <c r="D42" s="22">
         <f t="shared" si="1"/>
-        <v>4516.8307925000008</v>
+        <v>4596.8311490000006</v>
       </c>
       <c r="E42" s="23">
         <f t="shared" si="2"/>
-        <v>27.430146513157897</v>
+        <v>27.915978637651822</v>
       </c>
       <c r="F42" s="23">
         <f t="shared" si="3"/>
-        <v>13.715073256578949</v>
+        <v>13.957989318825911</v>
       </c>
       <c r="G42" s="23">
         <f t="shared" si="4"/>
-        <v>5.4860293026315796</v>
+        <v>5.5831957275303647</v>
       </c>
       <c r="H42" s="24">
         <f t="shared" si="5"/>
-        <v>26.058639187500003</v>
+        <v>26.520179705769234</v>
       </c>
     </row>
   </sheetData>
   <dataConsolidate/>
   <mergeCells count="3">
     <mergeCell ref="B4:C4"/>
     <mergeCell ref="E4:H4"/>
     <mergeCell ref="E5:G5"/>
   </mergeCells>
   <pageMargins left="0.39370078740157483" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0">
     <oddFooter>&amp;L&amp;"Calibri,Standaard"&amp;F</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0400-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:H42"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.88671875" defaultRowHeight="13.8" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="1" width="6.44140625" style="2" bestFit="1" customWidth="1"/>
     <col min="2" max="4" width="15.33203125" style="2" customWidth="1"/>
     <col min="5" max="8" width="12.33203125" style="2" customWidth="1"/>
     <col min="9" max="16384" width="8.88671875" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A1" s="1" t="s">
         <v>46</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="2" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A2" s="4"/>
       <c r="D2" s="3">
         <f>Inhoud!B4</f>
-        <v>46054</v>
+        <v>46235</v>
       </c>
     </row>
     <row r="3" spans="1:8" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A3" s="1"/>
       <c r="B3" s="1"/>
       <c r="C3" s="5" t="s">
         <v>1</v>
       </c>
       <c r="D3" s="33">
         <f>Inhoud!B6</f>
-        <v>1.2190000000000001</v>
+        <v>1.2434000000000001</v>
       </c>
     </row>
     <row r="4" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A4" s="6"/>
       <c r="B4" s="35" t="s">
         <v>2</v>
       </c>
       <c r="C4" s="36"/>
       <c r="D4" s="7" t="s">
         <v>3</v>
       </c>
       <c r="E4" s="35" t="s">
         <v>4</v>
       </c>
       <c r="F4" s="37"/>
       <c r="G4" s="37"/>
       <c r="H4" s="36"/>
     </row>
     <row r="5" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A5" s="8"/>
       <c r="B5" s="9">
         <v>1</v>
       </c>
       <c r="C5" s="10"/>
       <c r="D5" s="10"/>
       <c r="E5" s="38" t="s">
         <v>5</v>
       </c>
       <c r="F5" s="39"/>
       <c r="G5" s="40"/>
       <c r="H5" s="11" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="6" spans="1:8" s="17" customFormat="1" x14ac:dyDescent="0.3">
       <c r="A6" s="12"/>
       <c r="B6" s="14" t="str">
         <f>'L4'!$B$6</f>
         <v>basis 01/01/2022</v>
       </c>
       <c r="C6" s="13">
         <f>D2</f>
-        <v>46054</v>
+        <v>46235</v>
       </c>
       <c r="D6" s="13">
         <f>C6</f>
-        <v>46054</v>
+        <v>46235</v>
       </c>
       <c r="E6" s="14">
         <v>1</v>
       </c>
       <c r="F6" s="15">
         <v>0.5</v>
       </c>
       <c r="G6" s="16">
         <v>0.2</v>
       </c>
       <c r="H6" s="12"/>
     </row>
     <row r="7" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A7" s="8">
         <v>0</v>
       </c>
       <c r="B7" s="18">
         <v>23632.95</v>
       </c>
       <c r="C7" s="18">
         <f t="shared" ref="C7:C42" si="0">B7*$D$3</f>
-        <v>28808.566050000001</v>
+        <v>29385.210030000002</v>
       </c>
       <c r="D7" s="18">
         <f t="shared" ref="D7:D42" si="1">B7/12*$D$3</f>
-        <v>2400.7138375000004</v>
+        <v>2448.7675025000003</v>
       </c>
       <c r="E7" s="19">
         <f t="shared" ref="E7:E42" si="2">C7/1976</f>
-        <v>14.57923383097166</v>
+        <v>14.87105770748988</v>
       </c>
       <c r="F7" s="19">
         <f>E7/2</f>
-        <v>7.2896169154858299</v>
+        <v>7.4355288537449402</v>
       </c>
       <c r="G7" s="19">
         <f>E7/5</f>
-        <v>2.9158467661943321</v>
+        <v>2.9742115414979762</v>
       </c>
       <c r="H7" s="20">
         <f>C7/2080</f>
-        <v>13.850272139423078</v>
+        <v>14.127504822115386</v>
       </c>
     </row>
     <row r="8" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A8" s="8">
         <f>A7+1</f>
         <v>1</v>
       </c>
       <c r="B8" s="18">
         <v>24549.13</v>
       </c>
       <c r="C8" s="18">
         <f t="shared" si="0"/>
-        <v>29925.389470000002</v>
+        <v>30524.388242000005</v>
       </c>
       <c r="D8" s="18">
         <f t="shared" si="1"/>
-        <v>2493.7824558333336</v>
+        <v>2543.6990201666672</v>
       </c>
       <c r="E8" s="19">
         <f t="shared" si="2"/>
-        <v>15.1444278694332</v>
+        <v>15.447564899797573</v>
       </c>
       <c r="F8" s="19">
         <f t="shared" ref="F8:F42" si="3">E8/2</f>
-        <v>7.5722139347165998</v>
+        <v>7.7237824498987866</v>
       </c>
       <c r="G8" s="19">
         <f t="shared" ref="G8:G42" si="4">E8/5</f>
-        <v>3.0288855738866398</v>
+        <v>3.0895129799595145</v>
       </c>
       <c r="H8" s="20">
         <f t="shared" ref="H8:H42" si="5">C8/2080</f>
-        <v>14.387206475961539</v>
+        <v>14.675186654807694</v>
       </c>
     </row>
     <row r="9" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A9" s="8">
         <f t="shared" ref="A9:A42" si="6">A8+1</f>
         <v>2</v>
       </c>
       <c r="B9" s="18">
         <v>25465.33</v>
       </c>
       <c r="C9" s="18">
         <f t="shared" si="0"/>
-        <v>31042.237270000005</v>
+        <v>31663.591322000004</v>
       </c>
       <c r="D9" s="18">
         <f t="shared" si="1"/>
-        <v>2586.8531058333338</v>
+        <v>2638.6326101666673</v>
       </c>
       <c r="E9" s="19">
         <f t="shared" si="2"/>
-        <v>15.70963424595142</v>
+        <v>16.024084677125508</v>
       </c>
       <c r="F9" s="19">
         <f t="shared" si="3"/>
-        <v>7.8548171229757102</v>
+        <v>8.0120423385627539</v>
       </c>
       <c r="G9" s="19">
         <f t="shared" si="4"/>
-        <v>3.1419268491902841</v>
+        <v>3.2048169354251015</v>
       </c>
       <c r="H9" s="20">
         <f t="shared" si="5"/>
-        <v>14.924152533653849</v>
+        <v>15.222880443269233</v>
       </c>
     </row>
     <row r="10" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A10" s="8">
         <f t="shared" si="6"/>
         <v>3</v>
       </c>
       <c r="B10" s="18">
         <v>26381.56</v>
       </c>
       <c r="C10" s="18">
         <f t="shared" si="0"/>
-        <v>32159.121640000005</v>
+        <v>32802.831704000004</v>
       </c>
       <c r="D10" s="18">
         <f t="shared" si="1"/>
-        <v>2679.9268033333337</v>
+        <v>2733.569308666667</v>
       </c>
       <c r="E10" s="19">
         <f t="shared" si="2"/>
-        <v>16.27485912955466</v>
+        <v>16.600623331983808</v>
       </c>
       <c r="F10" s="19">
         <f t="shared" si="3"/>
-        <v>8.1374295647773298</v>
+        <v>8.3003116659919041</v>
       </c>
       <c r="G10" s="19">
         <f t="shared" si="4"/>
-        <v>3.2549718259109319</v>
+        <v>3.3201246663967616</v>
       </c>
       <c r="H10" s="20">
         <f t="shared" si="5"/>
-        <v>15.461116173076926</v>
+        <v>15.770592165384617</v>
       </c>
     </row>
     <row r="11" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A11" s="8">
         <f t="shared" si="6"/>
         <v>4</v>
       </c>
       <c r="B11" s="18">
         <v>27297.759999999998</v>
       </c>
       <c r="C11" s="18">
         <f t="shared" si="0"/>
-        <v>33275.969440000001</v>
+        <v>33942.034784000003</v>
       </c>
       <c r="D11" s="18">
         <f t="shared" si="1"/>
-        <v>2772.9974533333334</v>
+        <v>2828.5028986666666</v>
       </c>
       <c r="E11" s="19">
         <f t="shared" si="2"/>
-        <v>16.840065506072875</v>
+        <v>17.177143109311743</v>
       </c>
       <c r="F11" s="19">
         <f t="shared" si="3"/>
-        <v>8.4200327530364376</v>
+        <v>8.5885715546558714</v>
       </c>
       <c r="G11" s="19">
         <f t="shared" si="4"/>
-        <v>3.3680131012145749</v>
+        <v>3.4354286218623487</v>
       </c>
       <c r="H11" s="20">
         <f t="shared" si="5"/>
-        <v>15.99806223076923</v>
+        <v>16.318285953846157</v>
       </c>
     </row>
     <row r="12" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A12" s="8">
         <f t="shared" si="6"/>
         <v>5</v>
       </c>
       <c r="B12" s="18">
         <v>27297.759999999998</v>
       </c>
       <c r="C12" s="18">
         <f t="shared" si="0"/>
-        <v>33275.969440000001</v>
+        <v>33942.034784000003</v>
       </c>
       <c r="D12" s="18">
         <f t="shared" si="1"/>
-        <v>2772.9974533333334</v>
+        <v>2828.5028986666666</v>
       </c>
       <c r="E12" s="19">
         <f t="shared" si="2"/>
-        <v>16.840065506072875</v>
+        <v>17.177143109311743</v>
       </c>
       <c r="F12" s="19">
         <f t="shared" si="3"/>
-        <v>8.4200327530364376</v>
+        <v>8.5885715546558714</v>
       </c>
       <c r="G12" s="19">
         <f t="shared" si="4"/>
-        <v>3.3680131012145749</v>
+        <v>3.4354286218623487</v>
       </c>
       <c r="H12" s="20">
         <f t="shared" si="5"/>
-        <v>15.99806223076923</v>
+        <v>16.318285953846157</v>
       </c>
     </row>
     <row r="13" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A13" s="8">
         <f t="shared" si="6"/>
         <v>6</v>
       </c>
       <c r="B13" s="18">
         <v>28603.55</v>
       </c>
       <c r="C13" s="18">
         <f t="shared" si="0"/>
-        <v>34867.727449999998</v>
+        <v>35565.654070000004</v>
       </c>
       <c r="D13" s="18">
         <f t="shared" si="1"/>
-        <v>2905.6439541666668</v>
+        <v>2963.8045058333332</v>
       </c>
       <c r="E13" s="19">
         <f t="shared" si="2"/>
-        <v>17.645611057692307</v>
+        <v>17.998812788461542</v>
       </c>
       <c r="F13" s="19">
         <f t="shared" si="3"/>
-        <v>8.8228055288461533</v>
+        <v>8.9994063942307712</v>
       </c>
       <c r="G13" s="19">
         <f t="shared" si="4"/>
-        <v>3.5291222115384615</v>
+        <v>3.5997625576923085</v>
       </c>
       <c r="H13" s="20">
         <f t="shared" si="5"/>
-        <v>16.763330504807691</v>
+        <v>17.098872149038463</v>
       </c>
     </row>
     <row r="14" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A14" s="8">
         <f t="shared" si="6"/>
         <v>7</v>
       </c>
       <c r="B14" s="18">
         <v>28603.55</v>
       </c>
       <c r="C14" s="18">
         <f t="shared" si="0"/>
-        <v>34867.727449999998</v>
+        <v>35565.654070000004</v>
       </c>
       <c r="D14" s="18">
         <f t="shared" si="1"/>
-        <v>2905.6439541666668</v>
+        <v>2963.8045058333332</v>
       </c>
       <c r="E14" s="19">
         <f t="shared" si="2"/>
-        <v>17.645611057692307</v>
+        <v>17.998812788461542</v>
       </c>
       <c r="F14" s="19">
         <f t="shared" si="3"/>
-        <v>8.8228055288461533</v>
+        <v>8.9994063942307712</v>
       </c>
       <c r="G14" s="19">
         <f t="shared" si="4"/>
-        <v>3.5291222115384615</v>
+        <v>3.5997625576923085</v>
       </c>
       <c r="H14" s="20">
         <f t="shared" si="5"/>
-        <v>16.763330504807691</v>
+        <v>17.098872149038463</v>
       </c>
     </row>
     <row r="15" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A15" s="8">
         <f t="shared" si="6"/>
         <v>8</v>
       </c>
       <c r="B15" s="18">
         <v>29736.12</v>
       </c>
       <c r="C15" s="18">
         <f t="shared" si="0"/>
-        <v>36248.330280000002</v>
+        <v>36973.891607999998</v>
       </c>
       <c r="D15" s="18">
         <f t="shared" si="1"/>
-        <v>3020.6941899999997</v>
+        <v>3081.1576339999997</v>
       </c>
       <c r="E15" s="19">
         <f t="shared" si="2"/>
-        <v>18.344296700404858</v>
+        <v>18.711483607287448</v>
       </c>
       <c r="F15" s="19">
         <f t="shared" si="3"/>
-        <v>9.1721483502024288</v>
+        <v>9.3557418036437241</v>
       </c>
       <c r="G15" s="19">
         <f t="shared" si="4"/>
-        <v>3.6688593400809717</v>
+        <v>3.7422967214574898</v>
       </c>
       <c r="H15" s="20">
         <f t="shared" si="5"/>
-        <v>17.427081865384615</v>
+        <v>17.775909426923075</v>
       </c>
     </row>
     <row r="16" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A16" s="8">
         <f t="shared" si="6"/>
         <v>9</v>
       </c>
       <c r="B16" s="18">
         <v>29736.12</v>
       </c>
       <c r="C16" s="18">
         <f t="shared" si="0"/>
-        <v>36248.330280000002</v>
+        <v>36973.891607999998</v>
       </c>
       <c r="D16" s="18">
         <f t="shared" si="1"/>
-        <v>3020.6941899999997</v>
+        <v>3081.1576339999997</v>
       </c>
       <c r="E16" s="19">
         <f t="shared" si="2"/>
-        <v>18.344296700404858</v>
+        <v>18.711483607287448</v>
       </c>
       <c r="F16" s="19">
         <f t="shared" si="3"/>
-        <v>9.1721483502024288</v>
+        <v>9.3557418036437241</v>
       </c>
       <c r="G16" s="19">
         <f t="shared" si="4"/>
-        <v>3.6688593400809717</v>
+        <v>3.7422967214574898</v>
       </c>
       <c r="H16" s="20">
         <f t="shared" si="5"/>
-        <v>17.427081865384615</v>
+        <v>17.775909426923075</v>
       </c>
     </row>
     <row r="17" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A17" s="8">
         <f t="shared" si="6"/>
         <v>10</v>
       </c>
       <c r="B17" s="18">
         <v>30565.13</v>
       </c>
       <c r="C17" s="18">
         <f t="shared" si="0"/>
-        <v>37258.893470000003</v>
+        <v>38004.682642</v>
       </c>
       <c r="D17" s="18">
         <f t="shared" si="1"/>
-        <v>3104.907789166667</v>
+        <v>3167.0568868333335</v>
       </c>
       <c r="E17" s="19">
         <f t="shared" si="2"/>
-        <v>18.855715318825911</v>
+        <v>19.233138988866397</v>
       </c>
       <c r="F17" s="19">
         <f t="shared" si="3"/>
-        <v>9.4278576594129557</v>
+        <v>9.6165694944331985</v>
       </c>
       <c r="G17" s="19">
         <f t="shared" si="4"/>
-        <v>3.7711430637651824</v>
+        <v>3.8466277977732792</v>
       </c>
       <c r="H17" s="20">
         <f t="shared" si="5"/>
-        <v>17.912929552884616</v>
+        <v>18.271482039423077</v>
       </c>
     </row>
     <row r="18" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A18" s="8">
         <f t="shared" si="6"/>
         <v>11</v>
       </c>
       <c r="B18" s="18">
         <v>30565.13</v>
       </c>
       <c r="C18" s="18">
         <f t="shared" si="0"/>
-        <v>37258.893470000003</v>
+        <v>38004.682642</v>
       </c>
       <c r="D18" s="18">
         <f t="shared" si="1"/>
-        <v>3104.907789166667</v>
+        <v>3167.0568868333335</v>
       </c>
       <c r="E18" s="19">
         <f t="shared" si="2"/>
-        <v>18.855715318825911</v>
+        <v>19.233138988866397</v>
       </c>
       <c r="F18" s="19">
         <f t="shared" si="3"/>
-        <v>9.4278576594129557</v>
+        <v>9.6165694944331985</v>
       </c>
       <c r="G18" s="19">
         <f t="shared" si="4"/>
-        <v>3.7711430637651824</v>
+        <v>3.8466277977732792</v>
       </c>
       <c r="H18" s="20">
         <f t="shared" si="5"/>
-        <v>17.912929552884616</v>
+        <v>18.271482039423077</v>
       </c>
     </row>
     <row r="19" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A19" s="8">
         <f t="shared" si="6"/>
         <v>12</v>
       </c>
       <c r="B19" s="18">
         <v>31870.94</v>
       </c>
       <c r="C19" s="18">
         <f t="shared" si="0"/>
-        <v>38850.675860000003</v>
+        <v>39628.326796000001</v>
       </c>
       <c r="D19" s="18">
         <f t="shared" si="1"/>
-        <v>3237.5563216666665</v>
+        <v>3302.3605663333333</v>
       </c>
       <c r="E19" s="19">
         <f t="shared" si="2"/>
-        <v>19.661273208502024</v>
+        <v>20.054821253036437</v>
       </c>
       <c r="F19" s="19">
         <f t="shared" si="3"/>
-        <v>9.830636604251012</v>
+        <v>10.027410626518218</v>
       </c>
       <c r="G19" s="19">
         <f t="shared" si="4"/>
-        <v>3.9322546417004047</v>
+        <v>4.0109642506072873</v>
       </c>
       <c r="H19" s="20">
         <f t="shared" si="5"/>
-        <v>18.678209548076925</v>
+        <v>19.052080190384615</v>
       </c>
     </row>
     <row r="20" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A20" s="8">
         <f t="shared" si="6"/>
         <v>13</v>
       </c>
       <c r="B20" s="18">
         <v>31870.94</v>
       </c>
       <c r="C20" s="18">
         <f t="shared" si="0"/>
-        <v>38850.675860000003</v>
+        <v>39628.326796000001</v>
       </c>
       <c r="D20" s="18">
         <f t="shared" si="1"/>
-        <v>3237.5563216666665</v>
+        <v>3302.3605663333333</v>
       </c>
       <c r="E20" s="19">
         <f t="shared" si="2"/>
-        <v>19.661273208502024</v>
+        <v>20.054821253036437</v>
       </c>
       <c r="F20" s="19">
         <f t="shared" si="3"/>
-        <v>9.830636604251012</v>
+        <v>10.027410626518218</v>
       </c>
       <c r="G20" s="19">
         <f t="shared" si="4"/>
-        <v>3.9322546417004047</v>
+        <v>4.0109642506072873</v>
       </c>
       <c r="H20" s="20">
         <f t="shared" si="5"/>
-        <v>18.678209548076925</v>
+        <v>19.052080190384615</v>
       </c>
     </row>
     <row r="21" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A21" s="8">
         <f t="shared" si="6"/>
         <v>14</v>
       </c>
       <c r="B21" s="18">
         <v>32918.76</v>
       </c>
       <c r="C21" s="18">
         <f t="shared" si="0"/>
-        <v>40127.968440000004</v>
+        <v>40931.186184000006</v>
       </c>
       <c r="D21" s="18">
         <f t="shared" si="1"/>
-        <v>3343.99737</v>
+        <v>3410.932182</v>
       </c>
       <c r="E21" s="19">
         <f t="shared" si="2"/>
-        <v>20.30767633603239</v>
+        <v>20.714163048583</v>
       </c>
       <c r="F21" s="19">
         <f t="shared" si="3"/>
-        <v>10.153838168016195</v>
+        <v>10.3570815242915</v>
       </c>
       <c r="G21" s="19">
         <f t="shared" si="4"/>
-        <v>4.0615352672064784</v>
+        <v>4.1428326097166002</v>
       </c>
       <c r="H21" s="20">
         <f t="shared" si="5"/>
-        <v>19.29229251923077</v>
+        <v>19.678454896153848</v>
       </c>
     </row>
     <row r="22" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A22" s="8">
         <f t="shared" si="6"/>
         <v>15</v>
       </c>
       <c r="B22" s="18">
         <v>32918.76</v>
       </c>
       <c r="C22" s="18">
         <f t="shared" si="0"/>
-        <v>40127.968440000004</v>
+        <v>40931.186184000006</v>
       </c>
       <c r="D22" s="18">
         <f t="shared" si="1"/>
-        <v>3343.99737</v>
+        <v>3410.932182</v>
       </c>
       <c r="E22" s="19">
         <f t="shared" si="2"/>
-        <v>20.30767633603239</v>
+        <v>20.714163048583</v>
       </c>
       <c r="F22" s="19">
         <f t="shared" si="3"/>
-        <v>10.153838168016195</v>
+        <v>10.3570815242915</v>
       </c>
       <c r="G22" s="19">
         <f t="shared" si="4"/>
-        <v>4.0615352672064784</v>
+        <v>4.1428326097166002</v>
       </c>
       <c r="H22" s="20">
         <f t="shared" si="5"/>
-        <v>19.29229251923077</v>
+        <v>19.678454896153848</v>
       </c>
     </row>
     <row r="23" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A23" s="8">
         <f t="shared" si="6"/>
         <v>16</v>
       </c>
       <c r="B23" s="18">
         <v>33832.54</v>
       </c>
       <c r="C23" s="18">
         <f t="shared" si="0"/>
-        <v>41241.866260000003</v>
+        <v>42067.380236000005</v>
       </c>
       <c r="D23" s="18">
         <f t="shared" si="1"/>
-        <v>3436.822188333334</v>
+        <v>3505.6150196666672</v>
       </c>
       <c r="E23" s="19">
         <f t="shared" si="2"/>
-        <v>20.87138980769231</v>
+        <v>21.289160038461542</v>
       </c>
       <c r="F23" s="19">
         <f t="shared" si="3"/>
-        <v>10.435694903846155</v>
+        <v>10.644580019230771</v>
       </c>
       <c r="G23" s="19">
         <f t="shared" si="4"/>
-        <v>4.1742779615384622</v>
+        <v>4.2578320076923086</v>
       </c>
       <c r="H23" s="20">
         <f t="shared" si="5"/>
-        <v>19.827820317307694</v>
+        <v>20.224702036538464</v>
       </c>
     </row>
     <row r="24" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A24" s="8">
         <f t="shared" si="6"/>
         <v>17</v>
       </c>
       <c r="B24" s="18">
         <v>33832.54</v>
       </c>
       <c r="C24" s="18">
         <f t="shared" si="0"/>
-        <v>41241.866260000003</v>
+        <v>42067.380236000005</v>
       </c>
       <c r="D24" s="18">
         <f t="shared" si="1"/>
-        <v>3436.822188333334</v>
+        <v>3505.6150196666672</v>
       </c>
       <c r="E24" s="19">
         <f t="shared" si="2"/>
-        <v>20.87138980769231</v>
+        <v>21.289160038461542</v>
       </c>
       <c r="F24" s="19">
         <f t="shared" si="3"/>
-        <v>10.435694903846155</v>
+        <v>10.644580019230771</v>
       </c>
       <c r="G24" s="19">
         <f t="shared" si="4"/>
-        <v>4.1742779615384622</v>
+        <v>4.2578320076923086</v>
       </c>
       <c r="H24" s="20">
         <f t="shared" si="5"/>
-        <v>19.827820317307694</v>
+        <v>20.224702036538464</v>
       </c>
     </row>
     <row r="25" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A25" s="8">
         <f t="shared" si="6"/>
         <v>18</v>
       </c>
       <c r="B25" s="18">
         <v>35138.33</v>
       </c>
       <c r="C25" s="18">
         <f t="shared" si="0"/>
-        <v>42833.624270000008</v>
+        <v>43690.999522000006</v>
       </c>
       <c r="D25" s="18">
         <f t="shared" si="1"/>
-        <v>3569.468689166667</v>
+        <v>3640.9166268333333</v>
       </c>
       <c r="E25" s="19">
         <f t="shared" si="2"/>
-        <v>21.676935359311745</v>
+        <v>22.110829717611338</v>
       </c>
       <c r="F25" s="19">
         <f t="shared" si="3"/>
-        <v>10.838467679655873</v>
+        <v>11.055414858805669</v>
       </c>
       <c r="G25" s="19">
         <f t="shared" si="4"/>
-        <v>4.3353870718623488</v>
+        <v>4.422165943522268</v>
       </c>
       <c r="H25" s="20">
         <f t="shared" si="5"/>
-        <v>20.593088591346156</v>
+        <v>21.005288231730773</v>
       </c>
     </row>
     <row r="26" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A26" s="8">
         <f t="shared" si="6"/>
         <v>19</v>
       </c>
       <c r="B26" s="18">
         <v>35138.33</v>
       </c>
       <c r="C26" s="18">
         <f t="shared" si="0"/>
-        <v>42833.624270000008</v>
+        <v>43690.999522000006</v>
       </c>
       <c r="D26" s="18">
         <f t="shared" si="1"/>
-        <v>3569.468689166667</v>
+        <v>3640.9166268333333</v>
       </c>
       <c r="E26" s="19">
         <f t="shared" si="2"/>
-        <v>21.676935359311745</v>
+        <v>22.110829717611338</v>
       </c>
       <c r="F26" s="19">
         <f t="shared" si="3"/>
-        <v>10.838467679655873</v>
+        <v>11.055414858805669</v>
       </c>
       <c r="G26" s="19">
         <f t="shared" si="4"/>
-        <v>4.3353870718623488</v>
+        <v>4.422165943522268</v>
       </c>
       <c r="H26" s="20">
         <f t="shared" si="5"/>
-        <v>20.593088591346156</v>
+        <v>21.005288231730773</v>
       </c>
     </row>
     <row r="27" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A27" s="8">
         <f t="shared" si="6"/>
         <v>20</v>
       </c>
       <c r="B27" s="18">
         <v>36444.18</v>
       </c>
       <c r="C27" s="18">
         <f t="shared" si="0"/>
-        <v>44425.455420000006</v>
+        <v>45314.693412000001</v>
       </c>
       <c r="D27" s="18">
         <f t="shared" si="1"/>
-        <v>3702.1212850000002</v>
+        <v>3776.224451</v>
       </c>
       <c r="E27" s="19">
         <f t="shared" si="2"/>
-        <v>22.482517925101217</v>
+        <v>22.932537151821862</v>
       </c>
       <c r="F27" s="19">
         <f t="shared" si="3"/>
-        <v>11.241258962550608</v>
+        <v>11.466268575910931</v>
       </c>
       <c r="G27" s="19">
         <f t="shared" si="4"/>
-        <v>4.4965035850202435</v>
+        <v>4.5865074303643727</v>
       </c>
       <c r="H27" s="20">
         <f t="shared" si="5"/>
-        <v>21.358392028846158</v>
+        <v>21.785910294230771</v>
       </c>
     </row>
     <row r="28" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A28" s="8">
         <f t="shared" si="6"/>
         <v>21</v>
       </c>
       <c r="B28" s="18">
         <v>36444.18</v>
       </c>
       <c r="C28" s="18">
         <f t="shared" si="0"/>
-        <v>44425.455420000006</v>
+        <v>45314.693412000001</v>
       </c>
       <c r="D28" s="18">
         <f t="shared" si="1"/>
-        <v>3702.1212850000002</v>
+        <v>3776.224451</v>
       </c>
       <c r="E28" s="19">
         <f t="shared" si="2"/>
-        <v>22.482517925101217</v>
+        <v>22.932537151821862</v>
       </c>
       <c r="F28" s="19">
         <f t="shared" si="3"/>
-        <v>11.241258962550608</v>
+        <v>11.466268575910931</v>
       </c>
       <c r="G28" s="19">
         <f t="shared" si="4"/>
-        <v>4.4965035850202435</v>
+        <v>4.5865074303643727</v>
       </c>
       <c r="H28" s="20">
         <f t="shared" si="5"/>
-        <v>21.358392028846158</v>
+        <v>21.785910294230771</v>
       </c>
     </row>
     <row r="29" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A29" s="8">
         <f t="shared" si="6"/>
         <v>22</v>
       </c>
       <c r="B29" s="18">
         <v>37750.03</v>
       </c>
       <c r="C29" s="18">
         <f t="shared" si="0"/>
-        <v>46017.286570000004</v>
+        <v>46938.387302000003</v>
       </c>
       <c r="D29" s="18">
         <f t="shared" si="1"/>
-        <v>3834.7738808333334</v>
+        <v>3911.5322751666668</v>
       </c>
       <c r="E29" s="19">
         <f t="shared" si="2"/>
-        <v>23.288100490890692</v>
+        <v>23.754244586032389</v>
       </c>
       <c r="F29" s="19">
         <f t="shared" si="3"/>
-        <v>11.644050245445346</v>
+        <v>11.877122293016194</v>
       </c>
       <c r="G29" s="19">
         <f t="shared" si="4"/>
-        <v>4.6576200981781382</v>
+        <v>4.7508489172064774</v>
       </c>
       <c r="H29" s="20">
         <f t="shared" si="5"/>
-        <v>22.123695466346156</v>
+        <v>22.566532356730772</v>
       </c>
     </row>
     <row r="30" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A30" s="8">
         <f t="shared" si="6"/>
         <v>23</v>
       </c>
       <c r="B30" s="18">
         <v>39055.839999999997</v>
       </c>
       <c r="C30" s="18">
         <f t="shared" si="0"/>
-        <v>47609.068959999997</v>
+        <v>48562.031455999997</v>
       </c>
       <c r="D30" s="18">
         <f t="shared" si="1"/>
-        <v>3967.4224133333332</v>
+        <v>4046.8359546666666</v>
       </c>
       <c r="E30" s="19">
         <f t="shared" si="2"/>
-        <v>24.093658380566801</v>
+        <v>24.575926850202428</v>
       </c>
       <c r="F30" s="19">
         <f t="shared" si="3"/>
-        <v>12.0468291902834</v>
+        <v>12.287963425101214</v>
       </c>
       <c r="G30" s="19">
         <f t="shared" si="4"/>
-        <v>4.8187316761133605</v>
+        <v>4.9151853700404855</v>
       </c>
       <c r="H30" s="20">
         <f t="shared" si="5"/>
-        <v>22.888975461538461</v>
+        <v>23.347130507692306</v>
       </c>
     </row>
     <row r="31" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A31" s="8">
         <f t="shared" si="6"/>
         <v>24</v>
       </c>
       <c r="B31" s="18">
-        <v>40361.69</v>
+        <v>40341.72</v>
       </c>
       <c r="C31" s="18">
         <f t="shared" si="0"/>
-        <v>49200.90011000001</v>
+        <v>50160.894648000001</v>
       </c>
       <c r="D31" s="18">
         <f t="shared" si="1"/>
-        <v>4100.0750091666669</v>
+        <v>4180.0745539999998</v>
       </c>
       <c r="E31" s="19">
         <f t="shared" si="2"/>
-        <v>24.899240946356279</v>
+        <v>25.385068141700405</v>
       </c>
       <c r="F31" s="19">
         <f t="shared" si="3"/>
-        <v>12.44962047317814</v>
+        <v>12.692534070850202</v>
       </c>
       <c r="G31" s="19">
         <f t="shared" si="4"/>
-        <v>4.9798481892712561</v>
+        <v>5.0770136283400813</v>
       </c>
       <c r="H31" s="20">
         <f t="shared" si="5"/>
-        <v>23.654278899038466</v>
+        <v>24.115814734615384</v>
       </c>
     </row>
     <row r="32" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A32" s="8">
         <f t="shared" si="6"/>
         <v>25</v>
       </c>
       <c r="B32" s="18">
-        <v>40434.910000000003</v>
+        <v>40413.51</v>
       </c>
       <c r="C32" s="18">
         <f t="shared" si="0"/>
-        <v>49290.15529000001</v>
+        <v>50250.158334000007</v>
       </c>
       <c r="D32" s="18">
         <f t="shared" si="1"/>
-        <v>4107.5129408333341</v>
+        <v>4187.5131945000003</v>
       </c>
       <c r="E32" s="19">
         <f t="shared" si="2"/>
-        <v>24.944410571862353</v>
+        <v>25.430242071862352</v>
       </c>
       <c r="F32" s="19">
         <f t="shared" si="3"/>
-        <v>12.472205285931176</v>
+        <v>12.715121035931176</v>
       </c>
       <c r="G32" s="19">
         <f t="shared" si="4"/>
-        <v>4.9888821143724709</v>
+        <v>5.0860484143724705</v>
       </c>
       <c r="H32" s="20">
         <f t="shared" si="5"/>
-        <v>23.697190043269234</v>
+        <v>24.158729968269235</v>
       </c>
     </row>
     <row r="33" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A33" s="8">
         <f t="shared" si="6"/>
         <v>26</v>
       </c>
       <c r="B33" s="18">
-        <v>40502.769999999997</v>
+        <v>40480.04</v>
       </c>
       <c r="C33" s="18">
         <f t="shared" si="0"/>
-        <v>49372.876629999999</v>
+        <v>50332.881736000003</v>
       </c>
       <c r="D33" s="18">
         <f t="shared" si="1"/>
-        <v>4114.4063858333329</v>
+        <v>4194.4068113333333</v>
       </c>
       <c r="E33" s="19">
         <f t="shared" si="2"/>
-        <v>24.986273598178137</v>
+        <v>25.472106141700408</v>
       </c>
       <c r="F33" s="19">
         <f t="shared" si="3"/>
-        <v>12.493136799089068</v>
+        <v>12.736053070850204</v>
       </c>
       <c r="G33" s="19">
         <f t="shared" si="4"/>
-        <v>4.9972547196356274</v>
+        <v>5.0944212283400816</v>
       </c>
       <c r="H33" s="20">
         <f t="shared" si="5"/>
-        <v>23.736959918269232</v>
+        <v>24.198500834615388</v>
       </c>
     </row>
     <row r="34" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A34" s="8">
         <f t="shared" si="6"/>
         <v>27</v>
       </c>
       <c r="B34" s="18">
-        <v>40565.629999999997</v>
+        <v>40541.660000000003</v>
       </c>
       <c r="C34" s="18">
         <f t="shared" si="0"/>
-        <v>49449.502970000001</v>
+        <v>50409.500044000008</v>
       </c>
       <c r="D34" s="18">
         <f t="shared" si="1"/>
-        <v>4120.7919141666662</v>
+        <v>4200.791670333334</v>
       </c>
       <c r="E34" s="19">
         <f t="shared" si="2"/>
-        <v>25.025052110323887</v>
+        <v>25.510880589068829</v>
       </c>
       <c r="F34" s="19">
         <f t="shared" si="3"/>
-        <v>12.512526055161944</v>
+        <v>12.755440294534415</v>
       </c>
       <c r="G34" s="19">
         <f t="shared" si="4"/>
-        <v>5.0050104220647773</v>
+        <v>5.1021761178137659</v>
       </c>
       <c r="H34" s="20">
         <f t="shared" si="5"/>
-        <v>23.773799504807695</v>
+        <v>24.235336559615387</v>
       </c>
     </row>
     <row r="35" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A35" s="8">
         <f t="shared" si="6"/>
         <v>28</v>
       </c>
       <c r="B35" s="18">
-        <v>40623.870000000003</v>
+        <v>40598.76</v>
       </c>
       <c r="C35" s="18">
         <f t="shared" si="0"/>
-        <v>49520.497530000008</v>
+        <v>50480.498184000004</v>
       </c>
       <c r="D35" s="18">
         <f t="shared" si="1"/>
-        <v>4126.708127500001</v>
+        <v>4206.7081820000003</v>
       </c>
       <c r="E35" s="19">
         <f t="shared" si="2"/>
-        <v>25.060980531376522</v>
+        <v>25.546810821862351</v>
       </c>
       <c r="F35" s="19">
         <f t="shared" si="3"/>
-        <v>12.530490265688261</v>
+        <v>12.773405410931176</v>
       </c>
       <c r="G35" s="19">
         <f t="shared" si="4"/>
-        <v>5.0121961062753044</v>
+        <v>5.1093621643724703</v>
       </c>
       <c r="H35" s="20">
         <f t="shared" si="5"/>
-        <v>23.807931504807698</v>
+        <v>24.269470280769234</v>
       </c>
     </row>
     <row r="36" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A36" s="8">
         <f t="shared" si="6"/>
         <v>29</v>
       </c>
       <c r="B36" s="18">
-        <v>40677.800000000003</v>
+        <v>40651.629999999997</v>
       </c>
       <c r="C36" s="18">
         <f t="shared" si="0"/>
-        <v>49586.238200000007</v>
+        <v>50546.236742000001</v>
       </c>
       <c r="D36" s="18">
         <f t="shared" si="1"/>
-        <v>4132.1865166666676</v>
+        <v>4212.1863951666664</v>
       </c>
       <c r="E36" s="19">
         <f t="shared" si="2"/>
-        <v>25.094250101214577</v>
+        <v>25.580079322874493</v>
       </c>
       <c r="F36" s="19">
         <f t="shared" si="3"/>
-        <v>12.547125050607288</v>
+        <v>12.790039661437246</v>
       </c>
       <c r="G36" s="19">
         <f t="shared" si="4"/>
-        <v>5.0188500202429154</v>
+        <v>5.1160158645748988</v>
       </c>
       <c r="H36" s="20">
         <f t="shared" si="5"/>
-        <v>23.83953759615385</v>
+        <v>24.30107535673077</v>
       </c>
     </row>
     <row r="37" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A37" s="8">
         <f t="shared" si="6"/>
         <v>30</v>
       </c>
       <c r="B37" s="18">
-        <v>40727.800000000003</v>
+        <v>40700.65</v>
       </c>
       <c r="C37" s="18">
         <f t="shared" si="0"/>
-        <v>49647.188200000004</v>
+        <v>50607.188210000008</v>
       </c>
       <c r="D37" s="18">
         <f t="shared" si="1"/>
-        <v>4137.265683333334</v>
+        <v>4217.2656841666667</v>
       </c>
       <c r="E37" s="19">
         <f t="shared" si="2"/>
-        <v>25.125095242914981</v>
+        <v>25.610925207489881</v>
       </c>
       <c r="F37" s="19">
         <f t="shared" si="3"/>
-        <v>12.56254762145749</v>
+        <v>12.805462603744941</v>
       </c>
       <c r="G37" s="19">
         <f t="shared" si="4"/>
-        <v>5.0250190485829958</v>
+        <v>5.1221850414979766</v>
       </c>
       <c r="H37" s="20">
         <f t="shared" si="5"/>
-        <v>23.868840480769233</v>
+        <v>24.330378947115388</v>
       </c>
     </row>
     <row r="38" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A38" s="8">
         <f t="shared" si="6"/>
         <v>31</v>
       </c>
       <c r="B38" s="18">
-        <v>40774.07</v>
+        <v>40746.01</v>
       </c>
       <c r="C38" s="18">
         <f t="shared" si="0"/>
-        <v>49703.591330000003</v>
+        <v>50663.588834000002</v>
       </c>
       <c r="D38" s="18">
         <f t="shared" si="1"/>
-        <v>4141.9659441666672</v>
+        <v>4221.9657361666668</v>
       </c>
       <c r="E38" s="19">
         <f t="shared" si="2"/>
-        <v>25.153639337044535</v>
+        <v>25.63946803340081</v>
       </c>
       <c r="F38" s="19">
         <f t="shared" si="3"/>
-        <v>12.576819668522267</v>
+        <v>12.819734016700405</v>
       </c>
       <c r="G38" s="19">
         <f t="shared" si="4"/>
-        <v>5.0307278674089071</v>
+        <v>5.1278936066801624</v>
       </c>
       <c r="H38" s="20">
         <f t="shared" si="5"/>
-        <v>23.89595737019231</v>
+        <v>24.35749463173077</v>
       </c>
     </row>
     <row r="39" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A39" s="8">
         <f t="shared" si="6"/>
         <v>32</v>
       </c>
       <c r="B39" s="18">
-        <v>40816.93</v>
+        <v>40788.03</v>
       </c>
       <c r="C39" s="18">
         <f t="shared" si="0"/>
-        <v>49755.837670000001</v>
+        <v>50715.836501999998</v>
       </c>
       <c r="D39" s="18">
         <f t="shared" si="1"/>
-        <v>4146.3198058333337</v>
+        <v>4226.3197085000002</v>
       </c>
       <c r="E39" s="19">
         <f t="shared" si="2"/>
-        <v>25.180079792510121</v>
+        <v>25.665909160931172</v>
       </c>
       <c r="F39" s="19">
         <f t="shared" si="3"/>
-        <v>12.59003989625506</v>
+        <v>12.832954580465586</v>
       </c>
       <c r="G39" s="19">
         <f t="shared" si="4"/>
-        <v>5.0360159585020243</v>
+        <v>5.1331818321862341</v>
       </c>
       <c r="H39" s="20">
         <f t="shared" si="5"/>
-        <v>23.921075802884616</v>
+        <v>24.382613702884615</v>
       </c>
     </row>
     <row r="40" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A40" s="8">
         <f t="shared" si="6"/>
         <v>33</v>
       </c>
       <c r="B40" s="18">
-        <v>40856.6</v>
+        <v>40826.92</v>
       </c>
       <c r="C40" s="18">
         <f t="shared" si="0"/>
-        <v>49804.195400000004</v>
+        <v>50764.192327999997</v>
       </c>
       <c r="D40" s="18">
         <f t="shared" si="1"/>
-        <v>4150.3496166666673</v>
+        <v>4230.3493606666671</v>
       </c>
       <c r="E40" s="19">
         <f t="shared" si="2"/>
-        <v>25.204552327935225</v>
+        <v>25.690380732793521</v>
       </c>
       <c r="F40" s="19">
         <f t="shared" si="3"/>
-        <v>12.602276163967613</v>
+        <v>12.845190366396761</v>
       </c>
       <c r="G40" s="19">
         <f t="shared" si="4"/>
-        <v>5.0409104655870447</v>
+        <v>5.1380761465587046</v>
       </c>
       <c r="H40" s="20">
         <f t="shared" si="5"/>
-        <v>23.944324711538464</v>
+        <v>24.405861696153845</v>
       </c>
     </row>
     <row r="41" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A41" s="8">
         <f t="shared" si="6"/>
         <v>34</v>
       </c>
       <c r="B41" s="18">
-        <v>40893.360000000001</v>
+        <v>40862.959999999999</v>
       </c>
       <c r="C41" s="18">
         <f t="shared" si="0"/>
-        <v>49849.005840000005</v>
+        <v>50809.004463999998</v>
       </c>
       <c r="D41" s="18">
         <f t="shared" si="1"/>
-        <v>4154.0838200000007</v>
+        <v>4234.0837053333335</v>
       </c>
       <c r="E41" s="19">
         <f t="shared" si="2"/>
-        <v>25.227229676113364</v>
+        <v>25.713058939271253</v>
       </c>
       <c r="F41" s="19">
         <f t="shared" si="3"/>
-        <v>12.613614838056682</v>
+        <v>12.856529469635626</v>
       </c>
       <c r="G41" s="19">
         <f t="shared" si="4"/>
-        <v>5.0454459352226726</v>
+        <v>5.1426117878542508</v>
       </c>
       <c r="H41" s="20">
         <f t="shared" si="5"/>
-        <v>23.965868192307695</v>
+        <v>24.42740599230769</v>
       </c>
     </row>
     <row r="42" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A42" s="21">
         <f t="shared" si="6"/>
         <v>35</v>
       </c>
       <c r="B42" s="22">
-        <v>40927.370000000003</v>
+        <v>40896.300000000003</v>
       </c>
       <c r="C42" s="22">
         <f t="shared" si="0"/>
-        <v>49890.46403000001</v>
+        <v>50850.459420000007</v>
       </c>
       <c r="D42" s="22">
         <f t="shared" si="1"/>
-        <v>4157.5386691666672</v>
+        <v>4237.5382850000005</v>
       </c>
       <c r="E42" s="23">
         <f t="shared" si="2"/>
-        <v>25.248210541497979</v>
+        <v>25.734038168016198</v>
       </c>
       <c r="F42" s="23">
         <f t="shared" si="3"/>
-        <v>12.62410527074899</v>
+        <v>12.867019084008099</v>
       </c>
       <c r="G42" s="23">
         <f t="shared" si="4"/>
-        <v>5.0496421082995955</v>
+        <v>5.14680763360324</v>
       </c>
       <c r="H42" s="24">
         <f t="shared" si="5"/>
-        <v>23.985800014423081</v>
+        <v>24.447336259615387</v>
       </c>
     </row>
   </sheetData>
   <dataConsolidate/>
   <mergeCells count="3">
     <mergeCell ref="B4:C4"/>
     <mergeCell ref="E4:H4"/>
     <mergeCell ref="E5:G5"/>
   </mergeCells>
   <pageMargins left="0.39370078740157483" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0">
     <oddFooter>&amp;L&amp;"Calibri,Standaard"&amp;F</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0500-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:H42"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.88671875" defaultRowHeight="13.8" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="1" width="6.44140625" style="2" bestFit="1" customWidth="1"/>
     <col min="2" max="4" width="15.33203125" style="2" customWidth="1"/>
     <col min="5" max="8" width="12.33203125" style="2" customWidth="1"/>
     <col min="9" max="16384" width="8.88671875" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A1" s="1" t="s">
         <v>14</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="2" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A2" s="4"/>
       <c r="D2" s="3">
         <f>Inhoud!B4</f>
-        <v>46054</v>
+        <v>46235</v>
       </c>
     </row>
     <row r="3" spans="1:8" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A3" s="1"/>
       <c r="B3" s="1"/>
       <c r="C3" s="5" t="s">
         <v>1</v>
       </c>
       <c r="D3" s="33">
         <f>Inhoud!B6</f>
-        <v>1.2190000000000001</v>
+        <v>1.2434000000000001</v>
       </c>
     </row>
     <row r="4" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A4" s="6"/>
       <c r="B4" s="35" t="s">
         <v>2</v>
       </c>
       <c r="C4" s="36"/>
       <c r="D4" s="7" t="s">
         <v>3</v>
       </c>
       <c r="E4" s="35" t="s">
         <v>4</v>
       </c>
       <c r="F4" s="37"/>
       <c r="G4" s="37"/>
       <c r="H4" s="36"/>
     </row>
     <row r="5" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A5" s="8"/>
       <c r="B5" s="9">
         <v>1</v>
       </c>
       <c r="C5" s="10"/>
       <c r="D5" s="10"/>
       <c r="E5" s="38" t="s">
         <v>5</v>
       </c>
       <c r="F5" s="39"/>
       <c r="G5" s="40"/>
       <c r="H5" s="11" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="6" spans="1:8" s="17" customFormat="1" x14ac:dyDescent="0.3">
       <c r="A6" s="12"/>
       <c r="B6" s="14" t="str">
         <f>'L4'!$B$6</f>
         <v>basis 01/01/2022</v>
       </c>
       <c r="C6" s="13">
         <f>D2</f>
-        <v>46054</v>
+        <v>46235</v>
       </c>
       <c r="D6" s="13">
         <f>C6</f>
-        <v>46054</v>
+        <v>46235</v>
       </c>
       <c r="E6" s="14">
         <v>1</v>
       </c>
       <c r="F6" s="15">
         <v>0.5</v>
       </c>
       <c r="G6" s="16">
         <v>0.2</v>
       </c>
       <c r="H6" s="12"/>
     </row>
     <row r="7" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A7" s="8">
         <v>0</v>
       </c>
       <c r="B7" s="18">
         <v>25562.97</v>
       </c>
       <c r="C7" s="18">
         <f t="shared" ref="C7:C42" si="0">B7*$D$3</f>
-        <v>31161.260430000002</v>
+        <v>31784.996898000001</v>
       </c>
       <c r="D7" s="18">
         <f t="shared" ref="D7:D42" si="1">B7/12*$D$3</f>
-        <v>2596.7717025000002</v>
+        <v>2648.7497415000003</v>
       </c>
       <c r="E7" s="19">
         <f t="shared" ref="E7:E42" si="2">C7/1976</f>
-        <v>15.769868638663969</v>
+        <v>16.085524745951417</v>
       </c>
       <c r="F7" s="19">
         <f>E7/2</f>
-        <v>7.8849343193319843</v>
+        <v>8.0427623729757087</v>
       </c>
       <c r="G7" s="19">
         <f>E7/5</f>
-        <v>3.1539737277327937</v>
+        <v>3.2171049491902837</v>
       </c>
       <c r="H7" s="20">
         <f>C7/2080</f>
-        <v>14.981375206730771</v>
+        <v>15.281248508653846</v>
       </c>
     </row>
     <row r="8" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A8" s="8">
         <f>A7+1</f>
         <v>1</v>
       </c>
       <c r="B8" s="18">
         <v>26558.33</v>
       </c>
       <c r="C8" s="18">
         <f t="shared" si="0"/>
-        <v>32374.604270000003</v>
+        <v>33022.627522000003</v>
       </c>
       <c r="D8" s="18">
         <f t="shared" si="1"/>
-        <v>2697.883689166667</v>
+        <v>2751.8856268333334</v>
       </c>
       <c r="E8" s="19">
         <f t="shared" si="2"/>
-        <v>16.383909043522269</v>
+        <v>16.71185603340081</v>
       </c>
       <c r="F8" s="19">
         <f t="shared" ref="F8:F42" si="3">E8/2</f>
-        <v>8.1919545217611347</v>
+        <v>8.3559280167004051</v>
       </c>
       <c r="G8" s="19">
         <f t="shared" ref="G8:G42" si="4">E8/5</f>
-        <v>3.2767818087044538</v>
+        <v>3.3423712066801619</v>
       </c>
       <c r="H8" s="20">
         <f t="shared" ref="H8:H42" si="5">C8/2080</f>
-        <v>15.564713591346155</v>
+        <v>15.876263231730771</v>
       </c>
     </row>
     <row r="9" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A9" s="8">
         <f t="shared" ref="A9:A42" si="6">A8+1</f>
         <v>2</v>
       </c>
       <c r="B9" s="18">
         <v>27553.69</v>
       </c>
       <c r="C9" s="18">
         <f t="shared" si="0"/>
-        <v>33587.948109999998</v>
+        <v>34260.258146</v>
       </c>
       <c r="D9" s="18">
         <f t="shared" si="1"/>
-        <v>2798.9956758333337</v>
+        <v>2855.021512166667</v>
       </c>
       <c r="E9" s="19">
         <f t="shared" si="2"/>
-        <v>16.997949448380567</v>
+        <v>17.338187320850203</v>
       </c>
       <c r="F9" s="19">
         <f t="shared" si="3"/>
-        <v>8.4989747241902833</v>
+        <v>8.6690936604251014</v>
       </c>
       <c r="G9" s="19">
         <f t="shared" si="4"/>
-        <v>3.3995898896761134</v>
+        <v>3.4676374641700405</v>
       </c>
       <c r="H9" s="20">
         <f t="shared" si="5"/>
-        <v>16.148051975961536</v>
+        <v>16.471277954807693</v>
       </c>
     </row>
     <row r="10" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A10" s="8">
         <f t="shared" si="6"/>
         <v>3</v>
       </c>
       <c r="B10" s="18">
         <v>28549.06</v>
       </c>
       <c r="C10" s="18">
         <f t="shared" si="0"/>
-        <v>34801.304140000007</v>
+        <v>35497.901204000002</v>
       </c>
       <c r="D10" s="18">
         <f t="shared" si="1"/>
-        <v>2900.108678333334</v>
+        <v>2958.158433666667</v>
       </c>
       <c r="E10" s="19">
         <f t="shared" si="2"/>
-        <v>17.61199602226721</v>
+        <v>17.964524900809717</v>
       </c>
       <c r="F10" s="19">
         <f t="shared" si="3"/>
-        <v>8.8059980111336049</v>
+        <v>8.9822624504048587</v>
       </c>
       <c r="G10" s="19">
         <f t="shared" si="4"/>
-        <v>3.5223992044534418</v>
+        <v>3.5929049801619435</v>
       </c>
       <c r="H10" s="20">
         <f t="shared" si="5"/>
-        <v>16.731396221153851</v>
+        <v>17.066298655769231</v>
       </c>
     </row>
     <row r="11" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A11" s="8">
         <f t="shared" si="6"/>
         <v>4</v>
       </c>
       <c r="B11" s="18">
         <v>29544.42</v>
       </c>
       <c r="C11" s="18">
         <f t="shared" si="0"/>
-        <v>36014.647980000002</v>
+        <v>36735.531827999999</v>
       </c>
       <c r="D11" s="18">
         <f t="shared" si="1"/>
-        <v>3001.2206649999998</v>
+        <v>3061.2943190000001</v>
       </c>
       <c r="E11" s="19">
         <f t="shared" si="2"/>
-        <v>18.226036427125507</v>
+        <v>18.59085618825911</v>
       </c>
       <c r="F11" s="19">
         <f t="shared" si="3"/>
-        <v>9.1130182135627535</v>
+        <v>9.2954280941295551</v>
       </c>
       <c r="G11" s="19">
         <f t="shared" si="4"/>
-        <v>3.6452072854251014</v>
+        <v>3.7181712376518221</v>
       </c>
       <c r="H11" s="20">
         <f t="shared" si="5"/>
-        <v>17.314734605769232</v>
+        <v>17.661313378846152</v>
       </c>
     </row>
     <row r="12" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A12" s="8">
         <f t="shared" si="6"/>
         <v>5</v>
       </c>
       <c r="B12" s="18">
         <v>29544.42</v>
       </c>
       <c r="C12" s="18">
         <f t="shared" si="0"/>
-        <v>36014.647980000002</v>
+        <v>36735.531827999999</v>
       </c>
       <c r="D12" s="18">
         <f t="shared" si="1"/>
-        <v>3001.2206649999998</v>
+        <v>3061.2943190000001</v>
       </c>
       <c r="E12" s="19">
         <f t="shared" si="2"/>
-        <v>18.226036427125507</v>
+        <v>18.59085618825911</v>
       </c>
       <c r="F12" s="19">
         <f t="shared" si="3"/>
-        <v>9.1130182135627535</v>
+        <v>9.2954280941295551</v>
       </c>
       <c r="G12" s="19">
         <f t="shared" si="4"/>
-        <v>3.6452072854251014</v>
+        <v>3.7181712376518221</v>
       </c>
       <c r="H12" s="20">
         <f t="shared" si="5"/>
-        <v>17.314734605769232</v>
+        <v>17.661313378846152</v>
       </c>
     </row>
     <row r="13" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A13" s="8">
         <f t="shared" si="6"/>
         <v>6</v>
       </c>
       <c r="B13" s="18">
         <v>30313</v>
       </c>
       <c r="C13" s="18">
         <f t="shared" si="0"/>
-        <v>36951.547000000006</v>
+        <v>37691.184200000003</v>
       </c>
       <c r="D13" s="18">
         <f t="shared" si="1"/>
-        <v>3079.2955833333335</v>
+        <v>3140.9320166666671</v>
       </c>
       <c r="E13" s="19">
         <f t="shared" si="2"/>
-        <v>18.700175607287452</v>
+        <v>19.074485931174092</v>
       </c>
       <c r="F13" s="19">
         <f t="shared" si="3"/>
-        <v>9.350087803643726</v>
+        <v>9.5372429655870459</v>
       </c>
       <c r="G13" s="19">
         <f t="shared" si="4"/>
-        <v>3.7400351214574905</v>
+        <v>3.8148971862348184</v>
       </c>
       <c r="H13" s="20">
         <f t="shared" si="5"/>
-        <v>17.765166826923078</v>
+        <v>18.120761634615388</v>
       </c>
     </row>
     <row r="14" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A14" s="8">
         <f t="shared" si="6"/>
         <v>7</v>
       </c>
       <c r="B14" s="18">
         <v>30313</v>
       </c>
       <c r="C14" s="18">
         <f t="shared" si="0"/>
-        <v>36951.547000000006</v>
+        <v>37691.184200000003</v>
       </c>
       <c r="D14" s="18">
         <f t="shared" si="1"/>
-        <v>3079.2955833333335</v>
+        <v>3140.9320166666671</v>
       </c>
       <c r="E14" s="19">
         <f t="shared" si="2"/>
-        <v>18.700175607287452</v>
+        <v>19.074485931174092</v>
       </c>
       <c r="F14" s="19">
         <f t="shared" si="3"/>
-        <v>9.350087803643726</v>
+        <v>9.5372429655870459</v>
       </c>
       <c r="G14" s="19">
         <f t="shared" si="4"/>
-        <v>3.7400351214574905</v>
+        <v>3.8148971862348184</v>
       </c>
       <c r="H14" s="20">
         <f t="shared" si="5"/>
-        <v>17.765166826923078</v>
+        <v>18.120761634615388</v>
       </c>
     </row>
     <row r="15" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A15" s="8">
         <f t="shared" si="6"/>
         <v>8</v>
       </c>
       <c r="B15" s="18">
         <v>31731.68</v>
       </c>
       <c r="C15" s="18">
         <f t="shared" si="0"/>
-        <v>38680.91792</v>
+        <v>39455.170912000001</v>
       </c>
       <c r="D15" s="18">
         <f t="shared" si="1"/>
-        <v>3223.409826666667</v>
+        <v>3287.9309093333336</v>
       </c>
       <c r="E15" s="19">
         <f t="shared" si="2"/>
-        <v>19.575363319838058</v>
+        <v>19.967191757085022</v>
       </c>
       <c r="F15" s="19">
         <f t="shared" si="3"/>
-        <v>9.7876816599190288</v>
+        <v>9.983595878542511</v>
       </c>
       <c r="G15" s="19">
         <f t="shared" si="4"/>
-        <v>3.9150726639676114</v>
+        <v>3.9934383514170042</v>
       </c>
       <c r="H15" s="20">
         <f t="shared" si="5"/>
-        <v>18.596595153846152</v>
+        <v>18.968832169230769</v>
       </c>
     </row>
     <row r="16" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A16" s="8">
         <f t="shared" si="6"/>
         <v>9</v>
       </c>
       <c r="B16" s="18">
         <v>31731.68</v>
       </c>
       <c r="C16" s="18">
         <f t="shared" si="0"/>
-        <v>38680.91792</v>
+        <v>39455.170912000001</v>
       </c>
       <c r="D16" s="18">
         <f t="shared" si="1"/>
-        <v>3223.409826666667</v>
+        <v>3287.9309093333336</v>
       </c>
       <c r="E16" s="19">
         <f t="shared" si="2"/>
-        <v>19.575363319838058</v>
+        <v>19.967191757085022</v>
       </c>
       <c r="F16" s="19">
         <f t="shared" si="3"/>
-        <v>9.7876816599190288</v>
+        <v>9.983595878542511</v>
       </c>
       <c r="G16" s="19">
         <f t="shared" si="4"/>
-        <v>3.9150726639676114</v>
+        <v>3.9934383514170042</v>
       </c>
       <c r="H16" s="20">
         <f t="shared" si="5"/>
-        <v>18.596595153846152</v>
+        <v>18.968832169230769</v>
       </c>
     </row>
     <row r="17" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A17" s="8">
         <f t="shared" si="6"/>
         <v>10</v>
       </c>
       <c r="B17" s="18">
         <v>32918.76</v>
       </c>
       <c r="C17" s="18">
         <f t="shared" si="0"/>
-        <v>40127.968440000004</v>
+        <v>40931.186184000006</v>
       </c>
       <c r="D17" s="18">
         <f t="shared" si="1"/>
-        <v>3343.99737</v>
+        <v>3410.932182</v>
       </c>
       <c r="E17" s="19">
         <f t="shared" si="2"/>
-        <v>20.30767633603239</v>
+        <v>20.714163048583</v>
       </c>
       <c r="F17" s="19">
         <f t="shared" si="3"/>
-        <v>10.153838168016195</v>
+        <v>10.3570815242915</v>
       </c>
       <c r="G17" s="19">
         <f t="shared" si="4"/>
-        <v>4.0615352672064784</v>
+        <v>4.1428326097166002</v>
       </c>
       <c r="H17" s="20">
         <f t="shared" si="5"/>
-        <v>19.29229251923077</v>
+        <v>19.678454896153848</v>
       </c>
     </row>
     <row r="18" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A18" s="8">
         <f t="shared" si="6"/>
         <v>11</v>
       </c>
       <c r="B18" s="18">
         <v>32918.76</v>
       </c>
       <c r="C18" s="18">
         <f t="shared" si="0"/>
-        <v>40127.968440000004</v>
+        <v>40931.186184000006</v>
       </c>
       <c r="D18" s="18">
         <f t="shared" si="1"/>
-        <v>3343.99737</v>
+        <v>3410.932182</v>
       </c>
       <c r="E18" s="19">
         <f t="shared" si="2"/>
-        <v>20.30767633603239</v>
+        <v>20.714163048583</v>
       </c>
       <c r="F18" s="19">
         <f t="shared" si="3"/>
-        <v>10.153838168016195</v>
+        <v>10.3570815242915</v>
       </c>
       <c r="G18" s="19">
         <f t="shared" si="4"/>
-        <v>4.0615352672064784</v>
+        <v>4.1428326097166002</v>
       </c>
       <c r="H18" s="20">
         <f t="shared" si="5"/>
-        <v>19.29229251923077</v>
+        <v>19.678454896153848</v>
       </c>
     </row>
     <row r="19" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A19" s="8">
         <f t="shared" si="6"/>
         <v>12</v>
       </c>
       <c r="B19" s="18">
         <v>33918.949999999997</v>
       </c>
       <c r="C19" s="18">
         <f t="shared" si="0"/>
-        <v>41347.200049999999</v>
+        <v>42174.82243</v>
       </c>
       <c r="D19" s="18">
         <f t="shared" si="1"/>
-        <v>3445.6000041666666</v>
+        <v>3514.568535833333</v>
       </c>
       <c r="E19" s="19">
         <f t="shared" si="2"/>
-        <v>20.924696381578947</v>
+        <v>21.343533618421052</v>
       </c>
       <c r="F19" s="19">
         <f t="shared" si="3"/>
-        <v>10.462348190789474</v>
+        <v>10.671766809210526</v>
       </c>
       <c r="G19" s="19">
         <f t="shared" si="4"/>
-        <v>4.1849392763157898</v>
+        <v>4.2687067236842102</v>
       </c>
       <c r="H19" s="20">
         <f t="shared" si="5"/>
-        <v>19.8784615625</v>
+        <v>20.276356937500001</v>
       </c>
     </row>
     <row r="20" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A20" s="8">
         <f t="shared" si="6"/>
         <v>13</v>
       </c>
       <c r="B20" s="18">
         <v>33918.949999999997</v>
       </c>
       <c r="C20" s="18">
         <f t="shared" si="0"/>
-        <v>41347.200049999999</v>
+        <v>42174.82243</v>
       </c>
       <c r="D20" s="18">
         <f t="shared" si="1"/>
-        <v>3445.6000041666666</v>
+        <v>3514.568535833333</v>
       </c>
       <c r="E20" s="19">
         <f t="shared" si="2"/>
-        <v>20.924696381578947</v>
+        <v>21.343533618421052</v>
       </c>
       <c r="F20" s="19">
         <f t="shared" si="3"/>
-        <v>10.462348190789474</v>
+        <v>10.671766809210526</v>
       </c>
       <c r="G20" s="19">
         <f t="shared" si="4"/>
-        <v>4.1849392763157898</v>
+        <v>4.2687067236842102</v>
       </c>
       <c r="H20" s="20">
         <f t="shared" si="5"/>
-        <v>19.8784615625</v>
+        <v>20.276356937500001</v>
       </c>
     </row>
     <row r="21" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A21" s="8">
         <f t="shared" si="6"/>
         <v>14</v>
       </c>
       <c r="B21" s="18">
         <v>35337.629999999997</v>
       </c>
       <c r="C21" s="18">
         <f t="shared" si="0"/>
-        <v>43076.570970000001</v>
+        <v>43938.809141999998</v>
       </c>
       <c r="D21" s="18">
         <f t="shared" si="1"/>
-        <v>3589.7142475000001</v>
+        <v>3661.5674285</v>
       </c>
       <c r="E21" s="19">
         <f t="shared" si="2"/>
-        <v>21.799884094129556</v>
+        <v>22.236239444331982</v>
       </c>
       <c r="F21" s="19">
         <f t="shared" si="3"/>
-        <v>10.899942047064778</v>
+        <v>11.118119722165991</v>
       </c>
       <c r="G21" s="19">
         <f t="shared" si="4"/>
-        <v>4.3599768188259116</v>
+        <v>4.4472478888663964</v>
       </c>
       <c r="H21" s="20">
         <f t="shared" si="5"/>
-        <v>20.709889889423078</v>
+        <v>21.124427472115382</v>
       </c>
     </row>
     <row r="22" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A22" s="8">
         <f t="shared" si="6"/>
         <v>15</v>
       </c>
       <c r="B22" s="18">
         <v>35337.629999999997</v>
       </c>
       <c r="C22" s="18">
         <f t="shared" si="0"/>
-        <v>43076.570970000001</v>
+        <v>43938.809141999998</v>
       </c>
       <c r="D22" s="18">
         <f t="shared" si="1"/>
-        <v>3589.7142475000001</v>
+        <v>3661.5674285</v>
       </c>
       <c r="E22" s="19">
         <f t="shared" si="2"/>
-        <v>21.799884094129556</v>
+        <v>22.236239444331982</v>
       </c>
       <c r="F22" s="19">
         <f t="shared" si="3"/>
-        <v>10.899942047064778</v>
+        <v>11.118119722165991</v>
       </c>
       <c r="G22" s="19">
         <f t="shared" si="4"/>
-        <v>4.3599768188259116</v>
+        <v>4.4472478888663964</v>
       </c>
       <c r="H22" s="20">
         <f t="shared" si="5"/>
-        <v>20.709889889423078</v>
+        <v>21.124427472115382</v>
       </c>
     </row>
     <row r="23" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A23" s="8">
         <f t="shared" si="6"/>
         <v>16</v>
       </c>
       <c r="B23" s="18">
         <v>36756.31</v>
       </c>
       <c r="C23" s="18">
         <f t="shared" si="0"/>
-        <v>44805.941890000002</v>
+        <v>45702.795853999996</v>
       </c>
       <c r="D23" s="18">
         <f t="shared" si="1"/>
-        <v>3733.8284908333335</v>
+        <v>3808.5663211666665</v>
       </c>
       <c r="E23" s="19">
         <f t="shared" si="2"/>
-        <v>22.675071806680162</v>
+        <v>23.128945270242912</v>
       </c>
       <c r="F23" s="19">
         <f t="shared" si="3"/>
-        <v>11.337535903340081</v>
+        <v>11.564472635121456</v>
       </c>
       <c r="G23" s="19">
         <f t="shared" si="4"/>
-        <v>4.5350143613360325</v>
+        <v>4.6257890540485826</v>
       </c>
       <c r="H23" s="20">
         <f t="shared" si="5"/>
-        <v>21.541318216346156</v>
+        <v>21.972498006730767</v>
       </c>
     </row>
     <row r="24" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A24" s="8">
         <f t="shared" si="6"/>
         <v>17</v>
       </c>
       <c r="B24" s="18">
         <v>36756.31</v>
       </c>
       <c r="C24" s="18">
         <f t="shared" si="0"/>
-        <v>44805.941890000002</v>
+        <v>45702.795853999996</v>
       </c>
       <c r="D24" s="18">
         <f t="shared" si="1"/>
-        <v>3733.8284908333335</v>
+        <v>3808.5663211666665</v>
       </c>
       <c r="E24" s="19">
         <f t="shared" si="2"/>
-        <v>22.675071806680162</v>
+        <v>23.128945270242912</v>
       </c>
       <c r="F24" s="19">
         <f t="shared" si="3"/>
-        <v>11.337535903340081</v>
+        <v>11.564472635121456</v>
       </c>
       <c r="G24" s="19">
         <f t="shared" si="4"/>
-        <v>4.5350143613360325</v>
+        <v>4.6257890540485826</v>
       </c>
       <c r="H24" s="20">
         <f t="shared" si="5"/>
-        <v>21.541318216346156</v>
+        <v>21.972498006730767</v>
       </c>
     </row>
     <row r="25" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A25" s="8">
         <f t="shared" si="6"/>
         <v>18</v>
       </c>
       <c r="B25" s="18">
         <v>38175</v>
       </c>
       <c r="C25" s="18">
         <f t="shared" si="0"/>
-        <v>46535.325000000004</v>
+        <v>47466.795000000006</v>
       </c>
       <c r="D25" s="18">
         <f t="shared" si="1"/>
-        <v>3877.9437500000004</v>
+        <v>3955.5662500000003</v>
       </c>
       <c r="E25" s="19">
         <f t="shared" si="2"/>
-        <v>23.550265688259113</v>
+        <v>24.021657388663971</v>
       </c>
       <c r="F25" s="19">
         <f t="shared" si="3"/>
-        <v>11.775132844129557</v>
+        <v>12.010828694331986</v>
       </c>
       <c r="G25" s="19">
         <f t="shared" si="4"/>
-        <v>4.7100531376518227</v>
+        <v>4.8043314777327941</v>
       </c>
       <c r="H25" s="20">
         <f t="shared" si="5"/>
-        <v>22.372752403846157</v>
+        <v>22.820574519230771</v>
       </c>
     </row>
     <row r="26" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A26" s="8">
         <f t="shared" si="6"/>
         <v>19</v>
       </c>
       <c r="B26" s="18">
         <v>38175</v>
       </c>
       <c r="C26" s="18">
         <f t="shared" si="0"/>
-        <v>46535.325000000004</v>
+        <v>47466.795000000006</v>
       </c>
       <c r="D26" s="18">
         <f t="shared" si="1"/>
-        <v>3877.9437500000004</v>
+        <v>3955.5662500000003</v>
       </c>
       <c r="E26" s="19">
         <f t="shared" si="2"/>
-        <v>23.550265688259113</v>
+        <v>24.021657388663971</v>
       </c>
       <c r="F26" s="19">
         <f t="shared" si="3"/>
-        <v>11.775132844129557</v>
+        <v>12.010828694331986</v>
       </c>
       <c r="G26" s="19">
         <f t="shared" si="4"/>
-        <v>4.7100531376518227</v>
+        <v>4.8043314777327941</v>
       </c>
       <c r="H26" s="20">
         <f t="shared" si="5"/>
-        <v>22.372752403846157</v>
+        <v>22.820574519230771</v>
       </c>
     </row>
     <row r="27" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A27" s="8">
         <f t="shared" si="6"/>
         <v>20</v>
       </c>
       <c r="B27" s="18">
-        <v>39593.68</v>
+        <v>39588.79</v>
       </c>
       <c r="C27" s="18">
         <f t="shared" si="0"/>
-        <v>48264.695920000006</v>
+        <v>49224.701486000005</v>
       </c>
       <c r="D27" s="18">
         <f t="shared" si="1"/>
-        <v>4022.0579933333338</v>
+        <v>4102.0584571666668</v>
       </c>
       <c r="E27" s="19">
         <f t="shared" si="2"/>
-        <v>24.425453400809719</v>
+        <v>24.911286177125508</v>
       </c>
       <c r="F27" s="19">
         <f t="shared" si="3"/>
-        <v>12.212726700404859</v>
+        <v>12.455643088562754</v>
       </c>
       <c r="G27" s="19">
         <f t="shared" si="4"/>
-        <v>4.8850906801619436</v>
+        <v>4.9822572354251013</v>
       </c>
       <c r="H27" s="20">
         <f t="shared" si="5"/>
-        <v>23.204180730769234</v>
+        <v>23.665721868269234</v>
       </c>
     </row>
     <row r="28" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A28" s="8">
         <f t="shared" si="6"/>
         <v>21</v>
       </c>
       <c r="B28" s="18">
-        <v>39593.68</v>
+        <v>39588.79</v>
       </c>
       <c r="C28" s="18">
         <f t="shared" si="0"/>
-        <v>48264.695920000006</v>
+        <v>49224.701486000005</v>
       </c>
       <c r="D28" s="18">
         <f t="shared" si="1"/>
-        <v>4022.0579933333338</v>
+        <v>4102.0584571666668</v>
       </c>
       <c r="E28" s="19">
         <f t="shared" si="2"/>
-        <v>24.425453400809719</v>
+        <v>24.911286177125508</v>
       </c>
       <c r="F28" s="19">
         <f t="shared" si="3"/>
-        <v>12.212726700404859</v>
+        <v>12.455643088562754</v>
       </c>
       <c r="G28" s="19">
         <f t="shared" si="4"/>
-        <v>4.8850906801619436</v>
+        <v>4.9822572354251013</v>
       </c>
       <c r="H28" s="20">
         <f t="shared" si="5"/>
-        <v>23.204180730769234</v>
+        <v>23.665721868269234</v>
       </c>
     </row>
     <row r="29" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A29" s="8">
         <f t="shared" si="6"/>
         <v>22</v>
       </c>
       <c r="B29" s="18">
-        <v>41012.35</v>
+        <v>40979.620000000003</v>
       </c>
       <c r="C29" s="18">
         <f t="shared" si="0"/>
-        <v>49994.054649999998</v>
+        <v>50954.059508000006</v>
       </c>
       <c r="D29" s="18">
         <f t="shared" si="1"/>
-        <v>4166.1712208333338</v>
+        <v>4246.1716256666678</v>
       </c>
       <c r="E29" s="19">
         <f t="shared" si="2"/>
-        <v>25.300634944331982</v>
+        <v>25.78646736234818</v>
       </c>
       <c r="F29" s="19">
         <f t="shared" si="3"/>
-        <v>12.650317472165991</v>
+        <v>12.89323368117409</v>
       </c>
       <c r="G29" s="19">
         <f t="shared" si="4"/>
-        <v>5.0601269888663962</v>
+        <v>5.157293472469636</v>
       </c>
       <c r="H29" s="20">
         <f t="shared" si="5"/>
-        <v>24.035603197115385</v>
+        <v>24.497143994230772</v>
       </c>
     </row>
     <row r="30" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A30" s="8">
         <f t="shared" si="6"/>
         <v>23</v>
       </c>
       <c r="B30" s="18">
-        <v>42431.05</v>
+        <v>42370.48</v>
       </c>
       <c r="C30" s="18">
         <f t="shared" si="0"/>
-        <v>51723.449950000009</v>
+        <v>52683.454832000003</v>
       </c>
       <c r="D30" s="18">
         <f t="shared" si="1"/>
-        <v>4310.2874958333341</v>
+        <v>4390.2879026666669</v>
       </c>
       <c r="E30" s="19">
         <f t="shared" si="2"/>
-        <v>26.175834994939276</v>
+        <v>26.661667425101218</v>
       </c>
       <c r="F30" s="19">
         <f t="shared" si="3"/>
-        <v>13.087917497469638</v>
+        <v>13.330833712550609</v>
       </c>
       <c r="G30" s="19">
         <f t="shared" si="4"/>
-        <v>5.2351669989878555</v>
+        <v>5.3323334850202437</v>
       </c>
       <c r="H30" s="20">
         <f t="shared" si="5"/>
-        <v>24.867043245192313</v>
+        <v>25.328584053846157</v>
       </c>
     </row>
     <row r="31" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A31" s="8">
         <f t="shared" si="6"/>
         <v>24</v>
       </c>
       <c r="B31" s="18">
-        <v>43849.72</v>
+        <v>43761.31</v>
       </c>
       <c r="C31" s="18">
         <f t="shared" si="0"/>
-        <v>53452.808680000002</v>
+        <v>54412.812853999996</v>
       </c>
       <c r="D31" s="18">
         <f t="shared" si="1"/>
-        <v>4454.4007233333341</v>
+        <v>4534.401071166667</v>
       </c>
       <c r="E31" s="19">
         <f t="shared" si="2"/>
-        <v>27.051016538461539</v>
+        <v>27.536848610323883</v>
       </c>
       <c r="F31" s="19">
         <f t="shared" si="3"/>
-        <v>13.52550826923077</v>
+        <v>13.768424305161941</v>
       </c>
       <c r="G31" s="19">
         <f t="shared" si="4"/>
-        <v>5.4102033076923082</v>
+        <v>5.5073697220647766</v>
       </c>
       <c r="H31" s="20">
         <f t="shared" si="5"/>
-        <v>25.698465711538461</v>
+        <v>26.160006179807691</v>
       </c>
     </row>
     <row r="32" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A32" s="8">
         <f t="shared" si="6"/>
         <v>25</v>
       </c>
       <c r="B32" s="18">
-        <v>43929.279999999999</v>
+        <v>43839.31</v>
       </c>
       <c r="C32" s="18">
         <f t="shared" si="0"/>
-        <v>53549.79232</v>
+        <v>54509.798053999999</v>
       </c>
       <c r="D32" s="18">
         <f t="shared" si="1"/>
-        <v>4462.4826933333334</v>
+        <v>4542.4831711666666</v>
       </c>
       <c r="E32" s="19">
         <f t="shared" si="2"/>
-        <v>27.100097327935224</v>
+        <v>27.585930189271256</v>
       </c>
       <c r="F32" s="19">
         <f t="shared" si="3"/>
-        <v>13.550048663967612</v>
+        <v>13.792965094635628</v>
       </c>
       <c r="G32" s="19">
         <f t="shared" si="4"/>
-        <v>5.4200194655870444</v>
+        <v>5.517186037854251</v>
       </c>
       <c r="H32" s="20">
         <f t="shared" si="5"/>
-        <v>25.745092461538462</v>
+        <v>26.206633679807691</v>
       </c>
     </row>
     <row r="33" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A33" s="8">
         <f t="shared" si="6"/>
         <v>26</v>
       </c>
       <c r="B33" s="18">
-        <v>44003</v>
+        <v>43911.58</v>
       </c>
       <c r="C33" s="18">
         <f t="shared" si="0"/>
-        <v>53639.657000000007</v>
+        <v>54599.658572000008</v>
       </c>
       <c r="D33" s="18">
         <f t="shared" si="1"/>
-        <v>4469.9714166666672</v>
+        <v>4549.971547666667</v>
       </c>
       <c r="E33" s="19">
         <f t="shared" si="2"/>
-        <v>27.145575404858302</v>
+        <v>27.631406159919031</v>
       </c>
       <c r="F33" s="19">
         <f t="shared" si="3"/>
-        <v>13.572787702429151</v>
+        <v>13.815703079959516</v>
       </c>
       <c r="G33" s="19">
         <f t="shared" si="4"/>
-        <v>5.4291150809716608</v>
+        <v>5.5262812319838064</v>
       </c>
       <c r="H33" s="20">
         <f t="shared" si="5"/>
-        <v>25.788296634615389</v>
+        <v>26.249835851923081</v>
       </c>
     </row>
     <row r="34" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A34" s="8">
         <f t="shared" si="6"/>
         <v>27</v>
       </c>
       <c r="B34" s="18">
-        <v>44071.29</v>
+        <v>43978.53</v>
       </c>
       <c r="C34" s="18">
         <f t="shared" si="0"/>
-        <v>53722.902510000007</v>
+        <v>54682.904201999998</v>
       </c>
       <c r="D34" s="18">
         <f t="shared" si="1"/>
-        <v>4476.9085425000003</v>
+        <v>4556.9086835000007</v>
       </c>
       <c r="E34" s="19">
         <f t="shared" si="2"/>
-        <v>27.187703699392717</v>
+        <v>27.673534515182187</v>
       </c>
       <c r="F34" s="19">
         <f t="shared" si="3"/>
-        <v>13.593851849696359</v>
+        <v>13.836767257591093</v>
       </c>
       <c r="G34" s="19">
         <f t="shared" si="4"/>
-        <v>5.4375407398785436</v>
+        <v>5.5347069030364375</v>
       </c>
       <c r="H34" s="20">
         <f t="shared" si="5"/>
-        <v>25.828318514423081</v>
+        <v>26.289857789423078</v>
       </c>
     </row>
     <row r="35" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A35" s="8">
         <f t="shared" si="6"/>
         <v>28</v>
       </c>
       <c r="B35" s="18">
-        <v>44134.57</v>
+        <v>44040.57</v>
       </c>
       <c r="C35" s="18">
         <f t="shared" si="0"/>
-        <v>53800.040830000005</v>
+        <v>54760.044738000004</v>
       </c>
       <c r="D35" s="18">
         <f t="shared" si="1"/>
-        <v>4483.3367358333335</v>
+        <v>4563.3370615000003</v>
       </c>
       <c r="E35" s="19">
         <f t="shared" si="2"/>
-        <v>27.226741310728748</v>
+        <v>27.712573247975712</v>
       </c>
       <c r="F35" s="19">
         <f t="shared" si="3"/>
-        <v>13.613370655364374</v>
+        <v>13.856286623987856</v>
       </c>
       <c r="G35" s="19">
         <f t="shared" si="4"/>
-        <v>5.4453482621457496</v>
+        <v>5.5425146495951427</v>
       </c>
       <c r="H35" s="20">
         <f t="shared" si="5"/>
-        <v>25.865404245192309</v>
+        <v>26.326944585576925</v>
       </c>
     </row>
     <row r="36" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A36" s="8">
         <f t="shared" si="6"/>
         <v>29</v>
       </c>
       <c r="B36" s="18">
-        <v>44193.15</v>
+        <v>44098</v>
       </c>
       <c r="C36" s="18">
         <f t="shared" si="0"/>
-        <v>53871.449850000005</v>
+        <v>54831.453200000004</v>
       </c>
       <c r="D36" s="18">
         <f t="shared" si="1"/>
-        <v>4489.2874875000007</v>
+        <v>4569.2877666666673</v>
       </c>
       <c r="E36" s="19">
         <f t="shared" si="2"/>
-        <v>27.262879478744942</v>
+        <v>27.748711133603241</v>
       </c>
       <c r="F36" s="19">
         <f t="shared" si="3"/>
-        <v>13.631439739372471</v>
+        <v>13.87435556680162</v>
       </c>
       <c r="G36" s="19">
         <f t="shared" si="4"/>
-        <v>5.4525758957489883</v>
+        <v>5.5497422267206478</v>
       </c>
       <c r="H36" s="20">
         <f t="shared" si="5"/>
-        <v>25.899735504807694</v>
+        <v>26.361275576923077</v>
       </c>
     </row>
     <row r="37" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A37" s="8">
         <f t="shared" si="6"/>
         <v>30</v>
       </c>
       <c r="B37" s="18">
-        <v>44247.47</v>
+        <v>44151.25</v>
       </c>
       <c r="C37" s="18">
         <f t="shared" si="0"/>
-        <v>53937.665930000003</v>
+        <v>54897.664250000002</v>
       </c>
       <c r="D37" s="18">
         <f t="shared" si="1"/>
-        <v>4494.8054941666669</v>
+        <v>4574.8053541666668</v>
       </c>
       <c r="E37" s="19">
         <f t="shared" si="2"/>
-        <v>27.296389640688261</v>
+        <v>27.782218750000002</v>
       </c>
       <c r="F37" s="19">
         <f t="shared" si="3"/>
-        <v>13.648194820344131</v>
+        <v>13.891109375000001</v>
       </c>
       <c r="G37" s="19">
         <f t="shared" si="4"/>
-        <v>5.4592779281376522</v>
+        <v>5.5564437500000006</v>
       </c>
       <c r="H37" s="20">
         <f t="shared" si="5"/>
-        <v>25.931570158653848</v>
+        <v>26.393107812500002</v>
       </c>
     </row>
     <row r="38" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A38" s="8">
         <f t="shared" si="6"/>
         <v>31</v>
       </c>
       <c r="B38" s="18">
-        <v>44297.74</v>
+        <v>44200.53</v>
       </c>
       <c r="C38" s="18">
         <f t="shared" si="0"/>
-        <v>53998.945059999998</v>
+        <v>54958.939001999999</v>
       </c>
       <c r="D38" s="18">
         <f t="shared" si="1"/>
-        <v>4499.9120883333335</v>
+        <v>4579.9115835000002</v>
       </c>
       <c r="E38" s="19">
         <f t="shared" si="2"/>
-        <v>27.327401346153845</v>
+        <v>27.813228239878541</v>
       </c>
       <c r="F38" s="19">
         <f t="shared" si="3"/>
-        <v>13.663700673076923</v>
+        <v>13.90661411993927</v>
       </c>
       <c r="G38" s="19">
         <f t="shared" si="4"/>
-        <v>5.4654802692307687</v>
+        <v>5.5626456479757085</v>
       </c>
       <c r="H38" s="20">
         <f t="shared" si="5"/>
-        <v>25.961031278846153</v>
+        <v>26.422566827884616</v>
       </c>
     </row>
     <row r="39" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A39" s="8">
         <f t="shared" si="6"/>
         <v>32</v>
       </c>
       <c r="B39" s="18">
-        <v>44344.3</v>
+        <v>44246.18</v>
       </c>
       <c r="C39" s="18">
         <f t="shared" si="0"/>
-        <v>54055.701700000005</v>
+        <v>55015.700212000003</v>
       </c>
       <c r="D39" s="18">
         <f t="shared" si="1"/>
-        <v>4504.6418083333338</v>
+        <v>4584.6416843333336</v>
       </c>
       <c r="E39" s="19">
         <f t="shared" si="2"/>
-        <v>27.356124342105264</v>
+        <v>27.841953548582996</v>
       </c>
       <c r="F39" s="19">
         <f t="shared" si="3"/>
-        <v>13.678062171052632</v>
+        <v>13.920976774291498</v>
       </c>
       <c r="G39" s="19">
         <f t="shared" si="4"/>
-        <v>5.4712248684210527</v>
+        <v>5.5683907097165992</v>
       </c>
       <c r="H39" s="20">
         <f t="shared" si="5"/>
-        <v>25.988318125000003</v>
+        <v>26.449855871153847</v>
       </c>
     </row>
     <row r="40" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A40" s="8">
         <f t="shared" si="6"/>
         <v>33</v>
       </c>
       <c r="B40" s="18">
-        <v>44387.41</v>
+        <v>44288.45</v>
       </c>
       <c r="C40" s="18">
         <f t="shared" si="0"/>
-        <v>54108.252790000006</v>
+        <v>55068.258730000001</v>
       </c>
       <c r="D40" s="18">
         <f t="shared" si="1"/>
-        <v>4509.0210658333344</v>
+        <v>4589.0215608333328</v>
       </c>
       <c r="E40" s="19">
         <f t="shared" si="2"/>
-        <v>27.382719023279357</v>
+        <v>27.868551988866397</v>
       </c>
       <c r="F40" s="19">
         <f t="shared" si="3"/>
-        <v>13.691359511639678</v>
+        <v>13.934275994433198</v>
       </c>
       <c r="G40" s="19">
         <f t="shared" si="4"/>
-        <v>5.4765438046558712</v>
+        <v>5.5737103977732794</v>
       </c>
       <c r="H40" s="20">
         <f t="shared" si="5"/>
-        <v>26.013583072115388</v>
+        <v>26.475124389423076</v>
       </c>
     </row>
     <row r="41" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A41" s="8">
         <f t="shared" si="6"/>
         <v>34</v>
       </c>
       <c r="B41" s="18">
-        <v>44427.34</v>
+        <v>44327.59</v>
       </c>
       <c r="C41" s="18">
         <f t="shared" si="0"/>
-        <v>54156.927459999999</v>
+        <v>55116.925405999995</v>
       </c>
       <c r="D41" s="18">
         <f t="shared" si="1"/>
-        <v>4513.0772883333339</v>
+        <v>4593.0771171666665</v>
       </c>
       <c r="E41" s="19">
         <f t="shared" si="2"/>
-        <v>27.407351953441296</v>
+        <v>27.893180873481779</v>
       </c>
       <c r="F41" s="19">
         <f t="shared" si="3"/>
-        <v>13.703675976720648</v>
+        <v>13.946590436740889</v>
       </c>
       <c r="G41" s="19">
         <f t="shared" si="4"/>
-        <v>5.4814703906882594</v>
+        <v>5.5786361746963555</v>
       </c>
       <c r="H41" s="20">
         <f t="shared" si="5"/>
-        <v>26.036984355769231</v>
+        <v>26.498521829807689</v>
       </c>
     </row>
     <row r="42" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A42" s="21">
         <f t="shared" si="6"/>
         <v>35</v>
       </c>
       <c r="B42" s="22">
-        <v>44464.29</v>
+        <v>44363.82</v>
       </c>
       <c r="C42" s="22">
         <f t="shared" si="0"/>
-        <v>54201.969510000003</v>
+        <v>55161.973788000003</v>
       </c>
       <c r="D42" s="22">
         <f t="shared" si="1"/>
-        <v>4516.8307925000008</v>
+        <v>4596.8311490000006</v>
       </c>
       <c r="E42" s="23">
         <f t="shared" si="2"/>
-        <v>27.430146513157897</v>
+        <v>27.915978637651822</v>
       </c>
       <c r="F42" s="23">
         <f t="shared" si="3"/>
-        <v>13.715073256578949</v>
+        <v>13.957989318825911</v>
       </c>
       <c r="G42" s="23">
         <f t="shared" si="4"/>
-        <v>5.4860293026315796</v>
+        <v>5.5831957275303647</v>
       </c>
       <c r="H42" s="24">
         <f t="shared" si="5"/>
-        <v>26.058639187500003</v>
+        <v>26.520179705769234</v>
       </c>
     </row>
   </sheetData>
   <dataConsolidate/>
   <mergeCells count="3">
     <mergeCell ref="B4:C4"/>
     <mergeCell ref="E4:H4"/>
     <mergeCell ref="E5:G5"/>
   </mergeCells>
   <pageMargins left="0.39370078740157483" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0">
     <oddFooter>&amp;L&amp;"Calibri,Standaard"&amp;F</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0600-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:H42"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.88671875" defaultRowHeight="13.8" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="1" width="6.44140625" style="2" bestFit="1" customWidth="1"/>
     <col min="2" max="4" width="15.33203125" style="2" customWidth="1"/>
     <col min="5" max="8" width="12.33203125" style="2" customWidth="1"/>
     <col min="9" max="16384" width="8.88671875" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A1" s="1" t="s">
         <v>12</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="2" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A2" s="4"/>
       <c r="D2" s="3">
         <f>Inhoud!B4</f>
-        <v>46054</v>
+        <v>46235</v>
       </c>
     </row>
     <row r="3" spans="1:8" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A3" s="1"/>
       <c r="B3" s="1"/>
       <c r="C3" s="5" t="s">
         <v>1</v>
       </c>
       <c r="D3" s="33">
         <f>Inhoud!B6</f>
-        <v>1.2190000000000001</v>
+        <v>1.2434000000000001</v>
       </c>
     </row>
     <row r="4" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A4" s="6"/>
       <c r="B4" s="35" t="s">
         <v>2</v>
       </c>
       <c r="C4" s="36"/>
       <c r="D4" s="7" t="s">
         <v>3</v>
       </c>
       <c r="E4" s="35" t="s">
         <v>4</v>
       </c>
       <c r="F4" s="37"/>
       <c r="G4" s="37"/>
       <c r="H4" s="36"/>
     </row>
     <row r="5" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A5" s="8"/>
       <c r="B5" s="9">
         <v>1</v>
       </c>
       <c r="C5" s="10"/>
       <c r="D5" s="10"/>
       <c r="E5" s="38" t="s">
         <v>5</v>
       </c>
       <c r="F5" s="39"/>
       <c r="G5" s="40"/>
       <c r="H5" s="11" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="6" spans="1:8" s="17" customFormat="1" x14ac:dyDescent="0.3">
       <c r="A6" s="12"/>
       <c r="B6" s="14" t="str">
         <f>'L4'!$B$6</f>
         <v>basis 01/01/2022</v>
       </c>
       <c r="C6" s="13">
         <f>D2</f>
-        <v>46054</v>
+        <v>46235</v>
       </c>
       <c r="D6" s="13">
         <f>C6</f>
-        <v>46054</v>
+        <v>46235</v>
       </c>
       <c r="E6" s="14">
         <v>1</v>
       </c>
       <c r="F6" s="15">
         <v>0.5</v>
       </c>
       <c r="G6" s="16">
         <v>0.2</v>
       </c>
       <c r="H6" s="12"/>
     </row>
     <row r="7" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A7" s="8">
         <v>0</v>
       </c>
       <c r="B7" s="18">
         <v>29736.12</v>
       </c>
       <c r="C7" s="18">
         <f t="shared" ref="C7:C42" si="0">B7*$D$3</f>
-        <v>36248.330280000002</v>
+        <v>36973.891607999998</v>
       </c>
       <c r="D7" s="18">
         <f t="shared" ref="D7:D42" si="1">B7/12*$D$3</f>
-        <v>3020.6941899999997</v>
+        <v>3081.1576339999997</v>
       </c>
       <c r="E7" s="19">
         <f t="shared" ref="E7:E42" si="2">C7/1976</f>
-        <v>18.344296700404858</v>
+        <v>18.711483607287448</v>
       </c>
       <c r="F7" s="19">
         <f>E7/2</f>
-        <v>9.1721483502024288</v>
+        <v>9.3557418036437241</v>
       </c>
       <c r="G7" s="19">
         <f>E7/5</f>
-        <v>3.6688593400809717</v>
+        <v>3.7422967214574898</v>
       </c>
       <c r="H7" s="20">
         <f>C7/2080</f>
-        <v>17.427081865384615</v>
+        <v>17.775909426923075</v>
       </c>
     </row>
     <row r="8" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A8" s="8">
         <f>A7+1</f>
         <v>1</v>
       </c>
       <c r="B8" s="18">
         <v>29736.12</v>
       </c>
       <c r="C8" s="18">
         <f t="shared" si="0"/>
-        <v>36248.330280000002</v>
+        <v>36973.891607999998</v>
       </c>
       <c r="D8" s="18">
         <f t="shared" si="1"/>
-        <v>3020.6941899999997</v>
+        <v>3081.1576339999997</v>
       </c>
       <c r="E8" s="19">
         <f t="shared" si="2"/>
-        <v>18.344296700404858</v>
+        <v>18.711483607287448</v>
       </c>
       <c r="F8" s="19">
         <f t="shared" ref="F8:F42" si="3">E8/2</f>
-        <v>9.1721483502024288</v>
+        <v>9.3557418036437241</v>
       </c>
       <c r="G8" s="19">
         <f t="shared" ref="G8:G42" si="4">E8/5</f>
-        <v>3.6688593400809717</v>
+        <v>3.7422967214574898</v>
       </c>
       <c r="H8" s="20">
         <f t="shared" ref="H8:H42" si="5">C8/2080</f>
-        <v>17.427081865384615</v>
+        <v>17.775909426923075</v>
       </c>
     </row>
     <row r="9" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A9" s="8">
         <f t="shared" ref="A9:A42" si="6">A8+1</f>
         <v>2</v>
       </c>
       <c r="B9" s="18">
         <v>30483.61</v>
       </c>
       <c r="C9" s="18">
         <f t="shared" si="0"/>
-        <v>37159.52059</v>
+        <v>37903.320674000002</v>
       </c>
       <c r="D9" s="18">
         <f t="shared" si="1"/>
-        <v>3096.6267158333335</v>
+        <v>3158.6100561666667</v>
       </c>
       <c r="E9" s="19">
         <f t="shared" si="2"/>
-        <v>18.805425399797571</v>
+        <v>19.181842446356278</v>
       </c>
       <c r="F9" s="19">
         <f t="shared" si="3"/>
-        <v>9.4027126998987853</v>
+        <v>9.5909212231781389</v>
       </c>
       <c r="G9" s="19">
         <f t="shared" si="4"/>
-        <v>3.7610850799595141</v>
+        <v>3.8363684892712557</v>
       </c>
       <c r="H9" s="20">
         <f t="shared" si="5"/>
-        <v>17.865154129807692</v>
+        <v>18.222750324038461</v>
       </c>
     </row>
     <row r="10" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A10" s="8">
         <f t="shared" si="6"/>
         <v>3</v>
       </c>
       <c r="B10" s="18">
         <v>31614.7</v>
       </c>
       <c r="C10" s="18">
         <f t="shared" si="0"/>
-        <v>38538.319300000003</v>
+        <v>39309.717980000001</v>
       </c>
       <c r="D10" s="18">
         <f t="shared" si="1"/>
-        <v>3211.5266083333336</v>
+        <v>3275.8098316666669</v>
       </c>
       <c r="E10" s="19">
         <f t="shared" si="2"/>
-        <v>19.50319802631579</v>
+        <v>19.89358197368421</v>
       </c>
       <c r="F10" s="19">
         <f t="shared" si="3"/>
-        <v>9.7515990131578949</v>
+        <v>9.9467909868421049</v>
       </c>
       <c r="G10" s="19">
         <f t="shared" si="4"/>
-        <v>3.9006396052631578</v>
+        <v>3.9787163947368418</v>
       </c>
       <c r="H10" s="20">
         <f t="shared" si="5"/>
-        <v>18.528038125000002</v>
+        <v>18.898902875000001</v>
       </c>
     </row>
     <row r="11" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A11" s="8">
         <f t="shared" si="6"/>
         <v>4</v>
       </c>
       <c r="B11" s="18">
         <v>32745.8</v>
       </c>
       <c r="C11" s="18">
         <f t="shared" si="0"/>
-        <v>39917.1302</v>
+        <v>40716.127720000004</v>
       </c>
       <c r="D11" s="18">
         <f t="shared" si="1"/>
-        <v>3326.4275166666666</v>
+        <v>3393.0106433333335</v>
       </c>
       <c r="E11" s="19">
         <f t="shared" si="2"/>
-        <v>20.200976821862348</v>
+        <v>20.605327793522271</v>
       </c>
       <c r="F11" s="19">
         <f t="shared" si="3"/>
-        <v>10.100488410931174</v>
+        <v>10.302663896761135</v>
       </c>
       <c r="G11" s="19">
         <f t="shared" si="4"/>
-        <v>4.0401953643724697</v>
+        <v>4.121065558704454</v>
       </c>
       <c r="H11" s="20">
         <f t="shared" si="5"/>
-        <v>19.190927980769231</v>
+        <v>19.575061403846156</v>
       </c>
     </row>
     <row r="12" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A12" s="8">
         <f t="shared" si="6"/>
         <v>5</v>
       </c>
       <c r="B12" s="18">
         <v>32745.8</v>
       </c>
       <c r="C12" s="18">
         <f t="shared" si="0"/>
-        <v>39917.1302</v>
+        <v>40716.127720000004</v>
       </c>
       <c r="D12" s="18">
         <f t="shared" si="1"/>
-        <v>3326.4275166666666</v>
+        <v>3393.0106433333335</v>
       </c>
       <c r="E12" s="19">
         <f t="shared" si="2"/>
-        <v>20.200976821862348</v>
+        <v>20.605327793522271</v>
       </c>
       <c r="F12" s="19">
         <f t="shared" si="3"/>
-        <v>10.100488410931174</v>
+        <v>10.302663896761135</v>
       </c>
       <c r="G12" s="19">
         <f t="shared" si="4"/>
-        <v>4.0401953643724697</v>
+        <v>4.121065558704454</v>
       </c>
       <c r="H12" s="20">
         <f t="shared" si="5"/>
-        <v>19.190927980769231</v>
+        <v>19.575061403846156</v>
       </c>
     </row>
     <row r="13" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A13" s="8">
         <f t="shared" si="6"/>
         <v>6</v>
       </c>
       <c r="B13" s="18">
         <v>33707.839999999997</v>
       </c>
       <c r="C13" s="18">
         <f t="shared" si="0"/>
-        <v>41089.856959999997</v>
+        <v>41912.328256000001</v>
       </c>
       <c r="D13" s="18">
         <f t="shared" si="1"/>
-        <v>3424.1547466666661</v>
+        <v>3492.6940213333328</v>
       </c>
       <c r="E13" s="19">
         <f t="shared" si="2"/>
-        <v>20.794462024291498</v>
+        <v>21.210692437246966</v>
       </c>
       <c r="F13" s="19">
         <f t="shared" si="3"/>
-        <v>10.397231012145749</v>
+        <v>10.605346218623483</v>
       </c>
       <c r="G13" s="19">
         <f t="shared" si="4"/>
-        <v>4.1588924048582996</v>
+        <v>4.2421384874493935</v>
       </c>
       <c r="H13" s="20">
         <f t="shared" si="5"/>
-        <v>19.754738923076921</v>
+        <v>20.150157815384617</v>
       </c>
     </row>
     <row r="14" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A14" s="8">
         <f t="shared" si="6"/>
         <v>7</v>
       </c>
       <c r="B14" s="18">
         <v>35499.43</v>
       </c>
       <c r="C14" s="18">
         <f t="shared" si="0"/>
-        <v>43273.805170000007</v>
+        <v>44139.991262000003</v>
       </c>
       <c r="D14" s="18">
         <f t="shared" si="1"/>
-        <v>3606.1504308333338</v>
+        <v>3678.3326051666668</v>
       </c>
       <c r="E14" s="19">
         <f t="shared" si="2"/>
-        <v>21.89969897267207</v>
+        <v>22.338052258097168</v>
       </c>
       <c r="F14" s="19">
         <f t="shared" si="3"/>
-        <v>10.949849486336035</v>
+        <v>11.169026129048584</v>
       </c>
       <c r="G14" s="19">
         <f t="shared" si="4"/>
-        <v>4.3799397945344136</v>
+        <v>4.4676104516194339</v>
       </c>
       <c r="H14" s="20">
         <f t="shared" si="5"/>
-        <v>20.804714024038464</v>
+        <v>21.221149645192309</v>
       </c>
     </row>
     <row r="15" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A15" s="8">
         <f t="shared" si="6"/>
         <v>8</v>
       </c>
       <c r="B15" s="18">
         <v>35499.43</v>
       </c>
       <c r="C15" s="18">
         <f t="shared" si="0"/>
-        <v>43273.805170000007</v>
+        <v>44139.991262000003</v>
       </c>
       <c r="D15" s="18">
         <f t="shared" si="1"/>
-        <v>3606.1504308333338</v>
+        <v>3678.3326051666668</v>
       </c>
       <c r="E15" s="19">
         <f t="shared" si="2"/>
-        <v>21.89969897267207</v>
+        <v>22.338052258097168</v>
       </c>
       <c r="F15" s="19">
         <f t="shared" si="3"/>
-        <v>10.949849486336035</v>
+        <v>11.169026129048584</v>
       </c>
       <c r="G15" s="19">
         <f t="shared" si="4"/>
-        <v>4.3799397945344136</v>
+        <v>4.4676104516194339</v>
       </c>
       <c r="H15" s="20">
         <f t="shared" si="5"/>
-        <v>20.804714024038464</v>
+        <v>21.221149645192309</v>
       </c>
     </row>
     <row r="16" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A16" s="8">
         <f t="shared" si="6"/>
         <v>9</v>
       </c>
       <c r="B16" s="18">
         <v>36428.870000000003</v>
       </c>
       <c r="C16" s="18">
         <f t="shared" si="0"/>
-        <v>44406.792530000006</v>
+        <v>45295.656958000007</v>
       </c>
       <c r="D16" s="18">
         <f t="shared" si="1"/>
-        <v>3700.5660441666669</v>
+        <v>3774.6380798333334</v>
       </c>
       <c r="E16" s="19">
         <f t="shared" si="2"/>
-        <v>22.473073142712554</v>
+        <v>22.922903318825913</v>
       </c>
       <c r="F16" s="19">
         <f t="shared" si="3"/>
-        <v>11.236536571356277</v>
+        <v>11.461451659412957</v>
       </c>
       <c r="G16" s="19">
         <f t="shared" si="4"/>
-        <v>4.4946146285425108</v>
+        <v>4.5845806637651823</v>
       </c>
       <c r="H16" s="20">
         <f t="shared" si="5"/>
-        <v>21.349419485576927</v>
+        <v>21.776758152884618</v>
       </c>
     </row>
     <row r="17" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A17" s="8">
         <f t="shared" si="6"/>
         <v>10</v>
       </c>
       <c r="B17" s="18">
         <v>36932.120000000003</v>
       </c>
       <c r="C17" s="18">
         <f t="shared" si="0"/>
-        <v>45020.254280000008</v>
+        <v>45921.398008000004</v>
       </c>
       <c r="D17" s="18">
         <f t="shared" si="1"/>
-        <v>3751.6878566666669</v>
+        <v>3826.7831673333335</v>
       </c>
       <c r="E17" s="19">
         <f t="shared" si="2"/>
-        <v>22.78352949392713</v>
+        <v>23.239573890688263</v>
       </c>
       <c r="F17" s="19">
         <f t="shared" si="3"/>
-        <v>11.391764746963565</v>
+        <v>11.619786945344131</v>
       </c>
       <c r="G17" s="19">
         <f t="shared" si="4"/>
-        <v>4.5567058987854256</v>
+        <v>4.6479147781376522</v>
       </c>
       <c r="H17" s="20">
         <f t="shared" si="5"/>
-        <v>21.644353019230774</v>
+        <v>22.077595196153847</v>
       </c>
     </row>
     <row r="18" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A18" s="8">
         <f t="shared" si="6"/>
         <v>11</v>
       </c>
       <c r="B18" s="18">
         <v>37357.769999999997</v>
       </c>
       <c r="C18" s="18">
         <f t="shared" si="0"/>
-        <v>45539.121630000001</v>
+        <v>46450.651217999999</v>
       </c>
       <c r="D18" s="18">
         <f t="shared" si="1"/>
-        <v>3794.9268024999997</v>
+        <v>3870.8876014999996</v>
       </c>
       <c r="E18" s="19">
         <f t="shared" si="2"/>
-        <v>23.046114185222674</v>
+        <v>23.507414584008096</v>
       </c>
       <c r="F18" s="19">
         <f t="shared" si="3"/>
-        <v>11.523057092611337</v>
+        <v>11.753707292004048</v>
       </c>
       <c r="G18" s="19">
         <f t="shared" si="4"/>
-        <v>4.6092228370445349</v>
+        <v>4.701482916801619</v>
       </c>
       <c r="H18" s="20">
         <f t="shared" si="5"/>
-        <v>21.893808475961539</v>
+        <v>22.332043854807694</v>
       </c>
     </row>
     <row r="19" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A19" s="8">
         <f t="shared" si="6"/>
         <v>12</v>
       </c>
       <c r="B19" s="18">
         <v>38544.26</v>
       </c>
       <c r="C19" s="18">
         <f t="shared" si="0"/>
-        <v>46985.452940000003</v>
+        <v>47925.932884000002</v>
       </c>
       <c r="D19" s="18">
         <f t="shared" si="1"/>
-        <v>3915.4544116666675</v>
+        <v>3993.8277403333341</v>
       </c>
       <c r="E19" s="19">
         <f t="shared" si="2"/>
-        <v>23.778063228744941</v>
+        <v>24.254014617408906</v>
       </c>
       <c r="F19" s="19">
         <f t="shared" si="3"/>
-        <v>11.88903161437247</v>
+        <v>12.127007308704453</v>
       </c>
       <c r="G19" s="19">
         <f t="shared" si="4"/>
-        <v>4.7556126457489878</v>
+        <v>4.8508029234817815</v>
       </c>
       <c r="H19" s="20">
         <f t="shared" si="5"/>
-        <v>22.589160067307695</v>
+        <v>23.041313886538461</v>
       </c>
     </row>
     <row r="20" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A20" s="8">
         <f t="shared" si="6"/>
         <v>13</v>
       </c>
       <c r="B20" s="18">
         <v>38544.26</v>
       </c>
       <c r="C20" s="18">
         <f t="shared" si="0"/>
-        <v>46985.452940000003</v>
+        <v>47925.932884000002</v>
       </c>
       <c r="D20" s="18">
         <f t="shared" si="1"/>
-        <v>3915.4544116666675</v>
+        <v>3993.8277403333341</v>
       </c>
       <c r="E20" s="19">
         <f t="shared" si="2"/>
-        <v>23.778063228744941</v>
+        <v>24.254014617408906</v>
       </c>
       <c r="F20" s="19">
         <f t="shared" si="3"/>
-        <v>11.88903161437247</v>
+        <v>12.127007308704453</v>
       </c>
       <c r="G20" s="19">
         <f t="shared" si="4"/>
-        <v>4.7556126457489878</v>
+        <v>4.8508029234817815</v>
       </c>
       <c r="H20" s="20">
         <f t="shared" si="5"/>
-        <v>22.589160067307695</v>
+        <v>23.041313886538461</v>
       </c>
     </row>
     <row r="21" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A21" s="8">
         <f t="shared" si="6"/>
         <v>14</v>
       </c>
       <c r="B21" s="18">
-        <v>40156.39</v>
+        <v>40140.449999999997</v>
       </c>
       <c r="C21" s="18">
         <f t="shared" si="0"/>
-        <v>48950.639410000003</v>
+        <v>49910.63553</v>
       </c>
       <c r="D21" s="18">
         <f t="shared" si="1"/>
-        <v>4079.2199508333338</v>
+        <v>4159.2196274999997</v>
       </c>
       <c r="E21" s="19">
         <f t="shared" si="2"/>
-        <v>24.772590794534416</v>
+        <v>25.25841879048583</v>
       </c>
       <c r="F21" s="19">
         <f t="shared" si="3"/>
-        <v>12.386295397267208</v>
+        <v>12.629209395242915</v>
       </c>
       <c r="G21" s="19">
         <f t="shared" si="4"/>
-        <v>4.9545181589068834</v>
+        <v>5.0516837580971661</v>
       </c>
       <c r="H21" s="20">
         <f t="shared" si="5"/>
-        <v>23.533961254807693</v>
+        <v>23.995497850961538</v>
       </c>
     </row>
     <row r="22" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A22" s="8">
         <f t="shared" si="6"/>
         <v>15</v>
       </c>
       <c r="B22" s="18">
-        <v>40156.39</v>
+        <v>40140.449999999997</v>
       </c>
       <c r="C22" s="18">
         <f t="shared" si="0"/>
-        <v>48950.639410000003</v>
+        <v>49910.63553</v>
       </c>
       <c r="D22" s="18">
         <f t="shared" si="1"/>
-        <v>4079.2199508333338</v>
+        <v>4159.2196274999997</v>
       </c>
       <c r="E22" s="19">
         <f t="shared" si="2"/>
-        <v>24.772590794534416</v>
+        <v>25.25841879048583</v>
       </c>
       <c r="F22" s="19">
         <f t="shared" si="3"/>
-        <v>12.386295397267208</v>
+        <v>12.629209395242915</v>
       </c>
       <c r="G22" s="19">
         <f t="shared" si="4"/>
-        <v>4.9545181589068834</v>
+        <v>5.0516837580971661</v>
       </c>
       <c r="H22" s="20">
         <f t="shared" si="5"/>
-        <v>23.533961254807693</v>
+        <v>23.995497850961538</v>
       </c>
     </row>
     <row r="23" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A23" s="8">
         <f t="shared" si="6"/>
         <v>16</v>
       </c>
       <c r="B23" s="18">
-        <v>42415.47</v>
+        <v>42355.199999999997</v>
       </c>
       <c r="C23" s="18">
         <f t="shared" si="0"/>
-        <v>51704.457930000004</v>
+        <v>52664.455679999999</v>
       </c>
       <c r="D23" s="18">
         <f t="shared" si="1"/>
-        <v>4308.7048275000006</v>
+        <v>4388.7046399999999</v>
       </c>
       <c r="E23" s="19">
         <f t="shared" si="2"/>
-        <v>26.166223648785426</v>
+        <v>26.652052469635628</v>
       </c>
       <c r="F23" s="19">
         <f t="shared" si="3"/>
-        <v>13.083111824392713</v>
+        <v>13.326026234817814</v>
       </c>
       <c r="G23" s="19">
         <f t="shared" si="4"/>
-        <v>5.233244729757085</v>
+        <v>5.3304104939271255</v>
       </c>
       <c r="H23" s="20">
         <f t="shared" si="5"/>
-        <v>24.857912466346157</v>
+        <v>25.319449846153844</v>
       </c>
     </row>
     <row r="24" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A24" s="8">
         <f t="shared" si="6"/>
         <v>17</v>
       </c>
       <c r="B24" s="18">
-        <v>43344.37</v>
+        <v>43265.87</v>
       </c>
       <c r="C24" s="18">
         <f t="shared" si="0"/>
-        <v>52836.787030000007</v>
+        <v>53796.782758000008</v>
       </c>
       <c r="D24" s="18">
         <f t="shared" si="1"/>
-        <v>4403.0655858333339</v>
+        <v>4483.0652298333334</v>
       </c>
       <c r="E24" s="19">
         <f t="shared" si="2"/>
-        <v>26.739264691295549</v>
+        <v>27.225092488866402</v>
       </c>
       <c r="F24" s="19">
         <f t="shared" si="3"/>
-        <v>13.369632345647775</v>
+        <v>13.612546244433201</v>
       </c>
       <c r="G24" s="19">
         <f t="shared" si="4"/>
-        <v>5.34785293825911</v>
+        <v>5.4450184977732805</v>
       </c>
       <c r="H24" s="20">
         <f t="shared" si="5"/>
-        <v>25.402301456730772</v>
+        <v>25.863837864423083</v>
       </c>
     </row>
     <row r="25" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A25" s="8">
         <f t="shared" si="6"/>
         <v>18</v>
       </c>
       <c r="B25" s="18">
-        <v>44674.400000000001</v>
+        <v>44569.8</v>
       </c>
       <c r="C25" s="18">
         <f t="shared" si="0"/>
-        <v>54458.093600000007</v>
+        <v>55418.089320000006</v>
       </c>
       <c r="D25" s="18">
         <f t="shared" si="1"/>
-        <v>4538.1744666666673</v>
+        <v>4618.1741099999999</v>
       </c>
       <c r="E25" s="19">
         <f t="shared" si="2"/>
-        <v>27.559763967611339</v>
+        <v>28.045591761133608</v>
       </c>
       <c r="F25" s="19">
         <f t="shared" si="3"/>
-        <v>13.779881983805669</v>
+        <v>14.022795880566804</v>
       </c>
       <c r="G25" s="19">
         <f t="shared" si="4"/>
-        <v>5.5119527935222674</v>
+        <v>5.6091183522267212</v>
       </c>
       <c r="H25" s="20">
         <f t="shared" si="5"/>
-        <v>26.181775769230772</v>
+        <v>26.643312173076925</v>
       </c>
     </row>
     <row r="26" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A26" s="8">
         <f t="shared" si="6"/>
         <v>19</v>
       </c>
       <c r="B26" s="18">
-        <v>45603.3</v>
+        <v>45480.480000000003</v>
       </c>
       <c r="C26" s="18">
         <f t="shared" si="0"/>
-        <v>55590.42270000001</v>
+        <v>56550.428832000005</v>
       </c>
       <c r="D26" s="18">
         <f t="shared" si="1"/>
-        <v>4632.5352250000005</v>
+        <v>4712.5357360000007</v>
       </c>
       <c r="E26" s="19">
         <f t="shared" si="2"/>
-        <v>28.132805010121462</v>
+        <v>28.618638072874496</v>
       </c>
       <c r="F26" s="19">
         <f t="shared" si="3"/>
-        <v>14.066402505060731</v>
+        <v>14.309319036437248</v>
       </c>
       <c r="G26" s="19">
         <f t="shared" si="4"/>
-        <v>5.6265610020242924</v>
+        <v>5.7237276145748996</v>
       </c>
       <c r="H26" s="20">
         <f t="shared" si="5"/>
-        <v>26.72616475961539</v>
+        <v>27.187706169230772</v>
       </c>
     </row>
     <row r="27" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A27" s="8">
         <f t="shared" si="6"/>
         <v>20</v>
       </c>
       <c r="B27" s="18">
-        <v>45603.3</v>
+        <v>45480.480000000003</v>
       </c>
       <c r="C27" s="18">
         <f t="shared" si="0"/>
-        <v>55590.42270000001</v>
+        <v>56550.428832000005</v>
       </c>
       <c r="D27" s="18">
         <f t="shared" si="1"/>
-        <v>4632.5352250000005</v>
+        <v>4712.5357360000007</v>
       </c>
       <c r="E27" s="19">
         <f t="shared" si="2"/>
-        <v>28.132805010121462</v>
+        <v>28.618638072874496</v>
       </c>
       <c r="F27" s="19">
         <f t="shared" si="3"/>
-        <v>14.066402505060731</v>
+        <v>14.309319036437248</v>
       </c>
       <c r="G27" s="19">
         <f t="shared" si="4"/>
-        <v>5.6265610020242924</v>
+        <v>5.7237276145748996</v>
       </c>
       <c r="H27" s="20">
         <f t="shared" si="5"/>
-        <v>26.72616475961539</v>
+        <v>27.187706169230772</v>
       </c>
     </row>
     <row r="28" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A28" s="8">
         <f t="shared" si="6"/>
         <v>21</v>
       </c>
       <c r="B28" s="18">
-        <v>46532.2</v>
+        <v>46391.15</v>
       </c>
       <c r="C28" s="18">
         <f t="shared" si="0"/>
-        <v>56722.751799999998</v>
+        <v>57682.755910000007</v>
       </c>
       <c r="D28" s="18">
         <f t="shared" si="1"/>
-        <v>4726.8959833333329</v>
+        <v>4806.8963258333333</v>
       </c>
       <c r="E28" s="19">
         <f t="shared" si="2"/>
-        <v>28.705846052631578</v>
+        <v>29.191678092105267</v>
       </c>
       <c r="F28" s="19">
         <f t="shared" si="3"/>
-        <v>14.352923026315789</v>
+        <v>14.595839046052633</v>
       </c>
       <c r="G28" s="19">
         <f t="shared" si="4"/>
-        <v>5.7411692105263157</v>
+        <v>5.8383356184210538</v>
       </c>
       <c r="H28" s="20">
         <f t="shared" si="5"/>
-        <v>27.270553749999998</v>
+        <v>27.732094187500003</v>
       </c>
     </row>
     <row r="29" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A29" s="8">
         <f t="shared" si="6"/>
         <v>22</v>
       </c>
       <c r="B29" s="18">
-        <v>46604.95</v>
+        <v>46462.47</v>
       </c>
       <c r="C29" s="18">
         <f t="shared" si="0"/>
-        <v>56811.434050000003</v>
+        <v>57771.435198000006</v>
       </c>
       <c r="D29" s="18">
         <f t="shared" si="1"/>
-        <v>4734.286170833333</v>
+        <v>4814.2862665000002</v>
       </c>
       <c r="E29" s="19">
         <f t="shared" si="2"/>
-        <v>28.75072573380567</v>
+        <v>29.236556274291502</v>
       </c>
       <c r="F29" s="19">
         <f t="shared" si="3"/>
-        <v>14.375362866902835</v>
+        <v>14.618278137145751</v>
       </c>
       <c r="G29" s="19">
         <f t="shared" si="4"/>
-        <v>5.7501451467611338</v>
+        <v>5.8473112548583002</v>
       </c>
       <c r="H29" s="20">
         <f t="shared" si="5"/>
-        <v>27.313189447115388</v>
+        <v>27.774728460576927</v>
       </c>
     </row>
     <row r="30" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A30" s="8">
         <f t="shared" si="6"/>
         <v>23</v>
       </c>
       <c r="B30" s="18">
-        <v>48217.09</v>
+        <v>48042.97</v>
       </c>
       <c r="C30" s="18">
         <f t="shared" si="0"/>
-        <v>58776.632709999998</v>
+        <v>59736.628898000003</v>
       </c>
       <c r="D30" s="18">
         <f t="shared" si="1"/>
-        <v>4898.0527258333332</v>
+        <v>4978.0524081666672</v>
       </c>
       <c r="E30" s="19">
         <f t="shared" si="2"/>
-        <v>29.74525946862348</v>
+        <v>30.231087498987854</v>
       </c>
       <c r="F30" s="19">
         <f t="shared" si="3"/>
-        <v>14.87262973431174</v>
+        <v>15.115543749493927</v>
       </c>
       <c r="G30" s="19">
         <f t="shared" si="4"/>
-        <v>5.9490518937246959</v>
+        <v>6.0462174997975708</v>
       </c>
       <c r="H30" s="20">
         <f t="shared" si="5"/>
-        <v>28.257996495192305</v>
+        <v>28.719533124038463</v>
       </c>
     </row>
     <row r="31" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A31" s="8">
         <f t="shared" si="6"/>
         <v>24</v>
       </c>
       <c r="B31" s="18">
-        <v>49829.24</v>
+        <v>49623.49</v>
       </c>
       <c r="C31" s="18">
         <f t="shared" si="0"/>
-        <v>60741.843560000001</v>
+        <v>61701.847465999999</v>
       </c>
       <c r="D31" s="18">
         <f t="shared" si="1"/>
-        <v>5061.8202966666668</v>
+        <v>5141.8206221666669</v>
       </c>
       <c r="E31" s="19">
         <f t="shared" si="2"/>
-        <v>30.739799372469637</v>
+        <v>31.225631308704454</v>
       </c>
       <c r="F31" s="19">
         <f t="shared" si="3"/>
-        <v>15.369899686234819</v>
+        <v>15.612815654352227</v>
       </c>
       <c r="G31" s="19">
         <f t="shared" si="4"/>
-        <v>6.1479598744939272</v>
+        <v>6.2451262617408911</v>
       </c>
       <c r="H31" s="20">
         <f t="shared" si="5"/>
-        <v>29.202809403846153</v>
+        <v>29.664349743269231</v>
       </c>
     </row>
     <row r="32" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A32" s="8">
         <f t="shared" si="6"/>
         <v>25</v>
       </c>
       <c r="B32" s="18">
-        <v>49919.64</v>
+        <v>49712.11</v>
       </c>
       <c r="C32" s="18">
         <f t="shared" si="0"/>
-        <v>60852.041160000001</v>
+        <v>61812.037574000002</v>
       </c>
       <c r="D32" s="18">
         <f t="shared" si="1"/>
-        <v>5071.0034300000007</v>
+        <v>5151.0031311666671</v>
       </c>
       <c r="E32" s="19">
         <f t="shared" si="2"/>
-        <v>30.795567388663969</v>
+        <v>31.281395533400811</v>
       </c>
       <c r="F32" s="19">
         <f t="shared" si="3"/>
-        <v>15.397783694331984</v>
+        <v>15.640697766700406</v>
       </c>
       <c r="G32" s="19">
         <f t="shared" si="4"/>
-        <v>6.1591134777327934</v>
+        <v>6.2562791066801626</v>
       </c>
       <c r="H32" s="20">
         <f t="shared" si="5"/>
-        <v>29.255789019230768</v>
+        <v>29.717325756730769</v>
       </c>
     </row>
     <row r="33" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A33" s="8">
         <f t="shared" si="6"/>
         <v>26</v>
       </c>
       <c r="B33" s="18">
-        <v>50003.41</v>
+        <v>49794.239999999998</v>
       </c>
       <c r="C33" s="18">
         <f t="shared" si="0"/>
-        <v>60954.156790000008</v>
+        <v>61914.158016000001</v>
       </c>
       <c r="D33" s="18">
         <f t="shared" si="1"/>
-        <v>5079.5130658333337</v>
+        <v>5159.5131679999995</v>
       </c>
       <c r="E33" s="19">
         <f t="shared" si="2"/>
-        <v>30.847245339068831</v>
+        <v>31.333075919028342</v>
       </c>
       <c r="F33" s="19">
         <f t="shared" si="3"/>
-        <v>15.423622669534415</v>
+        <v>15.666537959514171</v>
       </c>
       <c r="G33" s="19">
         <f t="shared" si="4"/>
-        <v>6.1694490678137663</v>
+        <v>6.2666151838056683</v>
       </c>
       <c r="H33" s="20">
         <f t="shared" si="5"/>
-        <v>29.304883072115388</v>
+        <v>29.766422123076925</v>
       </c>
     </row>
     <row r="34" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A34" s="8">
         <f t="shared" si="6"/>
         <v>27</v>
       </c>
       <c r="B34" s="18">
-        <v>50081.02</v>
+        <v>49870.33</v>
       </c>
       <c r="C34" s="18">
         <f t="shared" si="0"/>
-        <v>61048.763379999997</v>
+        <v>62008.768322000004</v>
       </c>
       <c r="D34" s="18">
         <f t="shared" si="1"/>
-        <v>5087.3969483333331</v>
+        <v>5167.3973601666667</v>
       </c>
       <c r="E34" s="19">
         <f t="shared" si="2"/>
-        <v>30.895123168016191</v>
+        <v>31.380955628542512</v>
       </c>
       <c r="F34" s="19">
         <f t="shared" si="3"/>
-        <v>15.447561584008096</v>
+        <v>15.690477814271256</v>
       </c>
       <c r="G34" s="19">
         <f t="shared" si="4"/>
-        <v>6.1790246336032384</v>
+        <v>6.2761911257085021</v>
       </c>
       <c r="H34" s="20">
         <f t="shared" si="5"/>
-        <v>29.350367009615383</v>
+        <v>29.811907847115386</v>
       </c>
     </row>
     <row r="35" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A35" s="8">
         <f t="shared" si="6"/>
         <v>28</v>
       </c>
       <c r="B35" s="18">
-        <v>50152.92</v>
+        <v>49940.82</v>
       </c>
       <c r="C35" s="18">
         <f t="shared" si="0"/>
-        <v>61136.409480000002</v>
+        <v>62096.415588000003</v>
       </c>
       <c r="D35" s="18">
         <f t="shared" si="1"/>
-        <v>5094.7007899999999</v>
+        <v>5174.7012990000003</v>
       </c>
       <c r="E35" s="19">
         <f t="shared" si="2"/>
-        <v>30.939478481781379</v>
+        <v>31.425311532388665</v>
       </c>
       <c r="F35" s="19">
         <f t="shared" si="3"/>
-        <v>15.469739240890689</v>
+        <v>15.712655766194333</v>
       </c>
       <c r="G35" s="19">
         <f t="shared" si="4"/>
-        <v>6.1878956963562759</v>
+        <v>6.2850623064777329</v>
       </c>
       <c r="H35" s="20">
         <f t="shared" si="5"/>
-        <v>29.392504557692309</v>
+        <v>29.854045955769234</v>
       </c>
     </row>
     <row r="36" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A36" s="8">
         <f t="shared" si="6"/>
         <v>29</v>
       </c>
       <c r="B36" s="18">
-        <v>50219.5</v>
+        <v>50006.09</v>
       </c>
       <c r="C36" s="18">
         <f t="shared" si="0"/>
-        <v>61217.570500000002</v>
+        <v>62177.572306000002</v>
       </c>
       <c r="D36" s="18">
         <f t="shared" si="1"/>
-        <v>5101.4642083333329</v>
+        <v>5181.4643588333338</v>
       </c>
       <c r="E36" s="19">
         <f t="shared" si="2"/>
-        <v>30.980551872469636</v>
+        <v>31.466382745951417</v>
       </c>
       <c r="F36" s="19">
         <f t="shared" si="3"/>
-        <v>15.490275936234818</v>
+        <v>15.733191372975709</v>
       </c>
       <c r="G36" s="19">
         <f t="shared" si="4"/>
-        <v>6.1961103744939274</v>
+        <v>6.2932765491902831</v>
       </c>
       <c r="H36" s="20">
         <f t="shared" si="5"/>
-        <v>29.431524278846155</v>
+        <v>29.893063608653847</v>
       </c>
     </row>
     <row r="37" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A37" s="8">
         <f t="shared" si="6"/>
         <v>30</v>
       </c>
       <c r="B37" s="18">
-        <v>50281.23</v>
+        <v>50066.61</v>
       </c>
       <c r="C37" s="18">
         <f t="shared" si="0"/>
-        <v>61292.819370000005</v>
+        <v>62252.822874000005</v>
       </c>
       <c r="D37" s="18">
         <f t="shared" si="1"/>
-        <v>5107.7349475000001</v>
+        <v>5187.7352394999998</v>
       </c>
       <c r="E37" s="19">
         <f t="shared" si="2"/>
-        <v>31.018633284412957</v>
+        <v>31.504465017206481</v>
       </c>
       <c r="F37" s="19">
         <f t="shared" si="3"/>
-        <v>15.509316642206478</v>
+        <v>15.752232508603241</v>
       </c>
       <c r="G37" s="19">
         <f t="shared" si="4"/>
-        <v>6.2037266568825915</v>
+        <v>6.3008930034412964</v>
       </c>
       <c r="H37" s="20">
         <f t="shared" si="5"/>
-        <v>29.467701620192312</v>
+        <v>29.929241766346156</v>
       </c>
     </row>
     <row r="38" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A38" s="8">
         <f t="shared" si="6"/>
         <v>31</v>
       </c>
       <c r="B38" s="18">
-        <v>50338.35</v>
+        <v>50122.61</v>
       </c>
       <c r="C38" s="18">
         <f t="shared" si="0"/>
-        <v>61362.448650000006</v>
+        <v>62322.453274000007</v>
       </c>
       <c r="D38" s="18">
         <f t="shared" si="1"/>
-        <v>5113.5373875000005</v>
+        <v>5193.5377728333333</v>
       </c>
       <c r="E38" s="19">
         <f t="shared" si="2"/>
-        <v>31.0538707742915</v>
+        <v>31.539703073886642</v>
       </c>
       <c r="F38" s="19">
         <f t="shared" si="3"/>
-        <v>15.52693538714575</v>
+        <v>15.769851536943321</v>
       </c>
       <c r="G38" s="19">
         <f t="shared" si="4"/>
-        <v>6.2107741548583002</v>
+        <v>6.307940614777328</v>
       </c>
       <c r="H38" s="20">
         <f t="shared" si="5"/>
-        <v>29.501177235576925</v>
+        <v>29.962717920192311</v>
       </c>
     </row>
     <row r="39" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A39" s="8">
         <f t="shared" si="6"/>
         <v>32</v>
       </c>
       <c r="B39" s="18">
-        <v>50391.26</v>
+        <v>50174.48</v>
       </c>
       <c r="C39" s="18">
         <f t="shared" si="0"/>
-        <v>61426.945940000005</v>
+        <v>62386.948432000005</v>
       </c>
       <c r="D39" s="18">
         <f t="shared" si="1"/>
-        <v>5118.9121616666671</v>
+        <v>5198.912369333334</v>
       </c>
       <c r="E39" s="19">
         <f t="shared" si="2"/>
-        <v>31.08651110323887</v>
+        <v>31.572342323886641</v>
       </c>
       <c r="F39" s="19">
         <f t="shared" si="3"/>
-        <v>15.543255551619435</v>
+        <v>15.78617116194332</v>
       </c>
       <c r="G39" s="19">
         <f t="shared" si="4"/>
-        <v>6.2173022206477739</v>
+        <v>6.3144684647773284</v>
       </c>
       <c r="H39" s="20">
         <f t="shared" si="5"/>
-        <v>29.532185548076924</v>
+        <v>29.993725207692311</v>
       </c>
     </row>
     <row r="40" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A40" s="8">
         <f t="shared" si="6"/>
         <v>33</v>
       </c>
       <c r="B40" s="18">
-        <v>50440.24</v>
+        <v>50222.5</v>
       </c>
       <c r="C40" s="18">
         <f t="shared" si="0"/>
-        <v>61486.652560000002</v>
+        <v>62446.656500000005</v>
       </c>
       <c r="D40" s="18">
         <f t="shared" si="1"/>
-        <v>5123.8877133333335</v>
+        <v>5203.8880416666661</v>
       </c>
       <c r="E40" s="19">
         <f t="shared" si="2"/>
-        <v>31.116727004048585</v>
+        <v>31.60255895748988</v>
       </c>
       <c r="F40" s="19">
         <f t="shared" si="3"/>
-        <v>15.558363502024292</v>
+        <v>15.80127947874494</v>
       </c>
       <c r="G40" s="19">
         <f t="shared" si="4"/>
-        <v>6.2233454008097171</v>
+        <v>6.3205117914979763</v>
       </c>
       <c r="H40" s="20">
         <f t="shared" si="5"/>
-        <v>29.560890653846155</v>
+        <v>30.022431009615389</v>
       </c>
     </row>
     <row r="41" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A41" s="8">
         <f t="shared" si="6"/>
         <v>34</v>
       </c>
       <c r="B41" s="18">
-        <v>50485.62</v>
+        <v>50266.99</v>
       </c>
       <c r="C41" s="18">
         <f t="shared" si="0"/>
-        <v>61541.970780000011</v>
+        <v>62501.975365999999</v>
       </c>
       <c r="D41" s="18">
         <f t="shared" si="1"/>
-        <v>5128.4975650000006</v>
+        <v>5208.4979471666675</v>
       </c>
       <c r="E41" s="19">
         <f t="shared" si="2"/>
-        <v>31.144722054655876</v>
+        <v>31.630554335020243</v>
       </c>
       <c r="F41" s="19">
         <f t="shared" si="3"/>
-        <v>15.572361027327938</v>
+        <v>15.815277167510121</v>
       </c>
       <c r="G41" s="19">
         <f t="shared" si="4"/>
-        <v>6.2289444109311756</v>
+        <v>6.3261108670040489</v>
       </c>
       <c r="H41" s="20">
         <f t="shared" si="5"/>
-        <v>29.587485951923082</v>
+        <v>30.049026618269231</v>
       </c>
     </row>
     <row r="42" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A42" s="21">
         <f t="shared" si="6"/>
         <v>35</v>
       </c>
       <c r="B42" s="22">
-        <v>50527.61</v>
+        <v>50308.15</v>
       </c>
       <c r="C42" s="22">
         <f t="shared" si="0"/>
-        <v>61593.156590000006</v>
+        <v>62553.153710000006</v>
       </c>
       <c r="D42" s="22">
         <f t="shared" si="1"/>
-        <v>5132.7630491666669</v>
+        <v>5212.7628091666675</v>
       </c>
       <c r="E42" s="23">
         <f t="shared" si="2"/>
-        <v>31.170625804655874</v>
+        <v>31.656454306680164</v>
       </c>
       <c r="F42" s="23">
         <f t="shared" si="3"/>
-        <v>15.585312902327937</v>
+        <v>15.828227153340082</v>
       </c>
       <c r="G42" s="23">
         <f t="shared" si="4"/>
-        <v>6.2341251609311747</v>
+        <v>6.3312908613360328</v>
       </c>
       <c r="H42" s="24">
         <f t="shared" si="5"/>
-        <v>29.612094514423081</v>
+        <v>30.073631591346157</v>
       </c>
     </row>
   </sheetData>
   <dataConsolidate/>
   <mergeCells count="3">
     <mergeCell ref="B4:C4"/>
     <mergeCell ref="E4:H4"/>
     <mergeCell ref="E5:G5"/>
   </mergeCells>
   <pageMargins left="0.39370078740157483" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0">
     <oddFooter>&amp;L&amp;"Calibri,Standaard"&amp;F</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0700-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:H42"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.88671875" defaultRowHeight="13.8" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="1" width="6.44140625" style="2" bestFit="1" customWidth="1"/>
     <col min="2" max="4" width="15.33203125" style="2" customWidth="1"/>
     <col min="5" max="8" width="12.33203125" style="2" customWidth="1"/>
     <col min="9" max="16384" width="8.88671875" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A1" s="1" t="s">
         <v>47</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="2" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A2" s="4"/>
       <c r="D2" s="3">
         <f>Inhoud!B4</f>
-        <v>46054</v>
+        <v>46235</v>
       </c>
     </row>
     <row r="3" spans="1:8" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A3" s="1"/>
       <c r="B3" s="1"/>
       <c r="C3" s="5" t="s">
         <v>1</v>
       </c>
       <c r="D3" s="33">
         <f>Inhoud!B6</f>
-        <v>1.2190000000000001</v>
+        <v>1.2434000000000001</v>
       </c>
     </row>
     <row r="4" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A4" s="6"/>
       <c r="B4" s="35" t="s">
         <v>2</v>
       </c>
       <c r="C4" s="36"/>
       <c r="D4" s="7" t="s">
         <v>3</v>
       </c>
       <c r="E4" s="35" t="s">
         <v>4</v>
       </c>
       <c r="F4" s="37"/>
       <c r="G4" s="37"/>
       <c r="H4" s="36"/>
     </row>
     <row r="5" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A5" s="8"/>
       <c r="B5" s="9">
         <v>1</v>
       </c>
       <c r="C5" s="10"/>
       <c r="D5" s="10"/>
       <c r="E5" s="38" t="s">
         <v>5</v>
       </c>
       <c r="F5" s="39"/>
       <c r="G5" s="40"/>
       <c r="H5" s="11" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="6" spans="1:8" s="17" customFormat="1" x14ac:dyDescent="0.3">
       <c r="A6" s="12"/>
       <c r="B6" s="14" t="str">
         <f>'L4'!$B$6</f>
         <v>basis 01/01/2022</v>
       </c>
       <c r="C6" s="13">
         <f>D2</f>
-        <v>46054</v>
+        <v>46235</v>
       </c>
       <c r="D6" s="13">
         <f>C6</f>
-        <v>46054</v>
+        <v>46235</v>
       </c>
       <c r="E6" s="14">
         <v>1</v>
       </c>
       <c r="F6" s="15">
         <v>0.5</v>
       </c>
       <c r="G6" s="16">
         <v>0.2</v>
       </c>
       <c r="H6" s="12"/>
     </row>
     <row r="7" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A7" s="8">
         <v>0</v>
       </c>
       <c r="B7" s="18">
         <v>27110.94</v>
       </c>
       <c r="C7" s="18">
         <f t="shared" ref="C7:C42" si="0">B7*$D$3</f>
-        <v>33048.235860000001</v>
+        <v>33709.742795999999</v>
       </c>
       <c r="D7" s="18">
         <f t="shared" ref="D7:D42" si="1">B7/12*$D$3</f>
-        <v>2754.0196550000001</v>
+        <v>2809.1452330000002</v>
       </c>
       <c r="E7" s="19">
         <f t="shared" ref="E7:E42" si="2">C7/1976</f>
-        <v>16.724815718623482</v>
+        <v>17.05958643522267</v>
       </c>
       <c r="F7" s="19">
         <f>E7/2</f>
-        <v>8.362407859311741</v>
+        <v>8.5297932176113349</v>
       </c>
       <c r="G7" s="19">
         <f>E7/5</f>
-        <v>3.3449631437246965</v>
+        <v>3.4119172870445338</v>
       </c>
       <c r="H7" s="20">
         <f>C7/2080</f>
-        <v>15.888574932692308</v>
+        <v>16.206607113461537</v>
       </c>
     </row>
     <row r="8" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A8" s="8">
         <f>A7+1</f>
         <v>1</v>
       </c>
       <c r="B8" s="18">
         <v>27715.7</v>
       </c>
       <c r="C8" s="18">
         <f t="shared" si="0"/>
-        <v>33785.438300000002</v>
+        <v>34461.701380000006</v>
       </c>
       <c r="D8" s="18">
         <f t="shared" si="1"/>
-        <v>2815.453191666667</v>
+        <v>2871.8084483333337</v>
       </c>
       <c r="E8" s="19">
         <f t="shared" si="2"/>
-        <v>17.097893876518221</v>
+        <v>17.440132277327937</v>
       </c>
       <c r="F8" s="19">
         <f t="shared" ref="F8:F42" si="3">E8/2</f>
-        <v>8.5489469382591103</v>
+        <v>8.7200661386639684</v>
       </c>
       <c r="G8" s="19">
         <f t="shared" ref="G8:G42" si="4">E8/5</f>
-        <v>3.419578775303644</v>
+        <v>3.4880264554655875</v>
       </c>
       <c r="H8" s="20">
         <f t="shared" ref="H8:H42" si="5">C8/2080</f>
-        <v>16.242999182692309</v>
+        <v>16.56812566346154</v>
       </c>
     </row>
     <row r="9" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A9" s="8">
         <f t="shared" ref="A9:A42" si="6">A8+1</f>
         <v>2</v>
       </c>
       <c r="B9" s="18">
         <v>28326.77</v>
       </c>
       <c r="C9" s="18">
         <f t="shared" si="0"/>
-        <v>34530.332630000004</v>
+        <v>35221.505818000005</v>
       </c>
       <c r="D9" s="18">
         <f t="shared" si="1"/>
-        <v>2877.5277191666669</v>
+        <v>2935.1254848333333</v>
       </c>
       <c r="E9" s="19">
         <f t="shared" si="2"/>
-        <v>17.474864691295547</v>
+        <v>17.82464869331984</v>
       </c>
       <c r="F9" s="19">
         <f t="shared" si="3"/>
-        <v>8.7374323456477736</v>
+        <v>8.9123243466599202</v>
       </c>
       <c r="G9" s="19">
         <f t="shared" si="4"/>
-        <v>3.4949729382591093</v>
+        <v>3.564929738663968</v>
       </c>
       <c r="H9" s="20">
         <f t="shared" si="5"/>
-        <v>16.60112145673077</v>
+        <v>16.93341625865385</v>
       </c>
     </row>
     <row r="10" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A10" s="8">
         <f t="shared" si="6"/>
         <v>3</v>
       </c>
       <c r="B10" s="18">
         <v>28914.639999999999</v>
       </c>
       <c r="C10" s="18">
         <f t="shared" si="0"/>
-        <v>35246.94616</v>
+        <v>35952.463376</v>
       </c>
       <c r="D10" s="18">
         <f t="shared" si="1"/>
-        <v>2937.2455133333333</v>
+        <v>2996.0386146666669</v>
       </c>
       <c r="E10" s="19">
         <f t="shared" si="2"/>
-        <v>17.837523360323885</v>
+        <v>18.194566485829959</v>
       </c>
       <c r="F10" s="19">
         <f t="shared" si="3"/>
-        <v>8.9187616801619427</v>
+        <v>9.0972832429149797</v>
       </c>
       <c r="G10" s="19">
         <f t="shared" si="4"/>
-        <v>3.5675046720647772</v>
+        <v>3.6389132971659919</v>
       </c>
       <c r="H10" s="20">
         <f t="shared" si="5"/>
-        <v>16.945647192307693</v>
+        <v>17.28483816153846</v>
       </c>
     </row>
     <row r="11" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A11" s="8">
         <f t="shared" si="6"/>
         <v>4</v>
       </c>
       <c r="B11" s="18">
         <v>29477.56</v>
       </c>
       <c r="C11" s="18">
         <f t="shared" si="0"/>
-        <v>35933.145640000002</v>
+        <v>36652.398104</v>
       </c>
       <c r="D11" s="18">
         <f t="shared" si="1"/>
-        <v>2994.4288033333337</v>
+        <v>3054.366508666667</v>
       </c>
       <c r="E11" s="19">
         <f t="shared" si="2"/>
-        <v>18.184790303643727</v>
+        <v>18.548784465587044</v>
       </c>
       <c r="F11" s="19">
         <f t="shared" si="3"/>
-        <v>9.0923951518218633</v>
+        <v>9.274392232793522</v>
       </c>
       <c r="G11" s="19">
         <f t="shared" si="4"/>
-        <v>3.6369580607287455</v>
+        <v>3.709756893117409</v>
       </c>
       <c r="H11" s="20">
         <f t="shared" si="5"/>
-        <v>17.27555078846154</v>
+        <v>17.621345242307694</v>
       </c>
     </row>
     <row r="12" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A12" s="8">
         <f t="shared" si="6"/>
         <v>5</v>
       </c>
       <c r="B12" s="18">
         <v>29834.47</v>
       </c>
       <c r="C12" s="18">
         <f t="shared" si="0"/>
-        <v>36368.218930000003</v>
+        <v>37096.179998000007</v>
       </c>
       <c r="D12" s="18">
         <f t="shared" si="1"/>
-        <v>3030.6849108333336</v>
+        <v>3091.3483331666671</v>
       </c>
       <c r="E12" s="19">
         <f t="shared" si="2"/>
-        <v>18.404969094129555</v>
+        <v>18.773370444331988</v>
       </c>
       <c r="F12" s="19">
         <f t="shared" si="3"/>
-        <v>9.2024845470647776</v>
+        <v>9.386685222165994</v>
       </c>
       <c r="G12" s="19">
         <f t="shared" si="4"/>
-        <v>3.680993818825911</v>
+        <v>3.7546740888663974</v>
       </c>
       <c r="H12" s="20">
         <f t="shared" si="5"/>
-        <v>17.484720639423077</v>
+        <v>17.834701922115389</v>
       </c>
     </row>
     <row r="13" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A13" s="8">
         <f t="shared" si="6"/>
         <v>6</v>
       </c>
       <c r="B13" s="18">
         <v>30432.62</v>
       </c>
       <c r="C13" s="18">
         <f t="shared" si="0"/>
-        <v>37097.36378</v>
+        <v>37839.919708000001</v>
       </c>
       <c r="D13" s="18">
         <f t="shared" si="1"/>
-        <v>3091.4469816666669</v>
+        <v>3153.3266423333334</v>
       </c>
       <c r="E13" s="19">
         <f t="shared" si="2"/>
-        <v>18.773969524291498</v>
+        <v>19.149756937246963</v>
       </c>
       <c r="F13" s="19">
         <f t="shared" si="3"/>
-        <v>9.3869847621457492</v>
+        <v>9.5748784686234814</v>
       </c>
       <c r="G13" s="19">
         <f t="shared" si="4"/>
-        <v>3.7547939048582997</v>
+        <v>3.8299513874493925</v>
       </c>
       <c r="H13" s="20">
         <f t="shared" si="5"/>
-        <v>17.835271048076923</v>
+        <v>18.192269090384617</v>
       </c>
     </row>
     <row r="14" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A14" s="8">
         <f t="shared" si="6"/>
         <v>7</v>
       </c>
       <c r="B14" s="18">
         <v>30747.51</v>
       </c>
       <c r="C14" s="18">
         <f t="shared" si="0"/>
-        <v>37481.214690000001</v>
+        <v>38231.453933999997</v>
       </c>
       <c r="D14" s="18">
         <f t="shared" si="1"/>
-        <v>3123.4345575000002</v>
+        <v>3185.9544945000002</v>
       </c>
       <c r="E14" s="19">
         <f t="shared" si="2"/>
-        <v>18.968226057692309</v>
+        <v>19.347901788461538</v>
       </c>
       <c r="F14" s="19">
         <f t="shared" si="3"/>
-        <v>9.4841130288461546</v>
+        <v>9.673950894230769</v>
       </c>
       <c r="G14" s="19">
         <f t="shared" si="4"/>
-        <v>3.793645211538462</v>
+        <v>3.8695803576923078</v>
       </c>
       <c r="H14" s="20">
         <f t="shared" si="5"/>
-        <v>18.019814754807694</v>
+        <v>18.38050669903846</v>
       </c>
     </row>
     <row r="15" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A15" s="8">
         <f t="shared" si="6"/>
         <v>8</v>
       </c>
       <c r="B15" s="18">
         <v>31205.05</v>
       </c>
       <c r="C15" s="18">
         <f t="shared" si="0"/>
-        <v>38038.955950000003</v>
+        <v>38800.359170000003</v>
       </c>
       <c r="D15" s="18">
         <f t="shared" si="1"/>
-        <v>3169.9129958333333</v>
+        <v>3233.3632641666663</v>
       </c>
       <c r="E15" s="19">
         <f t="shared" si="2"/>
-        <v>19.250483780364373</v>
+        <v>19.635809296558705</v>
       </c>
       <c r="F15" s="19">
         <f t="shared" si="3"/>
-        <v>9.6252418901821866</v>
+        <v>9.8179046482793524</v>
       </c>
       <c r="G15" s="19">
         <f t="shared" si="4"/>
-        <v>3.8500967560728747</v>
+        <v>3.9271618593117408</v>
       </c>
       <c r="H15" s="20">
         <f t="shared" si="5"/>
-        <v>18.287959591346155</v>
+        <v>18.65401883173077</v>
       </c>
     </row>
     <row r="16" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A16" s="8">
         <f t="shared" si="6"/>
         <v>9</v>
       </c>
       <c r="B16" s="18">
         <v>31478.81</v>
       </c>
       <c r="C16" s="18">
         <f t="shared" si="0"/>
-        <v>38372.669390000003</v>
+        <v>39140.752354000004</v>
       </c>
       <c r="D16" s="18">
         <f t="shared" si="1"/>
-        <v>3197.722449166667</v>
+        <v>3261.7293628333337</v>
       </c>
       <c r="E16" s="19">
         <f t="shared" si="2"/>
-        <v>19.419367100202429</v>
+        <v>19.808073053643728</v>
       </c>
       <c r="F16" s="19">
         <f t="shared" si="3"/>
-        <v>9.7096835501012144</v>
+        <v>9.904036526821864</v>
       </c>
       <c r="G16" s="19">
         <f t="shared" si="4"/>
-        <v>3.8838734200404859</v>
+        <v>3.9616146107287458</v>
       </c>
       <c r="H16" s="20">
         <f t="shared" si="5"/>
-        <v>18.448398745192311</v>
+        <v>18.817669400961542</v>
       </c>
     </row>
     <row r="17" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A17" s="8">
         <f t="shared" si="6"/>
         <v>10</v>
       </c>
       <c r="B17" s="18">
         <v>31971.64</v>
       </c>
       <c r="C17" s="18">
         <f t="shared" si="0"/>
-        <v>38973.42916</v>
+        <v>39753.537175999998</v>
       </c>
       <c r="D17" s="18">
         <f t="shared" si="1"/>
-        <v>3247.7857633333333</v>
+        <v>3312.7947646666667</v>
       </c>
       <c r="E17" s="19">
         <f t="shared" si="2"/>
-        <v>19.723395323886638</v>
+        <v>20.118186829959512</v>
       </c>
       <c r="F17" s="19">
         <f t="shared" si="3"/>
-        <v>9.8616976619433192</v>
+        <v>10.059093414979756</v>
       </c>
       <c r="G17" s="19">
         <f t="shared" si="4"/>
-        <v>3.9446790647773278</v>
+        <v>4.0236373659919025</v>
       </c>
       <c r="H17" s="20">
         <f t="shared" si="5"/>
-        <v>18.737225557692309</v>
+        <v>19.112277488461537</v>
       </c>
     </row>
     <row r="18" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A18" s="8">
         <f t="shared" si="6"/>
         <v>11</v>
       </c>
       <c r="B18" s="18">
         <v>32213.82</v>
       </c>
       <c r="C18" s="18">
         <f t="shared" si="0"/>
-        <v>39268.646580000001</v>
+        <v>40054.663787999998</v>
       </c>
       <c r="D18" s="18">
         <f t="shared" si="1"/>
-        <v>3272.3872150000002</v>
+        <v>3337.8886490000004</v>
       </c>
       <c r="E18" s="19">
         <f t="shared" si="2"/>
-        <v>19.87279685222672</v>
+        <v>20.270578840080972</v>
       </c>
       <c r="F18" s="19">
         <f t="shared" si="3"/>
-        <v>9.9363984261133602</v>
+        <v>10.135289420040486</v>
       </c>
       <c r="G18" s="19">
         <f t="shared" si="4"/>
-        <v>3.9745593704453439</v>
+        <v>4.0541157680161941</v>
       </c>
       <c r="H18" s="20">
         <f t="shared" si="5"/>
-        <v>18.879157009615383</v>
+        <v>19.257049898076922</v>
       </c>
     </row>
     <row r="19" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A19" s="8">
         <f t="shared" si="6"/>
         <v>12</v>
       </c>
       <c r="B19" s="18">
         <v>32703.040000000001</v>
       </c>
       <c r="C19" s="18">
         <f t="shared" si="0"/>
-        <v>39865.005760000007</v>
+        <v>40662.959936000007</v>
       </c>
       <c r="D19" s="18">
         <f t="shared" si="1"/>
-        <v>3322.0838133333336</v>
+        <v>3388.5799946666671</v>
       </c>
       <c r="E19" s="19">
         <f t="shared" si="2"/>
-        <v>20.174598056680164</v>
+        <v>20.578421020242917</v>
       </c>
       <c r="F19" s="19">
         <f t="shared" si="3"/>
-        <v>10.087299028340082</v>
+        <v>10.289210510121459</v>
       </c>
       <c r="G19" s="19">
         <f t="shared" si="4"/>
-        <v>4.0349196113360328</v>
+        <v>4.1156842040485833</v>
       </c>
       <c r="H19" s="20">
         <f t="shared" si="5"/>
-        <v>19.165868153846159</v>
+        <v>19.549499969230773</v>
       </c>
     </row>
     <row r="20" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A20" s="8">
         <f t="shared" si="6"/>
         <v>13</v>
       </c>
       <c r="B20" s="18">
         <v>32914.51</v>
       </c>
       <c r="C20" s="18">
         <f t="shared" si="0"/>
-        <v>40122.787690000005</v>
+        <v>40925.901734000006</v>
       </c>
       <c r="D20" s="18">
         <f t="shared" si="1"/>
-        <v>3343.5656408333339</v>
+        <v>3410.491811166667</v>
       </c>
       <c r="E20" s="19">
         <f t="shared" si="2"/>
-        <v>20.305054498987857</v>
+        <v>20.71148873178138</v>
       </c>
       <c r="F20" s="19">
         <f t="shared" si="3"/>
-        <v>10.152527249493929</v>
+        <v>10.35574436589069</v>
       </c>
       <c r="G20" s="19">
         <f t="shared" si="4"/>
-        <v>4.0610108997975711</v>
+        <v>4.1422977463562756</v>
       </c>
       <c r="H20" s="20">
         <f t="shared" si="5"/>
-        <v>19.289801774038462</v>
+        <v>19.67591429519231</v>
       </c>
     </row>
     <row r="21" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A21" s="8">
         <f t="shared" si="6"/>
         <v>14</v>
       </c>
       <c r="B21" s="18">
         <v>33248.239999999998</v>
       </c>
       <c r="C21" s="18">
         <f t="shared" si="0"/>
-        <v>40529.60456</v>
+        <v>41340.861616000002</v>
       </c>
       <c r="D21" s="18">
         <f t="shared" si="1"/>
-        <v>3377.4670466666666</v>
+        <v>3445.0718013333335</v>
       </c>
       <c r="E21" s="19">
         <f t="shared" si="2"/>
-        <v>20.510933481781375</v>
+        <v>20.921488672064779</v>
       </c>
       <c r="F21" s="19">
         <f t="shared" si="3"/>
-        <v>10.255466740890688</v>
+        <v>10.46074433603239</v>
       </c>
       <c r="G21" s="19">
         <f t="shared" si="4"/>
-        <v>4.1021866963562754</v>
+        <v>4.1842977344129562</v>
       </c>
       <c r="H21" s="20">
         <f t="shared" si="5"/>
-        <v>19.485386807692308</v>
+        <v>19.875414238461538</v>
       </c>
     </row>
     <row r="22" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A22" s="8">
         <f t="shared" si="6"/>
         <v>15</v>
       </c>
       <c r="B22" s="18">
         <v>33429.620000000003</v>
       </c>
       <c r="C22" s="18">
         <f t="shared" si="0"/>
-        <v>40750.706780000008</v>
+        <v>41566.389508000007</v>
       </c>
       <c r="D22" s="18">
         <f t="shared" si="1"/>
-        <v>3395.8922316666672</v>
+        <v>3463.8657923333335</v>
       </c>
       <c r="E22" s="19">
         <f t="shared" si="2"/>
-        <v>20.622827317813769</v>
+        <v>21.035622220647777</v>
       </c>
       <c r="F22" s="19">
         <f t="shared" si="3"/>
-        <v>10.311413658906885</v>
+        <v>10.517811110323889</v>
       </c>
       <c r="G22" s="19">
         <f t="shared" si="4"/>
-        <v>4.124565463562754</v>
+        <v>4.2071244441295557</v>
       </c>
       <c r="H22" s="20">
         <f t="shared" si="5"/>
-        <v>19.591685951923079</v>
+        <v>19.983841109615387</v>
       </c>
     </row>
     <row r="23" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A23" s="8">
         <f t="shared" si="6"/>
         <v>16</v>
       </c>
       <c r="B23" s="18">
         <v>34209.75</v>
       </c>
       <c r="C23" s="18">
         <f t="shared" si="0"/>
-        <v>41701.685250000002</v>
+        <v>42536.403150000006</v>
       </c>
       <c r="D23" s="18">
         <f t="shared" si="1"/>
-        <v>3475.1404375000002</v>
+        <v>3544.7002625</v>
       </c>
       <c r="E23" s="19">
         <f t="shared" si="2"/>
-        <v>21.104091725708503</v>
+        <v>21.52651981275304</v>
       </c>
       <c r="F23" s="19">
         <f t="shared" si="3"/>
-        <v>10.552045862854252</v>
+        <v>10.76325990637652</v>
       </c>
       <c r="G23" s="19">
         <f t="shared" si="4"/>
-        <v>4.2208183451417005</v>
+        <v>4.3053039625506084</v>
       </c>
       <c r="H23" s="20">
         <f t="shared" si="5"/>
-        <v>20.048887139423076</v>
+        <v>20.450193822115388</v>
       </c>
     </row>
     <row r="24" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A24" s="8">
         <f t="shared" si="6"/>
         <v>17</v>
       </c>
       <c r="B24" s="18">
         <v>34223.94</v>
       </c>
       <c r="C24" s="18">
         <f t="shared" si="0"/>
-        <v>41718.982860000004</v>
+        <v>42554.046996000005</v>
       </c>
       <c r="D24" s="18">
         <f t="shared" si="1"/>
-        <v>3476.5819050000005</v>
+        <v>3546.1705830000005</v>
       </c>
       <c r="E24" s="19">
         <f t="shared" si="2"/>
-        <v>21.112845576923078</v>
+        <v>21.535448884615388</v>
       </c>
       <c r="F24" s="19">
         <f t="shared" si="3"/>
-        <v>10.556422788461539</v>
+        <v>10.767724442307694</v>
       </c>
       <c r="G24" s="19">
         <f t="shared" si="4"/>
-        <v>4.2225691153846157</v>
+        <v>4.3070897769230774</v>
       </c>
       <c r="H24" s="20">
         <f t="shared" si="5"/>
-        <v>20.057203298076924</v>
+        <v>20.458676440384618</v>
       </c>
     </row>
     <row r="25" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A25" s="8">
         <f t="shared" si="6"/>
         <v>18</v>
       </c>
       <c r="B25" s="18">
         <v>35529.74</v>
       </c>
       <c r="C25" s="18">
         <f t="shared" si="0"/>
-        <v>43310.753060000003</v>
+        <v>44177.678716000002</v>
       </c>
       <c r="D25" s="18">
         <f t="shared" si="1"/>
-        <v>3609.2294216666669</v>
+        <v>3681.4732263333335</v>
       </c>
       <c r="E25" s="19">
         <f t="shared" si="2"/>
-        <v>21.918397297570852</v>
+        <v>22.357124856275306</v>
       </c>
       <c r="F25" s="19">
         <f t="shared" si="3"/>
-        <v>10.959198648785426</v>
+        <v>11.178562428137653</v>
       </c>
       <c r="G25" s="19">
         <f t="shared" si="4"/>
-        <v>4.3836794595141706</v>
+        <v>4.4714249712550611</v>
       </c>
       <c r="H25" s="20">
         <f t="shared" si="5"/>
-        <v>20.82247743269231</v>
+        <v>21.23926861346154</v>
       </c>
     </row>
     <row r="26" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A26" s="8">
         <f t="shared" si="6"/>
         <v>19</v>
       </c>
       <c r="B26" s="18">
         <v>35543.93</v>
       </c>
       <c r="C26" s="18">
         <f t="shared" si="0"/>
-        <v>43328.050670000004</v>
+        <v>44195.322562000001</v>
       </c>
       <c r="D26" s="18">
         <f t="shared" si="1"/>
-        <v>3610.6708891666672</v>
+        <v>3682.9435468333336</v>
       </c>
       <c r="E26" s="19">
         <f t="shared" si="2"/>
-        <v>21.927151148785427</v>
+        <v>22.366053928137653</v>
       </c>
       <c r="F26" s="19">
         <f t="shared" si="3"/>
-        <v>10.963575574392713</v>
+        <v>11.183026964068826</v>
       </c>
       <c r="G26" s="19">
         <f t="shared" si="4"/>
-        <v>4.3854302297570857</v>
+        <v>4.4732107856275309</v>
       </c>
       <c r="H26" s="20">
         <f t="shared" si="5"/>
-        <v>20.830793591346154</v>
+        <v>21.247751231730771</v>
       </c>
     </row>
     <row r="27" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A27" s="8">
         <f t="shared" si="6"/>
         <v>20</v>
       </c>
       <c r="B27" s="18">
         <v>36849.78</v>
       </c>
       <c r="C27" s="18">
         <f t="shared" si="0"/>
-        <v>44919.881820000002</v>
+        <v>45819.016452000003</v>
       </c>
       <c r="D27" s="18">
         <f t="shared" si="1"/>
-        <v>3743.3234850000003</v>
+        <v>3818.2513710000003</v>
       </c>
       <c r="E27" s="19">
         <f t="shared" si="2"/>
-        <v>22.732733714574898</v>
+        <v>23.18776136234818</v>
       </c>
       <c r="F27" s="19">
         <f t="shared" si="3"/>
-        <v>11.366366857287449</v>
+        <v>11.59388068117409</v>
       </c>
       <c r="G27" s="19">
         <f t="shared" si="4"/>
-        <v>4.5465467429149795</v>
+        <v>4.6375522724696356</v>
       </c>
       <c r="H27" s="20">
         <f t="shared" si="5"/>
-        <v>21.596097028846156</v>
+        <v>22.028373294230772</v>
       </c>
     </row>
     <row r="28" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A28" s="8">
         <f t="shared" si="6"/>
         <v>21</v>
       </c>
       <c r="B28" s="18">
         <v>36863.980000000003</v>
       </c>
       <c r="C28" s="18">
         <f t="shared" si="0"/>
-        <v>44937.191620000005</v>
+        <v>45836.672732000006</v>
       </c>
       <c r="D28" s="18">
         <f t="shared" si="1"/>
-        <v>3744.7659683333336</v>
+        <v>3819.7227276666672</v>
       </c>
       <c r="E28" s="19">
         <f t="shared" si="2"/>
-        <v>22.741493734817816</v>
+        <v>23.196696726720653</v>
       </c>
       <c r="F28" s="19">
         <f t="shared" si="3"/>
-        <v>11.370746867408908</v>
+        <v>11.598348363360326</v>
       </c>
       <c r="G28" s="19">
         <f t="shared" si="4"/>
-        <v>4.548298746963563</v>
+        <v>4.6393393453441307</v>
       </c>
       <c r="H28" s="20">
         <f t="shared" si="5"/>
-        <v>21.604419048076924</v>
+        <v>22.036861890384618</v>
       </c>
     </row>
     <row r="29" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A29" s="8">
         <f t="shared" si="6"/>
         <v>22</v>
       </c>
       <c r="B29" s="18">
         <v>38169.769999999997</v>
       </c>
       <c r="C29" s="18">
         <f t="shared" si="0"/>
-        <v>46528.949630000003</v>
+        <v>47460.292018</v>
       </c>
       <c r="D29" s="18">
         <f t="shared" si="1"/>
-        <v>3877.4124691666666</v>
+        <v>3955.0243348333333</v>
       </c>
       <c r="E29" s="19">
         <f t="shared" si="2"/>
-        <v>23.547039286437247</v>
+        <v>24.018366405870445</v>
       </c>
       <c r="F29" s="19">
         <f t="shared" si="3"/>
-        <v>11.773519643218624</v>
+        <v>12.009183202935223</v>
       </c>
       <c r="G29" s="19">
         <f t="shared" si="4"/>
-        <v>4.7094078572874496</v>
+        <v>4.8036732811740892</v>
       </c>
       <c r="H29" s="20">
         <f t="shared" si="5"/>
-        <v>22.369687322115386</v>
+        <v>22.817448085576924</v>
       </c>
     </row>
     <row r="30" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A30" s="8">
         <f t="shared" si="6"/>
         <v>23</v>
       </c>
       <c r="B30" s="18">
-        <v>39489.82</v>
+        <v>39486.959999999999</v>
       </c>
       <c r="C30" s="18">
         <f t="shared" si="0"/>
-        <v>48138.090580000004</v>
+        <v>49098.086064000003</v>
       </c>
       <c r="D30" s="18">
         <f t="shared" si="1"/>
-        <v>4011.5075483333335</v>
+        <v>4091.5071720000001</v>
       </c>
       <c r="E30" s="19">
         <f t="shared" si="2"/>
-        <v>24.361381872469636</v>
+        <v>24.847209546558705</v>
       </c>
       <c r="F30" s="19">
         <f t="shared" si="3"/>
-        <v>12.180690936234818</v>
+        <v>12.423604773279353</v>
       </c>
       <c r="G30" s="19">
         <f t="shared" si="4"/>
-        <v>4.8722763744939268</v>
+        <v>4.9694419093117412</v>
       </c>
       <c r="H30" s="20">
         <f t="shared" si="5"/>
-        <v>23.143312778846155</v>
+        <v>23.60484906923077</v>
       </c>
     </row>
     <row r="31" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A31" s="8">
         <f t="shared" si="6"/>
         <v>24</v>
       </c>
       <c r="B31" s="18">
-        <v>40795.67</v>
+        <v>40767.19</v>
       </c>
       <c r="C31" s="18">
         <f t="shared" si="0"/>
-        <v>49729.921730000002</v>
+        <v>50689.924046000007</v>
       </c>
       <c r="D31" s="18">
         <f t="shared" si="1"/>
-        <v>4144.1601441666662</v>
+        <v>4224.160337166667</v>
       </c>
       <c r="E31" s="19">
         <f t="shared" si="2"/>
-        <v>25.166964438259111</v>
+        <v>25.652795569838059</v>
       </c>
       <c r="F31" s="19">
         <f t="shared" si="3"/>
-        <v>12.583482219129555</v>
+        <v>12.826397784919029</v>
       </c>
       <c r="G31" s="19">
         <f t="shared" si="4"/>
-        <v>5.0333928876518224</v>
+        <v>5.1305591139676121</v>
       </c>
       <c r="H31" s="20">
         <f t="shared" si="5"/>
-        <v>23.908616216346154</v>
+        <v>24.370155791346157</v>
       </c>
     </row>
     <row r="32" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A32" s="8">
         <f t="shared" si="6"/>
         <v>25</v>
       </c>
       <c r="B32" s="18">
-        <v>40883.85</v>
+        <v>40853.64</v>
       </c>
       <c r="C32" s="18">
         <f t="shared" si="0"/>
-        <v>49837.41315</v>
+        <v>50797.415976000004</v>
       </c>
       <c r="D32" s="18">
         <f t="shared" si="1"/>
-        <v>4153.1177625</v>
+        <v>4233.1179979999997</v>
       </c>
       <c r="E32" s="19">
         <f t="shared" si="2"/>
-        <v>25.221362930161945</v>
+        <v>25.707194319838059</v>
       </c>
       <c r="F32" s="19">
         <f t="shared" si="3"/>
-        <v>12.610681465080972</v>
+        <v>12.85359715991903</v>
       </c>
       <c r="G32" s="19">
         <f t="shared" si="4"/>
-        <v>5.0442725860323891</v>
+        <v>5.1414388639676121</v>
       </c>
       <c r="H32" s="20">
         <f t="shared" si="5"/>
-        <v>23.960294783653847</v>
+        <v>24.421834603846154</v>
       </c>
     </row>
     <row r="33" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A33" s="8">
         <f t="shared" si="6"/>
         <v>26</v>
       </c>
       <c r="B33" s="18">
-        <v>40952.46</v>
+        <v>40920.9</v>
       </c>
       <c r="C33" s="18">
         <f t="shared" si="0"/>
-        <v>49921.048740000006</v>
+        <v>50881.047060000004</v>
       </c>
       <c r="D33" s="18">
         <f t="shared" si="1"/>
-        <v>4160.0873950000005</v>
+        <v>4240.0872550000004</v>
       </c>
       <c r="E33" s="19">
         <f t="shared" si="2"/>
-        <v>25.263688633603241</v>
+        <v>25.749517742914982</v>
       </c>
       <c r="F33" s="19">
         <f t="shared" si="3"/>
-        <v>12.631844316801621</v>
+        <v>12.874758871457491</v>
       </c>
       <c r="G33" s="19">
         <f t="shared" si="4"/>
-        <v>5.0527377267206486</v>
+        <v>5.149903548582996</v>
       </c>
       <c r="H33" s="20">
         <f t="shared" si="5"/>
-        <v>24.000504201923079</v>
+        <v>24.462041855769233</v>
       </c>
     </row>
     <row r="34" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A34" s="8">
         <f t="shared" si="6"/>
         <v>27</v>
       </c>
       <c r="B34" s="18">
-        <v>41030.33</v>
+        <v>40997.24</v>
       </c>
       <c r="C34" s="18">
         <f t="shared" si="0"/>
-        <v>50015.972270000006</v>
+        <v>50975.968216000001</v>
       </c>
       <c r="D34" s="18">
         <f t="shared" si="1"/>
-        <v>4167.9976891666665</v>
+        <v>4247.9973513333334</v>
       </c>
       <c r="E34" s="19">
         <f t="shared" si="2"/>
-        <v>25.311726857287454</v>
+        <v>25.797554765182188</v>
       </c>
       <c r="F34" s="19">
         <f t="shared" si="3"/>
-        <v>12.655863428643727</v>
+        <v>12.898777382591094</v>
       </c>
       <c r="G34" s="19">
         <f t="shared" si="4"/>
-        <v>5.0623453714574911</v>
+        <v>5.1595109530364374</v>
       </c>
       <c r="H34" s="20">
         <f t="shared" si="5"/>
-        <v>24.04614051442308</v>
+        <v>24.507677026923076</v>
       </c>
     </row>
     <row r="35" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A35" s="8">
         <f t="shared" si="6"/>
         <v>28</v>
       </c>
       <c r="B35" s="18">
-        <v>41089.24</v>
+        <v>41055</v>
       </c>
       <c r="C35" s="18">
         <f t="shared" si="0"/>
-        <v>50087.783560000003</v>
+        <v>51047.787000000004</v>
       </c>
       <c r="D35" s="18">
         <f t="shared" si="1"/>
-        <v>4173.9819633333336</v>
+        <v>4253.98225</v>
       </c>
       <c r="E35" s="19">
         <f t="shared" si="2"/>
-        <v>25.348068603238868</v>
+        <v>25.833900303643727</v>
       </c>
       <c r="F35" s="19">
         <f t="shared" si="3"/>
-        <v>12.674034301619434</v>
+        <v>12.916950151821863</v>
       </c>
       <c r="G35" s="19">
         <f t="shared" si="4"/>
-        <v>5.0696137206477738</v>
+        <v>5.1667800607287457</v>
       </c>
       <c r="H35" s="20">
         <f t="shared" si="5"/>
-        <v>24.080665173076923</v>
+        <v>24.542205288461542</v>
       </c>
     </row>
     <row r="36" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A36" s="8">
         <f t="shared" si="6"/>
         <v>29</v>
       </c>
       <c r="B36" s="18">
-        <v>41143.78</v>
+        <v>41108.47</v>
       </c>
       <c r="C36" s="18">
         <f t="shared" si="0"/>
-        <v>50154.267820000001</v>
+        <v>51114.271598000007</v>
       </c>
       <c r="D36" s="18">
         <f t="shared" si="1"/>
-        <v>4179.5223183333337</v>
+        <v>4259.5226331666672</v>
       </c>
       <c r="E36" s="19">
         <f t="shared" si="2"/>
-        <v>25.38171448380567</v>
+        <v>25.867546355263162</v>
       </c>
       <c r="F36" s="19">
         <f t="shared" si="3"/>
-        <v>12.690857241902835</v>
+        <v>12.933773177631581</v>
       </c>
       <c r="G36" s="19">
         <f t="shared" si="4"/>
-        <v>5.0763428967611341</v>
+        <v>5.173509271052632</v>
       </c>
       <c r="H36" s="20">
         <f t="shared" si="5"/>
-        <v>24.112628759615387</v>
+        <v>24.574169037500003</v>
       </c>
     </row>
     <row r="37" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A37" s="8">
         <f t="shared" si="6"/>
         <v>30</v>
       </c>
       <c r="B37" s="18">
-        <v>41194.35</v>
+        <v>41158.04</v>
       </c>
       <c r="C37" s="18">
         <f t="shared" si="0"/>
-        <v>50215.912649999998</v>
+        <v>51175.906936000007</v>
       </c>
       <c r="D37" s="18">
         <f t="shared" si="1"/>
-        <v>4184.6593874999999</v>
+        <v>4264.6589113333339</v>
       </c>
       <c r="E37" s="19">
         <f t="shared" si="2"/>
-        <v>25.412911260121458</v>
+        <v>25.898738327935227</v>
       </c>
       <c r="F37" s="19">
         <f t="shared" si="3"/>
-        <v>12.706455630060729</v>
+        <v>12.949369163967614</v>
       </c>
       <c r="G37" s="19">
         <f t="shared" si="4"/>
-        <v>5.0825822520242916</v>
+        <v>5.1797476655870458</v>
       </c>
       <c r="H37" s="20">
         <f t="shared" si="5"/>
-        <v>24.142265697115384</v>
+        <v>24.603801411538466</v>
       </c>
     </row>
     <row r="38" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A38" s="8">
         <f t="shared" si="6"/>
         <v>31</v>
       </c>
       <c r="B38" s="18">
-        <v>41241.15</v>
+        <v>41203.93</v>
       </c>
       <c r="C38" s="18">
         <f t="shared" si="0"/>
-        <v>50272.961850000007</v>
+        <v>51232.966562000001</v>
       </c>
       <c r="D38" s="18">
         <f t="shared" si="1"/>
-        <v>4189.4134875000009</v>
+        <v>4269.4138801666668</v>
       </c>
       <c r="E38" s="19">
         <f t="shared" si="2"/>
-        <v>25.441782312753041</v>
+        <v>25.927614656882593</v>
       </c>
       <c r="F38" s="19">
         <f t="shared" si="3"/>
-        <v>12.720891156376521</v>
+        <v>12.963807328441296</v>
       </c>
       <c r="G38" s="19">
         <f t="shared" si="4"/>
-        <v>5.0883564625506086</v>
+        <v>5.1855229313765188</v>
       </c>
       <c r="H38" s="20">
         <f t="shared" si="5"/>
-        <v>24.169693197115389</v>
+        <v>24.631233924038462</v>
       </c>
     </row>
     <row r="39" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A39" s="8">
         <f t="shared" si="6"/>
         <v>32</v>
       </c>
       <c r="B39" s="18">
-        <v>41284.51</v>
+        <v>41246.44</v>
       </c>
       <c r="C39" s="18">
         <f t="shared" si="0"/>
-        <v>50325.817690000003</v>
+        <v>51285.823496000005</v>
       </c>
       <c r="D39" s="18">
         <f t="shared" si="1"/>
-        <v>4193.8181408333339</v>
+        <v>4273.8186246666673</v>
       </c>
       <c r="E39" s="19">
         <f t="shared" si="2"/>
-        <v>25.468531219635629</v>
+        <v>25.954364117408907</v>
       </c>
       <c r="F39" s="19">
         <f t="shared" si="3"/>
-        <v>12.734265609817815</v>
+        <v>12.977182058704454</v>
       </c>
       <c r="G39" s="19">
         <f t="shared" si="4"/>
-        <v>5.0937062439271257</v>
+        <v>5.1908728234817811</v>
       </c>
       <c r="H39" s="20">
         <f t="shared" si="5"/>
-        <v>24.195104658653847</v>
+        <v>24.656645911538465</v>
       </c>
     </row>
     <row r="40" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A40" s="8">
         <f t="shared" si="6"/>
         <v>33</v>
       </c>
       <c r="B40" s="18">
-        <v>41324.629999999997</v>
+        <v>41285.769999999997</v>
       </c>
       <c r="C40" s="18">
         <f t="shared" si="0"/>
-        <v>50374.723969999999</v>
+        <v>51334.726417999998</v>
       </c>
       <c r="D40" s="18">
         <f t="shared" si="1"/>
-        <v>4197.8936641666669</v>
+        <v>4277.8938681666668</v>
       </c>
       <c r="E40" s="19">
         <f t="shared" si="2"/>
-        <v>25.493281361336031</v>
+        <v>25.979112559716597</v>
       </c>
       <c r="F40" s="19">
         <f t="shared" si="3"/>
-        <v>12.746640680668015</v>
+        <v>12.989556279858299</v>
       </c>
       <c r="G40" s="19">
         <f t="shared" si="4"/>
-        <v>5.0986562722672062</v>
+        <v>5.1958225119433195</v>
       </c>
       <c r="H40" s="20">
         <f t="shared" si="5"/>
-        <v>24.218617293269229</v>
+        <v>24.680156931730767</v>
       </c>
     </row>
     <row r="41" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A41" s="8">
         <f t="shared" si="6"/>
         <v>34</v>
       </c>
       <c r="B41" s="18">
-        <v>41361.81</v>
+        <v>41322.22</v>
       </c>
       <c r="C41" s="18">
         <f t="shared" si="0"/>
-        <v>50420.046390000003</v>
+        <v>51380.048348000004</v>
       </c>
       <c r="D41" s="18">
         <f t="shared" si="1"/>
-        <v>4201.6705325000003</v>
+        <v>4281.6706956666667</v>
       </c>
       <c r="E41" s="19">
         <f t="shared" si="2"/>
-        <v>25.516217808704454</v>
+        <v>26.002048759109314</v>
       </c>
       <c r="F41" s="19">
         <f t="shared" si="3"/>
-        <v>12.758108904352227</v>
+        <v>13.001024379554657</v>
       </c>
       <c r="G41" s="19">
         <f t="shared" si="4"/>
-        <v>5.1032435617408911</v>
+        <v>5.200409751821863</v>
       </c>
       <c r="H41" s="20">
         <f t="shared" si="5"/>
-        <v>24.240406918269233</v>
+        <v>24.701946321153848</v>
       </c>
     </row>
     <row r="42" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A42" s="21">
         <f t="shared" si="6"/>
         <v>35</v>
       </c>
       <c r="B42" s="22">
-        <v>41396.21</v>
+        <v>41355.94</v>
       </c>
       <c r="C42" s="22">
         <f t="shared" si="0"/>
-        <v>50461.97999</v>
+        <v>51421.975796000006</v>
       </c>
       <c r="D42" s="22">
         <f t="shared" si="1"/>
-        <v>4205.1649991666663</v>
+        <v>4285.1646496666672</v>
       </c>
       <c r="E42" s="23">
         <f t="shared" si="2"/>
-        <v>25.537439266194333</v>
+        <v>26.023267103238869</v>
       </c>
       <c r="F42" s="23">
         <f t="shared" si="3"/>
-        <v>12.768719633097167</v>
+        <v>13.011633551619434</v>
       </c>
       <c r="G42" s="23">
         <f t="shared" si="4"/>
-        <v>5.107487853238867</v>
+        <v>5.2046534206477739</v>
       </c>
       <c r="H42" s="24">
         <f t="shared" si="5"/>
-        <v>24.260567302884617</v>
+        <v>24.722103748076925</v>
       </c>
     </row>
   </sheetData>
   <dataConsolidate/>
   <mergeCells count="3">
     <mergeCell ref="B4:C4"/>
     <mergeCell ref="E4:H4"/>
     <mergeCell ref="E5:G5"/>
   </mergeCells>
   <pageMargins left="0.39370078740157483" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0">
     <oddFooter>&amp;L&amp;"Calibri,Standaard"&amp;F</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0800-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:H42"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.88671875" defaultRowHeight="13.8" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="1" width="6.44140625" style="2" bestFit="1" customWidth="1"/>
     <col min="2" max="4" width="15.33203125" style="2" customWidth="1"/>
     <col min="5" max="8" width="12.33203125" style="2" customWidth="1"/>
     <col min="9" max="16384" width="8.88671875" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A1" s="1" t="s">
         <v>16</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="2" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A2" s="4"/>
       <c r="D2" s="3">
         <f>Inhoud!B4</f>
-        <v>46054</v>
+        <v>46235</v>
       </c>
     </row>
     <row r="3" spans="1:8" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A3" s="1"/>
       <c r="B3" s="1"/>
       <c r="C3" s="5" t="s">
         <v>1</v>
       </c>
       <c r="D3" s="33">
         <f>Inhoud!B6</f>
-        <v>1.2190000000000001</v>
+        <v>1.2434000000000001</v>
       </c>
     </row>
     <row r="4" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A4" s="6"/>
       <c r="B4" s="35" t="s">
         <v>2</v>
       </c>
       <c r="C4" s="36"/>
       <c r="D4" s="7" t="s">
         <v>3</v>
       </c>
       <c r="E4" s="35" t="s">
         <v>4</v>
       </c>
       <c r="F4" s="37"/>
       <c r="G4" s="37"/>
       <c r="H4" s="36"/>
     </row>
     <row r="5" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A5" s="8"/>
       <c r="B5" s="9">
         <v>1</v>
       </c>
       <c r="C5" s="10"/>
       <c r="D5" s="10"/>
       <c r="E5" s="38" t="s">
         <v>5</v>
       </c>
       <c r="F5" s="39"/>
       <c r="G5" s="40"/>
       <c r="H5" s="11" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="6" spans="1:8" s="17" customFormat="1" x14ac:dyDescent="0.3">
       <c r="A6" s="12"/>
       <c r="B6" s="14" t="str">
         <f>'L4'!$B$6</f>
         <v>basis 01/01/2022</v>
       </c>
       <c r="C6" s="13">
         <f>D2</f>
-        <v>46054</v>
+        <v>46235</v>
       </c>
       <c r="D6" s="13">
         <f>C6</f>
-        <v>46054</v>
+        <v>46235</v>
       </c>
       <c r="E6" s="14">
         <v>1</v>
       </c>
       <c r="F6" s="15">
         <v>0.5</v>
       </c>
       <c r="G6" s="16">
         <v>0.2</v>
       </c>
       <c r="H6" s="12"/>
     </row>
     <row r="7" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A7" s="8">
         <v>0</v>
       </c>
       <c r="B7" s="18">
         <v>27436.880000000001</v>
       </c>
       <c r="C7" s="18">
         <f t="shared" ref="C7:C42" si="0">B7*$D$3</f>
-        <v>33445.55672</v>
+        <v>34115.016592</v>
       </c>
       <c r="D7" s="18">
         <f t="shared" ref="D7:D42" si="1">B7/12*$D$3</f>
-        <v>2787.129726666667</v>
+        <v>2842.9180493333338</v>
       </c>
       <c r="E7" s="19">
         <f t="shared" ref="E7:E42" si="2">C7/1976</f>
-        <v>16.92588902834008</v>
+        <v>17.264684510121459</v>
       </c>
       <c r="F7" s="19">
         <f>E7/2</f>
-        <v>8.4629445141700401</v>
+        <v>8.6323422550607294</v>
       </c>
       <c r="G7" s="19">
         <f>E7/5</f>
-        <v>3.385177805668016</v>
+        <v>3.4529369020242919</v>
       </c>
       <c r="H7" s="20">
         <f>C7/2080</f>
-        <v>16.079594576923078</v>
+        <v>16.401450284615386</v>
       </c>
     </row>
     <row r="8" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A8" s="8">
         <f>A7+1</f>
         <v>1</v>
       </c>
       <c r="B8" s="18">
         <v>27981.46</v>
       </c>
       <c r="C8" s="18">
         <f t="shared" si="0"/>
-        <v>34109.399740000001</v>
+        <v>34792.147364000004</v>
       </c>
       <c r="D8" s="18">
         <f t="shared" si="1"/>
-        <v>2842.4499783333335</v>
+        <v>2899.3456136666668</v>
       </c>
       <c r="E8" s="19">
         <f t="shared" si="2"/>
-        <v>17.261841973684209</v>
+        <v>17.607362026315791</v>
       </c>
       <c r="F8" s="19">
         <f t="shared" ref="F8:F42" si="3">E8/2</f>
-        <v>8.6309209868421046</v>
+        <v>8.8036810131578953</v>
       </c>
       <c r="G8" s="19">
         <f t="shared" ref="G8:G42" si="4">E8/5</f>
-        <v>3.4523683947368418</v>
+        <v>3.5214724052631583</v>
       </c>
       <c r="H8" s="20">
         <f t="shared" ref="H8:H42" si="5">C8/2080</f>
-        <v>16.398749875</v>
+        <v>16.726993925000002</v>
       </c>
     </row>
     <row r="9" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A9" s="8">
         <f t="shared" ref="A9:A42" si="6">A8+1</f>
         <v>2</v>
       </c>
       <c r="B9" s="18">
         <v>28513.93</v>
       </c>
       <c r="C9" s="18">
         <f t="shared" si="0"/>
-        <v>34758.480670000004</v>
+        <v>35454.220562000002</v>
       </c>
       <c r="D9" s="18">
         <f t="shared" si="1"/>
-        <v>2896.5400558333336</v>
+        <v>2954.5183801666667</v>
       </c>
       <c r="E9" s="19">
         <f t="shared" si="2"/>
-        <v>17.590324225708503</v>
+        <v>17.942419312753039</v>
       </c>
       <c r="F9" s="19">
         <f t="shared" si="3"/>
-        <v>8.7951621128542516</v>
+        <v>8.9712096563765193</v>
       </c>
       <c r="G9" s="19">
         <f t="shared" si="4"/>
-        <v>3.5180648451417005</v>
+        <v>3.5884838625506079</v>
       </c>
       <c r="H9" s="20">
         <f t="shared" si="5"/>
-        <v>16.71080801442308</v>
+        <v>17.045298347115384</v>
       </c>
     </row>
     <row r="10" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A10" s="8">
         <f t="shared" si="6"/>
         <v>3</v>
       </c>
       <c r="B10" s="18">
         <v>29108.27</v>
       </c>
       <c r="C10" s="18">
         <f t="shared" si="0"/>
-        <v>35482.98113</v>
+        <v>36193.222917999999</v>
       </c>
       <c r="D10" s="18">
         <f t="shared" si="1"/>
-        <v>2956.9150941666667</v>
+        <v>3016.1019098333331</v>
       </c>
       <c r="E10" s="19">
         <f t="shared" si="2"/>
-        <v>17.956974256072876</v>
+        <v>18.31640835931174</v>
       </c>
       <c r="F10" s="19">
         <f t="shared" si="3"/>
-        <v>8.9784871280364378</v>
+        <v>9.1582041796558702</v>
       </c>
       <c r="G10" s="19">
         <f t="shared" si="4"/>
-        <v>3.591394851214575</v>
+        <v>3.663281671862348</v>
       </c>
       <c r="H10" s="20">
         <f t="shared" si="5"/>
-        <v>17.059125543269232</v>
+        <v>17.400587941346153</v>
       </c>
     </row>
     <row r="11" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A11" s="8">
         <f t="shared" si="6"/>
         <v>4</v>
       </c>
       <c r="B11" s="18">
         <v>29678.09</v>
       </c>
       <c r="C11" s="18">
         <f t="shared" si="0"/>
-        <v>36177.591710000001</v>
+        <v>36901.737106</v>
       </c>
       <c r="D11" s="18">
         <f t="shared" si="1"/>
-        <v>3014.7993091666667</v>
+        <v>3075.1447588333335</v>
       </c>
       <c r="E11" s="19">
         <f t="shared" si="2"/>
-        <v>18.30849782894737</v>
+        <v>18.674968171052633</v>
       </c>
       <c r="F11" s="19">
         <f t="shared" si="3"/>
-        <v>9.1542489144736852</v>
+        <v>9.3374840855263166</v>
       </c>
       <c r="G11" s="19">
         <f t="shared" si="4"/>
-        <v>3.661699565789474</v>
+        <v>3.7349936342105265</v>
       </c>
       <c r="H11" s="20">
         <f t="shared" si="5"/>
-        <v>17.393072937500001</v>
+        <v>17.741219762500002</v>
       </c>
     </row>
     <row r="12" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A12" s="8">
         <f t="shared" si="6"/>
         <v>5</v>
       </c>
       <c r="B12" s="18">
         <v>30033.279999999999</v>
       </c>
       <c r="C12" s="18">
         <f t="shared" si="0"/>
-        <v>36610.568319999998</v>
+        <v>37343.380352</v>
       </c>
       <c r="D12" s="18">
         <f t="shared" si="1"/>
-        <v>3050.8806933333331</v>
+        <v>3111.9483626666665</v>
       </c>
       <c r="E12" s="19">
         <f t="shared" si="2"/>
-        <v>18.527615546558703</v>
+        <v>18.898471838056679</v>
       </c>
       <c r="F12" s="19">
         <f t="shared" si="3"/>
-        <v>9.2638077732793516</v>
+        <v>9.4492359190283395</v>
       </c>
       <c r="G12" s="19">
         <f t="shared" si="4"/>
-        <v>3.7055231093117404</v>
+        <v>3.7796943676113357</v>
       </c>
       <c r="H12" s="20">
         <f t="shared" si="5"/>
-        <v>17.601234769230768</v>
+        <v>17.953548246153847</v>
       </c>
     </row>
     <row r="13" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A13" s="8">
         <f t="shared" si="6"/>
         <v>6</v>
       </c>
       <c r="B13" s="18">
         <v>30600.71</v>
       </c>
       <c r="C13" s="18">
         <f t="shared" si="0"/>
-        <v>37302.265489999998</v>
+        <v>38048.922813999998</v>
       </c>
       <c r="D13" s="18">
         <f t="shared" si="1"/>
-        <v>3108.5221241666668</v>
+        <v>3170.7435678333331</v>
       </c>
       <c r="E13" s="19">
         <f t="shared" si="2"/>
-        <v>18.877664721659919</v>
+        <v>19.255527739878541</v>
       </c>
       <c r="F13" s="19">
         <f t="shared" si="3"/>
-        <v>9.4388323608299594</v>
+        <v>9.6277638699392707</v>
       </c>
       <c r="G13" s="19">
         <f t="shared" si="4"/>
-        <v>3.7755329443319838</v>
+        <v>3.8511055479757084</v>
       </c>
       <c r="H13" s="20">
         <f t="shared" si="5"/>
-        <v>17.933781485576922</v>
+        <v>18.292751352884615</v>
       </c>
     </row>
     <row r="14" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A14" s="8">
         <f t="shared" si="6"/>
         <v>7</v>
       </c>
       <c r="B14" s="18">
         <v>30912.71</v>
       </c>
       <c r="C14" s="18">
         <f t="shared" si="0"/>
-        <v>37682.593489999999</v>
+        <v>38436.863614000002</v>
       </c>
       <c r="D14" s="18">
         <f t="shared" si="1"/>
-        <v>3140.2161241666668</v>
+        <v>3203.071967833333</v>
       </c>
       <c r="E14" s="19">
         <f t="shared" si="2"/>
-        <v>19.070138405870445</v>
+        <v>19.451854055668019</v>
       </c>
       <c r="F14" s="19">
         <f t="shared" si="3"/>
-        <v>9.5350692029352224</v>
+        <v>9.7259270278340093</v>
       </c>
       <c r="G14" s="19">
         <f t="shared" si="4"/>
-        <v>3.814027681174089</v>
+        <v>3.8903708111336037</v>
       </c>
       <c r="H14" s="20">
         <f t="shared" si="5"/>
-        <v>18.116631485576924</v>
+        <v>18.479261352884617</v>
       </c>
     </row>
     <row r="15" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A15" s="8">
         <f t="shared" si="6"/>
         <v>8</v>
       </c>
       <c r="B15" s="18">
         <v>31391.1</v>
       </c>
       <c r="C15" s="18">
         <f t="shared" si="0"/>
-        <v>38265.750899999999</v>
+        <v>39031.693740000002</v>
       </c>
       <c r="D15" s="18">
         <f t="shared" si="1"/>
-        <v>3188.8125749999999</v>
+        <v>3252.6411449999996</v>
       </c>
       <c r="E15" s="19">
         <f t="shared" si="2"/>
-        <v>19.365258552631577</v>
+        <v>19.752881447368424</v>
       </c>
       <c r="F15" s="19">
         <f t="shared" si="3"/>
-        <v>9.6826292763157884</v>
+        <v>9.8764407236842118</v>
       </c>
       <c r="G15" s="19">
         <f t="shared" si="4"/>
-        <v>3.8730517105263154</v>
+        <v>3.9505762894736849</v>
       </c>
       <c r="H15" s="20">
         <f t="shared" si="5"/>
-        <v>18.396995624999999</v>
+        <v>18.765237375000002</v>
       </c>
     </row>
     <row r="16" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A16" s="8">
         <f t="shared" si="6"/>
         <v>9</v>
       </c>
       <c r="B16" s="18">
         <v>31667.86</v>
       </c>
       <c r="C16" s="18">
         <f t="shared" si="0"/>
-        <v>38603.121340000005</v>
+        <v>39375.817124000001</v>
       </c>
       <c r="D16" s="18">
         <f t="shared" si="1"/>
-        <v>3216.9267783333335</v>
+        <v>3281.3180936666668</v>
       </c>
       <c r="E16" s="19">
         <f t="shared" si="2"/>
-        <v>19.535992580971662</v>
+        <v>19.927032957489878</v>
       </c>
       <c r="F16" s="19">
         <f t="shared" si="3"/>
-        <v>9.7679962904858311</v>
+        <v>9.9635164787449391</v>
       </c>
       <c r="G16" s="19">
         <f t="shared" si="4"/>
-        <v>3.9071985161943323</v>
+        <v>3.9854065914979757</v>
       </c>
       <c r="H16" s="20">
         <f t="shared" si="5"/>
-        <v>18.55919295192308</v>
+        <v>18.930681309615384</v>
       </c>
     </row>
     <row r="17" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A17" s="8">
         <f t="shared" si="6"/>
         <v>10</v>
       </c>
       <c r="B17" s="18">
         <v>32199.45</v>
       </c>
       <c r="C17" s="18">
         <f t="shared" si="0"/>
-        <v>39251.129550000005</v>
+        <v>40036.796130000002</v>
       </c>
       <c r="D17" s="18">
         <f t="shared" si="1"/>
-        <v>3270.9274625000003</v>
+        <v>3336.3996775000001</v>
       </c>
       <c r="E17" s="19">
         <f t="shared" si="2"/>
-        <v>19.863931958502025</v>
+        <v>20.261536503036439</v>
       </c>
       <c r="F17" s="19">
         <f t="shared" si="3"/>
-        <v>9.9319659792510127</v>
+        <v>10.130768251518219</v>
       </c>
       <c r="G17" s="19">
         <f t="shared" si="4"/>
-        <v>3.9727863917004052</v>
+        <v>4.0523073006072874</v>
       </c>
       <c r="H17" s="20">
         <f t="shared" si="5"/>
-        <v>18.870735360576926</v>
+        <v>19.248459677884618</v>
       </c>
     </row>
     <row r="18" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A18" s="8">
         <f t="shared" si="6"/>
         <v>11</v>
       </c>
       <c r="B18" s="18">
         <v>32441.74</v>
       </c>
       <c r="C18" s="18">
         <f t="shared" si="0"/>
-        <v>39546.481060000006</v>
+        <v>40338.059516000001</v>
       </c>
       <c r="D18" s="18">
         <f t="shared" si="1"/>
-        <v>3295.5400883333336</v>
+        <v>3361.5049596666672</v>
       </c>
       <c r="E18" s="19">
         <f t="shared" si="2"/>
-        <v>20.013401346153849</v>
+        <v>20.413997730769232</v>
       </c>
       <c r="F18" s="19">
         <f t="shared" si="3"/>
-        <v>10.006700673076924</v>
+        <v>10.206998865384616</v>
       </c>
       <c r="G18" s="19">
         <f t="shared" si="4"/>
-        <v>4.0026802692307699</v>
+        <v>4.0827995461538462</v>
       </c>
       <c r="H18" s="20">
         <f t="shared" si="5"/>
-        <v>19.012731278846157</v>
+        <v>19.393297844230769</v>
       </c>
     </row>
     <row r="19" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A19" s="8">
         <f t="shared" si="6"/>
         <v>12</v>
       </c>
       <c r="B19" s="18">
         <v>32918.76</v>
       </c>
       <c r="C19" s="18">
         <f t="shared" si="0"/>
-        <v>40127.968440000004</v>
+        <v>40931.186184000006</v>
       </c>
       <c r="D19" s="18">
         <f t="shared" si="1"/>
-        <v>3343.99737</v>
+        <v>3410.932182</v>
       </c>
       <c r="E19" s="19">
         <f t="shared" si="2"/>
-        <v>20.30767633603239</v>
+        <v>20.714163048583</v>
       </c>
       <c r="F19" s="19">
         <f t="shared" si="3"/>
-        <v>10.153838168016195</v>
+        <v>10.3570815242915</v>
       </c>
       <c r="G19" s="19">
         <f t="shared" si="4"/>
-        <v>4.0615352672064784</v>
+        <v>4.1428326097166002</v>
       </c>
       <c r="H19" s="20">
         <f t="shared" si="5"/>
-        <v>19.29229251923077</v>
+        <v>19.678454896153848</v>
       </c>
     </row>
     <row r="20" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A20" s="8">
         <f t="shared" si="6"/>
         <v>13</v>
       </c>
       <c r="B20" s="18">
         <v>33053.81</v>
       </c>
       <c r="C20" s="18">
         <f t="shared" si="0"/>
-        <v>40292.594389999998</v>
+        <v>41099.107354</v>
       </c>
       <c r="D20" s="18">
         <f t="shared" si="1"/>
-        <v>3357.7161991666667</v>
+        <v>3424.9256128333336</v>
       </c>
       <c r="E20" s="19">
         <f t="shared" si="2"/>
-        <v>20.390989063765183</v>
+        <v>20.799143397773278</v>
       </c>
       <c r="F20" s="19">
         <f t="shared" si="3"/>
-        <v>10.195494531882591</v>
+        <v>10.399571698886639</v>
       </c>
       <c r="G20" s="19">
         <f t="shared" si="4"/>
-        <v>4.0781978127530367</v>
+        <v>4.1598286795546553</v>
       </c>
       <c r="H20" s="20">
         <f t="shared" si="5"/>
-        <v>19.371439610576921</v>
+        <v>19.759186227884616</v>
       </c>
     </row>
     <row r="21" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A21" s="8">
         <f t="shared" si="6"/>
         <v>14</v>
       </c>
       <c r="B21" s="18">
         <v>34107.360000000001</v>
       </c>
       <c r="C21" s="18">
         <f t="shared" si="0"/>
-        <v>41576.871840000007</v>
+        <v>42409.091424000006</v>
       </c>
       <c r="D21" s="18">
         <f t="shared" si="1"/>
-        <v>3464.7393200000006</v>
+        <v>3534.0909520000005</v>
       </c>
       <c r="E21" s="19">
         <f t="shared" si="2"/>
-        <v>21.040927044534417</v>
+        <v>21.462090801619436</v>
       </c>
       <c r="F21" s="19">
         <f t="shared" si="3"/>
-        <v>10.520463522267208</v>
+        <v>10.731045400809718</v>
       </c>
       <c r="G21" s="19">
         <f t="shared" si="4"/>
-        <v>4.2081854089068838</v>
+        <v>4.2924181603238871</v>
       </c>
       <c r="H21" s="20">
         <f t="shared" si="5"/>
-        <v>19.988880692307696</v>
+        <v>20.388986261538463</v>
       </c>
     </row>
     <row r="22" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A22" s="8">
         <f t="shared" si="6"/>
         <v>15</v>
       </c>
       <c r="B22" s="18">
         <v>34122.080000000002</v>
       </c>
       <c r="C22" s="18">
         <f t="shared" si="0"/>
-        <v>41594.815520000004</v>
+        <v>42427.394272000005</v>
       </c>
       <c r="D22" s="18">
         <f t="shared" si="1"/>
-        <v>3466.2346266666668</v>
+        <v>3535.6161893333333</v>
       </c>
       <c r="E22" s="19">
         <f t="shared" si="2"/>
-        <v>21.050007854251014</v>
+        <v>21.47135337651822</v>
       </c>
       <c r="F22" s="19">
         <f t="shared" si="3"/>
-        <v>10.525003927125507</v>
+        <v>10.73567668825911</v>
       </c>
       <c r="G22" s="19">
         <f t="shared" si="4"/>
-        <v>4.2100015708502028</v>
+        <v>4.2942706753036441</v>
       </c>
       <c r="H22" s="20">
         <f t="shared" si="5"/>
-        <v>19.997507461538465</v>
+        <v>20.397785707692311</v>
       </c>
     </row>
     <row r="23" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A23" s="8">
         <f t="shared" si="6"/>
         <v>16</v>
       </c>
       <c r="B23" s="18">
         <v>35476.28</v>
       </c>
       <c r="C23" s="18">
         <f t="shared" si="0"/>
-        <v>43245.585319999998</v>
+        <v>44111.206552000003</v>
       </c>
       <c r="D23" s="18">
         <f t="shared" si="1"/>
-        <v>3603.798776666667</v>
+        <v>3675.9338793333336</v>
       </c>
       <c r="E23" s="19">
         <f t="shared" si="2"/>
-        <v>21.885417672064776</v>
+        <v>22.323485097165992</v>
       </c>
       <c r="F23" s="19">
         <f t="shared" si="3"/>
-        <v>10.942708836032388</v>
+        <v>11.161742548582996</v>
       </c>
       <c r="G23" s="19">
         <f t="shared" si="4"/>
-        <v>4.3770835344129555</v>
+        <v>4.4646970194331983</v>
       </c>
       <c r="H23" s="20">
         <f t="shared" si="5"/>
-        <v>20.791146788461539</v>
+        <v>21.207310842307695</v>
       </c>
     </row>
     <row r="24" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A24" s="8">
         <f t="shared" si="6"/>
         <v>17</v>
       </c>
       <c r="B24" s="18">
         <v>35490.97</v>
       </c>
       <c r="C24" s="18">
         <f t="shared" si="0"/>
-        <v>43263.492430000006</v>
+        <v>44129.472098000006</v>
       </c>
       <c r="D24" s="18">
         <f t="shared" si="1"/>
-        <v>3605.2910358333338</v>
+        <v>3677.4560081666668</v>
       </c>
       <c r="E24" s="19">
         <f t="shared" si="2"/>
-        <v>21.89447997469636</v>
+        <v>22.332728794534415</v>
       </c>
       <c r="F24" s="19">
         <f t="shared" si="3"/>
-        <v>10.94723998734818</v>
+        <v>11.166364397267207</v>
       </c>
       <c r="G24" s="19">
         <f t="shared" si="4"/>
-        <v>4.3788959949392723</v>
+        <v>4.4665457589068831</v>
       </c>
       <c r="H24" s="20">
         <f t="shared" si="5"/>
-        <v>20.799755975961542</v>
+        <v>21.216092354807696</v>
       </c>
     </row>
     <row r="25" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A25" s="8">
         <f t="shared" si="6"/>
         <v>18</v>
       </c>
       <c r="B25" s="18">
         <v>36845.17</v>
       </c>
       <c r="C25" s="18">
         <f t="shared" si="0"/>
-        <v>44914.26223</v>
+        <v>45813.284377999997</v>
       </c>
       <c r="D25" s="18">
         <f t="shared" si="1"/>
-        <v>3742.8551858333335</v>
+        <v>3817.7736981666667</v>
       </c>
       <c r="E25" s="19">
         <f t="shared" si="2"/>
-        <v>22.729889792510122</v>
+        <v>23.184860515182184</v>
       </c>
       <c r="F25" s="19">
         <f t="shared" si="3"/>
-        <v>11.364944896255061</v>
+        <v>11.592430257591092</v>
       </c>
       <c r="G25" s="19">
         <f t="shared" si="4"/>
-        <v>4.5459779585020241</v>
+        <v>4.6369721030364364</v>
       </c>
       <c r="H25" s="20">
         <f t="shared" si="5"/>
-        <v>21.593395302884616</v>
+        <v>22.025617489423077</v>
       </c>
     </row>
     <row r="26" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A26" s="8">
         <f t="shared" si="6"/>
         <v>19</v>
       </c>
       <c r="B26" s="18">
         <v>36859.910000000003</v>
       </c>
       <c r="C26" s="18">
         <f t="shared" si="0"/>
-        <v>44932.230290000007</v>
+        <v>45831.612094000004</v>
       </c>
       <c r="D26" s="18">
         <f t="shared" si="1"/>
-        <v>3744.3525241666671</v>
+        <v>3819.3010078333336</v>
       </c>
       <c r="E26" s="19">
         <f t="shared" si="2"/>
-        <v>22.738982940283403</v>
+        <v>23.194135675101215</v>
       </c>
       <c r="F26" s="19">
         <f t="shared" si="3"/>
-        <v>11.369491470141702</v>
+        <v>11.597067837550608</v>
       </c>
       <c r="G26" s="19">
         <f t="shared" si="4"/>
-        <v>4.5477965880566806</v>
+        <v>4.638827135020243</v>
       </c>
       <c r="H26" s="20">
         <f t="shared" si="5"/>
-        <v>21.602033793269236</v>
+        <v>22.034428891346156</v>
       </c>
     </row>
     <row r="27" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A27" s="8">
         <f t="shared" si="6"/>
         <v>20</v>
       </c>
       <c r="B27" s="18">
         <v>38214.1</v>
       </c>
       <c r="C27" s="18">
         <f t="shared" si="0"/>
-        <v>46582.9879</v>
+        <v>47515.411939999998</v>
       </c>
       <c r="D27" s="18">
         <f t="shared" si="1"/>
-        <v>3881.9156583333333</v>
+        <v>3959.6176616666667</v>
       </c>
       <c r="E27" s="19">
         <f t="shared" si="2"/>
-        <v>23.574386589068826</v>
+        <v>24.046261103238866</v>
       </c>
       <c r="F27" s="19">
         <f t="shared" si="3"/>
-        <v>11.787193294534413</v>
+        <v>12.023130551619433</v>
       </c>
       <c r="G27" s="19">
         <f t="shared" si="4"/>
-        <v>4.7148773178137651</v>
+        <v>4.8092522206477728</v>
       </c>
       <c r="H27" s="20">
         <f t="shared" si="5"/>
-        <v>22.395667259615383</v>
+        <v>22.843948048076921</v>
       </c>
     </row>
     <row r="28" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A28" s="8">
         <f t="shared" si="6"/>
         <v>21</v>
       </c>
       <c r="B28" s="18">
         <v>38228.79</v>
       </c>
       <c r="C28" s="18">
         <f t="shared" si="0"/>
-        <v>46600.895010000007</v>
+        <v>47533.677486</v>
       </c>
       <c r="D28" s="18">
         <f t="shared" si="1"/>
-        <v>3883.4079175000002</v>
+        <v>3961.1397905000003</v>
       </c>
       <c r="E28" s="19">
         <f t="shared" si="2"/>
-        <v>23.58344889170041</v>
+        <v>24.055504800607288</v>
       </c>
       <c r="F28" s="19">
         <f t="shared" si="3"/>
-        <v>11.791724445850205</v>
+        <v>12.027752400303644</v>
       </c>
       <c r="G28" s="19">
         <f t="shared" si="4"/>
-        <v>4.7166897783400819</v>
+        <v>4.8111009601214576</v>
       </c>
       <c r="H28" s="20">
         <f t="shared" si="5"/>
-        <v>22.404276447115389</v>
+        <v>22.852729560576922</v>
       </c>
     </row>
     <row r="29" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A29" s="8">
         <f t="shared" si="6"/>
         <v>22</v>
       </c>
       <c r="B29" s="18">
-        <v>39583</v>
+        <v>39578.32</v>
       </c>
       <c r="C29" s="18">
         <f t="shared" si="0"/>
-        <v>48251.677000000003</v>
+        <v>49211.683088000005</v>
       </c>
       <c r="D29" s="18">
         <f t="shared" si="1"/>
-        <v>4020.9730833333338</v>
+        <v>4100.9735906666665</v>
       </c>
       <c r="E29" s="19">
         <f t="shared" si="2"/>
-        <v>24.418864878542511</v>
+        <v>24.904697919028344</v>
       </c>
       <c r="F29" s="19">
         <f t="shared" si="3"/>
-        <v>12.209432439271255</v>
+        <v>12.452348959514172</v>
       </c>
       <c r="G29" s="19">
         <f t="shared" si="4"/>
-        <v>4.883772975708502</v>
+        <v>4.9809395838056689</v>
       </c>
       <c r="H29" s="20">
         <f t="shared" si="5"/>
-        <v>23.197921634615387</v>
+        <v>23.659463023076924</v>
       </c>
     </row>
     <row r="30" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A30" s="8">
         <f t="shared" si="6"/>
         <v>23</v>
       </c>
       <c r="B30" s="18">
-        <v>40951.919999999998</v>
+        <v>40920.370000000003</v>
       </c>
       <c r="C30" s="18">
         <f t="shared" si="0"/>
-        <v>49920.390480000002</v>
+        <v>50880.388058000004</v>
       </c>
       <c r="D30" s="18">
         <f t="shared" si="1"/>
-        <v>4160.0325400000002</v>
+        <v>4240.0323381666676</v>
       </c>
       <c r="E30" s="19">
         <f t="shared" si="2"/>
-        <v>25.263355506072877</v>
+        <v>25.749184239878545</v>
       </c>
       <c r="F30" s="19">
         <f t="shared" si="3"/>
-        <v>12.631677753036438</v>
+        <v>12.874592119939273</v>
       </c>
       <c r="G30" s="19">
         <f t="shared" si="4"/>
-        <v>5.0526711012145755</v>
+        <v>5.1498368479757088</v>
       </c>
       <c r="H30" s="20">
         <f t="shared" si="5"/>
-        <v>24.00018773076923</v>
+        <v>24.461725027884619</v>
       </c>
     </row>
     <row r="31" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A31" s="8">
         <f t="shared" si="6"/>
         <v>24</v>
       </c>
       <c r="B31" s="18">
-        <v>42306.13</v>
+        <v>42248.01</v>
       </c>
       <c r="C31" s="18">
         <f t="shared" si="0"/>
-        <v>51571.172469999998</v>
+        <v>52531.175634000007</v>
       </c>
       <c r="D31" s="18">
         <f t="shared" si="1"/>
-        <v>4297.5977058333337</v>
+        <v>4377.5979695000005</v>
       </c>
       <c r="E31" s="19">
         <f t="shared" si="2"/>
-        <v>26.098771492914977</v>
+        <v>26.584603053643729</v>
       </c>
       <c r="F31" s="19">
         <f t="shared" si="3"/>
-        <v>13.049385746457489</v>
+        <v>13.292301526821864</v>
       </c>
       <c r="G31" s="19">
         <f t="shared" si="4"/>
-        <v>5.2197542985829957</v>
+        <v>5.3169206107287454</v>
       </c>
       <c r="H31" s="20">
         <f t="shared" si="5"/>
-        <v>24.793832918269231</v>
+        <v>25.255372900961543</v>
       </c>
     </row>
     <row r="32" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A32" s="8">
         <f t="shared" si="6"/>
         <v>25</v>
       </c>
       <c r="B32" s="18">
-        <v>42397.59</v>
+        <v>42337.67</v>
       </c>
       <c r="C32" s="18">
         <f t="shared" si="0"/>
-        <v>51682.662210000002</v>
+        <v>52642.658878000002</v>
       </c>
       <c r="D32" s="18">
         <f t="shared" si="1"/>
-        <v>4306.8885174999996</v>
+        <v>4386.8882398333335</v>
       </c>
       <c r="E32" s="19">
         <f t="shared" si="2"/>
-        <v>26.15519342611336</v>
+        <v>26.641021699392713</v>
       </c>
       <c r="F32" s="19">
         <f t="shared" si="3"/>
-        <v>13.07759671305668</v>
+        <v>13.320510849696356</v>
       </c>
       <c r="G32" s="19">
         <f t="shared" si="4"/>
-        <v>5.2310386852226722</v>
+        <v>5.3282043398785426</v>
       </c>
       <c r="H32" s="20">
         <f t="shared" si="5"/>
-        <v>24.847433754807692</v>
+        <v>25.308970614423078</v>
       </c>
     </row>
     <row r="33" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A33" s="8">
         <f t="shared" si="6"/>
         <v>26</v>
       </c>
       <c r="B33" s="18">
-        <v>42468.74</v>
+        <v>42407.43</v>
       </c>
       <c r="C33" s="18">
         <f t="shared" si="0"/>
-        <v>51769.394059999999</v>
+        <v>52729.398462000005</v>
       </c>
       <c r="D33" s="18">
         <f t="shared" si="1"/>
-        <v>4314.1161716666666</v>
+        <v>4394.1165385000004</v>
       </c>
       <c r="E33" s="19">
         <f t="shared" si="2"/>
-        <v>26.199086062753036</v>
+        <v>26.684918250000003</v>
       </c>
       <c r="F33" s="19">
         <f t="shared" si="3"/>
-        <v>13.099543031376518</v>
+        <v>13.342459125000001</v>
       </c>
       <c r="G33" s="19">
         <f t="shared" si="4"/>
-        <v>5.2398172125506068</v>
+        <v>5.3369836500000005</v>
       </c>
       <c r="H33" s="20">
         <f t="shared" si="5"/>
-        <v>24.889131759615385</v>
+        <v>25.350672337500001</v>
       </c>
     </row>
     <row r="34" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A34" s="8">
         <f t="shared" si="6"/>
         <v>27</v>
       </c>
       <c r="B34" s="18">
-        <v>42549.47</v>
+        <v>42486.57</v>
       </c>
       <c r="C34" s="18">
         <f t="shared" si="0"/>
-        <v>51867.803930000002</v>
+        <v>52827.801138000003</v>
       </c>
       <c r="D34" s="18">
         <f t="shared" si="1"/>
-        <v>4322.3169941666674</v>
+        <v>4402.3167615000002</v>
       </c>
       <c r="E34" s="19">
         <f t="shared" si="2"/>
-        <v>26.24888862854251</v>
+        <v>26.734717175101217</v>
       </c>
       <c r="F34" s="19">
         <f t="shared" si="3"/>
-        <v>13.124444314271255</v>
+        <v>13.367358587550608</v>
       </c>
       <c r="G34" s="19">
         <f t="shared" si="4"/>
-        <v>5.2497777257085021</v>
+        <v>5.3469434350202434</v>
       </c>
       <c r="H34" s="20">
         <f t="shared" si="5"/>
-        <v>24.936444197115385</v>
+        <v>25.397981316346154</v>
       </c>
     </row>
     <row r="35" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A35" s="8">
         <f t="shared" si="6"/>
         <v>28</v>
       </c>
       <c r="B35" s="18">
-        <v>42610.559999999998</v>
+        <v>42546.46</v>
       </c>
       <c r="C35" s="18">
         <f t="shared" si="0"/>
-        <v>51942.272640000003</v>
+        <v>52902.268364000003</v>
       </c>
       <c r="D35" s="18">
         <f t="shared" si="1"/>
-        <v>4328.5227199999999</v>
+        <v>4408.5223636666669</v>
       </c>
       <c r="E35" s="19">
         <f t="shared" si="2"/>
-        <v>26.286575222672067</v>
+        <v>26.772403018218625</v>
       </c>
       <c r="F35" s="19">
         <f t="shared" si="3"/>
-        <v>13.143287611336033</v>
+        <v>13.386201509109313</v>
       </c>
       <c r="G35" s="19">
         <f t="shared" si="4"/>
-        <v>5.2573150445344137</v>
+        <v>5.3544806036437249</v>
       </c>
       <c r="H35" s="20">
         <f t="shared" si="5"/>
-        <v>24.972246461538465</v>
+        <v>25.433782867307695</v>
       </c>
     </row>
     <row r="36" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A36" s="8">
         <f t="shared" si="6"/>
         <v>29</v>
       </c>
       <c r="B36" s="18">
-        <v>42667.12</v>
+        <v>42601.91</v>
       </c>
       <c r="C36" s="18">
         <f t="shared" si="0"/>
-        <v>52011.219280000005</v>
+        <v>52971.214894000004</v>
       </c>
       <c r="D36" s="18">
         <f t="shared" si="1"/>
-        <v>4334.268273333334</v>
+        <v>4414.267907833334</v>
       </c>
       <c r="E36" s="19">
         <f t="shared" si="2"/>
-        <v>26.321467246963564</v>
+        <v>26.807294986842109</v>
       </c>
       <c r="F36" s="19">
         <f t="shared" si="3"/>
-        <v>13.160733623481782</v>
+        <v>13.403647493421055</v>
       </c>
       <c r="G36" s="19">
         <f t="shared" si="4"/>
-        <v>5.2642934493927127</v>
+        <v>5.3614589973684215</v>
       </c>
       <c r="H36" s="20">
         <f t="shared" si="5"/>
-        <v>25.005393884615387</v>
+        <v>25.466930237500002</v>
       </c>
     </row>
     <row r="37" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A37" s="8">
         <f t="shared" si="6"/>
         <v>30</v>
       </c>
       <c r="B37" s="18">
-        <v>42719.56</v>
+        <v>42653.32</v>
       </c>
       <c r="C37" s="18">
         <f t="shared" si="0"/>
-        <v>52075.143640000002</v>
+        <v>53035.138088</v>
       </c>
       <c r="D37" s="18">
         <f t="shared" si="1"/>
-        <v>4339.5953033333335</v>
+        <v>4419.5948406666666</v>
       </c>
       <c r="E37" s="19">
         <f t="shared" si="2"/>
-        <v>26.353817631578949</v>
+        <v>26.839644781376517</v>
       </c>
       <c r="F37" s="19">
         <f t="shared" si="3"/>
-        <v>13.176908815789474</v>
+        <v>13.419822390688259</v>
       </c>
       <c r="G37" s="19">
         <f t="shared" si="4"/>
-        <v>5.2707635263157897</v>
+        <v>5.3679289562753034</v>
       </c>
       <c r="H37" s="20">
         <f t="shared" si="5"/>
-        <v>25.036126750000001</v>
+        <v>25.497662542307694</v>
       </c>
     </row>
     <row r="38" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A38" s="8">
         <f t="shared" si="6"/>
         <v>31</v>
       </c>
       <c r="B38" s="18">
-        <v>42768.1</v>
+        <v>42700.91</v>
       </c>
       <c r="C38" s="18">
         <f t="shared" si="0"/>
-        <v>52134.313900000001</v>
+        <v>53094.311494000009</v>
       </c>
       <c r="D38" s="18">
         <f t="shared" si="1"/>
-        <v>4344.5261583333331</v>
+        <v>4424.5259578333335</v>
       </c>
       <c r="E38" s="19">
         <f t="shared" si="2"/>
-        <v>26.383762095141702</v>
+        <v>26.869590837044537</v>
       </c>
       <c r="F38" s="19">
         <f t="shared" si="3"/>
-        <v>13.191881047570851</v>
+        <v>13.434795418522269</v>
       </c>
       <c r="G38" s="19">
         <f t="shared" si="4"/>
-        <v>5.2767524190283401</v>
+        <v>5.3739181674089078</v>
       </c>
       <c r="H38" s="20">
         <f t="shared" si="5"/>
-        <v>25.064573990384616</v>
+        <v>25.526111295192312</v>
       </c>
     </row>
     <row r="39" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A39" s="8">
         <f t="shared" si="6"/>
         <v>32</v>
       </c>
       <c r="B39" s="18">
-        <v>42813.05</v>
+        <v>42744.98</v>
       </c>
       <c r="C39" s="18">
         <f t="shared" si="0"/>
-        <v>52189.107950000005</v>
+        <v>53149.108132000008</v>
       </c>
       <c r="D39" s="18">
         <f t="shared" si="1"/>
-        <v>4349.0923291666677</v>
+        <v>4429.092344333334</v>
       </c>
       <c r="E39" s="19">
         <f t="shared" si="2"/>
-        <v>26.411491877530366</v>
+        <v>26.8973219291498</v>
       </c>
       <c r="F39" s="19">
         <f t="shared" si="3"/>
-        <v>13.205745938765183</v>
+        <v>13.4486609645749</v>
       </c>
       <c r="G39" s="19">
         <f t="shared" si="4"/>
-        <v>5.2822983755060733</v>
+        <v>5.3794643858299604</v>
       </c>
       <c r="H39" s="20">
         <f t="shared" si="5"/>
-        <v>25.090917283653848</v>
+        <v>25.552455832692313</v>
       </c>
     </row>
     <row r="40" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A40" s="8">
         <f t="shared" si="6"/>
         <v>33</v>
       </c>
       <c r="B40" s="18">
-        <v>42854.66</v>
+        <v>42785.77</v>
       </c>
       <c r="C40" s="18">
         <f t="shared" si="0"/>
-        <v>52239.83054000001</v>
+        <v>53199.826417999997</v>
       </c>
       <c r="D40" s="18">
         <f t="shared" si="1"/>
-        <v>4353.3192116666669</v>
+        <v>4433.3188681666661</v>
       </c>
       <c r="E40" s="19">
         <f t="shared" si="2"/>
-        <v>26.437161204453446</v>
+        <v>26.92298907793522</v>
       </c>
       <c r="F40" s="19">
         <f t="shared" si="3"/>
-        <v>13.218580602226723</v>
+        <v>13.46149453896761</v>
       </c>
       <c r="G40" s="19">
         <f t="shared" si="4"/>
-        <v>5.2874322408906895</v>
+        <v>5.3845978155870444</v>
       </c>
       <c r="H40" s="20">
         <f t="shared" si="5"/>
-        <v>25.115303144230776</v>
+        <v>25.57683962403846</v>
       </c>
     </row>
     <row r="41" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A41" s="8">
         <f t="shared" si="6"/>
         <v>34</v>
       </c>
       <c r="B41" s="18">
-        <v>42893.22</v>
+        <v>42823.58</v>
       </c>
       <c r="C41" s="18">
         <f t="shared" si="0"/>
-        <v>52286.835180000002</v>
+        <v>53246.839372000002</v>
       </c>
       <c r="D41" s="18">
         <f t="shared" si="1"/>
-        <v>4357.2362650000005</v>
+        <v>4437.2366143333338</v>
       </c>
       <c r="E41" s="19">
         <f t="shared" si="2"/>
-        <v>26.460948977732794</v>
+        <v>26.946781058704456</v>
       </c>
       <c r="F41" s="19">
         <f t="shared" si="3"/>
-        <v>13.230474488866397</v>
+        <v>13.473390529352228</v>
       </c>
       <c r="G41" s="19">
         <f t="shared" si="4"/>
-        <v>5.2921897955465589</v>
+        <v>5.3893562117408909</v>
       </c>
       <c r="H41" s="20">
         <f t="shared" si="5"/>
-        <v>25.137901528846154</v>
+        <v>25.59944200576923</v>
       </c>
     </row>
     <row r="42" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A42" s="21">
         <f t="shared" si="6"/>
         <v>35</v>
       </c>
       <c r="B42" s="22">
-        <v>42928.9</v>
+        <v>42858.559999999998</v>
       </c>
       <c r="C42" s="22">
         <f t="shared" si="0"/>
-        <v>52330.329100000003</v>
+        <v>53290.333504000002</v>
       </c>
       <c r="D42" s="22">
         <f t="shared" si="1"/>
-        <v>4360.8607583333333</v>
+        <v>4440.8611253333338</v>
       </c>
       <c r="E42" s="23">
         <f t="shared" si="2"/>
-        <v>26.482960070850204</v>
+        <v>26.968792259109314</v>
       </c>
       <c r="F42" s="23">
         <f t="shared" si="3"/>
-        <v>13.241480035425102</v>
+        <v>13.484396129554657</v>
       </c>
       <c r="G42" s="23">
         <f t="shared" si="4"/>
-        <v>5.2965920141700407</v>
+        <v>5.3937584518218626</v>
       </c>
       <c r="H42" s="24">
         <f t="shared" si="5"/>
-        <v>25.158812067307693</v>
+        <v>25.620352646153847</v>
       </c>
     </row>
   </sheetData>
   <dataConsolidate/>
   <mergeCells count="3">
     <mergeCell ref="B4:C4"/>
     <mergeCell ref="E4:H4"/>
     <mergeCell ref="E5:G5"/>
   </mergeCells>
   <pageMargins left="0.39370078740157483" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0">
     <oddFooter>&amp;L&amp;"Calibri,Standaard"&amp;F</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>