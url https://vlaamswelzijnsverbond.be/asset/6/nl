--- v0 (2026-05-12)
+++ v1 (2026-10-09)
@@ -18,58 +18,58 @@
   <Override PartName="/xl/worksheets/sheet11.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet12.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet13.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet14.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet15.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet16.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet17.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet18.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet19.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet20.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="29725"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="30131"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://vlwelzijnsverbond-my.sharepoint.com/personal/steven_delooze_vlaamswelzijnsverbond_be/Documents/Bestanden Connect and Work/Medewerker/2026 Steven/Barema's/PC 331 KO/"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://vlwelzijnsverbond-my.sharepoint.com/personal/steven_delooze_vlaamswelzijnsverbond_be/Documents/Bestanden Connect and Work/Medewerker/2026 Steven/Barema's/Centenindex/Aanpassing barematabellen/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="16" documentId="8_{D6A564F7-AC95-4671-B214-7181F8367C47}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{CFFFF029-36CB-4105-BDCC-00118C8896DA}"/>
+  <xr:revisionPtr revIDLastSave="64" documentId="8_{D6A564F7-AC95-4671-B214-7181F8367C47}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{DF2D8257-39FA-4400-91B9-DD777F0E98F4}"/>
   <bookViews>
     <workbookView xWindow="-96" yWindow="-96" windowWidth="23232" windowHeight="12432" tabRatio="783" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Inhoud" sheetId="2" r:id="rId1"/>
     <sheet name="L4" sheetId="1" r:id="rId2"/>
     <sheet name="L3" sheetId="3" r:id="rId3"/>
     <sheet name="L2" sheetId="4" r:id="rId4"/>
     <sheet name="A3" sheetId="23" r:id="rId5"/>
     <sheet name="A2" sheetId="5" r:id="rId6"/>
     <sheet name="A1" sheetId="6" r:id="rId7"/>
     <sheet name="B3" sheetId="24" r:id="rId8"/>
     <sheet name="B2B" sheetId="7" r:id="rId9"/>
     <sheet name="B2A" sheetId="8" r:id="rId10"/>
     <sheet name="B1C" sheetId="9" r:id="rId11"/>
     <sheet name="B1B" sheetId="10" r:id="rId12"/>
     <sheet name="MV2" sheetId="13" r:id="rId13"/>
     <sheet name="MV1" sheetId="14" r:id="rId14"/>
     <sheet name="MV1bis" sheetId="25" r:id="rId15"/>
     <sheet name="L1" sheetId="15" r:id="rId16"/>
     <sheet name="K3" sheetId="17" r:id="rId17"/>
     <sheet name="G1" sheetId="20" r:id="rId18"/>
     <sheet name="GS" sheetId="21" r:id="rId19"/>
     <sheet name="GEW" sheetId="22" r:id="rId20"/>
   </sheets>
@@ -3144,51 +3144,50 @@
   <c r="D41" i="7"/>
   <c r="E27" i="6"/>
   <c r="C7" i="6"/>
   <c r="D9" i="6"/>
   <c r="C10" i="6"/>
   <c r="D12" i="6"/>
   <c r="C13" i="6"/>
   <c r="D15" i="6"/>
   <c r="C16" i="6"/>
   <c r="D18" i="6"/>
   <c r="C19" i="6"/>
   <c r="D21" i="6"/>
   <c r="C22" i="6"/>
   <c r="D24" i="6"/>
   <c r="C25" i="6"/>
   <c r="D27" i="6"/>
   <c r="C28" i="6"/>
   <c r="D30" i="6"/>
   <c r="C31" i="6"/>
   <c r="D33" i="6"/>
   <c r="C34" i="6"/>
   <c r="D36" i="6"/>
   <c r="C37" i="6"/>
   <c r="D39" i="6"/>
   <c r="C40" i="6"/>
-  <c r="H7" i="5"/>
   <c r="D30" i="5"/>
   <c r="D32" i="5"/>
   <c r="C34" i="5"/>
   <c r="C36" i="5"/>
   <c r="D39" i="5"/>
   <c r="D41" i="5"/>
   <c r="D9" i="5"/>
   <c r="D11" i="5"/>
   <c r="D8" i="5"/>
   <c r="C10" i="5"/>
   <c r="C12" i="5"/>
   <c r="D15" i="5"/>
   <c r="D17" i="5"/>
   <c r="C19" i="5"/>
   <c r="C21" i="5"/>
   <c r="D24" i="5"/>
   <c r="D26" i="5"/>
   <c r="C28" i="5"/>
   <c r="C30" i="5"/>
   <c r="D33" i="5"/>
   <c r="D35" i="5"/>
   <c r="C37" i="5"/>
   <c r="C39" i="5"/>
   <c r="C41" i="5"/>
   <c r="D40" i="5"/>
@@ -3206,51 +3205,52 @@
   <c r="D22" i="5"/>
   <c r="C20" i="5"/>
   <c r="D19" i="5"/>
   <c r="C17" i="5"/>
   <c r="D16" i="5"/>
   <c r="C14" i="5"/>
   <c r="D13" i="5"/>
   <c r="C11" i="5"/>
   <c r="D10" i="5"/>
   <c r="C8" i="5"/>
   <c r="D7" i="5"/>
   <c r="C13" i="5"/>
   <c r="C15" i="5"/>
   <c r="D18" i="5"/>
   <c r="D20" i="5"/>
   <c r="C22" i="5"/>
   <c r="C24" i="5"/>
   <c r="D27" i="5"/>
   <c r="D29" i="5"/>
   <c r="C31" i="5"/>
   <c r="C33" i="5"/>
   <c r="D36" i="5"/>
   <c r="D38" i="5"/>
   <c r="C40" i="5"/>
   <c r="C42" i="5"/>
-  <c r="F7" i="5" l="1"/>
+  <c r="H7" i="5" l="1"/>
+  <c r="F7" i="5"/>
   <c r="H25" i="5"/>
   <c r="E11" i="9"/>
   <c r="G11" i="9" s="1"/>
   <c r="F25" i="5"/>
   <c r="H41" i="9"/>
   <c r="H38" i="6"/>
   <c r="E36" i="6"/>
   <c r="G36" i="6" s="1"/>
   <c r="E20" i="9"/>
   <c r="G20" i="9" s="1"/>
   <c r="H18" i="8"/>
   <c r="H36" i="8"/>
   <c r="E27" i="5"/>
   <c r="G27" i="5" s="1"/>
   <c r="E14" i="9"/>
   <c r="G14" i="9" s="1"/>
   <c r="H14" i="6"/>
   <c r="H8" i="6"/>
   <c r="E42" i="9"/>
   <c r="G42" i="9" s="1"/>
   <c r="E12" i="6"/>
   <c r="G12" i="6" s="1"/>
   <c r="E9" i="8"/>
   <c r="G9" i="8" s="1"/>
   <c r="E38" i="10"/>
@@ -3399,87 +3399,84 @@
   <c r="E25" i="10"/>
   <c r="H16" i="10"/>
   <c r="E16" i="10"/>
   <c r="H7" i="10"/>
   <c r="E7" i="10"/>
   <c r="E39" i="10"/>
   <c r="H39" i="10"/>
   <c r="E30" i="10"/>
   <c r="H30" i="10"/>
   <c r="E21" i="10"/>
   <c r="H21" i="10"/>
   <c r="E12" i="10"/>
   <c r="H12" i="10"/>
   <c r="G14" i="10"/>
   <c r="F14" i="10"/>
   <c r="H34" i="9"/>
   <c r="E34" i="9"/>
   <c r="H25" i="9"/>
   <c r="E25" i="9"/>
   <c r="E16" i="9"/>
   <c r="H16" i="9"/>
   <c r="H7" i="9"/>
   <c r="E7" i="9"/>
   <c r="F29" i="9"/>
   <c r="G29" i="9"/>
-  <c r="G35" i="9"/>
   <c r="H37" i="9"/>
   <c r="E37" i="9"/>
   <c r="H28" i="9"/>
   <c r="E28" i="9"/>
   <c r="H19" i="9"/>
   <c r="E19" i="9"/>
   <c r="H10" i="9"/>
   <c r="E10" i="9"/>
   <c r="G41" i="9"/>
   <c r="F41" i="9"/>
   <c r="G32" i="9"/>
   <c r="F32" i="9"/>
   <c r="G23" i="9"/>
   <c r="F23" i="9"/>
-  <c r="F11" i="9"/>
   <c r="E40" i="9"/>
   <c r="H40" i="9"/>
   <c r="E31" i="9"/>
   <c r="H31" i="9"/>
   <c r="E22" i="9"/>
   <c r="H22" i="9"/>
   <c r="E13" i="9"/>
   <c r="H13" i="9"/>
   <c r="H30" i="8"/>
   <c r="E30" i="8"/>
   <c r="H42" i="8"/>
   <c r="E42" i="8"/>
   <c r="H40" i="8"/>
   <c r="E40" i="8"/>
   <c r="H17" i="8"/>
   <c r="E17" i="8"/>
   <c r="H28" i="8"/>
   <c r="E28" i="8"/>
   <c r="H21" i="8"/>
   <c r="E21" i="8"/>
-  <c r="F9" i="8"/>
   <c r="H33" i="8"/>
   <c r="E33" i="8"/>
   <c r="H15" i="8"/>
   <c r="E15" i="8"/>
   <c r="H14" i="8"/>
   <c r="E14" i="8"/>
   <c r="E23" i="8"/>
   <c r="H23" i="8"/>
   <c r="H32" i="8"/>
   <c r="E32" i="8"/>
   <c r="H41" i="8"/>
   <c r="E41" i="8"/>
   <c r="H37" i="8"/>
   <c r="E37" i="8"/>
   <c r="H10" i="8"/>
   <c r="E10" i="8"/>
   <c r="E22" i="8"/>
   <c r="H22" i="8"/>
   <c r="H8" i="8"/>
   <c r="E8" i="8"/>
   <c r="H26" i="8"/>
   <c r="E26" i="8"/>
   <c r="H35" i="8"/>
   <c r="E35" i="8"/>
   <c r="H39" i="8"/>
@@ -3656,51 +3653,54 @@
   <c r="E21" i="5"/>
   <c r="E34" i="5"/>
   <c r="H34" i="5"/>
   <c r="H31" i="5"/>
   <c r="E31" i="5"/>
   <c r="H38" i="5"/>
   <c r="E38" i="5"/>
   <c r="H22" i="5"/>
   <c r="E22" i="5"/>
   <c r="H8" i="5"/>
   <c r="E8" i="5"/>
   <c r="H17" i="5"/>
   <c r="E17" i="5"/>
   <c r="E26" i="5"/>
   <c r="H26" i="5"/>
   <c r="H35" i="5"/>
   <c r="E35" i="5"/>
   <c r="H37" i="5"/>
   <c r="E37" i="5"/>
   <c r="H30" i="5"/>
   <c r="E30" i="5"/>
   <c r="H10" i="5"/>
   <c r="E10" i="5"/>
   <c r="H36" i="5"/>
   <c r="E36" i="5"/>
-  <c r="F36" i="6" l="1"/>
+  <c r="F11" i="9" l="1"/>
+  <c r="G35" i="9"/>
+  <c r="F9" i="8"/>
+  <c r="F36" i="6"/>
   <c r="F27" i="5"/>
   <c r="F7" i="8"/>
   <c r="F14" i="9"/>
   <c r="F16" i="8"/>
   <c r="F20" i="9"/>
   <c r="G21" i="9"/>
   <c r="G29" i="10"/>
   <c r="F8" i="9"/>
   <c r="F12" i="6"/>
   <c r="G34" i="8"/>
   <c r="G12" i="9"/>
   <c r="G41" i="10"/>
   <c r="G9" i="5"/>
   <c r="G32" i="6"/>
   <c r="G18" i="5"/>
   <c r="F42" i="9"/>
   <c r="F38" i="10"/>
   <c r="F11" i="6"/>
   <c r="F39" i="6"/>
   <c r="F29" i="6"/>
   <c r="F23" i="6"/>
   <c r="F39" i="9"/>
   <c r="G26" i="9"/>
   <c r="F35" i="6"/>
   <c r="F32" i="10"/>
@@ -5688,60 +5688,60 @@
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="A2:B26"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="1" width="10.5546875" style="25" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="56.5546875" style="25" bestFit="1" customWidth="1"/>
     <col min="3" max="16384" width="9.109375" style="25"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:2" ht="18" x14ac:dyDescent="0.35">
       <c r="A2" s="31" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="4" spans="1:2" x14ac:dyDescent="0.3">
       <c r="A4" s="25" t="s">
         <v>38</v>
       </c>
       <c r="B4" s="26">
-        <v>46054</v>
+        <v>46235</v>
       </c>
     </row>
     <row r="6" spans="1:2" x14ac:dyDescent="0.3">
       <c r="A6" s="25" t="s">
         <v>29</v>
       </c>
       <c r="B6" s="32">
-        <f>ROUND(100%*1.02^10,4)</f>
-        <v>1.2190000000000001</v>
+        <f>ROUND(100%*1.02^11,4)</f>
+        <v>1.2434000000000001</v>
       </c>
     </row>
     <row r="8" spans="1:2" x14ac:dyDescent="0.3">
       <c r="A8" s="25" t="s">
         <v>7</v>
       </c>
       <c r="B8" s="30" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="9" spans="1:2" x14ac:dyDescent="0.3">
       <c r="A9" s="25" t="s">
         <v>9</v>
       </c>
       <c r="B9" s="30" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="10" spans="1:2" x14ac:dyDescent="0.3">
       <c r="A10" s="25" t="s">
         <v>10</v>
       </c>
       <c r="B10" s="30" t="s">
         <v>11</v>
       </c>
@@ -5908,14555 +5908,14541 @@
   </sheetPr>
   <dimension ref="A1:K42"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.88671875" defaultRowHeight="13.8" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="1" width="6.44140625" style="2" bestFit="1" customWidth="1"/>
     <col min="2" max="4" width="15.33203125" style="2" customWidth="1"/>
     <col min="5" max="8" width="12.33203125" style="2" customWidth="1"/>
     <col min="9" max="16384" width="8.88671875" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="2" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A2" s="4"/>
       <c r="D2" s="3">
         <f>Inhoud!B4</f>
-        <v>46054</v>
+        <v>46235</v>
       </c>
     </row>
     <row r="3" spans="1:8" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A3" s="1"/>
       <c r="B3" s="1"/>
       <c r="C3" s="5" t="s">
         <v>1</v>
       </c>
       <c r="D3" s="33">
         <f>Inhoud!B6</f>
-        <v>1.2190000000000001</v>
+        <v>1.2434000000000001</v>
       </c>
     </row>
     <row r="4" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A4" s="6"/>
       <c r="B4" s="41" t="s">
         <v>2</v>
       </c>
       <c r="C4" s="42"/>
       <c r="D4" s="7" t="s">
         <v>3</v>
       </c>
       <c r="E4" s="41" t="s">
         <v>4</v>
       </c>
       <c r="F4" s="43"/>
       <c r="G4" s="43"/>
       <c r="H4" s="42"/>
     </row>
     <row r="5" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A5" s="8"/>
       <c r="B5" s="9">
         <v>1</v>
       </c>
       <c r="C5" s="10"/>
       <c r="D5" s="10"/>
       <c r="E5" s="44" t="s">
         <v>5</v>
       </c>
       <c r="F5" s="45"/>
       <c r="G5" s="46"/>
       <c r="H5" s="11" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="6" spans="1:8" s="17" customFormat="1" x14ac:dyDescent="0.3">
       <c r="A6" s="12"/>
       <c r="B6" s="14" t="str">
         <f>'L4'!$B$6</f>
         <v>basis 01/01/2022</v>
       </c>
       <c r="C6" s="13">
         <f>D2</f>
-        <v>46054</v>
+        <v>46235</v>
       </c>
       <c r="D6" s="13">
         <f>C6</f>
-        <v>46054</v>
+        <v>46235</v>
       </c>
       <c r="E6" s="14">
         <v>1</v>
       </c>
       <c r="F6" s="15">
         <v>0.5</v>
       </c>
       <c r="G6" s="16">
         <v>0.2</v>
       </c>
       <c r="H6" s="12"/>
     </row>
     <row r="7" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A7" s="8">
         <v>0</v>
       </c>
       <c r="B7" s="18">
         <v>28010.54</v>
       </c>
       <c r="C7" s="18">
         <f t="shared" ref="C7:C42" si="0">B7*$D$3</f>
-        <v>34144.848260000006</v>
+        <v>34828.305436000002</v>
       </c>
       <c r="D7" s="18">
         <f t="shared" ref="D7:D42" si="1">B7/12*$D$3</f>
-        <v>2845.4040216666667</v>
+        <v>2902.3587863333332</v>
       </c>
       <c r="E7" s="19">
         <f t="shared" ref="E7:E42" si="2">C7/1976</f>
-        <v>17.27978150809717</v>
+        <v>17.62566064574899</v>
       </c>
       <c r="F7" s="19">
         <f>E7/2</f>
-        <v>8.6398907540485848</v>
+        <v>8.8128303228744951</v>
       </c>
       <c r="G7" s="19">
         <f>E7/5</f>
-        <v>3.4559563016194339</v>
+        <v>3.5251321291497981</v>
       </c>
       <c r="H7" s="20">
         <f>C7/2080</f>
-        <v>16.41579243269231</v>
+        <v>16.744377613461541</v>
       </c>
     </row>
     <row r="8" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A8" s="8">
         <f>A7+1</f>
         <v>1</v>
       </c>
       <c r="B8" s="18">
         <v>28576.639999999999</v>
       </c>
       <c r="C8" s="18">
         <f t="shared" si="0"/>
-        <v>34834.924160000002</v>
+        <v>35532.194176000005</v>
       </c>
       <c r="D8" s="18">
         <f t="shared" si="1"/>
-        <v>2902.910346666667</v>
+        <v>2961.0161813333334</v>
       </c>
       <c r="E8" s="19">
         <f t="shared" si="2"/>
-        <v>17.62901020242915</v>
+        <v>17.981879643724699</v>
       </c>
       <c r="F8" s="19">
         <f t="shared" ref="F8:F42" si="3">E8/2</f>
-        <v>8.814505101214575</v>
+        <v>8.9909398218623497</v>
       </c>
       <c r="G8" s="19">
         <f t="shared" ref="G8:G42" si="4">E8/5</f>
-        <v>3.5258020404858299</v>
+        <v>3.5963759287449397</v>
       </c>
       <c r="H8" s="20">
         <f t="shared" ref="H8:H42" si="5">C8/2080</f>
-        <v>16.747559692307693</v>
+        <v>17.082785661538463</v>
       </c>
     </row>
     <row r="9" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A9" s="8">
         <f t="shared" ref="A9:A42" si="6">A8+1</f>
         <v>2</v>
       </c>
       <c r="B9" s="18">
         <v>29111.33</v>
       </c>
       <c r="C9" s="18">
         <f t="shared" si="0"/>
-        <v>35486.711270000007</v>
+        <v>36197.027722000006</v>
       </c>
       <c r="D9" s="18">
         <f t="shared" si="1"/>
-        <v>2957.2259391666666</v>
+        <v>3016.4189768333335</v>
       </c>
       <c r="E9" s="19">
         <f t="shared" si="2"/>
-        <v>17.958861978744942</v>
+        <v>18.31833386740891</v>
       </c>
       <c r="F9" s="19">
         <f t="shared" si="3"/>
-        <v>8.9794309893724709</v>
+        <v>9.159166933704455</v>
       </c>
       <c r="G9" s="19">
         <f t="shared" si="4"/>
-        <v>3.5917723957489884</v>
+        <v>3.6636667734817818</v>
       </c>
       <c r="H9" s="20">
         <f t="shared" si="5"/>
-        <v>17.060918879807694</v>
+        <v>17.402417174038465</v>
       </c>
     </row>
     <row r="10" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A10" s="8">
         <f t="shared" si="6"/>
         <v>3</v>
       </c>
       <c r="B10" s="18">
         <v>29615.53</v>
       </c>
       <c r="C10" s="18">
         <f t="shared" si="0"/>
-        <v>36101.33107</v>
+        <v>36823.950001999998</v>
       </c>
       <c r="D10" s="18">
         <f t="shared" si="1"/>
-        <v>3008.444255833333</v>
+        <v>3068.6625001666666</v>
       </c>
       <c r="E10" s="19">
         <f t="shared" si="2"/>
-        <v>18.26990438765182</v>
+        <v>18.635602227732793</v>
       </c>
       <c r="F10" s="19">
         <f t="shared" si="3"/>
-        <v>9.1349521938259102</v>
+        <v>9.3178011138663965</v>
       </c>
       <c r="G10" s="19">
         <f t="shared" si="4"/>
-        <v>3.6539808775303642</v>
+        <v>3.7271204455465585</v>
       </c>
       <c r="H10" s="20">
         <f t="shared" si="5"/>
-        <v>17.356409168269231</v>
+        <v>17.703822116346153</v>
       </c>
     </row>
     <row r="11" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A11" s="8">
         <f t="shared" si="6"/>
         <v>4</v>
       </c>
       <c r="B11" s="18">
         <v>30090.29</v>
       </c>
       <c r="C11" s="18">
         <f t="shared" si="0"/>
-        <v>36680.06351</v>
+        <v>37414.266586000005</v>
       </c>
       <c r="D11" s="18">
         <f t="shared" si="1"/>
-        <v>3056.671959166667</v>
+        <v>3117.8555488333336</v>
       </c>
       <c r="E11" s="19">
         <f t="shared" si="2"/>
-        <v>18.562785177125505</v>
+        <v>18.934345438259111</v>
       </c>
       <c r="F11" s="19">
         <f t="shared" si="3"/>
-        <v>9.2813925885627526</v>
+        <v>9.4671727191295556</v>
       </c>
       <c r="G11" s="19">
         <f t="shared" si="4"/>
-        <v>3.712557035425101</v>
+        <v>3.7868690876518221</v>
       </c>
       <c r="H11" s="20">
         <f t="shared" si="5"/>
-        <v>17.634645918269232</v>
+        <v>17.987628166346155</v>
       </c>
     </row>
     <row r="12" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A12" s="8">
         <f t="shared" si="6"/>
         <v>5</v>
       </c>
       <c r="B12" s="18">
         <v>30536.66</v>
       </c>
       <c r="C12" s="18">
         <f t="shared" si="0"/>
-        <v>37224.188540000003</v>
+        <v>37969.283044000003</v>
       </c>
       <c r="D12" s="18">
         <f t="shared" si="1"/>
-        <v>3102.0157116666669</v>
+        <v>3164.1069203333336</v>
       </c>
       <c r="E12" s="19">
         <f t="shared" si="2"/>
-        <v>18.838152095141702</v>
+        <v>19.215224212550609</v>
       </c>
       <c r="F12" s="19">
         <f t="shared" si="3"/>
-        <v>9.4190760475708508</v>
+        <v>9.6076121062753046</v>
       </c>
       <c r="G12" s="19">
         <f t="shared" si="4"/>
-        <v>3.7676304190283405</v>
+        <v>3.843044842510122</v>
       </c>
       <c r="H12" s="20">
         <f t="shared" si="5"/>
-        <v>17.896244490384618</v>
+        <v>18.254463001923078</v>
       </c>
     </row>
     <row r="13" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A13" s="8">
         <f t="shared" si="6"/>
         <v>6</v>
       </c>
       <c r="B13" s="18">
         <v>30955.9</v>
       </c>
       <c r="C13" s="18">
         <f t="shared" si="0"/>
-        <v>37735.242100000003</v>
+        <v>38490.566060000005</v>
       </c>
       <c r="D13" s="18">
         <f t="shared" si="1"/>
-        <v>3144.6035083333336</v>
+        <v>3207.5471716666666</v>
       </c>
       <c r="E13" s="19">
         <f t="shared" si="2"/>
-        <v>19.096782439271255</v>
+        <v>19.479031406882594</v>
       </c>
       <c r="F13" s="19">
         <f t="shared" si="3"/>
-        <v>9.5483912196356275</v>
+        <v>9.7395157034412971</v>
       </c>
       <c r="G13" s="19">
         <f t="shared" si="4"/>
-        <v>3.8193564878542512</v>
+        <v>3.8958062813765189</v>
       </c>
       <c r="H13" s="20">
         <f t="shared" si="5"/>
-        <v>18.141943317307692</v>
+        <v>18.505079836538464</v>
       </c>
     </row>
     <row r="14" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A14" s="8">
         <f t="shared" si="6"/>
         <v>7</v>
       </c>
       <c r="B14" s="18">
         <v>31349.29</v>
       </c>
       <c r="C14" s="18">
         <f t="shared" si="0"/>
-        <v>38214.784510000005</v>
+        <v>38979.707186</v>
       </c>
       <c r="D14" s="18">
         <f t="shared" si="1"/>
-        <v>3184.5653758333337</v>
+        <v>3248.3089321666671</v>
       </c>
       <c r="E14" s="19">
         <f t="shared" si="2"/>
-        <v>19.339465845141703</v>
+        <v>19.726572462550607</v>
       </c>
       <c r="F14" s="19">
         <f t="shared" si="3"/>
-        <v>9.6697329225708515</v>
+        <v>9.8632862312753034</v>
       </c>
       <c r="G14" s="19">
         <f t="shared" si="4"/>
-        <v>3.8678931690283407</v>
+        <v>3.9453144925101213</v>
       </c>
       <c r="H14" s="20">
         <f t="shared" si="5"/>
-        <v>18.372492552884619</v>
+        <v>18.740243839423076</v>
       </c>
     </row>
     <row r="15" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A15" s="8">
         <f t="shared" si="6"/>
         <v>8</v>
       </c>
       <c r="B15" s="18">
         <v>32078.68</v>
       </c>
       <c r="C15" s="18">
         <f t="shared" si="0"/>
-        <v>39103.910920000002</v>
+        <v>39886.630712000006</v>
       </c>
       <c r="D15" s="18">
         <f t="shared" si="1"/>
-        <v>3258.6592433333335</v>
+        <v>3323.8858926666667</v>
       </c>
       <c r="E15" s="19">
         <f t="shared" si="2"/>
-        <v>19.789428603238868</v>
+        <v>20.185541858299597</v>
       </c>
       <c r="F15" s="19">
         <f t="shared" si="3"/>
-        <v>9.8947143016194339</v>
+        <v>10.092770929149799</v>
       </c>
       <c r="G15" s="19">
         <f t="shared" si="4"/>
-        <v>3.9578857206477736</v>
+        <v>4.0371083716599196</v>
       </c>
       <c r="H15" s="20">
         <f t="shared" si="5"/>
-        <v>18.799957173076923</v>
+        <v>19.176264765384619</v>
       </c>
     </row>
     <row r="16" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A16" s="8">
         <f t="shared" si="6"/>
         <v>9</v>
       </c>
       <c r="B16" s="18">
         <v>32094.13</v>
       </c>
       <c r="C16" s="18">
         <f t="shared" si="0"/>
-        <v>39122.744470000005</v>
+        <v>39905.841242000002</v>
       </c>
       <c r="D16" s="18">
         <f t="shared" si="1"/>
-        <v>3260.2287058333336</v>
+        <v>3325.4867701666667</v>
       </c>
       <c r="E16" s="19">
         <f t="shared" si="2"/>
-        <v>19.798959752024295</v>
+        <v>20.195263786437248</v>
       </c>
       <c r="F16" s="19">
         <f t="shared" si="3"/>
-        <v>9.8994798760121476</v>
+        <v>10.097631893218624</v>
       </c>
       <c r="G16" s="19">
         <f t="shared" si="4"/>
-        <v>3.9597919504048589</v>
+        <v>4.0390527572874495</v>
       </c>
       <c r="H16" s="20">
         <f t="shared" si="5"/>
-        <v>18.809011764423079</v>
+        <v>19.185500597115386</v>
       </c>
     </row>
     <row r="17" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A17" s="8">
         <f t="shared" si="6"/>
         <v>10</v>
       </c>
       <c r="B17" s="18">
         <v>32918.76</v>
       </c>
       <c r="C17" s="18">
         <f t="shared" si="0"/>
-        <v>40127.968440000004</v>
+        <v>40931.186184000006</v>
       </c>
       <c r="D17" s="18">
         <f t="shared" si="1"/>
-        <v>3343.99737</v>
+        <v>3410.932182</v>
       </c>
       <c r="E17" s="19">
         <f t="shared" si="2"/>
-        <v>20.30767633603239</v>
+        <v>20.714163048583</v>
       </c>
       <c r="F17" s="19">
         <f t="shared" si="3"/>
-        <v>10.153838168016195</v>
+        <v>10.3570815242915</v>
       </c>
       <c r="G17" s="19">
         <f t="shared" si="4"/>
-        <v>4.0615352672064784</v>
+        <v>4.1428326097166002</v>
       </c>
       <c r="H17" s="20">
         <f t="shared" si="5"/>
-        <v>19.29229251923077</v>
+        <v>19.678454896153848</v>
       </c>
     </row>
     <row r="18" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A18" s="8">
         <f t="shared" si="6"/>
         <v>11</v>
       </c>
       <c r="B18" s="18">
         <v>32918.76</v>
       </c>
       <c r="C18" s="18">
         <f t="shared" si="0"/>
-        <v>40127.968440000004</v>
+        <v>40931.186184000006</v>
       </c>
       <c r="D18" s="18">
         <f t="shared" si="1"/>
-        <v>3343.99737</v>
+        <v>3410.932182</v>
       </c>
       <c r="E18" s="19">
         <f t="shared" si="2"/>
-        <v>20.30767633603239</v>
+        <v>20.714163048583</v>
       </c>
       <c r="F18" s="19">
         <f t="shared" si="3"/>
-        <v>10.153838168016195</v>
+        <v>10.3570815242915</v>
       </c>
       <c r="G18" s="19">
         <f t="shared" si="4"/>
-        <v>4.0615352672064784</v>
+        <v>4.1428326097166002</v>
       </c>
       <c r="H18" s="20">
         <f t="shared" si="5"/>
-        <v>19.29229251923077</v>
+        <v>19.678454896153848</v>
       </c>
     </row>
     <row r="19" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A19" s="8">
         <f t="shared" si="6"/>
         <v>12</v>
       </c>
       <c r="B19" s="18">
         <v>34296.660000000003</v>
       </c>
       <c r="C19" s="18">
         <f t="shared" si="0"/>
-        <v>41807.628540000005</v>
+        <v>42644.467044000005</v>
       </c>
       <c r="D19" s="18">
         <f t="shared" si="1"/>
-        <v>3483.9690450000007</v>
+        <v>3553.7055870000004</v>
       </c>
       <c r="E19" s="19">
         <f t="shared" si="2"/>
-        <v>21.157706751012149</v>
+        <v>21.581208018218625</v>
       </c>
       <c r="F19" s="19">
         <f t="shared" si="3"/>
-        <v>10.578853375506075</v>
+        <v>10.790604009109312</v>
       </c>
       <c r="G19" s="19">
         <f t="shared" si="4"/>
-        <v>4.2315413502024297</v>
+        <v>4.316241603643725</v>
       </c>
       <c r="H19" s="20">
         <f t="shared" si="5"/>
-        <v>20.099821413461541</v>
+        <v>20.502147617307696</v>
       </c>
       <c r="K19" s="40"/>
     </row>
     <row r="20" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A20" s="8">
         <f t="shared" si="6"/>
         <v>13</v>
       </c>
       <c r="B20" s="18">
         <v>34312.239999999998</v>
       </c>
       <c r="C20" s="18">
         <f t="shared" si="0"/>
-        <v>41826.620560000003</v>
+        <v>42663.839216</v>
       </c>
       <c r="D20" s="18">
         <f t="shared" si="1"/>
-        <v>3485.5517133333333</v>
+        <v>3555.3199346666665</v>
       </c>
       <c r="E20" s="19">
         <f t="shared" si="2"/>
-        <v>21.167318097165992</v>
+        <v>21.591011748987853</v>
       </c>
       <c r="F20" s="19">
         <f t="shared" si="3"/>
-        <v>10.583659048582996</v>
+        <v>10.795505874493927</v>
       </c>
       <c r="G20" s="19">
         <f t="shared" si="4"/>
-        <v>4.2334636194331985</v>
+        <v>4.3182023497975708</v>
       </c>
       <c r="H20" s="20">
         <f t="shared" si="5"/>
-        <v>20.108952192307694</v>
+        <v>20.511461161538463</v>
       </c>
     </row>
     <row r="21" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A21" s="8">
         <f t="shared" si="6"/>
         <v>14</v>
       </c>
       <c r="B21" s="18">
         <v>35730.910000000003</v>
       </c>
       <c r="C21" s="18">
         <f t="shared" si="0"/>
-        <v>43555.97929000001</v>
+        <v>44427.813494000009</v>
       </c>
       <c r="D21" s="18">
         <f t="shared" si="1"/>
-        <v>3629.6649408333342</v>
+        <v>3702.3177911666676</v>
       </c>
       <c r="E21" s="19">
         <f t="shared" si="2"/>
-        <v>22.042499640688263</v>
+        <v>22.483711282388668</v>
       </c>
       <c r="F21" s="19">
         <f t="shared" si="3"/>
-        <v>11.021249820344131</v>
+        <v>11.241855641194334</v>
       </c>
       <c r="G21" s="19">
         <f t="shared" si="4"/>
-        <v>4.4084999281376529</v>
+        <v>4.4967422564777335</v>
       </c>
       <c r="H21" s="20">
         <f t="shared" si="5"/>
-        <v>20.940374658653852</v>
+        <v>21.359525718269236</v>
       </c>
     </row>
     <row r="22" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A22" s="8">
         <f t="shared" si="6"/>
         <v>15</v>
       </c>
       <c r="B22" s="18">
         <v>35746.31</v>
       </c>
       <c r="C22" s="18">
         <f t="shared" si="0"/>
-        <v>43574.75189</v>
+        <v>44446.961854000001</v>
       </c>
       <c r="D22" s="18">
         <f t="shared" si="1"/>
-        <v>3631.2293241666671</v>
+        <v>3703.9134878333334</v>
       </c>
       <c r="E22" s="19">
         <f t="shared" si="2"/>
-        <v>22.051999944331982</v>
+        <v>22.49340174797571</v>
       </c>
       <c r="F22" s="19">
         <f t="shared" si="3"/>
-        <v>11.025999972165991</v>
+        <v>11.246700873987855</v>
       </c>
       <c r="G22" s="19">
         <f t="shared" si="4"/>
-        <v>4.4103999888663967</v>
+        <v>4.4986803495951424</v>
       </c>
       <c r="H22" s="20">
         <f t="shared" si="5"/>
-        <v>20.949399947115385</v>
+        <v>21.368731660576923</v>
       </c>
     </row>
     <row r="23" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A23" s="8">
         <f t="shared" si="6"/>
         <v>16</v>
       </c>
       <c r="B23" s="18">
         <v>37164.980000000003</v>
       </c>
       <c r="C23" s="18">
         <f t="shared" si="0"/>
-        <v>45304.110620000007</v>
+        <v>46210.93613200001</v>
       </c>
       <c r="D23" s="18">
         <f t="shared" si="1"/>
-        <v>3775.3425516666671</v>
+        <v>3850.911344333334</v>
       </c>
       <c r="E23" s="19">
         <f t="shared" si="2"/>
-        <v>22.927181487854256</v>
+        <v>23.386101281376522</v>
       </c>
       <c r="F23" s="19">
         <f t="shared" si="3"/>
-        <v>11.463590743927128</v>
+        <v>11.693050640688261</v>
       </c>
       <c r="G23" s="19">
         <f t="shared" si="4"/>
-        <v>4.5854362975708511</v>
+        <v>4.6772202562753042</v>
       </c>
       <c r="H23" s="20">
         <f t="shared" si="5"/>
-        <v>21.780822413461543</v>
+        <v>22.216796217307696</v>
       </c>
     </row>
     <row r="24" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A24" s="8">
         <f t="shared" si="6"/>
         <v>17</v>
       </c>
       <c r="B24" s="18">
         <v>37180.44</v>
       </c>
       <c r="C24" s="18">
         <f t="shared" si="0"/>
-        <v>45322.956360000004</v>
+        <v>46230.159096000003</v>
       </c>
       <c r="D24" s="18">
         <f t="shared" si="1"/>
-        <v>3776.9130300000006</v>
+        <v>3852.5132580000004</v>
       </c>
       <c r="E24" s="19">
         <f t="shared" si="2"/>
-        <v>22.936718805668018</v>
+        <v>23.395829502024291</v>
       </c>
       <c r="F24" s="19">
         <f t="shared" si="3"/>
-        <v>11.468359402834009</v>
+        <v>11.697914751012146</v>
       </c>
       <c r="G24" s="19">
         <f t="shared" si="4"/>
-        <v>4.5873437611336039</v>
+        <v>4.6791659004048585</v>
       </c>
       <c r="H24" s="20">
         <f t="shared" si="5"/>
-        <v>21.789882865384616</v>
+        <v>22.226038026923078</v>
       </c>
     </row>
     <row r="25" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A25" s="8">
         <f t="shared" si="6"/>
         <v>18</v>
       </c>
       <c r="B25" s="18">
         <v>38599.1</v>
       </c>
       <c r="C25" s="18">
         <f t="shared" si="0"/>
-        <v>47052.302900000002</v>
+        <v>47994.120940000001</v>
       </c>
       <c r="D25" s="18">
         <f t="shared" si="1"/>
-        <v>3921.0252416666672</v>
+        <v>3999.5100783333337</v>
       </c>
       <c r="E25" s="19">
         <f t="shared" si="2"/>
-        <v>23.811894180161943</v>
+        <v>24.288522742914981</v>
       </c>
       <c r="F25" s="19">
         <f t="shared" si="3"/>
-        <v>11.905947090080971</v>
+        <v>12.144261371457491</v>
       </c>
       <c r="G25" s="19">
         <f t="shared" si="4"/>
-        <v>4.7623788360323882</v>
+        <v>4.8577045485829959</v>
       </c>
       <c r="H25" s="20">
         <f t="shared" si="5"/>
-        <v>22.621299471153847</v>
+        <v>23.074096605769231</v>
       </c>
     </row>
     <row r="26" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A26" s="8">
         <f t="shared" si="6"/>
         <v>19</v>
       </c>
       <c r="B26" s="18">
         <v>38614.51</v>
       </c>
       <c r="C26" s="18">
         <f t="shared" si="0"/>
-        <v>47071.087690000008</v>
+        <v>48013.281734000004</v>
       </c>
       <c r="D26" s="18">
         <f t="shared" si="1"/>
-        <v>3922.590640833334</v>
+        <v>4001.1068111666673</v>
       </c>
       <c r="E26" s="19">
         <f t="shared" si="2"/>
-        <v>23.821400652834011</v>
+        <v>24.298219501012149</v>
       </c>
       <c r="F26" s="19">
         <f t="shared" si="3"/>
-        <v>11.910700326417006</v>
+        <v>12.149109750506074</v>
       </c>
       <c r="G26" s="19">
         <f t="shared" si="4"/>
-        <v>4.7642801305668021</v>
+        <v>4.8596439002024301</v>
       </c>
       <c r="H26" s="20">
         <f t="shared" si="5"/>
-        <v>22.630330620192311</v>
+        <v>23.083308525961542</v>
       </c>
     </row>
     <row r="27" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A27" s="8">
         <f t="shared" si="6"/>
         <v>20</v>
       </c>
       <c r="B27" s="18">
-        <v>40033.18</v>
+        <v>40019.660000000003</v>
       </c>
       <c r="C27" s="18">
         <f t="shared" si="0"/>
-        <v>48800.44642</v>
+        <v>49760.44524400001</v>
       </c>
       <c r="D27" s="18">
         <f t="shared" si="1"/>
-        <v>4066.7038683333335</v>
+        <v>4146.7037703333335</v>
       </c>
       <c r="E27" s="19">
         <f t="shared" si="2"/>
-        <v>24.696582196356275</v>
+        <v>25.182411560728749</v>
       </c>
       <c r="F27" s="19">
         <f t="shared" si="3"/>
-        <v>12.348291098178137</v>
+        <v>12.591205780364374</v>
       </c>
       <c r="G27" s="19">
         <f t="shared" si="4"/>
-        <v>4.9393164392712547</v>
+        <v>5.0364823121457496</v>
       </c>
       <c r="H27" s="20">
         <f t="shared" si="5"/>
-        <v>23.461753086538462</v>
+        <v>23.923290982692311</v>
       </c>
     </row>
     <row r="28" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A28" s="8">
         <f t="shared" si="6"/>
         <v>21</v>
       </c>
       <c r="B28" s="18">
-        <v>40048.639999999999</v>
+        <v>40034.82</v>
       </c>
       <c r="C28" s="18">
         <f t="shared" si="0"/>
-        <v>48819.292160000005</v>
+        <v>49779.295188000004</v>
       </c>
       <c r="D28" s="18">
         <f t="shared" si="1"/>
-        <v>4068.274346666667</v>
+        <v>4148.2745990000003</v>
       </c>
       <c r="E28" s="19">
         <f t="shared" si="2"/>
-        <v>24.706119514170044</v>
+        <v>25.191951006072877</v>
       </c>
       <c r="F28" s="19">
         <f t="shared" si="3"/>
-        <v>12.353059757085022</v>
+        <v>12.595975503036438</v>
       </c>
       <c r="G28" s="19">
         <f t="shared" si="4"/>
-        <v>4.9412239028340093</v>
+        <v>5.0383902012145754</v>
       </c>
       <c r="H28" s="20">
         <f t="shared" si="5"/>
-        <v>23.470813538461542</v>
+        <v>23.932353455769231</v>
       </c>
     </row>
     <row r="29" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A29" s="8">
         <f t="shared" si="6"/>
         <v>22</v>
       </c>
       <c r="B29" s="18">
-        <v>41467.300000000003</v>
+        <v>41425.64</v>
       </c>
       <c r="C29" s="18">
         <f t="shared" si="0"/>
-        <v>50548.63870000001</v>
+        <v>51508.640776</v>
       </c>
       <c r="D29" s="18">
         <f t="shared" si="1"/>
-        <v>4212.3865583333336</v>
+        <v>4292.386731333334</v>
       </c>
       <c r="E29" s="19">
         <f t="shared" si="2"/>
-        <v>25.581294888663972</v>
+        <v>26.067125898785424</v>
       </c>
       <c r="F29" s="19">
         <f t="shared" si="3"/>
-        <v>12.790647444331986</v>
+        <v>13.033562949392712</v>
       </c>
       <c r="G29" s="19">
         <f t="shared" si="4"/>
-        <v>5.1162589777327945</v>
+        <v>5.2134251797570847</v>
       </c>
       <c r="H29" s="20">
         <f t="shared" si="5"/>
-        <v>24.302230144230773</v>
+        <v>24.763769603846153</v>
       </c>
     </row>
     <row r="30" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A30" s="8">
         <f t="shared" si="6"/>
         <v>23</v>
       </c>
       <c r="B30" s="18">
-        <v>42901.38</v>
+        <v>42831.58</v>
       </c>
       <c r="C30" s="18">
         <f t="shared" si="0"/>
-        <v>52296.782220000001</v>
+        <v>53256.786572000005</v>
       </c>
       <c r="D30" s="18">
         <f t="shared" si="1"/>
-        <v>4358.0651850000004</v>
+        <v>4438.065547666667</v>
       </c>
       <c r="E30" s="19">
         <f t="shared" si="2"/>
-        <v>26.465982904858301</v>
+        <v>26.951815066801622</v>
       </c>
       <c r="F30" s="19">
         <f t="shared" si="3"/>
-        <v>13.23299145242915</v>
+        <v>13.475907533400811</v>
       </c>
       <c r="G30" s="19">
         <f t="shared" si="4"/>
-        <v>5.2931965809716601</v>
+        <v>5.3903630133603242</v>
       </c>
       <c r="H30" s="20">
         <f t="shared" si="5"/>
-        <v>25.142683759615384</v>
+        <v>25.60422431346154</v>
       </c>
     </row>
     <row r="31" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A31" s="8">
         <f t="shared" si="6"/>
         <v>24</v>
       </c>
       <c r="B31" s="18">
-        <v>44320.06</v>
+        <v>44222.42</v>
       </c>
       <c r="C31" s="18">
         <f t="shared" si="0"/>
-        <v>54026.153140000002</v>
+        <v>54986.157028000001</v>
       </c>
       <c r="D31" s="18">
         <f t="shared" si="1"/>
-        <v>4502.1794283333338</v>
+        <v>4582.1797523333335</v>
       </c>
       <c r="E31" s="19">
         <f t="shared" si="2"/>
-        <v>27.34117061740891</v>
+        <v>27.827002544534412</v>
       </c>
       <c r="F31" s="19">
         <f t="shared" si="3"/>
-        <v>13.670585308704455</v>
+        <v>13.913501272267206</v>
       </c>
       <c r="G31" s="19">
         <f t="shared" si="4"/>
-        <v>5.4682341234817819</v>
+        <v>5.5654005089068823</v>
       </c>
       <c r="H31" s="20">
         <f t="shared" si="5"/>
-        <v>25.974112086538462</v>
+        <v>26.435652417307693</v>
       </c>
     </row>
     <row r="32" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A32" s="8">
         <f t="shared" si="6"/>
         <v>25</v>
       </c>
       <c r="B32" s="18">
-        <v>44415.89</v>
+        <v>44316.37</v>
       </c>
       <c r="C32" s="18">
         <f t="shared" si="0"/>
-        <v>54142.96991</v>
+        <v>55102.974458000004</v>
       </c>
       <c r="D32" s="18">
         <f t="shared" si="1"/>
-        <v>4511.9141591666666</v>
+        <v>4591.9145381666676</v>
       </c>
       <c r="E32" s="19">
         <f t="shared" si="2"/>
-        <v>27.400288415991902</v>
+        <v>27.886120677125508</v>
       </c>
       <c r="F32" s="19">
         <f t="shared" si="3"/>
-        <v>13.700144207995951</v>
+        <v>13.943060338562754</v>
       </c>
       <c r="G32" s="19">
         <f t="shared" si="4"/>
-        <v>5.48005768319838</v>
+        <v>5.5772241354251015</v>
       </c>
       <c r="H32" s="20">
         <f t="shared" si="5"/>
-        <v>26.030273995192307</v>
+        <v>26.491814643269233</v>
       </c>
     </row>
     <row r="33" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A33" s="8">
         <f t="shared" si="6"/>
         <v>26</v>
       </c>
       <c r="B33" s="18">
-        <v>44490.43</v>
+        <v>44389.440000000002</v>
       </c>
       <c r="C33" s="18">
         <f t="shared" si="0"/>
-        <v>54233.834170000002</v>
+        <v>55193.829696000008</v>
       </c>
       <c r="D33" s="18">
         <f t="shared" si="1"/>
-        <v>4519.4861808333335</v>
+        <v>4599.4858080000004</v>
       </c>
       <c r="E33" s="19">
         <f t="shared" si="2"/>
-        <v>27.446272353238868</v>
+        <v>27.932100048582999</v>
       </c>
       <c r="F33" s="19">
         <f t="shared" si="3"/>
-        <v>13.723136176619434</v>
+        <v>13.9660500242915</v>
       </c>
       <c r="G33" s="19">
         <f t="shared" si="4"/>
-        <v>5.4892544706477739</v>
+        <v>5.5864200097165995</v>
       </c>
       <c r="H33" s="20">
         <f t="shared" si="5"/>
-        <v>26.073958735576923</v>
+        <v>26.535495046153851</v>
       </c>
     </row>
     <row r="34" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A34" s="8">
         <f t="shared" si="6"/>
         <v>27</v>
       </c>
       <c r="B34" s="18">
-        <v>44575.01</v>
+        <v>44472.36</v>
       </c>
       <c r="C34" s="18">
         <f t="shared" si="0"/>
-        <v>54336.937190000004</v>
+        <v>55296.932424000006</v>
       </c>
       <c r="D34" s="18">
         <f t="shared" si="1"/>
-        <v>4528.078099166667</v>
+        <v>4608.0777020000005</v>
       </c>
       <c r="E34" s="19">
         <f t="shared" si="2"/>
-        <v>27.498449994939275</v>
+        <v>27.984277542510124</v>
       </c>
       <c r="F34" s="19">
         <f t="shared" si="3"/>
-        <v>13.749224997469637</v>
+        <v>13.992138771255062</v>
       </c>
       <c r="G34" s="19">
         <f t="shared" si="4"/>
-        <v>5.4996899989878552</v>
+        <v>5.5968555085020251</v>
       </c>
       <c r="H34" s="20">
         <f t="shared" si="5"/>
-        <v>26.12352749519231</v>
+        <v>26.585063665384617</v>
       </c>
     </row>
     <row r="35" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A35" s="8">
         <f t="shared" si="6"/>
         <v>28</v>
       </c>
       <c r="B35" s="18">
-        <v>44639.01</v>
+        <v>44535.11</v>
       </c>
       <c r="C35" s="18">
         <f t="shared" si="0"/>
-        <v>54414.953190000007</v>
+        <v>55374.955774000002</v>
       </c>
       <c r="D35" s="18">
         <f t="shared" si="1"/>
-        <v>4534.5794325000006</v>
+        <v>4614.5796478333332</v>
       </c>
       <c r="E35" s="19">
         <f t="shared" si="2"/>
-        <v>27.537931776315794</v>
+        <v>28.023763043522269</v>
       </c>
       <c r="F35" s="19">
         <f t="shared" si="3"/>
-        <v>13.768965888157897</v>
+        <v>14.011881521761135</v>
       </c>
       <c r="G35" s="19">
         <f t="shared" si="4"/>
-        <v>5.5075863552631592</v>
+        <v>5.6047526087044535</v>
       </c>
       <c r="H35" s="20">
         <f t="shared" si="5"/>
-        <v>26.161035187500005</v>
+        <v>26.622574891346154</v>
       </c>
     </row>
     <row r="36" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A36" s="8">
         <f t="shared" si="6"/>
         <v>29</v>
       </c>
       <c r="B36" s="18">
-        <v>44698.26</v>
+        <v>44593.2</v>
       </c>
       <c r="C36" s="18">
         <f t="shared" si="0"/>
-        <v>54487.178940000005</v>
+        <v>55447.184880000001</v>
       </c>
       <c r="D36" s="18">
         <f t="shared" si="1"/>
-        <v>4540.5982450000001</v>
+        <v>4620.5987400000004</v>
       </c>
       <c r="E36" s="19">
         <f t="shared" si="2"/>
-        <v>27.574483269230772</v>
+        <v>28.060316234817815</v>
       </c>
       <c r="F36" s="19">
         <f t="shared" si="3"/>
-        <v>13.787241634615386</v>
+        <v>14.030158117408908</v>
       </c>
       <c r="G36" s="19">
         <f t="shared" si="4"/>
-        <v>5.5148966538461544</v>
+        <v>5.6120632469635634</v>
       </c>
       <c r="H36" s="20">
         <f t="shared" si="5"/>
-        <v>26.195759105769234</v>
+        <v>26.657300423076922</v>
       </c>
     </row>
     <row r="37" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A37" s="8">
         <f t="shared" si="6"/>
         <v>30</v>
       </c>
       <c r="B37" s="18">
-        <v>44753.2</v>
+        <v>44647.06</v>
       </c>
       <c r="C37" s="18">
         <f t="shared" si="0"/>
-        <v>54554.150800000003</v>
+        <v>55514.154404000001</v>
       </c>
       <c r="D37" s="18">
         <f t="shared" si="1"/>
-        <v>4546.1792333333333</v>
+        <v>4626.1795336666664</v>
       </c>
       <c r="E37" s="19">
         <f t="shared" si="2"/>
-        <v>27.608375910931176</v>
+        <v>28.094207694331985</v>
       </c>
       <c r="F37" s="19">
         <f t="shared" si="3"/>
-        <v>13.804187955465588</v>
+        <v>14.047103847165992</v>
       </c>
       <c r="G37" s="19">
         <f t="shared" si="4"/>
-        <v>5.5216751821862351</v>
+        <v>5.6188415388663966</v>
       </c>
       <c r="H37" s="20">
         <f t="shared" si="5"/>
-        <v>26.227957115384616</v>
+        <v>26.689497309615383</v>
       </c>
     </row>
     <row r="38" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A38" s="8">
         <f t="shared" si="6"/>
         <v>31</v>
       </c>
       <c r="B38" s="18">
-        <v>44804.05</v>
+        <v>44696.91</v>
       </c>
       <c r="C38" s="18">
         <f t="shared" si="0"/>
-        <v>54616.136950000007</v>
+        <v>55576.137894000007</v>
       </c>
       <c r="D38" s="18">
         <f t="shared" si="1"/>
-        <v>4551.3447458333339</v>
+        <v>4631.3448245000009</v>
       </c>
       <c r="E38" s="19">
         <f t="shared" si="2"/>
-        <v>27.639745420040491</v>
+        <v>28.125575857287451</v>
       </c>
       <c r="F38" s="19">
         <f t="shared" si="3"/>
-        <v>13.819872710020245</v>
+        <v>14.062787928643726</v>
       </c>
       <c r="G38" s="19">
         <f t="shared" si="4"/>
-        <v>5.5279490840080978</v>
+        <v>5.6251151714574901</v>
       </c>
       <c r="H38" s="20">
         <f t="shared" si="5"/>
-        <v>26.257758149038466</v>
+        <v>26.719297064423081</v>
       </c>
     </row>
     <row r="39" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A39" s="8">
         <f t="shared" si="6"/>
         <v>32</v>
       </c>
       <c r="B39" s="18">
-        <v>44851.14</v>
+        <v>44743.08</v>
       </c>
       <c r="C39" s="18">
         <f t="shared" si="0"/>
-        <v>54673.539660000002</v>
+        <v>55633.545672000007</v>
       </c>
       <c r="D39" s="18">
         <f t="shared" si="1"/>
-        <v>4556.1283050000002</v>
+        <v>4636.1288060000006</v>
       </c>
       <c r="E39" s="19">
         <f t="shared" si="2"/>
-        <v>27.668795374493929</v>
+        <v>28.154628376518222</v>
       </c>
       <c r="F39" s="19">
         <f t="shared" si="3"/>
-        <v>13.834397687246964</v>
+        <v>14.077314188259111</v>
       </c>
       <c r="G39" s="19">
         <f t="shared" si="4"/>
-        <v>5.5337590748987857</v>
+        <v>5.6309256753036445</v>
       </c>
       <c r="H39" s="20">
         <f t="shared" si="5"/>
-        <v>26.285355605769233</v>
+        <v>26.746896957692311</v>
       </c>
     </row>
     <row r="40" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A40" s="8">
         <f t="shared" si="6"/>
         <v>33</v>
       </c>
       <c r="B40" s="18">
-        <v>44894.73</v>
+        <v>44785.81</v>
       </c>
       <c r="C40" s="18">
         <f t="shared" si="0"/>
-        <v>54726.675870000006</v>
+        <v>55686.676154000001</v>
       </c>
       <c r="D40" s="18">
         <f t="shared" si="1"/>
-        <v>4560.5563225000005</v>
+        <v>4640.556346166667</v>
       </c>
       <c r="E40" s="19">
         <f t="shared" si="2"/>
-        <v>27.695686169028342</v>
+        <v>28.181516272267206</v>
       </c>
       <c r="F40" s="19">
         <f t="shared" si="3"/>
-        <v>13.847843084514171</v>
+        <v>14.090758136133603</v>
       </c>
       <c r="G40" s="19">
         <f t="shared" si="4"/>
-        <v>5.5391372338056684</v>
+        <v>5.6363032544534413</v>
       </c>
       <c r="H40" s="20">
         <f t="shared" si="5"/>
-        <v>26.310901860576926</v>
+        <v>26.772440458653847</v>
       </c>
     </row>
     <row r="41" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A41" s="8">
         <f t="shared" si="6"/>
         <v>34</v>
       </c>
       <c r="B41" s="18">
-        <v>44935.13</v>
+        <v>44825.42</v>
       </c>
       <c r="C41" s="18">
         <f t="shared" si="0"/>
-        <v>54775.923470000002</v>
+        <v>55735.927228</v>
       </c>
       <c r="D41" s="18">
         <f t="shared" si="1"/>
-        <v>4564.6602891666662</v>
+        <v>4644.6606023333334</v>
       </c>
       <c r="E41" s="19">
         <f t="shared" si="2"/>
-        <v>27.720609043522266</v>
+        <v>28.206440904858301</v>
       </c>
       <c r="F41" s="19">
         <f t="shared" si="3"/>
-        <v>13.860304521761133</v>
+        <v>14.10322045242915</v>
       </c>
       <c r="G41" s="19">
         <f t="shared" si="4"/>
-        <v>5.5441218087044533</v>
+        <v>5.6412881809716602</v>
       </c>
       <c r="H41" s="20">
         <f t="shared" si="5"/>
-        <v>26.334578591346155</v>
+        <v>26.796118859615383</v>
       </c>
     </row>
     <row r="42" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A42" s="21">
         <f t="shared" si="6"/>
         <v>35</v>
       </c>
       <c r="B42" s="22">
-        <v>44972.5</v>
+        <v>44862.05</v>
       </c>
       <c r="C42" s="22">
         <f t="shared" si="0"/>
-        <v>54821.477500000001</v>
+        <v>55781.47297000001</v>
       </c>
       <c r="D42" s="22">
         <f t="shared" si="1"/>
-        <v>4568.456458333334</v>
+        <v>4648.4560808333345</v>
       </c>
       <c r="E42" s="23">
         <f t="shared" si="2"/>
-        <v>27.743662702429152</v>
+        <v>28.229490369433204</v>
       </c>
       <c r="F42" s="23">
         <f t="shared" si="3"/>
-        <v>13.871831351214576</v>
+        <v>14.114745184716602</v>
       </c>
       <c r="G42" s="23">
         <f t="shared" si="4"/>
-        <v>5.5487325404858305</v>
+        <v>5.6458980738866407</v>
       </c>
       <c r="H42" s="24">
         <f t="shared" si="5"/>
-        <v>26.356479567307694</v>
+        <v>26.818015850961544</v>
       </c>
     </row>
   </sheetData>
   <dataConsolidate/>
   <mergeCells count="3">
     <mergeCell ref="B4:C4"/>
     <mergeCell ref="E4:H4"/>
     <mergeCell ref="E5:G5"/>
   </mergeCells>
   <pageMargins left="0.39370078740157483" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0">
     <oddFooter>&amp;L&amp;"Calibri,Standaard"&amp;F</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0A00-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:H42"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.88671875" defaultRowHeight="13.8" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="1" width="6.44140625" style="2" bestFit="1" customWidth="1"/>
     <col min="2" max="4" width="15.33203125" style="2" customWidth="1"/>
     <col min="5" max="8" width="12.33203125" style="2" customWidth="1"/>
     <col min="9" max="16384" width="8.88671875" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A1" s="1" t="s">
         <v>24</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="2" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A2" s="4"/>
       <c r="D2" s="3">
         <f>Inhoud!B4</f>
-        <v>46054</v>
+        <v>46235</v>
       </c>
     </row>
     <row r="3" spans="1:8" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A3" s="1"/>
       <c r="B3" s="1"/>
       <c r="C3" s="5" t="s">
         <v>1</v>
       </c>
       <c r="D3" s="33">
         <f>Inhoud!B6</f>
-        <v>1.2190000000000001</v>
+        <v>1.2434000000000001</v>
       </c>
     </row>
     <row r="4" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A4" s="6"/>
       <c r="B4" s="41" t="s">
         <v>2</v>
       </c>
       <c r="C4" s="42"/>
       <c r="D4" s="7" t="s">
         <v>3</v>
       </c>
       <c r="E4" s="41" t="s">
         <v>4</v>
       </c>
       <c r="F4" s="43"/>
       <c r="G4" s="43"/>
       <c r="H4" s="42"/>
     </row>
     <row r="5" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A5" s="8"/>
       <c r="B5" s="9">
         <v>1</v>
       </c>
       <c r="C5" s="10"/>
       <c r="D5" s="10"/>
       <c r="E5" s="44" t="s">
         <v>5</v>
       </c>
       <c r="F5" s="45"/>
       <c r="G5" s="46"/>
       <c r="H5" s="11" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="6" spans="1:8" s="17" customFormat="1" x14ac:dyDescent="0.3">
       <c r="A6" s="12"/>
       <c r="B6" s="14" t="str">
         <f>'L4'!$B$6</f>
         <v>basis 01/01/2022</v>
       </c>
       <c r="C6" s="13">
         <f>D2</f>
-        <v>46054</v>
+        <v>46235</v>
       </c>
       <c r="D6" s="13">
         <f>C6</f>
-        <v>46054</v>
+        <v>46235</v>
       </c>
       <c r="E6" s="14">
         <v>1</v>
       </c>
       <c r="F6" s="15">
         <v>0.5</v>
       </c>
       <c r="G6" s="16">
         <v>0.2</v>
       </c>
       <c r="H6" s="12"/>
     </row>
     <row r="7" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A7" s="8">
         <v>0</v>
       </c>
       <c r="B7" s="18">
         <v>29736.12</v>
       </c>
       <c r="C7" s="18">
         <f t="shared" ref="C7:C42" si="0">B7*$D$3</f>
-        <v>36248.330280000002</v>
+        <v>36973.891607999998</v>
       </c>
       <c r="D7" s="18">
         <f t="shared" ref="D7:D42" si="1">B7/12*$D$3</f>
-        <v>3020.6941899999997</v>
+        <v>3081.1576339999997</v>
       </c>
       <c r="E7" s="19">
         <f t="shared" ref="E7:E42" si="2">C7/1976</f>
-        <v>18.344296700404858</v>
+        <v>18.711483607287448</v>
       </c>
       <c r="F7" s="19">
         <f>E7/2</f>
-        <v>9.1721483502024288</v>
+        <v>9.3557418036437241</v>
       </c>
       <c r="G7" s="19">
         <f>E7/5</f>
-        <v>3.6688593400809717</v>
+        <v>3.7422967214574898</v>
       </c>
       <c r="H7" s="20">
         <f>C7/2080</f>
-        <v>17.427081865384615</v>
+        <v>17.775909426923075</v>
       </c>
     </row>
     <row r="8" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A8" s="8">
         <f>A7+1</f>
         <v>1</v>
       </c>
       <c r="B8" s="18">
         <v>30005.96</v>
       </c>
       <c r="C8" s="18">
         <f t="shared" si="0"/>
-        <v>36577.265240000001</v>
+        <v>37309.410664000003</v>
       </c>
       <c r="D8" s="18">
         <f t="shared" si="1"/>
-        <v>3048.1054366666667</v>
+        <v>3109.1175553333333</v>
       </c>
       <c r="E8" s="19">
         <f t="shared" si="2"/>
-        <v>18.510761761133605</v>
+        <v>18.881280700404858</v>
       </c>
       <c r="F8" s="19">
         <f t="shared" ref="F8:F42" si="3">E8/2</f>
-        <v>9.2553808805668023</v>
+        <v>9.440640350202429</v>
       </c>
       <c r="G8" s="19">
         <f t="shared" ref="G8:G42" si="4">E8/5</f>
-        <v>3.702152352226721</v>
+        <v>3.7762561400809718</v>
       </c>
       <c r="H8" s="20">
         <f t="shared" ref="H8:H42" si="5">C8/2080</f>
-        <v>17.585223673076925</v>
+        <v>17.937216665384618</v>
       </c>
     </row>
     <row r="9" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A9" s="8">
         <f t="shared" ref="A9:A42" si="6">A8+1</f>
         <v>2</v>
       </c>
       <c r="B9" s="18">
         <v>30848.99</v>
       </c>
       <c r="C9" s="18">
         <f t="shared" si="0"/>
-        <v>37604.918810000003</v>
+        <v>38357.634166000003</v>
       </c>
       <c r="D9" s="18">
         <f t="shared" si="1"/>
-        <v>3133.7432341666672</v>
+        <v>3196.4695138333336</v>
       </c>
       <c r="E9" s="19">
         <f t="shared" si="2"/>
-        <v>19.030829357287452</v>
+        <v>19.41175818117409</v>
       </c>
       <c r="F9" s="19">
         <f t="shared" si="3"/>
-        <v>9.5154146786437259</v>
+        <v>9.7058790905870449</v>
       </c>
       <c r="G9" s="19">
         <f t="shared" si="4"/>
-        <v>3.8061658714574902</v>
+        <v>3.882351636234818</v>
       </c>
       <c r="H9" s="20">
         <f t="shared" si="5"/>
-        <v>18.079287889423078</v>
+        <v>18.441170272115386</v>
       </c>
     </row>
     <row r="10" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A10" s="8">
         <f t="shared" si="6"/>
         <v>3</v>
       </c>
       <c r="B10" s="18">
         <v>31986.82</v>
       </c>
       <c r="C10" s="18">
         <f t="shared" si="0"/>
-        <v>38991.933580000004</v>
+        <v>39772.411988</v>
       </c>
       <c r="D10" s="18">
         <f t="shared" si="1"/>
-        <v>3249.3277983333332</v>
+        <v>3314.3676656666667</v>
       </c>
       <c r="E10" s="19">
         <f t="shared" si="2"/>
-        <v>19.732759908906885</v>
+        <v>20.127738860323888</v>
       </c>
       <c r="F10" s="19">
         <f t="shared" si="3"/>
-        <v>9.8663799544534427</v>
+        <v>10.063869430161944</v>
       </c>
       <c r="G10" s="19">
         <f t="shared" si="4"/>
-        <v>3.946551981781377</v>
+        <v>4.0255477720647779</v>
       </c>
       <c r="H10" s="20">
         <f t="shared" si="5"/>
-        <v>18.74612191346154</v>
+        <v>19.121351917307692</v>
       </c>
     </row>
     <row r="11" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A11" s="8">
         <f t="shared" si="6"/>
         <v>4</v>
       </c>
       <c r="B11" s="18">
         <v>32918.76</v>
       </c>
       <c r="C11" s="18">
         <f t="shared" si="0"/>
-        <v>40127.968440000004</v>
+        <v>40931.186184000006</v>
       </c>
       <c r="D11" s="18">
         <f t="shared" si="1"/>
-        <v>3343.99737</v>
+        <v>3410.932182</v>
       </c>
       <c r="E11" s="19">
         <f t="shared" si="2"/>
-        <v>20.30767633603239</v>
+        <v>20.714163048583</v>
       </c>
       <c r="F11" s="19">
         <f t="shared" si="3"/>
-        <v>10.153838168016195</v>
+        <v>10.3570815242915</v>
       </c>
       <c r="G11" s="19">
         <f t="shared" si="4"/>
-        <v>4.0615352672064784</v>
+        <v>4.1428326097166002</v>
       </c>
       <c r="H11" s="20">
         <f t="shared" si="5"/>
-        <v>19.29229251923077</v>
+        <v>19.678454896153848</v>
       </c>
     </row>
     <row r="12" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A12" s="8">
         <f t="shared" si="6"/>
         <v>5</v>
       </c>
       <c r="B12" s="18">
         <v>32918.76</v>
       </c>
       <c r="C12" s="18">
         <f t="shared" si="0"/>
-        <v>40127.968440000004</v>
+        <v>40931.186184000006</v>
       </c>
       <c r="D12" s="18">
         <f t="shared" si="1"/>
-        <v>3343.99737</v>
+        <v>3410.932182</v>
       </c>
       <c r="E12" s="19">
         <f t="shared" si="2"/>
-        <v>20.30767633603239</v>
+        <v>20.714163048583</v>
       </c>
       <c r="F12" s="19">
         <f t="shared" si="3"/>
-        <v>10.153838168016195</v>
+        <v>10.3570815242915</v>
       </c>
       <c r="G12" s="19">
         <f t="shared" si="4"/>
-        <v>4.0615352672064784</v>
+        <v>4.1428326097166002</v>
       </c>
       <c r="H12" s="20">
         <f t="shared" si="5"/>
-        <v>19.29229251923077</v>
+        <v>19.678454896153848</v>
       </c>
     </row>
     <row r="13" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A13" s="8">
         <f t="shared" si="6"/>
         <v>6</v>
       </c>
       <c r="B13" s="18">
         <v>34091.410000000003</v>
       </c>
       <c r="C13" s="18">
         <f t="shared" si="0"/>
-        <v>41557.428790000005</v>
+        <v>42389.259194000006</v>
       </c>
       <c r="D13" s="18">
         <f t="shared" si="1"/>
-        <v>3463.1190658333339</v>
+        <v>3532.4382661666673</v>
       </c>
       <c r="E13" s="19">
         <f t="shared" si="2"/>
-        <v>21.031087444331988</v>
+        <v>21.45205424797571</v>
       </c>
       <c r="F13" s="19">
         <f t="shared" si="3"/>
-        <v>10.515543722165994</v>
+        <v>10.726027123987855</v>
       </c>
       <c r="G13" s="19">
         <f t="shared" si="4"/>
-        <v>4.2062174888663977</v>
+        <v>4.2904108495951423</v>
       </c>
       <c r="H13" s="20">
         <f t="shared" si="5"/>
-        <v>19.979533072115387</v>
+        <v>20.379451535576926</v>
       </c>
     </row>
     <row r="14" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A14" s="8">
         <f t="shared" si="6"/>
         <v>7</v>
       </c>
       <c r="B14" s="18">
         <v>34102.910000000003</v>
       </c>
       <c r="C14" s="18">
         <f t="shared" si="0"/>
-        <v>41571.447290000004</v>
+        <v>42403.558294000009</v>
       </c>
       <c r="D14" s="18">
         <f t="shared" si="1"/>
-        <v>3464.287274166667</v>
+        <v>3533.6298578333335</v>
       </c>
       <c r="E14" s="19">
         <f t="shared" si="2"/>
-        <v>21.038181826923079</v>
+        <v>21.459290634615389</v>
       </c>
       <c r="F14" s="19">
         <f t="shared" si="3"/>
-        <v>10.51909091346154</v>
+        <v>10.729645317307694</v>
       </c>
       <c r="G14" s="19">
         <f t="shared" si="4"/>
-        <v>4.2076363653846158</v>
+        <v>4.2918581269230778</v>
       </c>
       <c r="H14" s="20">
         <f t="shared" si="5"/>
-        <v>19.986272735576925</v>
+        <v>20.38632610288462</v>
       </c>
     </row>
     <row r="15" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A15" s="8">
         <f t="shared" si="6"/>
         <v>8</v>
       </c>
       <c r="B15" s="18">
         <v>35715.06</v>
       </c>
       <c r="C15" s="18">
         <f t="shared" si="0"/>
-        <v>43536.65814</v>
+        <v>44408.105603999997</v>
       </c>
       <c r="D15" s="18">
         <f t="shared" si="1"/>
-        <v>3628.0548449999997</v>
+        <v>3700.6754669999996</v>
       </c>
       <c r="E15" s="19">
         <f t="shared" si="2"/>
-        <v>22.032721730769232</v>
+        <v>22.47373765384615</v>
       </c>
       <c r="F15" s="19">
         <f t="shared" si="3"/>
-        <v>11.016360865384616</v>
+        <v>11.236868826923075</v>
       </c>
       <c r="G15" s="19">
         <f t="shared" si="4"/>
-        <v>4.4065443461538463</v>
+        <v>4.4947475307692297</v>
       </c>
       <c r="H15" s="20">
         <f t="shared" si="5"/>
-        <v>20.93108564423077</v>
+        <v>21.350050771153846</v>
       </c>
     </row>
     <row r="16" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A16" s="8">
         <f t="shared" si="6"/>
         <v>9</v>
       </c>
       <c r="B16" s="18">
         <v>35730.06</v>
       </c>
       <c r="C16" s="18">
         <f t="shared" si="0"/>
-        <v>43554.943140000003</v>
+        <v>44426.756604000002</v>
       </c>
       <c r="D16" s="18">
         <f t="shared" si="1"/>
-        <v>3629.578595</v>
+        <v>3702.2297169999997</v>
       </c>
       <c r="E16" s="19">
         <f t="shared" si="2"/>
-        <v>22.041975273279355</v>
+        <v>22.483176419028339</v>
       </c>
       <c r="F16" s="19">
         <f t="shared" si="3"/>
-        <v>11.020987636639678</v>
+        <v>11.24158820951417</v>
       </c>
       <c r="G16" s="19">
         <f t="shared" si="4"/>
-        <v>4.4083950546558714</v>
+        <v>4.4966352838056682</v>
       </c>
       <c r="H16" s="20">
         <f t="shared" si="5"/>
-        <v>20.939876509615384</v>
+        <v>21.359017598076925</v>
       </c>
     </row>
     <row r="17" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A17" s="8">
         <f t="shared" si="6"/>
         <v>10</v>
       </c>
       <c r="B17" s="18">
         <v>37342.19</v>
       </c>
       <c r="C17" s="18">
         <f t="shared" si="0"/>
-        <v>45520.129610000004</v>
+        <v>46431.279046000003</v>
       </c>
       <c r="D17" s="18">
         <f t="shared" si="1"/>
-        <v>3793.3441341666671</v>
+        <v>3869.2732538333339</v>
       </c>
       <c r="E17" s="19">
         <f t="shared" si="2"/>
-        <v>23.036502839068827</v>
+        <v>23.497610853238868</v>
       </c>
       <c r="F17" s="19">
         <f t="shared" si="3"/>
-        <v>11.518251419534414</v>
+        <v>11.748805426619434</v>
       </c>
       <c r="G17" s="19">
         <f t="shared" si="4"/>
-        <v>4.6073005678137653</v>
+        <v>4.6995221706477732</v>
       </c>
       <c r="H17" s="20">
         <f t="shared" si="5"/>
-        <v>21.884677697115386</v>
+        <v>22.322730310576926</v>
       </c>
     </row>
     <row r="18" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A18" s="8">
         <f t="shared" si="6"/>
         <v>11</v>
       </c>
       <c r="B18" s="18">
         <v>37359.699999999997</v>
       </c>
       <c r="C18" s="18">
         <f t="shared" si="0"/>
-        <v>45541.474300000002</v>
+        <v>46453.05098</v>
       </c>
       <c r="D18" s="18">
         <f t="shared" si="1"/>
-        <v>3795.1228583333332</v>
+        <v>3871.0875816666662</v>
       </c>
       <c r="E18" s="19">
         <f t="shared" si="2"/>
-        <v>23.04730480769231</v>
+        <v>23.508629038461539</v>
       </c>
       <c r="F18" s="19">
         <f t="shared" si="3"/>
-        <v>11.523652403846155</v>
+        <v>11.754314519230769</v>
       </c>
       <c r="G18" s="19">
         <f t="shared" si="4"/>
-        <v>4.6094609615384616</v>
+        <v>4.7017258076923074</v>
       </c>
       <c r="H18" s="20">
         <f t="shared" si="5"/>
-        <v>21.894939567307691</v>
+        <v>22.333197586538461</v>
       </c>
     </row>
     <row r="19" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A19" s="8">
         <f t="shared" si="6"/>
         <v>12</v>
       </c>
       <c r="B19" s="18">
         <v>38971.85</v>
       </c>
       <c r="C19" s="18">
         <f t="shared" si="0"/>
-        <v>47506.685150000005</v>
+        <v>48457.598290000002</v>
       </c>
       <c r="D19" s="18">
         <f t="shared" si="1"/>
-        <v>3958.8904291666668</v>
+        <v>4038.1331908333336</v>
       </c>
       <c r="E19" s="19">
         <f t="shared" si="2"/>
-        <v>24.041844711538463</v>
+        <v>24.523076057692307</v>
       </c>
       <c r="F19" s="19">
         <f t="shared" si="3"/>
-        <v>12.020922355769232</v>
+        <v>12.261538028846154</v>
       </c>
       <c r="G19" s="19">
         <f t="shared" si="4"/>
-        <v>4.808368942307693</v>
+        <v>4.9046152115384611</v>
       </c>
       <c r="H19" s="20">
         <f t="shared" si="5"/>
-        <v>22.839752475961539</v>
+        <v>23.296922254807694</v>
       </c>
     </row>
     <row r="20" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A20" s="8">
         <f t="shared" si="6"/>
         <v>13</v>
       </c>
       <c r="B20" s="18">
         <v>38989.35</v>
       </c>
       <c r="C20" s="18">
         <f t="shared" si="0"/>
-        <v>47528.017650000002</v>
+        <v>48479.357790000002</v>
       </c>
       <c r="D20" s="18">
         <f t="shared" si="1"/>
-        <v>3960.6681374999998</v>
+        <v>4039.9464825</v>
       </c>
       <c r="E20" s="19">
         <f t="shared" si="2"/>
-        <v>24.052640511133603</v>
+        <v>24.53408795040486</v>
       </c>
       <c r="F20" s="19">
         <f t="shared" si="3"/>
-        <v>12.026320255566802</v>
+        <v>12.26704397520243</v>
       </c>
       <c r="G20" s="19">
         <f t="shared" si="4"/>
-        <v>4.810528102226721</v>
+        <v>4.9068175900809718</v>
       </c>
       <c r="H20" s="20">
         <f t="shared" si="5"/>
-        <v>22.850008485576925</v>
+        <v>23.307383552884616</v>
       </c>
     </row>
     <row r="21" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A21" s="8">
         <f t="shared" si="6"/>
         <v>14</v>
       </c>
       <c r="B21" s="18">
-        <v>40601.480000000003</v>
+        <v>40576.81</v>
       </c>
       <c r="C21" s="18">
         <f t="shared" si="0"/>
-        <v>49493.204120000009</v>
+        <v>50453.205554</v>
       </c>
       <c r="D21" s="18">
         <f t="shared" si="1"/>
-        <v>4124.4336766666675</v>
+        <v>4204.433796166667</v>
       </c>
       <c r="E21" s="19">
         <f t="shared" si="2"/>
-        <v>25.047168076923082</v>
+        <v>25.532998762145748</v>
       </c>
       <c r="F21" s="19">
         <f t="shared" si="3"/>
-        <v>12.523584038461541</v>
+        <v>12.766499381072874</v>
       </c>
       <c r="G21" s="19">
         <f t="shared" si="4"/>
-        <v>5.0094336153846166</v>
+        <v>5.1065997524291493</v>
       </c>
       <c r="H21" s="20">
         <f t="shared" si="5"/>
-        <v>23.794809673076927</v>
+        <v>24.256348824038461</v>
       </c>
     </row>
     <row r="22" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A22" s="8">
         <f t="shared" si="6"/>
         <v>15</v>
       </c>
       <c r="B22" s="18">
-        <v>40619.040000000001</v>
+        <v>40594.019999999997</v>
       </c>
       <c r="C22" s="18">
         <f t="shared" si="0"/>
-        <v>49514.609760000007</v>
+        <v>50474.604467999998</v>
       </c>
       <c r="D22" s="18">
         <f t="shared" si="1"/>
-        <v>4126.2174800000003</v>
+        <v>4206.2170390000001</v>
       </c>
       <c r="E22" s="19">
         <f t="shared" si="2"/>
-        <v>25.058000890688263</v>
+        <v>25.543828172064774</v>
       </c>
       <c r="F22" s="19">
         <f t="shared" si="3"/>
-        <v>12.529000445344131</v>
+        <v>12.771914086032387</v>
       </c>
       <c r="G22" s="19">
         <f t="shared" si="4"/>
-        <v>5.0116001781376527</v>
+        <v>5.1087656344129551</v>
       </c>
       <c r="H22" s="20">
         <f t="shared" si="5"/>
-        <v>23.805100846153849</v>
+        <v>24.266636763461538</v>
       </c>
     </row>
     <row r="23" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A23" s="8">
         <f t="shared" si="6"/>
         <v>16</v>
       </c>
       <c r="B23" s="18">
-        <v>42231.18</v>
+        <v>42174.53</v>
       </c>
       <c r="C23" s="18">
         <f t="shared" si="0"/>
-        <v>51479.808420000001</v>
+        <v>52439.810601999998</v>
       </c>
       <c r="D23" s="18">
         <f t="shared" si="1"/>
-        <v>4289.9840350000004</v>
+        <v>4369.9842168333334</v>
       </c>
       <c r="E23" s="19">
         <f t="shared" si="2"/>
-        <v>26.052534625506073</v>
+        <v>26.538365689271252</v>
       </c>
       <c r="F23" s="19">
         <f t="shared" si="3"/>
-        <v>13.026267312753037</v>
+        <v>13.269182844635626</v>
       </c>
       <c r="G23" s="19">
         <f t="shared" si="4"/>
-        <v>5.2105069251012148</v>
+        <v>5.3076731378542501</v>
       </c>
       <c r="H23" s="20">
         <f t="shared" si="5"/>
-        <v>24.74990789423077</v>
+        <v>25.211447404807693</v>
       </c>
     </row>
     <row r="24" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A24" s="8">
         <f t="shared" si="6"/>
         <v>17</v>
       </c>
       <c r="B24" s="18">
-        <v>42248.68</v>
+        <v>42191.68</v>
       </c>
       <c r="C24" s="18">
         <f t="shared" si="0"/>
-        <v>51501.140920000005</v>
+        <v>52461.134912000001</v>
       </c>
       <c r="D24" s="18">
         <f t="shared" si="1"/>
-        <v>4291.7617433333335</v>
+        <v>4371.7612426666665</v>
       </c>
       <c r="E24" s="19">
         <f t="shared" si="2"/>
-        <v>26.063330425101217</v>
+        <v>26.549157344129554</v>
       </c>
       <c r="F24" s="19">
         <f t="shared" si="3"/>
-        <v>13.031665212550609</v>
+        <v>13.274578672064777</v>
       </c>
       <c r="G24" s="19">
         <f t="shared" si="4"/>
-        <v>5.2126660850202438</v>
+        <v>5.3098314688259105</v>
       </c>
       <c r="H24" s="20">
         <f t="shared" si="5"/>
-        <v>24.760163903846156</v>
+        <v>25.221699476923078</v>
       </c>
     </row>
     <row r="25" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A25" s="8">
         <f t="shared" si="6"/>
         <v>18</v>
       </c>
       <c r="B25" s="18">
-        <v>43860.82</v>
+        <v>43772.19</v>
       </c>
       <c r="C25" s="18">
         <f t="shared" si="0"/>
-        <v>53466.33958</v>
+        <v>54426.341046000009</v>
       </c>
       <c r="D25" s="18">
         <f t="shared" si="1"/>
-        <v>4455.5282983333336</v>
+        <v>4535.5284205000007</v>
       </c>
       <c r="E25" s="19">
         <f t="shared" si="2"/>
-        <v>27.057864159919028</v>
+        <v>27.543694861336036</v>
       </c>
       <c r="F25" s="19">
         <f t="shared" si="3"/>
-        <v>13.528932079959514</v>
+        <v>13.771847430668018</v>
       </c>
       <c r="G25" s="19">
         <f t="shared" si="4"/>
-        <v>5.4115728319838059</v>
+        <v>5.5087389722672073</v>
       </c>
       <c r="H25" s="20">
         <f t="shared" si="5"/>
-        <v>25.704970951923077</v>
+        <v>26.166510118269233</v>
       </c>
     </row>
     <row r="26" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A26" s="8">
         <f t="shared" si="6"/>
         <v>19</v>
       </c>
       <c r="B26" s="18">
-        <v>43878.33</v>
+        <v>43789.36</v>
       </c>
       <c r="C26" s="18">
         <f t="shared" si="0"/>
-        <v>53487.684270000005</v>
+        <v>54447.690224000005</v>
       </c>
       <c r="D26" s="18">
         <f t="shared" si="1"/>
-        <v>4457.3070225000001</v>
+        <v>4537.3075186666665</v>
       </c>
       <c r="E26" s="19">
         <f t="shared" si="2"/>
-        <v>27.068666128542514</v>
+        <v>27.554499101214578</v>
       </c>
       <c r="F26" s="19">
         <f t="shared" si="3"/>
-        <v>13.534333064271257</v>
+        <v>13.777249550607289</v>
       </c>
       <c r="G26" s="19">
         <f t="shared" si="4"/>
-        <v>5.4137332257085031</v>
+        <v>5.5108998202429156</v>
       </c>
       <c r="H26" s="20">
         <f t="shared" si="5"/>
-        <v>25.715232822115386</v>
+        <v>26.17677414615385</v>
       </c>
     </row>
     <row r="27" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A27" s="8">
         <f t="shared" si="6"/>
         <v>20</v>
       </c>
       <c r="B27" s="18">
-        <v>45490.47</v>
+        <v>45369.86</v>
       </c>
       <c r="C27" s="18">
         <f t="shared" si="0"/>
-        <v>55452.882930000007</v>
+        <v>56412.883924000002</v>
       </c>
       <c r="D27" s="18">
         <f t="shared" si="1"/>
-        <v>4621.0735775000003</v>
+        <v>4701.0736603333335</v>
       </c>
       <c r="E27" s="19">
         <f t="shared" si="2"/>
-        <v>28.063199863360328</v>
+        <v>28.54903032591093</v>
       </c>
       <c r="F27" s="19">
         <f t="shared" si="3"/>
-        <v>14.031599931680164</v>
+        <v>14.274515162955465</v>
       </c>
       <c r="G27" s="19">
         <f t="shared" si="4"/>
-        <v>5.6126399726720653</v>
+        <v>5.7098060651821863</v>
       </c>
       <c r="H27" s="20">
         <f t="shared" si="5"/>
-        <v>26.66003987019231</v>
+        <v>27.121578809615386</v>
       </c>
     </row>
     <row r="28" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A28" s="8">
         <f t="shared" si="6"/>
         <v>21</v>
       </c>
       <c r="B28" s="18">
-        <v>45507.97</v>
+        <v>45387.02</v>
       </c>
       <c r="C28" s="18">
         <f t="shared" si="0"/>
-        <v>55474.215430000004</v>
+        <v>56434.220668000002</v>
       </c>
       <c r="D28" s="18">
         <f t="shared" si="1"/>
-        <v>4622.8512858333333</v>
+        <v>4702.8517223333338</v>
       </c>
       <c r="E28" s="19">
         <f t="shared" si="2"/>
-        <v>28.073995662955468</v>
+        <v>28.559828273279354</v>
       </c>
       <c r="F28" s="19">
         <f t="shared" si="3"/>
-        <v>14.036997831477734</v>
+        <v>14.279914136639677</v>
       </c>
       <c r="G28" s="19">
         <f t="shared" si="4"/>
-        <v>5.6147991325910933</v>
+        <v>5.711965654655871</v>
       </c>
       <c r="H28" s="20">
         <f t="shared" si="5"/>
-        <v>26.670295879807693</v>
+        <v>27.131836859615387</v>
       </c>
     </row>
     <row r="29" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A29" s="8">
         <f t="shared" si="6"/>
         <v>22</v>
       </c>
       <c r="B29" s="18">
-        <v>47120.11</v>
+        <v>46967.519999999997</v>
       </c>
       <c r="C29" s="18">
         <f t="shared" si="0"/>
-        <v>57439.414090000006</v>
+        <v>58399.414367999998</v>
       </c>
       <c r="D29" s="18">
         <f t="shared" si="1"/>
-        <v>4786.6178408333335</v>
+        <v>4866.6178639999998</v>
       </c>
       <c r="E29" s="19">
         <f t="shared" si="2"/>
-        <v>29.068529397773283</v>
+        <v>29.554359497975707</v>
       </c>
       <c r="F29" s="19">
         <f t="shared" si="3"/>
-        <v>14.534264698886641</v>
+        <v>14.777179748987853</v>
       </c>
       <c r="G29" s="19">
         <f t="shared" si="4"/>
-        <v>5.8137058795546563</v>
+        <v>5.9108718995951417</v>
       </c>
       <c r="H29" s="20">
         <f t="shared" si="5"/>
-        <v>27.615102927884617</v>
+        <v>28.076641523076923</v>
       </c>
     </row>
     <row r="30" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A30" s="8">
         <f t="shared" si="6"/>
         <v>23</v>
       </c>
       <c r="B30" s="18">
-        <v>48749.8</v>
+        <v>48565.23</v>
       </c>
       <c r="C30" s="18">
         <f t="shared" si="0"/>
-        <v>59426.006200000011</v>
+        <v>60386.006982000006</v>
       </c>
       <c r="D30" s="18">
         <f t="shared" si="1"/>
-        <v>4952.1671833333339</v>
+        <v>5032.1672485000008</v>
       </c>
       <c r="E30" s="19">
         <f t="shared" si="2"/>
-        <v>30.073889777327942</v>
+        <v>30.559720132591096</v>
       </c>
       <c r="F30" s="19">
         <f t="shared" si="3"/>
-        <v>15.036944888663971</v>
+        <v>15.279860066295548</v>
       </c>
       <c r="G30" s="19">
         <f t="shared" si="4"/>
-        <v>6.014777955465588</v>
+        <v>6.111944026518219</v>
       </c>
       <c r="H30" s="20">
         <f t="shared" si="5"/>
-        <v>28.570195288461544</v>
+        <v>29.031734125961542</v>
       </c>
     </row>
     <row r="31" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A31" s="8">
         <f t="shared" si="6"/>
         <v>24</v>
       </c>
       <c r="B31" s="18">
-        <v>50361.94</v>
+        <v>50145.73</v>
       </c>
       <c r="C31" s="18">
         <f t="shared" si="0"/>
-        <v>61391.204860000005</v>
+        <v>62351.20068200001</v>
       </c>
       <c r="D31" s="18">
         <f t="shared" si="1"/>
-        <v>5115.9337383333341</v>
+        <v>5195.9333901666678</v>
       </c>
       <c r="E31" s="19">
         <f t="shared" si="2"/>
-        <v>31.068423512145753</v>
+        <v>31.554251357287455</v>
       </c>
       <c r="F31" s="19">
         <f t="shared" si="3"/>
-        <v>15.534211756072876</v>
+        <v>15.777125678643728</v>
       </c>
       <c r="G31" s="19">
         <f t="shared" si="4"/>
-        <v>6.2136847024291502</v>
+        <v>6.3108502714574914</v>
       </c>
       <c r="H31" s="20">
         <f t="shared" si="5"/>
-        <v>29.515002336538465</v>
+        <v>29.976538789423081</v>
       </c>
     </row>
     <row r="32" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A32" s="8">
         <f t="shared" si="6"/>
         <v>25</v>
       </c>
       <c r="B32" s="18">
-        <v>50470.86</v>
+        <v>50252.52</v>
       </c>
       <c r="C32" s="18">
         <f t="shared" si="0"/>
-        <v>61523.978340000001</v>
+        <v>62483.983368000001</v>
       </c>
       <c r="D32" s="18">
         <f t="shared" si="1"/>
-        <v>5126.9981950000001</v>
+        <v>5206.9986140000001</v>
       </c>
       <c r="E32" s="19">
         <f t="shared" si="2"/>
-        <v>31.135616568825913</v>
+        <v>31.621449072874494</v>
       </c>
       <c r="F32" s="19">
         <f t="shared" si="3"/>
-        <v>15.567808284412957</v>
+        <v>15.810724536437247</v>
       </c>
       <c r="G32" s="19">
         <f t="shared" si="4"/>
-        <v>6.2271233137651825</v>
+        <v>6.3242898145748985</v>
       </c>
       <c r="H32" s="20">
         <f t="shared" si="5"/>
-        <v>29.578835740384616</v>
+        <v>30.04037661923077</v>
       </c>
     </row>
     <row r="33" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A33" s="8">
         <f t="shared" si="6"/>
         <v>26</v>
       </c>
       <c r="B33" s="18">
-        <v>50555.55</v>
+        <v>50335.54</v>
       </c>
       <c r="C33" s="18">
         <f t="shared" si="0"/>
-        <v>61627.215450000011</v>
+        <v>62587.210436000001</v>
       </c>
       <c r="D33" s="18">
         <f t="shared" si="1"/>
-        <v>5135.6012875000006</v>
+        <v>5215.6008696666668</v>
       </c>
       <c r="E33" s="19">
         <f t="shared" si="2"/>
-        <v>31.187862069838062</v>
+        <v>31.673689491902834</v>
       </c>
       <c r="F33" s="19">
         <f t="shared" si="3"/>
-        <v>15.593931034919031</v>
+        <v>15.836844745951417</v>
       </c>
       <c r="G33" s="19">
         <f t="shared" si="4"/>
-        <v>6.2375724139676123</v>
+        <v>6.3347378983805669</v>
       </c>
       <c r="H33" s="20">
         <f t="shared" si="5"/>
-        <v>29.628468966346158</v>
+        <v>30.090005017307693</v>
       </c>
     </row>
     <row r="34" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A34" s="8">
         <f t="shared" si="6"/>
         <v>27</v>
       </c>
       <c r="B34" s="18">
-        <v>50651.6</v>
+        <v>50429.71</v>
       </c>
       <c r="C34" s="18">
         <f t="shared" si="0"/>
-        <v>61744.3004</v>
+        <v>62704.301414000001</v>
       </c>
       <c r="D34" s="18">
         <f t="shared" si="1"/>
-        <v>5145.3583666666664</v>
+        <v>5225.3584511666668</v>
       </c>
       <c r="E34" s="19">
         <f t="shared" si="2"/>
-        <v>31.247115587044533</v>
+        <v>31.7329460597166</v>
       </c>
       <c r="F34" s="19">
         <f t="shared" si="3"/>
-        <v>15.623557793522266</v>
+        <v>15.8664730298583</v>
       </c>
       <c r="G34" s="19">
         <f t="shared" si="4"/>
-        <v>6.2494231174089068</v>
+        <v>6.3465892119433196</v>
       </c>
       <c r="H34" s="20">
         <f t="shared" si="5"/>
-        <v>29.684759807692309</v>
+        <v>30.146298756730769</v>
       </c>
     </row>
     <row r="35" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A35" s="8">
         <f t="shared" si="6"/>
         <v>28</v>
       </c>
       <c r="B35" s="18">
-        <v>50724.33</v>
+        <v>50501.01</v>
       </c>
       <c r="C35" s="18">
         <f t="shared" si="0"/>
-        <v>61832.958270000003</v>
+        <v>62792.955834000008</v>
       </c>
       <c r="D35" s="18">
         <f t="shared" si="1"/>
-        <v>5152.7465225000005</v>
+        <v>5232.7463195000009</v>
       </c>
       <c r="E35" s="19">
         <f t="shared" si="2"/>
-        <v>31.291982930161943</v>
+        <v>31.777811656882594</v>
       </c>
       <c r="F35" s="19">
         <f t="shared" si="3"/>
-        <v>15.645991465080971</v>
+        <v>15.888905828441297</v>
       </c>
       <c r="G35" s="19">
         <f t="shared" si="4"/>
-        <v>6.2583965860323882</v>
+        <v>6.355562331376519</v>
       </c>
       <c r="H35" s="20">
         <f t="shared" si="5"/>
-        <v>29.727383783653849</v>
+        <v>30.188921074038465</v>
       </c>
     </row>
     <row r="36" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A36" s="8">
         <f t="shared" si="6"/>
         <v>29</v>
       </c>
       <c r="B36" s="18">
-        <v>50791.66</v>
+        <v>50567.02</v>
       </c>
       <c r="C36" s="18">
         <f t="shared" si="0"/>
-        <v>61915.033540000011</v>
+        <v>62875.032668</v>
       </c>
       <c r="D36" s="18">
         <f t="shared" si="1"/>
-        <v>5159.5861283333334</v>
+        <v>5239.5860556666667</v>
       </c>
       <c r="E36" s="19">
         <f t="shared" si="2"/>
-        <v>31.333518997975712</v>
+        <v>31.819348516194331</v>
       </c>
       <c r="F36" s="19">
         <f t="shared" si="3"/>
-        <v>15.666759498987856</v>
+        <v>15.909674258097166</v>
       </c>
       <c r="G36" s="19">
         <f t="shared" si="4"/>
-        <v>6.2667037995951427</v>
+        <v>6.3638697032388665</v>
       </c>
       <c r="H36" s="20">
         <f t="shared" si="5"/>
-        <v>29.766843048076929</v>
+        <v>30.228381090384616</v>
       </c>
     </row>
     <row r="37" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A37" s="8">
         <f t="shared" si="6"/>
         <v>30</v>
       </c>
       <c r="B37" s="18">
-        <v>50854.09</v>
+        <v>50628.23</v>
       </c>
       <c r="C37" s="18">
         <f t="shared" si="0"/>
-        <v>61991.135710000002</v>
+        <v>62951.141182000007</v>
       </c>
       <c r="D37" s="18">
         <f t="shared" si="1"/>
-        <v>5165.9279758333332</v>
+        <v>5245.9284318333339</v>
       </c>
       <c r="E37" s="19">
         <f t="shared" si="2"/>
-        <v>31.372032241902836</v>
+        <v>31.857864970647778</v>
       </c>
       <c r="F37" s="19">
         <f t="shared" si="3"/>
-        <v>15.686016120951418</v>
+        <v>15.928932485323889</v>
       </c>
       <c r="G37" s="19">
         <f t="shared" si="4"/>
-        <v>6.2744064483805673</v>
+        <v>6.371572994129556</v>
       </c>
       <c r="H37" s="20">
         <f t="shared" si="5"/>
-        <v>29.803430629807693</v>
+        <v>30.264971722115387</v>
       </c>
     </row>
     <row r="38" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A38" s="8">
         <f t="shared" si="6"/>
         <v>31</v>
       </c>
       <c r="B38" s="18">
-        <v>50911.87</v>
+        <v>50684.87</v>
       </c>
       <c r="C38" s="18">
         <f t="shared" si="0"/>
-        <v>62061.569530000008</v>
+        <v>63021.567358000008</v>
       </c>
       <c r="D38" s="18">
         <f t="shared" si="1"/>
-        <v>5171.7974608333334</v>
+        <v>5251.797279833334</v>
       </c>
       <c r="E38" s="19">
         <f t="shared" si="2"/>
-        <v>31.407676887651824</v>
+        <v>31.893505747975713</v>
       </c>
       <c r="F38" s="19">
         <f t="shared" si="3"/>
-        <v>15.703838443825912</v>
+        <v>15.946752873987856</v>
       </c>
       <c r="G38" s="19">
         <f t="shared" si="4"/>
-        <v>6.2815353775303651</v>
+        <v>6.3787011495951429</v>
       </c>
       <c r="H38" s="20">
         <f t="shared" si="5"/>
-        <v>29.837293043269234</v>
+        <v>30.298830460576927</v>
       </c>
     </row>
     <row r="39" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A39" s="8">
         <f t="shared" si="6"/>
         <v>32</v>
       </c>
       <c r="B39" s="18">
-        <v>50965.38</v>
+        <v>50737.33</v>
       </c>
       <c r="C39" s="18">
         <f t="shared" si="0"/>
-        <v>62126.798220000004</v>
+        <v>63086.796122000007</v>
       </c>
       <c r="D39" s="18">
         <f t="shared" si="1"/>
-        <v>5177.233185</v>
+        <v>5257.2330101666666</v>
       </c>
       <c r="E39" s="19">
         <f t="shared" si="2"/>
-        <v>31.440687358299598</v>
+        <v>31.92651625607288</v>
       </c>
       <c r="F39" s="19">
         <f t="shared" si="3"/>
-        <v>15.720343679149799</v>
+        <v>15.96325812803644</v>
       </c>
       <c r="G39" s="19">
         <f t="shared" si="4"/>
-        <v>6.2881374716599199</v>
+        <v>6.3853032512145758</v>
       </c>
       <c r="H39" s="20">
         <f t="shared" si="5"/>
-        <v>29.868652990384618</v>
+        <v>30.330190443269235</v>
       </c>
     </row>
     <row r="40" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A40" s="8">
         <f t="shared" si="6"/>
         <v>33</v>
       </c>
       <c r="B40" s="18">
-        <v>51014.92</v>
+        <v>50785.9</v>
       </c>
       <c r="C40" s="18">
         <f t="shared" si="0"/>
-        <v>62187.187480000001</v>
+        <v>63147.188060000008</v>
       </c>
       <c r="D40" s="18">
         <f t="shared" si="1"/>
-        <v>5182.2656233333328</v>
+        <v>5262.265671666667</v>
       </c>
       <c r="E40" s="19">
         <f t="shared" si="2"/>
-        <v>31.471248724696355</v>
+        <v>31.957078977732799</v>
       </c>
       <c r="F40" s="19">
         <f t="shared" si="3"/>
-        <v>15.735624362348178</v>
+        <v>15.978539488866399</v>
       </c>
       <c r="G40" s="19">
         <f t="shared" si="4"/>
-        <v>6.2942497449392709</v>
+        <v>6.3914157955465596</v>
       </c>
       <c r="H40" s="20">
         <f t="shared" si="5"/>
-        <v>29.897686288461539</v>
+        <v>30.359225028846158</v>
       </c>
     </row>
     <row r="41" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A41" s="8">
         <f t="shared" si="6"/>
         <v>34</v>
       </c>
       <c r="B41" s="18">
-        <v>51060.82</v>
+        <v>50830.9</v>
       </c>
       <c r="C41" s="18">
         <f t="shared" si="0"/>
-        <v>62243.139580000003</v>
+        <v>63203.141060000002</v>
       </c>
       <c r="D41" s="18">
         <f t="shared" si="1"/>
-        <v>5186.9282983333342</v>
+        <v>5266.9284216666674</v>
       </c>
       <c r="E41" s="19">
         <f t="shared" si="2"/>
-        <v>31.49956456477733</v>
+        <v>31.985395273279352</v>
       </c>
       <c r="F41" s="19">
         <f t="shared" si="3"/>
-        <v>15.749782282388665</v>
+        <v>15.992697636639676</v>
       </c>
       <c r="G41" s="19">
         <f t="shared" si="4"/>
-        <v>6.2999129129554658</v>
+        <v>6.3970790546558707</v>
       </c>
       <c r="H41" s="20">
         <f t="shared" si="5"/>
-        <v>29.924586336538464</v>
+        <v>30.386125509615386</v>
       </c>
     </row>
     <row r="42" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A42" s="21">
         <f t="shared" si="6"/>
         <v>35</v>
       </c>
       <c r="B42" s="22">
-        <v>51103.28</v>
+        <v>50872.53</v>
       </c>
       <c r="C42" s="22">
         <f t="shared" si="0"/>
-        <v>62294.89832</v>
+        <v>63254.903802000001</v>
       </c>
       <c r="D42" s="22">
         <f t="shared" si="1"/>
-        <v>5191.2415266666667</v>
+        <v>5271.2419835000001</v>
       </c>
       <c r="E42" s="23">
         <f t="shared" si="2"/>
-        <v>31.525758259109313</v>
+        <v>32.011590992914982</v>
       </c>
       <c r="F42" s="23">
         <f t="shared" si="3"/>
-        <v>15.762879129554657</v>
+        <v>16.005795496457491</v>
       </c>
       <c r="G42" s="23">
         <f t="shared" si="4"/>
-        <v>6.3051516518218627</v>
+        <v>6.4023181985829964</v>
       </c>
       <c r="H42" s="24">
         <f t="shared" si="5"/>
-        <v>29.949470346153845</v>
+        <v>30.411011443269231</v>
       </c>
     </row>
   </sheetData>
   <dataConsolidate/>
   <mergeCells count="3">
     <mergeCell ref="B4:C4"/>
     <mergeCell ref="E4:H4"/>
     <mergeCell ref="E5:G5"/>
   </mergeCells>
   <pageMargins left="0.39370078740157483" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0">
     <oddFooter>&amp;L&amp;"Calibri,Standaard"&amp;F</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0B00-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:H42"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.88671875" defaultRowHeight="13.8" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="1" width="6.44140625" style="2" bestFit="1" customWidth="1"/>
     <col min="2" max="4" width="15.33203125" style="2" customWidth="1"/>
     <col min="5" max="8" width="12.33203125" style="2" customWidth="1"/>
     <col min="9" max="16384" width="8.88671875" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A1" s="1" t="s">
         <v>25</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="2" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A2" s="4"/>
       <c r="D2" s="3">
         <f>Inhoud!B4</f>
-        <v>46054</v>
+        <v>46235</v>
       </c>
     </row>
     <row r="3" spans="1:8" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A3" s="1"/>
       <c r="B3" s="1"/>
       <c r="C3" s="5" t="s">
         <v>1</v>
       </c>
       <c r="D3" s="33">
         <f>Inhoud!B6</f>
-        <v>1.2190000000000001</v>
+        <v>1.2434000000000001</v>
       </c>
     </row>
     <row r="4" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A4" s="6"/>
       <c r="B4" s="41" t="s">
         <v>2</v>
       </c>
       <c r="C4" s="42"/>
       <c r="D4" s="7" t="s">
         <v>3</v>
       </c>
       <c r="E4" s="41" t="s">
         <v>4</v>
       </c>
       <c r="F4" s="43"/>
       <c r="G4" s="43"/>
       <c r="H4" s="42"/>
     </row>
     <row r="5" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A5" s="8"/>
       <c r="B5" s="9">
         <v>1</v>
       </c>
       <c r="C5" s="10"/>
       <c r="D5" s="10"/>
       <c r="E5" s="44" t="s">
         <v>5</v>
       </c>
       <c r="F5" s="45"/>
       <c r="G5" s="46"/>
       <c r="H5" s="11" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="6" spans="1:8" s="17" customFormat="1" x14ac:dyDescent="0.3">
       <c r="A6" s="12"/>
       <c r="B6" s="14" t="str">
         <f>'L4'!$B$6</f>
         <v>basis 01/01/2022</v>
       </c>
       <c r="C6" s="13">
         <f>D2</f>
-        <v>46054</v>
+        <v>46235</v>
       </c>
       <c r="D6" s="13">
         <f>C6</f>
-        <v>46054</v>
+        <v>46235</v>
       </c>
       <c r="E6" s="14">
         <v>1</v>
       </c>
       <c r="F6" s="15">
         <v>0.5</v>
       </c>
       <c r="G6" s="16">
         <v>0.2</v>
       </c>
       <c r="H6" s="12"/>
     </row>
     <row r="7" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A7" s="8">
         <v>0</v>
       </c>
       <c r="B7" s="18">
         <v>32918.76</v>
       </c>
       <c r="C7" s="18">
         <f t="shared" ref="C7:C42" si="0">B7*$D$3</f>
-        <v>40127.968440000004</v>
+        <v>40931.186184000006</v>
       </c>
       <c r="D7" s="18">
         <f t="shared" ref="D7:D42" si="1">B7/12*$D$3</f>
-        <v>3343.99737</v>
+        <v>3410.932182</v>
       </c>
       <c r="E7" s="19">
         <f t="shared" ref="E7:E42" si="2">C7/1976</f>
-        <v>20.30767633603239</v>
+        <v>20.714163048583</v>
       </c>
       <c r="F7" s="19">
         <f>E7/2</f>
-        <v>10.153838168016195</v>
+        <v>10.3570815242915</v>
       </c>
       <c r="G7" s="19">
         <f>E7/5</f>
-        <v>4.0615352672064784</v>
+        <v>4.1428326097166002</v>
       </c>
       <c r="H7" s="20">
         <f>C7/2080</f>
-        <v>19.29229251923077</v>
+        <v>19.678454896153848</v>
       </c>
     </row>
     <row r="8" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A8" s="8">
         <f>A7+1</f>
         <v>1</v>
       </c>
       <c r="B8" s="18">
         <v>33694.480000000003</v>
       </c>
       <c r="C8" s="18">
         <f t="shared" si="0"/>
-        <v>41073.571120000008</v>
+        <v>41895.716432000008</v>
       </c>
       <c r="D8" s="18">
         <f t="shared" si="1"/>
-        <v>3422.7975933333337</v>
+        <v>3491.3097026666669</v>
       </c>
       <c r="E8" s="19">
         <f t="shared" si="2"/>
-        <v>20.786220202429153</v>
+        <v>21.2022856437247</v>
       </c>
       <c r="F8" s="19">
         <f t="shared" ref="F8:F42" si="3">E8/2</f>
-        <v>10.393110101214576</v>
+        <v>10.60114282186235</v>
       </c>
       <c r="G8" s="19">
         <f t="shared" ref="G8:G42" si="4">E8/5</f>
-        <v>4.1572440404858302</v>
+        <v>4.2404571287449402</v>
       </c>
       <c r="H8" s="20">
         <f t="shared" ref="H8:H42" si="5">C8/2080</f>
-        <v>19.746909192307697</v>
+        <v>20.142171361538466</v>
       </c>
     </row>
     <row r="9" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A9" s="8">
         <f t="shared" ref="A9:A42" si="6">A8+1</f>
         <v>2</v>
       </c>
       <c r="B9" s="18">
         <v>34781.47</v>
       </c>
       <c r="C9" s="18">
         <f t="shared" si="0"/>
-        <v>42398.611930000006</v>
+        <v>43247.279798000003</v>
       </c>
       <c r="D9" s="18">
         <f t="shared" si="1"/>
-        <v>3533.2176608333339</v>
+        <v>3603.9399831666669</v>
       </c>
       <c r="E9" s="19">
         <f t="shared" si="2"/>
-        <v>21.456787413967614</v>
+        <v>21.886275201417007</v>
       </c>
       <c r="F9" s="19">
         <f t="shared" si="3"/>
-        <v>10.728393706983807</v>
+        <v>10.943137600708503</v>
       </c>
       <c r="G9" s="19">
         <f t="shared" si="4"/>
-        <v>4.291357482793523</v>
+        <v>4.3772550402834014</v>
       </c>
       <c r="H9" s="20">
         <f t="shared" si="5"/>
-        <v>20.383948043269235</v>
+        <v>20.791961441346157</v>
       </c>
     </row>
     <row r="10" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A10" s="8">
         <f t="shared" si="6"/>
         <v>3</v>
       </c>
       <c r="B10" s="18">
         <v>35820.36</v>
       </c>
       <c r="C10" s="18">
         <f t="shared" si="0"/>
-        <v>43665.018840000004</v>
+        <v>44539.035624000004</v>
       </c>
       <c r="D10" s="18">
         <f t="shared" si="1"/>
-        <v>3638.7515700000004</v>
+        <v>3711.5863020000006</v>
       </c>
       <c r="E10" s="19">
         <f t="shared" si="2"/>
-        <v>22.097681599190285</v>
+        <v>22.539997785425104</v>
       </c>
       <c r="F10" s="19">
         <f t="shared" si="3"/>
-        <v>11.048840799595142</v>
+        <v>11.269998892712552</v>
       </c>
       <c r="G10" s="19">
         <f t="shared" si="4"/>
-        <v>4.4195363198380573</v>
+        <v>4.5079995570850206</v>
       </c>
       <c r="H10" s="20">
         <f t="shared" si="5"/>
-        <v>20.99279751923077</v>
+        <v>21.412997896153847</v>
       </c>
     </row>
     <row r="11" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A11" s="8">
         <f t="shared" si="6"/>
         <v>4</v>
       </c>
       <c r="B11" s="18">
         <v>36811.03</v>
       </c>
       <c r="C11" s="18">
         <f t="shared" si="0"/>
-        <v>44872.645570000001</v>
+        <v>45770.834702</v>
       </c>
       <c r="D11" s="18">
         <f t="shared" si="1"/>
-        <v>3739.3871308333332</v>
+        <v>3814.2362251666664</v>
       </c>
       <c r="E11" s="19">
         <f t="shared" si="2"/>
-        <v>22.708828729757084</v>
+        <v>23.163377885627529</v>
       </c>
       <c r="F11" s="19">
         <f t="shared" si="3"/>
-        <v>11.354414364878542</v>
+        <v>11.581688942813765</v>
       </c>
       <c r="G11" s="19">
         <f t="shared" si="4"/>
-        <v>4.5417657459514169</v>
+        <v>4.6326755771255055</v>
       </c>
       <c r="H11" s="20">
         <f t="shared" si="5"/>
-        <v>21.573387293269231</v>
+        <v>22.005208991346155</v>
       </c>
     </row>
     <row r="12" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A12" s="8">
         <f t="shared" si="6"/>
         <v>5</v>
       </c>
       <c r="B12" s="18">
         <v>37753.370000000003</v>
       </c>
       <c r="C12" s="18">
         <f t="shared" si="0"/>
-        <v>46021.358030000003</v>
+        <v>46942.540258000008</v>
       </c>
       <c r="D12" s="18">
         <f t="shared" si="1"/>
-        <v>3835.1131691666669</v>
+        <v>3911.8783548333336</v>
       </c>
       <c r="E12" s="19">
         <f t="shared" si="2"/>
-        <v>23.290160946356277</v>
+        <v>23.75634628441296</v>
       </c>
       <c r="F12" s="19">
         <f t="shared" si="3"/>
-        <v>11.645080473178139</v>
+        <v>11.87817314220648</v>
       </c>
       <c r="G12" s="19">
         <f t="shared" si="4"/>
-        <v>4.6580321892712551</v>
+        <v>4.7512692568825923</v>
       </c>
       <c r="H12" s="20">
         <f t="shared" si="5"/>
-        <v>22.125652899038464</v>
+        <v>22.568528970192311</v>
       </c>
     </row>
     <row r="13" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A13" s="8">
         <f t="shared" si="6"/>
         <v>6</v>
       </c>
       <c r="B13" s="18">
         <v>38648.07</v>
       </c>
       <c r="C13" s="18">
         <f t="shared" si="0"/>
-        <v>47111.997330000006</v>
+        <v>48055.010238000003</v>
       </c>
       <c r="D13" s="18">
         <f t="shared" si="1"/>
-        <v>3925.9997775000006</v>
+        <v>4004.5841865000002</v>
       </c>
       <c r="E13" s="19">
         <f t="shared" si="2"/>
-        <v>23.842103911943322</v>
+        <v>24.319337164979757</v>
       </c>
       <c r="F13" s="19">
         <f t="shared" si="3"/>
-        <v>11.921051955971661</v>
+        <v>12.159668582489878</v>
       </c>
       <c r="G13" s="19">
         <f t="shared" si="4"/>
-        <v>4.7684207823886648</v>
+        <v>4.863867432995951</v>
       </c>
       <c r="H13" s="20">
         <f t="shared" si="5"/>
-        <v>22.649998716346158</v>
+        <v>23.103370306730771</v>
       </c>
     </row>
     <row r="14" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A14" s="8">
         <f t="shared" si="6"/>
         <v>7</v>
       </c>
       <c r="B14" s="18">
-        <v>39495.82</v>
+        <v>39492.85</v>
       </c>
       <c r="C14" s="18">
         <f t="shared" si="0"/>
-        <v>48145.404580000002</v>
+        <v>49105.40969</v>
       </c>
       <c r="D14" s="18">
         <f t="shared" si="1"/>
-        <v>4012.1170483333335</v>
+        <v>4092.1174741666669</v>
       </c>
       <c r="E14" s="19">
         <f t="shared" si="2"/>
-        <v>24.365083289473684</v>
+        <v>24.850915835020242</v>
       </c>
       <c r="F14" s="19">
         <f t="shared" si="3"/>
-        <v>12.182541644736842</v>
+        <v>12.425457917510121</v>
       </c>
       <c r="G14" s="19">
         <f t="shared" si="4"/>
-        <v>4.8730166578947367</v>
+        <v>4.9701831670040484</v>
       </c>
       <c r="H14" s="20">
         <f t="shared" si="5"/>
-        <v>23.146829125</v>
+        <v>23.608370043269232</v>
       </c>
     </row>
     <row r="15" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A15" s="8">
         <f t="shared" si="6"/>
         <v>8</v>
       </c>
       <c r="B15" s="18">
-        <v>40297.800000000003</v>
+        <v>40279.089999999997</v>
       </c>
       <c r="C15" s="18">
         <f t="shared" si="0"/>
-        <v>49123.018200000006</v>
+        <v>50083.020506000001</v>
       </c>
       <c r="D15" s="18">
         <f t="shared" si="1"/>
-        <v>4093.5848500000002</v>
+        <v>4173.5850421666664</v>
       </c>
       <c r="E15" s="19">
         <f t="shared" si="2"/>
-        <v>24.859827024291501</v>
+        <v>25.345658150809719</v>
       </c>
       <c r="F15" s="19">
         <f t="shared" si="3"/>
-        <v>12.429913512145751</v>
+        <v>12.672829075404859</v>
       </c>
       <c r="G15" s="19">
         <f t="shared" si="4"/>
-        <v>4.9719654048583006</v>
+        <v>5.0691316301619436</v>
       </c>
       <c r="H15" s="20">
         <f t="shared" si="5"/>
-        <v>23.616835673076928</v>
+        <v>24.078375243269232</v>
       </c>
     </row>
     <row r="16" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A16" s="8">
         <f t="shared" si="6"/>
         <v>9</v>
       </c>
       <c r="B16" s="18">
-        <v>41054.910000000003</v>
+        <v>41021.339999999997</v>
       </c>
       <c r="C16" s="18">
         <f t="shared" si="0"/>
-        <v>50045.935290000009</v>
+        <v>51005.934155999996</v>
       </c>
       <c r="D16" s="18">
         <f t="shared" si="1"/>
-        <v>4170.4946075000007</v>
+        <v>4250.4945129999996</v>
       </c>
       <c r="E16" s="19">
         <f t="shared" si="2"/>
-        <v>25.326890328947371</v>
+        <v>25.812719714574897</v>
       </c>
       <c r="F16" s="19">
         <f t="shared" si="3"/>
-        <v>12.663445164473686</v>
+        <v>12.906359857287448</v>
       </c>
       <c r="G16" s="19">
         <f t="shared" si="4"/>
-        <v>5.0653780657894742</v>
+        <v>5.1625439429149793</v>
       </c>
       <c r="H16" s="20">
         <f t="shared" si="5"/>
-        <v>24.060545812500003</v>
+        <v>24.522083728846152</v>
       </c>
     </row>
     <row r="17" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A17" s="8">
         <f t="shared" si="6"/>
         <v>10</v>
       </c>
       <c r="B17" s="18">
-        <v>41769.019999999997</v>
+        <v>41721.440000000002</v>
       </c>
       <c r="C17" s="18">
         <f t="shared" si="0"/>
-        <v>50916.435380000003</v>
+        <v>51876.438496000002</v>
       </c>
       <c r="D17" s="18">
         <f t="shared" si="1"/>
-        <v>4243.0362816666666</v>
+        <v>4323.0365413333338</v>
       </c>
       <c r="E17" s="19">
         <f t="shared" si="2"/>
-        <v>25.767426811740894</v>
+        <v>26.253258348178139</v>
       </c>
       <c r="F17" s="19">
         <f t="shared" si="3"/>
-        <v>12.883713405870447</v>
+        <v>13.12662917408907</v>
       </c>
       <c r="G17" s="19">
         <f t="shared" si="4"/>
-        <v>5.1534853623481789</v>
+        <v>5.2506516696356282</v>
       </c>
       <c r="H17" s="20">
         <f t="shared" si="5"/>
-        <v>24.479055471153849</v>
+        <v>24.940595430769232</v>
       </c>
     </row>
     <row r="18" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A18" s="8">
         <f t="shared" si="6"/>
         <v>11</v>
       </c>
       <c r="B18" s="18">
-        <v>42441.18</v>
+        <v>42380.41</v>
       </c>
       <c r="C18" s="18">
         <f t="shared" si="0"/>
-        <v>51735.798420000006</v>
+        <v>52695.801794000006</v>
       </c>
       <c r="D18" s="18">
         <f t="shared" si="1"/>
-        <v>4311.3165349999999</v>
+        <v>4391.3168161666672</v>
       </c>
       <c r="E18" s="19">
         <f t="shared" si="2"/>
-        <v>26.182084220647777</v>
+        <v>26.667915887651827</v>
       </c>
       <c r="F18" s="19">
         <f t="shared" si="3"/>
-        <v>13.091042110323889</v>
+        <v>13.333957943825913</v>
       </c>
       <c r="G18" s="19">
         <f t="shared" si="4"/>
-        <v>5.2364168441295558</v>
+        <v>5.3335831775303655</v>
       </c>
       <c r="H18" s="20">
         <f t="shared" si="5"/>
-        <v>24.872980009615389</v>
+        <v>25.334520093269234</v>
       </c>
     </row>
     <row r="19" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A19" s="8">
         <f t="shared" si="6"/>
         <v>12</v>
       </c>
       <c r="B19" s="18">
-        <v>43073.23</v>
+        <v>43000.05</v>
       </c>
       <c r="C19" s="18">
         <f t="shared" si="0"/>
-        <v>52506.267370000009</v>
+        <v>53466.262170000009</v>
       </c>
       <c r="D19" s="18">
         <f t="shared" si="1"/>
-        <v>4375.5222808333338</v>
+        <v>4455.5218475000001</v>
       </c>
       <c r="E19" s="19">
         <f t="shared" si="2"/>
-        <v>26.571997656882594</v>
+        <v>27.057824984817817</v>
       </c>
       <c r="F19" s="19">
         <f t="shared" si="3"/>
-        <v>13.285998828441297</v>
+        <v>13.528912492408908</v>
       </c>
       <c r="G19" s="19">
         <f t="shared" si="4"/>
-        <v>5.3143995313765187</v>
+        <v>5.4115649969635635</v>
       </c>
       <c r="H19" s="20">
         <f t="shared" si="5"/>
-        <v>25.243397774038467</v>
+        <v>25.704933735576926</v>
       </c>
     </row>
     <row r="20" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A20" s="8">
         <f t="shared" si="6"/>
         <v>13</v>
       </c>
       <c r="B20" s="18">
-        <v>43666.68</v>
+        <v>43581.86</v>
       </c>
       <c r="C20" s="18">
         <f t="shared" si="0"/>
-        <v>53229.682920000007</v>
+        <v>54189.684724000006</v>
       </c>
       <c r="D20" s="18">
         <f t="shared" si="1"/>
-        <v>4435.8069100000002</v>
+        <v>4515.8070603333335</v>
       </c>
       <c r="E20" s="19">
         <f t="shared" si="2"/>
-        <v>26.9380986437247</v>
+        <v>27.423929516194335</v>
       </c>
       <c r="F20" s="19">
         <f t="shared" si="3"/>
-        <v>13.46904932186235</v>
+        <v>13.711964758097167</v>
       </c>
       <c r="G20" s="19">
         <f t="shared" si="4"/>
-        <v>5.3876197287449399</v>
+        <v>5.4847859032388673</v>
       </c>
       <c r="H20" s="20">
         <f t="shared" si="5"/>
-        <v>25.591193711538466</v>
+        <v>26.05273304038462</v>
       </c>
     </row>
     <row r="21" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A21" s="8">
         <f t="shared" si="6"/>
         <v>14</v>
       </c>
       <c r="B21" s="18">
-        <v>44223.51</v>
+        <v>44127.76</v>
       </c>
       <c r="C21" s="18">
         <f t="shared" si="0"/>
-        <v>53908.458690000007</v>
+        <v>54868.456784000002</v>
       </c>
       <c r="D21" s="18">
         <f t="shared" si="1"/>
-        <v>4492.3715575000006</v>
+        <v>4572.3713986666671</v>
       </c>
       <c r="E21" s="19">
         <f t="shared" si="2"/>
-        <v>27.281608648785429</v>
+        <v>27.767437643724698</v>
       </c>
       <c r="F21" s="19">
         <f t="shared" si="3"/>
-        <v>13.640804324392715</v>
+        <v>13.883718821862349</v>
       </c>
       <c r="G21" s="19">
         <f t="shared" si="4"/>
-        <v>5.4563217297570858</v>
+        <v>5.5534875287449399</v>
       </c>
       <c r="H21" s="20">
         <f t="shared" si="5"/>
-        <v>25.917528216346156</v>
+        <v>26.379065761538463</v>
       </c>
     </row>
     <row r="22" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A22" s="8">
         <f t="shared" si="6"/>
         <v>15</v>
       </c>
       <c r="B22" s="18">
-        <v>44745.33</v>
+        <v>44639.34</v>
       </c>
       <c r="C22" s="18">
         <f t="shared" si="0"/>
-        <v>54544.557270000005</v>
+        <v>55504.555355999997</v>
       </c>
       <c r="D22" s="18">
         <f t="shared" si="1"/>
-        <v>4545.3797725000004</v>
+        <v>4625.3796130000001</v>
       </c>
       <c r="E22" s="19">
         <f t="shared" si="2"/>
-        <v>27.603520885627532</v>
+        <v>28.089349876518217</v>
       </c>
       <c r="F22" s="19">
         <f t="shared" si="3"/>
-        <v>13.801760442813766</v>
+        <v>14.044674938259108</v>
       </c>
       <c r="G22" s="19">
         <f t="shared" si="4"/>
-        <v>5.5207041771255065</v>
+        <v>5.617869975303643</v>
       </c>
       <c r="H22" s="20">
         <f t="shared" si="5"/>
-        <v>26.223344841346155</v>
+        <v>26.684882382692308</v>
       </c>
     </row>
     <row r="23" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A23" s="8">
         <f t="shared" si="6"/>
         <v>16</v>
       </c>
       <c r="B23" s="18">
-        <v>45288.13</v>
+        <v>45171.49</v>
       </c>
       <c r="C23" s="18">
         <f t="shared" si="0"/>
-        <v>55206.230470000002</v>
+        <v>56166.230666000003</v>
       </c>
       <c r="D23" s="18">
         <f t="shared" si="1"/>
-        <v>4600.5192058333332</v>
+        <v>4680.5192221666666</v>
       </c>
       <c r="E23" s="19">
         <f t="shared" si="2"/>
-        <v>27.938375743927125</v>
+        <v>28.42420580263158</v>
       </c>
       <c r="F23" s="19">
         <f t="shared" si="3"/>
-        <v>13.969187871963562</v>
+        <v>14.21210290131579</v>
       </c>
       <c r="G23" s="19">
         <f t="shared" si="4"/>
-        <v>5.5876751487854248</v>
+        <v>5.6848411605263163</v>
       </c>
       <c r="H23" s="20">
         <f t="shared" si="5"/>
-        <v>26.541456956730769</v>
+        <v>27.0029955125</v>
       </c>
     </row>
     <row r="24" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A24" s="8">
         <f t="shared" si="6"/>
         <v>17</v>
       </c>
       <c r="B24" s="18">
-        <v>45796.27</v>
+        <v>45669.66</v>
       </c>
       <c r="C24" s="18">
         <f t="shared" si="0"/>
-        <v>55825.653129999999</v>
+        <v>56785.655244000009</v>
       </c>
       <c r="D24" s="18">
         <f t="shared" si="1"/>
-        <v>4652.1377608333332</v>
+        <v>4732.1379370000004</v>
       </c>
       <c r="E24" s="19">
         <f t="shared" si="2"/>
-        <v>28.251848750000001</v>
+        <v>28.737679779352231</v>
       </c>
       <c r="F24" s="19">
         <f t="shared" si="3"/>
-        <v>14.125924375</v>
+        <v>14.368839889676115</v>
       </c>
       <c r="G24" s="19">
         <f t="shared" si="4"/>
-        <v>5.6503697500000003</v>
+        <v>5.747535955870446</v>
       </c>
       <c r="H24" s="20">
         <f t="shared" si="5"/>
-        <v>26.839256312499998</v>
+        <v>27.300795790384619</v>
       </c>
     </row>
     <row r="25" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A25" s="8">
         <f t="shared" si="6"/>
         <v>18</v>
       </c>
       <c r="B25" s="18">
-        <v>46930.14</v>
+        <v>46781.279999999999</v>
       </c>
       <c r="C25" s="18">
         <f t="shared" si="0"/>
-        <v>57207.840660000002</v>
+        <v>58167.843551999998</v>
       </c>
       <c r="D25" s="18">
         <f t="shared" si="1"/>
-        <v>4767.3200550000001</v>
+        <v>4847.3202959999999</v>
       </c>
       <c r="E25" s="19">
         <f t="shared" si="2"/>
-        <v>28.951336366396763</v>
+        <v>29.437167789473683</v>
       </c>
       <c r="F25" s="19">
         <f t="shared" si="3"/>
-        <v>14.475668183198382</v>
+        <v>14.718583894736842</v>
       </c>
       <c r="G25" s="19">
         <f t="shared" si="4"/>
-        <v>5.790267273279353</v>
+        <v>5.8874335578947363</v>
       </c>
       <c r="H25" s="20">
         <f t="shared" si="5"/>
-        <v>27.503769548076924</v>
+        <v>27.965309399999999</v>
       </c>
     </row>
     <row r="26" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A26" s="8">
         <f t="shared" si="6"/>
         <v>19</v>
       </c>
       <c r="B26" s="18">
-        <v>46948.91</v>
+        <v>46799.68</v>
       </c>
       <c r="C26" s="18">
         <f t="shared" si="0"/>
-        <v>57230.721290000009</v>
+        <v>58190.722112000003</v>
       </c>
       <c r="D26" s="18">
         <f t="shared" si="1"/>
-        <v>4769.2267741666674</v>
+        <v>4849.2268426666669</v>
       </c>
       <c r="E26" s="19">
         <f t="shared" si="2"/>
-        <v>28.962915632591098</v>
+        <v>29.448746008097167</v>
       </c>
       <c r="F26" s="19">
         <f t="shared" si="3"/>
-        <v>14.481457816295549</v>
+        <v>14.724373004048584</v>
       </c>
       <c r="G26" s="19">
         <f t="shared" si="4"/>
-        <v>5.7925831265182195</v>
+        <v>5.8897492016194333</v>
       </c>
       <c r="H26" s="20">
         <f t="shared" si="5"/>
-        <v>27.514769850961542</v>
+        <v>27.976308707692308</v>
       </c>
     </row>
     <row r="27" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A27" s="8">
         <f t="shared" si="6"/>
         <v>20</v>
       </c>
       <c r="B27" s="18">
-        <v>48673.87</v>
+        <v>48490.79</v>
       </c>
       <c r="C27" s="18">
         <f t="shared" si="0"/>
-        <v>59333.447530000005</v>
+        <v>60293.448286000006</v>
       </c>
       <c r="D27" s="18">
         <f t="shared" si="1"/>
-        <v>4944.4539608333343</v>
+        <v>5024.4540238333338</v>
       </c>
       <c r="E27" s="19">
         <f t="shared" si="2"/>
-        <v>30.027048345141704</v>
+        <v>30.512878687246968</v>
       </c>
       <c r="F27" s="19">
         <f t="shared" si="3"/>
-        <v>15.013524172570852</v>
+        <v>15.256439343623484</v>
       </c>
       <c r="G27" s="19">
         <f t="shared" si="4"/>
-        <v>6.0054096690283405</v>
+        <v>6.1025757374493939</v>
       </c>
       <c r="H27" s="20">
         <f t="shared" si="5"/>
-        <v>28.525695927884616</v>
+        <v>28.987234752884618</v>
       </c>
     </row>
     <row r="28" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A28" s="8">
         <f t="shared" si="6"/>
         <v>21</v>
       </c>
       <c r="B28" s="18">
-        <v>48692.63</v>
+        <v>48509.18</v>
       </c>
       <c r="C28" s="18">
         <f t="shared" si="0"/>
-        <v>59356.315970000003</v>
+        <v>60316.314412</v>
       </c>
       <c r="D28" s="18">
         <f t="shared" si="1"/>
-        <v>4946.3596641666663</v>
+        <v>5026.3595343333336</v>
       </c>
       <c r="E28" s="19">
         <f t="shared" si="2"/>
-        <v>30.038621442307694</v>
+        <v>30.524450613360322</v>
       </c>
       <c r="F28" s="19">
         <f t="shared" si="3"/>
-        <v>15.019310721153847</v>
+        <v>15.262225306680161</v>
       </c>
       <c r="G28" s="19">
         <f t="shared" si="4"/>
-        <v>6.0077242884615387</v>
+        <v>6.1048901226720647</v>
       </c>
       <c r="H28" s="20">
         <f t="shared" si="5"/>
-        <v>28.536690370192311</v>
+        <v>28.998228082692307</v>
       </c>
     </row>
     <row r="29" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A29" s="8">
         <f t="shared" si="6"/>
         <v>22</v>
       </c>
       <c r="B29" s="18">
-        <v>50417.63</v>
+        <v>50200.33</v>
       </c>
       <c r="C29" s="18">
         <f t="shared" si="0"/>
-        <v>61459.090969999997</v>
+        <v>62419.090322000004</v>
       </c>
       <c r="D29" s="18">
         <f t="shared" si="1"/>
-        <v>5121.5909141666671</v>
+        <v>5201.590860166667</v>
       </c>
       <c r="E29" s="19">
         <f t="shared" si="2"/>
-        <v>31.102778830971658</v>
+        <v>31.58860846255061</v>
       </c>
       <c r="F29" s="19">
         <f t="shared" si="3"/>
-        <v>15.551389415485829</v>
+        <v>15.794304231275305</v>
       </c>
       <c r="G29" s="19">
         <f t="shared" si="4"/>
-        <v>6.220555766194332</v>
+        <v>6.3177216925101218</v>
       </c>
       <c r="H29" s="20">
         <f t="shared" si="5"/>
-        <v>29.547639889423074</v>
+        <v>30.00917803942308</v>
       </c>
     </row>
     <row r="30" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A30" s="8">
         <f t="shared" si="6"/>
         <v>23</v>
       </c>
       <c r="B30" s="18">
-        <v>52161.37</v>
+        <v>51909.85</v>
       </c>
       <c r="C30" s="18">
         <f t="shared" si="0"/>
-        <v>63584.710030000009</v>
+        <v>64544.707490000001</v>
       </c>
       <c r="D30" s="18">
         <f t="shared" si="1"/>
-        <v>5298.7258358333338</v>
+        <v>5378.7256241666664</v>
       </c>
       <c r="E30" s="19">
         <f t="shared" si="2"/>
-        <v>32.178496978744946</v>
+        <v>32.664325652834009</v>
       </c>
       <c r="F30" s="19">
         <f t="shared" si="3"/>
-        <v>16.089248489372473</v>
+        <v>16.332162826417004</v>
       </c>
       <c r="G30" s="19">
         <f t="shared" si="4"/>
-        <v>6.4356993957489887</v>
+        <v>6.532865130566802</v>
       </c>
       <c r="H30" s="20">
         <f t="shared" si="5"/>
-        <v>30.569572129807696</v>
+        <v>31.031109370192308</v>
       </c>
     </row>
     <row r="31" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A31" s="8">
         <f t="shared" si="6"/>
         <v>24</v>
       </c>
       <c r="B31" s="18">
-        <v>53886.33</v>
+        <v>53600.959999999999</v>
       </c>
       <c r="C31" s="18">
         <f t="shared" si="0"/>
-        <v>65687.436270000006</v>
+        <v>66647.433663999996</v>
       </c>
       <c r="D31" s="18">
         <f t="shared" si="1"/>
-        <v>5473.9530225000008</v>
+        <v>5553.9528053333343</v>
       </c>
       <c r="E31" s="19">
         <f t="shared" si="2"/>
-        <v>33.242629691295548</v>
+        <v>33.728458331983802</v>
       </c>
       <c r="F31" s="19">
         <f t="shared" si="3"/>
-        <v>16.621314845647774</v>
+        <v>16.864229165991901</v>
       </c>
       <c r="G31" s="19">
         <f t="shared" si="4"/>
-        <v>6.6485259382591098</v>
+        <v>6.7456916663967608</v>
       </c>
       <c r="H31" s="20">
         <f t="shared" si="5"/>
-        <v>31.580498206730773</v>
+        <v>32.042035415384611</v>
       </c>
     </row>
     <row r="32" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A32" s="8">
         <f t="shared" si="6"/>
         <v>25</v>
       </c>
       <c r="B32" s="18">
-        <v>54002.9</v>
+        <v>53715.24</v>
       </c>
       <c r="C32" s="18">
         <f t="shared" si="0"/>
-        <v>65829.535100000008</v>
+        <v>66789.529416000005</v>
       </c>
       <c r="D32" s="18">
         <f t="shared" si="1"/>
-        <v>5485.7945916666667</v>
+        <v>5565.7941179999998</v>
       </c>
       <c r="E32" s="19">
         <f t="shared" si="2"/>
-        <v>33.314542054655874</v>
+        <v>33.800369137651828</v>
       </c>
       <c r="F32" s="19">
         <f t="shared" si="3"/>
-        <v>16.657271027327937</v>
+        <v>16.900184568825914</v>
       </c>
       <c r="G32" s="19">
         <f t="shared" si="4"/>
-        <v>6.6629084109311751</v>
+        <v>6.7600738275303653</v>
       </c>
       <c r="H32" s="20">
         <f t="shared" si="5"/>
-        <v>31.648814951923082</v>
+        <v>32.11035068076923</v>
       </c>
     </row>
     <row r="33" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A33" s="8">
         <f t="shared" si="6"/>
         <v>26</v>
       </c>
       <c r="B33" s="18">
-        <v>54093.52</v>
+        <v>53804.09</v>
       </c>
       <c r="C33" s="18">
         <f t="shared" si="0"/>
-        <v>65940.000880000007</v>
+        <v>66900.005506000001</v>
       </c>
       <c r="D33" s="18">
         <f t="shared" si="1"/>
-        <v>5495.0000733333336</v>
+        <v>5575.0004588333341</v>
       </c>
       <c r="E33" s="19">
         <f t="shared" si="2"/>
-        <v>33.370445789473685</v>
+        <v>33.85627809008097</v>
       </c>
       <c r="F33" s="19">
         <f t="shared" si="3"/>
-        <v>16.685222894736842</v>
+        <v>16.928139045040485</v>
       </c>
       <c r="G33" s="19">
         <f t="shared" si="4"/>
-        <v>6.6740891578947368</v>
+        <v>6.7712556180161938</v>
       </c>
       <c r="H33" s="20">
         <f t="shared" si="5"/>
-        <v>31.701923500000003</v>
+        <v>32.16346418557692</v>
       </c>
     </row>
     <row r="34" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A34" s="8">
         <f t="shared" si="6"/>
         <v>27</v>
       </c>
       <c r="B34" s="18">
-        <v>54196.28</v>
+        <v>53904.83</v>
       </c>
       <c r="C34" s="18">
         <f t="shared" si="0"/>
-        <v>66065.265320000006</v>
+        <v>67025.265622000006</v>
       </c>
       <c r="D34" s="18">
         <f t="shared" si="1"/>
-        <v>5505.4387766666669</v>
+        <v>5585.4388018333339</v>
       </c>
       <c r="E34" s="19">
         <f t="shared" si="2"/>
-        <v>33.433838724696358</v>
+        <v>33.91966883704454</v>
       </c>
       <c r="F34" s="19">
         <f t="shared" si="3"/>
-        <v>16.716919362348179</v>
+        <v>16.95983441852227</v>
       </c>
       <c r="G34" s="19">
         <f t="shared" si="4"/>
-        <v>6.6867677449392717</v>
+        <v>6.7839337674089082</v>
       </c>
       <c r="H34" s="20">
         <f t="shared" si="5"/>
-        <v>31.762146788461543</v>
+        <v>32.223685395192312</v>
       </c>
     </row>
     <row r="35" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A35" s="8">
         <f t="shared" si="6"/>
         <v>28</v>
       </c>
       <c r="B35" s="18">
-        <v>54274.09</v>
+        <v>53981.11</v>
       </c>
       <c r="C35" s="18">
         <f t="shared" si="0"/>
-        <v>66160.115709999998</v>
+        <v>67120.112174000009</v>
       </c>
       <c r="D35" s="18">
         <f t="shared" si="1"/>
-        <v>5513.3429758333332</v>
+        <v>5593.3426811666677</v>
       </c>
       <c r="E35" s="19">
         <f t="shared" si="2"/>
-        <v>33.481839934210527</v>
+        <v>33.967668104251018</v>
       </c>
       <c r="F35" s="19">
         <f t="shared" si="3"/>
-        <v>16.740919967105263</v>
+        <v>16.983834052125509</v>
       </c>
       <c r="G35" s="19">
         <f t="shared" si="4"/>
-        <v>6.6963679868421053</v>
+        <v>6.7935336208502033</v>
       </c>
       <c r="H35" s="20">
         <f t="shared" si="5"/>
-        <v>31.8077479375</v>
+        <v>32.269284699038465</v>
       </c>
     </row>
     <row r="36" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A36" s="8">
         <f t="shared" si="6"/>
         <v>29</v>
       </c>
       <c r="B36" s="18">
-        <v>54346.14</v>
+        <v>54051.75</v>
       </c>
       <c r="C36" s="18">
         <f t="shared" si="0"/>
-        <v>66247.944660000008</v>
+        <v>67207.945950000008</v>
       </c>
       <c r="D36" s="18">
         <f t="shared" si="1"/>
-        <v>5520.6620550000007</v>
+        <v>5600.6621625000007</v>
       </c>
       <c r="E36" s="19">
         <f t="shared" si="2"/>
-        <v>33.526287783400811</v>
+        <v>34.012118395748992</v>
       </c>
       <c r="F36" s="19">
         <f t="shared" si="3"/>
-        <v>16.763143891700405</v>
+        <v>17.006059197874496</v>
       </c>
       <c r="G36" s="19">
         <f t="shared" si="4"/>
-        <v>6.705257556680162</v>
+        <v>6.8024236791497987</v>
       </c>
       <c r="H36" s="20">
         <f t="shared" si="5"/>
-        <v>31.849973394230773</v>
+        <v>32.311512475961543</v>
       </c>
     </row>
     <row r="37" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A37" s="8">
         <f t="shared" si="6"/>
         <v>30</v>
       </c>
       <c r="B37" s="18">
-        <v>54412.94</v>
+        <v>54117.24</v>
       </c>
       <c r="C37" s="18">
         <f t="shared" si="0"/>
-        <v>66329.373860000007</v>
+        <v>67289.376216000004</v>
       </c>
       <c r="D37" s="18">
         <f t="shared" si="1"/>
-        <v>5527.4478216666676</v>
+        <v>5607.448018</v>
       </c>
       <c r="E37" s="19">
         <f t="shared" si="2"/>
-        <v>33.567496892712555</v>
+        <v>34.053328044534418</v>
       </c>
       <c r="F37" s="19">
         <f t="shared" si="3"/>
-        <v>16.783748446356277</v>
+        <v>17.026664022267209</v>
       </c>
       <c r="G37" s="19">
         <f t="shared" si="4"/>
-        <v>6.7134993785425108</v>
+        <v>6.8106656089068833</v>
       </c>
       <c r="H37" s="20">
         <f t="shared" si="5"/>
-        <v>31.889122048076928</v>
+        <v>32.350661642307692</v>
       </c>
     </row>
     <row r="38" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A38" s="8">
         <f t="shared" si="6"/>
         <v>31</v>
       </c>
       <c r="B38" s="18">
-        <v>54474.76</v>
+        <v>54177.84</v>
       </c>
       <c r="C38" s="18">
         <f t="shared" si="0"/>
-        <v>66404.732440000007</v>
+        <v>67364.726255999994</v>
       </c>
       <c r="D38" s="18">
         <f t="shared" si="1"/>
-        <v>5533.7277033333339</v>
+        <v>5613.7271879999998</v>
       </c>
       <c r="E38" s="19">
         <f t="shared" si="2"/>
-        <v>33.605633825910935</v>
+        <v>34.091460655870442</v>
       </c>
       <c r="F38" s="19">
         <f t="shared" si="3"/>
-        <v>16.802816912955468</v>
+        <v>17.045730327935221</v>
       </c>
       <c r="G38" s="19">
         <f t="shared" si="4"/>
-        <v>6.7211267651821869</v>
+        <v>6.8182921311740881</v>
       </c>
       <c r="H38" s="20">
         <f t="shared" si="5"/>
-        <v>31.925352134615387</v>
+        <v>32.386887623076923</v>
       </c>
     </row>
     <row r="39" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A39" s="8">
         <f t="shared" si="6"/>
         <v>32</v>
       </c>
       <c r="B39" s="18">
-        <v>54532.02</v>
+        <v>54233.98</v>
       </c>
       <c r="C39" s="18">
         <f t="shared" si="0"/>
-        <v>66474.532380000004</v>
+        <v>67434.530732000014</v>
       </c>
       <c r="D39" s="18">
         <f t="shared" si="1"/>
-        <v>5539.5443650000007</v>
+        <v>5619.5442276666672</v>
       </c>
       <c r="E39" s="19">
         <f t="shared" si="2"/>
-        <v>33.64095768218624</v>
+        <v>34.126786807692312</v>
       </c>
       <c r="F39" s="19">
         <f t="shared" si="3"/>
-        <v>16.82047884109312</v>
+        <v>17.063393403846156</v>
       </c>
       <c r="G39" s="19">
         <f t="shared" si="4"/>
-        <v>6.7281915364372482</v>
+        <v>6.8253573615384626</v>
       </c>
       <c r="H39" s="20">
         <f t="shared" si="5"/>
-        <v>31.958909798076924</v>
+        <v>32.420447467307696</v>
       </c>
     </row>
     <row r="40" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A40" s="8">
         <f t="shared" si="6"/>
         <v>33</v>
       </c>
       <c r="B40" s="18">
-        <v>54585.02</v>
+        <v>54285.94</v>
       </c>
       <c r="C40" s="18">
         <f t="shared" si="0"/>
-        <v>66539.139380000008</v>
+        <v>67499.13779600001</v>
       </c>
       <c r="D40" s="18">
         <f t="shared" si="1"/>
-        <v>5544.9282816666664</v>
+        <v>5624.9281496666672</v>
       </c>
       <c r="E40" s="19">
         <f t="shared" si="2"/>
-        <v>33.67365353238867</v>
+        <v>34.159482690283404</v>
       </c>
       <c r="F40" s="19">
         <f t="shared" si="3"/>
-        <v>16.836826766194335</v>
+        <v>17.079741345141702</v>
       </c>
       <c r="G40" s="19">
         <f t="shared" si="4"/>
-        <v>6.734730706477734</v>
+        <v>6.8318965380566805</v>
       </c>
       <c r="H40" s="20">
         <f t="shared" si="5"/>
-        <v>31.989970855769233</v>
+        <v>32.451508555769237</v>
       </c>
     </row>
     <row r="41" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A41" s="8">
         <f t="shared" si="6"/>
         <v>34</v>
       </c>
       <c r="B41" s="18">
-        <v>54634.13</v>
+        <v>54334.09</v>
       </c>
       <c r="C41" s="18">
         <f t="shared" si="0"/>
-        <v>66599.00447</v>
+        <v>67559.007505999994</v>
       </c>
       <c r="D41" s="18">
         <f t="shared" si="1"/>
-        <v>5549.9170391666676</v>
+        <v>5629.9172921666659</v>
       </c>
       <c r="E41" s="19">
         <f t="shared" si="2"/>
-        <v>33.703949630566804</v>
+        <v>34.189781126518213</v>
       </c>
       <c r="F41" s="19">
         <f t="shared" si="3"/>
-        <v>16.851974815283402</v>
+        <v>17.094890563259106</v>
       </c>
       <c r="G41" s="19">
         <f t="shared" si="4"/>
-        <v>6.7407899261133606</v>
+        <v>6.8379562253036426</v>
       </c>
       <c r="H41" s="20">
         <f t="shared" si="5"/>
-        <v>32.018752149038463</v>
+        <v>32.480292070192306</v>
       </c>
     </row>
     <row r="42" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A42" s="21">
         <f t="shared" si="6"/>
         <v>35</v>
       </c>
       <c r="B42" s="22">
-        <v>54679.57</v>
+        <v>54378.64</v>
       </c>
       <c r="C42" s="22">
         <f t="shared" si="0"/>
-        <v>66654.395830000009</v>
+        <v>67614.400976000004</v>
       </c>
       <c r="D42" s="22">
         <f t="shared" si="1"/>
-        <v>5554.5329858333344</v>
+        <v>5634.5334146666664</v>
       </c>
       <c r="E42" s="23">
         <f t="shared" si="2"/>
-        <v>33.731981695344132</v>
+        <v>34.217814259109311</v>
       </c>
       <c r="F42" s="23">
         <f t="shared" si="3"/>
-        <v>16.865990847672066</v>
+        <v>17.108907129554655</v>
       </c>
       <c r="G42" s="23">
         <f t="shared" si="4"/>
-        <v>6.7463963390688262</v>
+        <v>6.8435628518218623</v>
       </c>
       <c r="H42" s="24">
         <f t="shared" si="5"/>
-        <v>32.045382610576929</v>
+        <v>32.50692354615385</v>
       </c>
     </row>
   </sheetData>
   <dataConsolidate/>
   <mergeCells count="3">
     <mergeCell ref="B4:C4"/>
     <mergeCell ref="E4:H4"/>
     <mergeCell ref="E5:G5"/>
   </mergeCells>
   <pageMargins left="0.39370078740157483" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0">
     <oddFooter>&amp;L&amp;"Calibri,Standaard"&amp;F</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet13.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0C00-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:H42"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.88671875" defaultRowHeight="13.8" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="1" width="6.44140625" style="2" bestFit="1" customWidth="1"/>
     <col min="2" max="4" width="15.33203125" style="2" customWidth="1"/>
     <col min="5" max="8" width="12.33203125" style="2" customWidth="1"/>
     <col min="9" max="16384" width="8.88671875" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A1" s="1" t="s">
         <v>15</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="2" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A2" s="4"/>
       <c r="D2" s="3">
         <f>Inhoud!B4</f>
-        <v>46054</v>
+        <v>46235</v>
       </c>
     </row>
     <row r="3" spans="1:8" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A3" s="1"/>
       <c r="B3" s="1"/>
       <c r="C3" s="5" t="s">
         <v>1</v>
       </c>
       <c r="D3" s="33">
         <f>Inhoud!B6</f>
-        <v>1.2190000000000001</v>
+        <v>1.2434000000000001</v>
       </c>
     </row>
     <row r="4" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A4" s="6"/>
       <c r="B4" s="41" t="s">
         <v>2</v>
       </c>
       <c r="C4" s="42"/>
       <c r="D4" s="7" t="s">
         <v>3</v>
       </c>
       <c r="E4" s="41" t="s">
         <v>4</v>
       </c>
       <c r="F4" s="43"/>
       <c r="G4" s="43"/>
       <c r="H4" s="42"/>
     </row>
     <row r="5" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A5" s="8"/>
       <c r="B5" s="9">
         <v>1</v>
       </c>
       <c r="C5" s="10"/>
       <c r="D5" s="10"/>
       <c r="E5" s="44" t="s">
         <v>5</v>
       </c>
       <c r="F5" s="45"/>
       <c r="G5" s="46"/>
       <c r="H5" s="11" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="6" spans="1:8" s="17" customFormat="1" x14ac:dyDescent="0.3">
       <c r="A6" s="12"/>
       <c r="B6" s="14" t="str">
         <f>'L4'!$B$6</f>
         <v>basis 01/01/2022</v>
       </c>
       <c r="C6" s="13">
         <f>D2</f>
-        <v>46054</v>
+        <v>46235</v>
       </c>
       <c r="D6" s="13">
         <f>C6</f>
-        <v>46054</v>
+        <v>46235</v>
       </c>
       <c r="E6" s="14">
         <v>1</v>
       </c>
       <c r="F6" s="15">
         <v>0.5</v>
       </c>
       <c r="G6" s="16">
         <v>0.2</v>
       </c>
       <c r="H6" s="12"/>
     </row>
     <row r="7" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A7" s="8">
         <v>0</v>
       </c>
       <c r="B7" s="18">
         <v>28017.43</v>
       </c>
       <c r="C7" s="18">
         <f t="shared" ref="C7:C42" si="0">B7*$D$3</f>
-        <v>34153.247170000002</v>
+        <v>34836.872461999999</v>
       </c>
       <c r="D7" s="18">
         <f t="shared" ref="D7:D42" si="1">B7/12*$D$3</f>
-        <v>2846.1039308333334</v>
+        <v>2903.0727051666668</v>
       </c>
       <c r="E7" s="19">
         <f t="shared" ref="E7:E42" si="2">C7/1976</f>
-        <v>17.284031968623484</v>
+        <v>17.629996185222673</v>
       </c>
       <c r="F7" s="19">
         <f>E7/2</f>
-        <v>8.6420159843117421</v>
+        <v>8.8149980926113365</v>
       </c>
       <c r="G7" s="19">
         <f>E7/5</f>
-        <v>3.4568063937246967</v>
+        <v>3.5259992370445348</v>
       </c>
       <c r="H7" s="20">
         <f>C7/2080</f>
-        <v>16.419830370192308</v>
+        <v>16.748496375961537</v>
       </c>
     </row>
     <row r="8" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A8" s="8">
         <f>A7+1</f>
         <v>1</v>
       </c>
       <c r="B8" s="18">
         <v>28899.68</v>
       </c>
       <c r="C8" s="18">
         <f t="shared" si="0"/>
-        <v>35228.709920000001</v>
+        <v>35933.862112000003</v>
       </c>
       <c r="D8" s="18">
         <f t="shared" si="1"/>
-        <v>2935.7258266666672</v>
+        <v>2994.4885093333337</v>
       </c>
       <c r="E8" s="19">
         <f t="shared" si="2"/>
-        <v>17.828294493927125</v>
+        <v>18.185152890688261</v>
       </c>
       <c r="F8" s="19">
         <f t="shared" ref="F8:F42" si="3">E8/2</f>
-        <v>8.9141472469635623</v>
+        <v>9.0925764453441307</v>
       </c>
       <c r="G8" s="19">
         <f t="shared" ref="G8:G42" si="4">E8/5</f>
-        <v>3.5656588987854247</v>
+        <v>3.6370305781376522</v>
       </c>
       <c r="H8" s="20">
         <f t="shared" ref="H8:H42" si="5">C8/2080</f>
-        <v>16.936879769230771</v>
+        <v>17.275895246153848</v>
       </c>
     </row>
     <row r="9" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A9" s="8">
         <f t="shared" ref="A9:A42" si="6">A8+1</f>
         <v>2</v>
       </c>
       <c r="B9" s="18">
         <v>29736.12</v>
       </c>
       <c r="C9" s="18">
         <f t="shared" si="0"/>
-        <v>36248.330280000002</v>
+        <v>36973.891607999998</v>
       </c>
       <c r="D9" s="18">
         <f t="shared" si="1"/>
-        <v>3020.6941899999997</v>
+        <v>3081.1576339999997</v>
       </c>
       <c r="E9" s="19">
         <f t="shared" si="2"/>
-        <v>18.344296700404858</v>
+        <v>18.711483607287448</v>
       </c>
       <c r="F9" s="19">
         <f t="shared" si="3"/>
-        <v>9.1721483502024288</v>
+        <v>9.3557418036437241</v>
       </c>
       <c r="G9" s="19">
         <f t="shared" si="4"/>
-        <v>3.6688593400809717</v>
+        <v>3.7422967214574898</v>
       </c>
       <c r="H9" s="20">
         <f t="shared" si="5"/>
-        <v>17.427081865384615</v>
+        <v>17.775909426923075</v>
       </c>
     </row>
     <row r="10" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A10" s="8">
         <f t="shared" si="6"/>
         <v>3</v>
       </c>
       <c r="B10" s="18">
         <v>30410.18</v>
       </c>
       <c r="C10" s="18">
         <f t="shared" si="0"/>
-        <v>37070.009420000002</v>
+        <v>37812.017812000006</v>
       </c>
       <c r="D10" s="18">
         <f t="shared" si="1"/>
-        <v>3089.1674516666671</v>
+        <v>3151.0014843333338</v>
       </c>
       <c r="E10" s="19">
         <f t="shared" si="2"/>
-        <v>18.760126224696357</v>
+        <v>19.135636544534417</v>
       </c>
       <c r="F10" s="19">
         <f t="shared" si="3"/>
-        <v>9.3800631123481786</v>
+        <v>9.5678182722672087</v>
       </c>
       <c r="G10" s="19">
         <f t="shared" si="4"/>
-        <v>3.7520252449392713</v>
+        <v>3.8271273089068836</v>
       </c>
       <c r="H10" s="20">
         <f t="shared" si="5"/>
-        <v>17.822119913461538</v>
+        <v>18.178854717307694</v>
       </c>
     </row>
     <row r="11" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A11" s="8">
         <f t="shared" si="6"/>
         <v>4</v>
       </c>
       <c r="B11" s="18">
         <v>31484.720000000001</v>
       </c>
       <c r="C11" s="18">
         <f t="shared" si="0"/>
-        <v>38379.873680000004</v>
+        <v>39148.100848000002</v>
       </c>
       <c r="D11" s="18">
         <f t="shared" si="1"/>
-        <v>3198.322806666667</v>
+        <v>3262.3417373333336</v>
       </c>
       <c r="E11" s="19">
         <f t="shared" si="2"/>
-        <v>19.423012995951421</v>
+        <v>19.811791927125508</v>
       </c>
       <c r="F11" s="19">
         <f t="shared" si="3"/>
-        <v>9.7115064979757104</v>
+        <v>9.9058959635627541</v>
       </c>
       <c r="G11" s="19">
         <f t="shared" si="4"/>
-        <v>3.8846025991902842</v>
+        <v>3.9623583854251017</v>
       </c>
       <c r="H11" s="20">
         <f t="shared" si="5"/>
-        <v>18.451862346153849</v>
+        <v>18.821202330769232</v>
       </c>
     </row>
     <row r="12" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A12" s="8">
         <f t="shared" si="6"/>
         <v>5</v>
       </c>
       <c r="B12" s="18">
         <v>31497.98</v>
       </c>
       <c r="C12" s="18">
         <f t="shared" si="0"/>
-        <v>38396.037620000003</v>
+        <v>39164.588331999999</v>
       </c>
       <c r="D12" s="18">
         <f t="shared" si="1"/>
-        <v>3199.6698016666664</v>
+        <v>3263.7156943333334</v>
       </c>
       <c r="E12" s="19">
         <f t="shared" si="2"/>
-        <v>19.431193127530367</v>
+        <v>19.820135795546559</v>
       </c>
       <c r="F12" s="19">
         <f t="shared" si="3"/>
-        <v>9.7155965637651835</v>
+        <v>9.9100678977732795</v>
       </c>
       <c r="G12" s="19">
         <f t="shared" si="4"/>
-        <v>3.8862386255060732</v>
+        <v>3.9640271591093117</v>
       </c>
       <c r="H12" s="20">
         <f t="shared" si="5"/>
-        <v>18.459633471153847</v>
+        <v>18.829129005769232</v>
       </c>
     </row>
     <row r="13" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A13" s="8">
         <f t="shared" si="6"/>
         <v>6</v>
       </c>
       <c r="B13" s="18">
         <v>32918.76</v>
       </c>
       <c r="C13" s="18">
         <f t="shared" si="0"/>
-        <v>40127.968440000004</v>
+        <v>40931.186184000006</v>
       </c>
       <c r="D13" s="18">
         <f t="shared" si="1"/>
-        <v>3343.99737</v>
+        <v>3410.932182</v>
       </c>
       <c r="E13" s="19">
         <f t="shared" si="2"/>
-        <v>20.30767633603239</v>
+        <v>20.714163048583</v>
       </c>
       <c r="F13" s="19">
         <f t="shared" si="3"/>
-        <v>10.153838168016195</v>
+        <v>10.3570815242915</v>
       </c>
       <c r="G13" s="19">
         <f t="shared" si="4"/>
-        <v>4.0615352672064784</v>
+        <v>4.1428326097166002</v>
       </c>
       <c r="H13" s="20">
         <f t="shared" si="5"/>
-        <v>19.29229251923077</v>
+        <v>19.678454896153848</v>
       </c>
     </row>
     <row r="14" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A14" s="8">
         <f t="shared" si="6"/>
         <v>7</v>
       </c>
       <c r="B14" s="18">
         <v>32918.76</v>
       </c>
       <c r="C14" s="18">
         <f t="shared" si="0"/>
-        <v>40127.968440000004</v>
+        <v>40931.186184000006</v>
       </c>
       <c r="D14" s="18">
         <f t="shared" si="1"/>
-        <v>3343.99737</v>
+        <v>3410.932182</v>
       </c>
       <c r="E14" s="19">
         <f t="shared" si="2"/>
-        <v>20.30767633603239</v>
+        <v>20.714163048583</v>
       </c>
       <c r="F14" s="19">
         <f t="shared" si="3"/>
-        <v>10.153838168016195</v>
+        <v>10.3570815242915</v>
       </c>
       <c r="G14" s="19">
         <f t="shared" si="4"/>
-        <v>4.0615352672064784</v>
+        <v>4.1428326097166002</v>
       </c>
       <c r="H14" s="20">
         <f t="shared" si="5"/>
-        <v>19.29229251923077</v>
+        <v>19.678454896153848</v>
       </c>
     </row>
     <row r="15" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A15" s="8">
         <f t="shared" si="6"/>
         <v>8</v>
       </c>
       <c r="B15" s="18">
         <v>33927.54</v>
       </c>
       <c r="C15" s="18">
         <f t="shared" si="0"/>
-        <v>41357.671260000003</v>
+        <v>42185.503236000004</v>
       </c>
       <c r="D15" s="18">
         <f t="shared" si="1"/>
-        <v>3446.4726050000004</v>
+        <v>3515.458603</v>
       </c>
       <c r="E15" s="19">
         <f t="shared" si="2"/>
-        <v>20.92999557692308</v>
+        <v>21.348938884615386</v>
       </c>
       <c r="F15" s="19">
         <f t="shared" si="3"/>
-        <v>10.46499778846154</v>
+        <v>10.674469442307693</v>
       </c>
       <c r="G15" s="19">
         <f t="shared" si="4"/>
-        <v>4.1859991153846163</v>
+        <v>4.269787776923077</v>
       </c>
       <c r="H15" s="20">
         <f t="shared" si="5"/>
-        <v>19.883495798076925</v>
+        <v>20.281491940384619</v>
       </c>
     </row>
     <row r="16" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A16" s="8">
         <f t="shared" si="6"/>
         <v>9</v>
       </c>
       <c r="B16" s="18">
         <v>33960.54</v>
       </c>
       <c r="C16" s="18">
         <f t="shared" si="0"/>
-        <v>41397.898260000002</v>
+        <v>42226.535436000006</v>
       </c>
       <c r="D16" s="18">
         <f t="shared" si="1"/>
-        <v>3449.8248550000003</v>
+        <v>3518.8779530000002</v>
       </c>
       <c r="E16" s="19">
         <f t="shared" si="2"/>
-        <v>20.950353370445345</v>
+        <v>21.369704168016199</v>
       </c>
       <c r="F16" s="19">
         <f t="shared" si="3"/>
-        <v>10.475176685222673</v>
+        <v>10.684852084008099</v>
       </c>
       <c r="G16" s="19">
         <f t="shared" si="4"/>
-        <v>4.1900706740890694</v>
+        <v>4.2739408336032394</v>
       </c>
       <c r="H16" s="20">
         <f t="shared" si="5"/>
-        <v>19.902835701923077</v>
+        <v>20.301218959615387</v>
       </c>
     </row>
     <row r="17" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A17" s="8">
         <f t="shared" si="6"/>
         <v>10</v>
       </c>
       <c r="B17" s="18">
         <v>35492.080000000002</v>
       </c>
       <c r="C17" s="18">
         <f t="shared" si="0"/>
-        <v>43264.845520000003</v>
+        <v>44130.852272000004</v>
       </c>
       <c r="D17" s="18">
         <f t="shared" si="1"/>
-        <v>3605.4037933333339</v>
+        <v>3677.5710226666674</v>
       </c>
       <c r="E17" s="19">
         <f t="shared" si="2"/>
-        <v>21.895164736842105</v>
+        <v>22.333427263157898</v>
       </c>
       <c r="F17" s="19">
         <f t="shared" si="3"/>
-        <v>10.947582368421052</v>
+        <v>11.166713631578949</v>
       </c>
       <c r="G17" s="19">
         <f t="shared" si="4"/>
-        <v>4.3790329473684206</v>
+        <v>4.4666854526315793</v>
       </c>
       <c r="H17" s="20">
         <f t="shared" si="5"/>
-        <v>20.800406500000001</v>
+        <v>21.216755900000003</v>
       </c>
     </row>
     <row r="18" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A18" s="8">
         <f t="shared" si="6"/>
         <v>11</v>
       </c>
       <c r="B18" s="18">
         <v>35503.589999999997</v>
       </c>
       <c r="C18" s="18">
         <f t="shared" si="0"/>
-        <v>43278.876210000002</v>
+        <v>44145.163805999997</v>
       </c>
       <c r="D18" s="18">
         <f t="shared" si="1"/>
-        <v>3606.5730174999999</v>
+        <v>3678.7636505</v>
       </c>
       <c r="E18" s="19">
         <f t="shared" si="2"/>
-        <v>21.902265288461539</v>
+        <v>22.340669942307692</v>
       </c>
       <c r="F18" s="19">
         <f t="shared" si="3"/>
-        <v>10.951132644230769</v>
+        <v>11.170334971153846</v>
       </c>
       <c r="G18" s="19">
         <f t="shared" si="4"/>
-        <v>4.380453057692308</v>
+        <v>4.4681339884615383</v>
       </c>
       <c r="H18" s="20">
         <f t="shared" si="5"/>
-        <v>20.807152024038462</v>
+        <v>21.223636445192305</v>
       </c>
     </row>
     <row r="19" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A19" s="8">
         <f t="shared" si="6"/>
         <v>12</v>
       </c>
       <c r="B19" s="18">
         <v>37035.1</v>
       </c>
       <c r="C19" s="18">
         <f t="shared" si="0"/>
-        <v>45145.786899999999</v>
+        <v>46049.443339999998</v>
       </c>
       <c r="D19" s="18">
         <f t="shared" si="1"/>
-        <v>3762.1489083333336</v>
+        <v>3837.4536116666668</v>
       </c>
       <c r="E19" s="19">
         <f t="shared" si="2"/>
-        <v>22.847058147773279</v>
+        <v>23.304374159919028</v>
       </c>
       <c r="F19" s="19">
         <f t="shared" si="3"/>
-        <v>11.423529073886639</v>
+        <v>11.652187079959514</v>
       </c>
       <c r="G19" s="19">
         <f t="shared" si="4"/>
-        <v>4.5694116295546561</v>
+        <v>4.660874831983806</v>
       </c>
       <c r="H19" s="20">
         <f t="shared" si="5"/>
-        <v>21.704705240384616</v>
+        <v>22.139155451923077</v>
       </c>
     </row>
     <row r="20" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A20" s="8">
         <f t="shared" si="6"/>
         <v>13</v>
       </c>
       <c r="B20" s="18">
         <v>37046.6</v>
       </c>
       <c r="C20" s="18">
         <f t="shared" si="0"/>
-        <v>45159.805400000005</v>
+        <v>46063.742440000002</v>
       </c>
       <c r="D20" s="18">
         <f t="shared" si="1"/>
-        <v>3763.3171166666671</v>
+        <v>3838.6452033333335</v>
       </c>
       <c r="E20" s="19">
         <f t="shared" si="2"/>
-        <v>22.854152530364374</v>
+        <v>23.311610546558704</v>
       </c>
       <c r="F20" s="19">
         <f t="shared" si="3"/>
-        <v>11.427076265182187</v>
+        <v>11.655805273279352</v>
       </c>
       <c r="G20" s="19">
         <f t="shared" si="4"/>
-        <v>4.5708305060728751</v>
+        <v>4.6623221093117406</v>
       </c>
       <c r="H20" s="20">
         <f t="shared" si="5"/>
-        <v>21.711444903846157</v>
+        <v>22.146030019230771</v>
       </c>
     </row>
     <row r="21" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A21" s="8">
         <f t="shared" si="6"/>
         <v>14</v>
       </c>
       <c r="B21" s="18">
         <v>38578.15</v>
       </c>
       <c r="C21" s="18">
         <f t="shared" si="0"/>
-        <v>47026.764850000007</v>
+        <v>47968.071710000004</v>
       </c>
       <c r="D21" s="18">
         <f t="shared" si="1"/>
-        <v>3918.8970708333336</v>
+        <v>3997.3393091666667</v>
       </c>
       <c r="E21" s="19">
         <f t="shared" si="2"/>
-        <v>23.798970065789476</v>
+        <v>24.275339934210528</v>
       </c>
       <c r="F21" s="19">
         <f t="shared" si="3"/>
-        <v>11.899485032894738</v>
+        <v>12.137669967105264</v>
       </c>
       <c r="G21" s="19">
         <f t="shared" si="4"/>
-        <v>4.7597940131578955</v>
+        <v>4.8550679868421058</v>
       </c>
       <c r="H21" s="20">
         <f t="shared" si="5"/>
-        <v>22.609021562500004</v>
+        <v>23.061572937500003</v>
       </c>
     </row>
     <row r="22" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A22" s="8">
         <f t="shared" si="6"/>
         <v>15</v>
       </c>
       <c r="B22" s="18">
         <v>38589.61</v>
       </c>
       <c r="C22" s="18">
         <f t="shared" si="0"/>
-        <v>47040.734590000007</v>
+        <v>47982.321073999999</v>
       </c>
       <c r="D22" s="18">
         <f t="shared" si="1"/>
-        <v>3920.0612158333333</v>
+        <v>3998.5267561666669</v>
       </c>
       <c r="E22" s="19">
         <f t="shared" si="2"/>
-        <v>23.806039772267209</v>
+        <v>24.282551150809716</v>
       </c>
       <c r="F22" s="19">
         <f t="shared" si="3"/>
-        <v>11.903019886133604</v>
+        <v>12.141275575404858</v>
       </c>
       <c r="G22" s="19">
         <f t="shared" si="4"/>
-        <v>4.7612079544534414</v>
+        <v>4.8565102301619429</v>
       </c>
       <c r="H22" s="20">
         <f t="shared" si="5"/>
-        <v>22.615737783653849</v>
+        <v>23.06842359326923</v>
       </c>
     </row>
     <row r="23" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A23" s="8">
         <f t="shared" si="6"/>
         <v>16</v>
       </c>
       <c r="B23" s="18">
-        <v>40121.160000000003</v>
+        <v>40105.910000000003</v>
       </c>
       <c r="C23" s="18">
         <f t="shared" si="0"/>
-        <v>48907.694040000009</v>
+        <v>49867.688494000009</v>
       </c>
       <c r="D23" s="18">
         <f t="shared" si="1"/>
-        <v>4075.6411700000008</v>
+        <v>4155.6407078333341</v>
       </c>
       <c r="E23" s="19">
         <f t="shared" si="2"/>
-        <v>24.750857307692314</v>
+        <v>25.23668446052632</v>
       </c>
       <c r="F23" s="19">
         <f t="shared" si="3"/>
-        <v>12.375428653846157</v>
+        <v>12.61834223026316</v>
       </c>
       <c r="G23" s="19">
         <f t="shared" si="4"/>
-        <v>4.9501714615384627</v>
+        <v>5.0473368921052639</v>
       </c>
       <c r="H23" s="20">
         <f t="shared" si="5"/>
-        <v>23.513314442307696</v>
+        <v>23.974850237500004</v>
       </c>
     </row>
     <row r="24" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A24" s="8">
         <f t="shared" si="6"/>
         <v>17</v>
       </c>
       <c r="B24" s="18">
-        <v>40136.870000000003</v>
+        <v>40121.32</v>
       </c>
       <c r="C24" s="18">
         <f t="shared" si="0"/>
-        <v>48926.844530000009</v>
+        <v>49886.849288000005</v>
       </c>
       <c r="D24" s="18">
         <f t="shared" si="1"/>
-        <v>4077.2370441666671</v>
+        <v>4157.2374406666668</v>
       </c>
       <c r="E24" s="19">
         <f t="shared" si="2"/>
-        <v>24.76054885121458</v>
+        <v>25.246381218623483</v>
       </c>
       <c r="F24" s="19">
         <f t="shared" si="3"/>
-        <v>12.38027442560729</v>
+        <v>12.623190609311742</v>
       </c>
       <c r="G24" s="19">
         <f t="shared" si="4"/>
-        <v>4.9521097702429158</v>
+        <v>5.0492762437246963</v>
       </c>
       <c r="H24" s="20">
         <f t="shared" si="5"/>
-        <v>23.522521408653851</v>
+        <v>23.984062157692311</v>
       </c>
     </row>
     <row r="25" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A25" s="8">
         <f t="shared" si="6"/>
         <v>18</v>
       </c>
       <c r="B25" s="18">
-        <v>41668.42</v>
+        <v>41622.81</v>
       </c>
       <c r="C25" s="18">
         <f t="shared" si="0"/>
-        <v>50793.803980000004</v>
+        <v>51753.801954000002</v>
       </c>
       <c r="D25" s="18">
         <f t="shared" si="1"/>
-        <v>4232.8169983333337</v>
+        <v>4312.8168294999996</v>
       </c>
       <c r="E25" s="19">
         <f t="shared" si="2"/>
-        <v>25.705366386639678</v>
+        <v>26.191195320850202</v>
       </c>
       <c r="F25" s="19">
         <f t="shared" si="3"/>
-        <v>12.852683193319839</v>
+        <v>13.095597660425101</v>
       </c>
       <c r="G25" s="19">
         <f t="shared" si="4"/>
-        <v>5.1410732773279353</v>
+        <v>5.23823906417004</v>
       </c>
       <c r="H25" s="20">
         <f t="shared" si="5"/>
-        <v>24.420098067307695</v>
+        <v>24.881635554807694</v>
       </c>
     </row>
     <row r="26" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A26" s="8">
         <f t="shared" si="6"/>
         <v>19</v>
       </c>
       <c r="B26" s="18">
-        <v>41685.08</v>
+        <v>41639.14</v>
       </c>
       <c r="C26" s="18">
         <f t="shared" si="0"/>
-        <v>50814.112520000002</v>
+        <v>51774.106676000003</v>
       </c>
       <c r="D26" s="18">
         <f t="shared" si="1"/>
-        <v>4234.5093766666669</v>
+        <v>4314.5088896666666</v>
       </c>
       <c r="E26" s="19">
         <f t="shared" si="2"/>
-        <v>25.715643987854254</v>
+        <v>26.201470989878544</v>
       </c>
       <c r="F26" s="19">
         <f t="shared" si="3"/>
-        <v>12.857821993927127</v>
+        <v>13.100735494939272</v>
       </c>
       <c r="G26" s="19">
         <f t="shared" si="4"/>
-        <v>5.1431287975708511</v>
+        <v>5.2402941979757092</v>
       </c>
       <c r="H26" s="20">
         <f t="shared" si="5"/>
-        <v>24.42986178846154</v>
+        <v>24.891397440384615</v>
       </c>
     </row>
     <row r="27" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A27" s="8">
         <f t="shared" si="6"/>
         <v>20</v>
       </c>
       <c r="B27" s="18">
-        <v>43216.59</v>
+        <v>43140.6</v>
       </c>
       <c r="C27" s="18">
         <f t="shared" si="0"/>
-        <v>52681.023209999999</v>
+        <v>53641.022040000003</v>
       </c>
       <c r="D27" s="18">
         <f t="shared" si="1"/>
-        <v>4390.0852674999996</v>
+        <v>4470.0851700000003</v>
       </c>
       <c r="E27" s="19">
         <f t="shared" si="2"/>
-        <v>26.660436847165993</v>
+        <v>27.146266214574901</v>
       </c>
       <c r="F27" s="19">
         <f t="shared" si="3"/>
-        <v>13.330218423582997</v>
+        <v>13.57313310728745</v>
       </c>
       <c r="G27" s="19">
         <f t="shared" si="4"/>
-        <v>5.3320873694331983</v>
+        <v>5.4292532429149798</v>
       </c>
       <c r="H27" s="20">
         <f t="shared" si="5"/>
-        <v>25.32741500480769</v>
+        <v>25.788952903846155</v>
       </c>
     </row>
     <row r="28" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A28" s="8">
         <f t="shared" si="6"/>
         <v>21</v>
       </c>
       <c r="B28" s="18">
-        <v>43233.23</v>
+        <v>43156.91</v>
       </c>
       <c r="C28" s="18">
         <f t="shared" si="0"/>
-        <v>52701.30737000001</v>
+        <v>53661.301894000004</v>
       </c>
       <c r="D28" s="18">
         <f t="shared" si="1"/>
-        <v>4391.7756141666669</v>
+        <v>4471.7751578333337</v>
       </c>
       <c r="E28" s="19">
         <f t="shared" si="2"/>
-        <v>26.670702110323891</v>
+        <v>27.156529298582999</v>
       </c>
       <c r="F28" s="19">
         <f t="shared" si="3"/>
-        <v>13.335351055161945</v>
+        <v>13.5782646492915</v>
       </c>
       <c r="G28" s="19">
         <f t="shared" si="4"/>
-        <v>5.3341404220647783</v>
+        <v>5.4313058597166002</v>
       </c>
       <c r="H28" s="20">
         <f t="shared" si="5"/>
-        <v>25.337167004807696</v>
+        <v>25.798702833653849</v>
       </c>
     </row>
     <row r="29" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A29" s="8">
         <f t="shared" si="6"/>
         <v>22</v>
       </c>
       <c r="B29" s="18">
-        <v>44764.78</v>
+        <v>44658.41</v>
       </c>
       <c r="C29" s="18">
         <f t="shared" si="0"/>
-        <v>54568.266820000004</v>
+        <v>55528.266994000005</v>
       </c>
       <c r="D29" s="18">
         <f t="shared" si="1"/>
-        <v>4547.3555683333334</v>
+        <v>4627.3555828333338</v>
       </c>
       <c r="E29" s="19">
         <f t="shared" si="2"/>
-        <v>27.615519645748989</v>
+        <v>28.10134969331984</v>
       </c>
       <c r="F29" s="19">
         <f t="shared" si="3"/>
-        <v>13.807759822874495</v>
+        <v>14.05067484665992</v>
       </c>
       <c r="G29" s="19">
         <f t="shared" si="4"/>
-        <v>5.5231039291497979</v>
+        <v>5.6202699386639683</v>
       </c>
       <c r="H29" s="20">
         <f t="shared" si="5"/>
-        <v>26.23474366346154</v>
+        <v>26.696282208653848</v>
       </c>
     </row>
     <row r="30" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A30" s="8">
         <f t="shared" si="6"/>
         <v>23</v>
       </c>
       <c r="B30" s="18">
-        <v>46312.95</v>
+        <v>46176.2</v>
       </c>
       <c r="C30" s="18">
         <f t="shared" si="0"/>
-        <v>56455.48605</v>
+        <v>57415.487079999999</v>
       </c>
       <c r="D30" s="18">
         <f t="shared" si="1"/>
-        <v>4704.6238375000003</v>
+        <v>4784.6239233333336</v>
       </c>
       <c r="E30" s="19">
         <f t="shared" si="2"/>
-        <v>28.570590106275304</v>
+        <v>29.056420587044535</v>
       </c>
       <c r="F30" s="19">
         <f t="shared" si="3"/>
-        <v>14.285295053137652</v>
+        <v>14.528210293522267</v>
       </c>
       <c r="G30" s="19">
         <f t="shared" si="4"/>
-        <v>5.7141180212550609</v>
+        <v>5.8112841174089072</v>
       </c>
       <c r="H30" s="20">
         <f t="shared" si="5"/>
-        <v>27.142060600961539</v>
+        <v>27.603599557692306</v>
       </c>
     </row>
     <row r="31" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A31" s="8">
         <f t="shared" si="6"/>
         <v>24</v>
       </c>
       <c r="B31" s="18">
-        <v>47844.5</v>
+        <v>47677.69</v>
       </c>
       <c r="C31" s="18">
         <f t="shared" si="0"/>
-        <v>58322.445500000002</v>
+        <v>59282.439746000004</v>
       </c>
       <c r="D31" s="18">
         <f t="shared" si="1"/>
-        <v>4860.2037916666668</v>
+        <v>4940.2033121666673</v>
       </c>
       <c r="E31" s="19">
         <f t="shared" si="2"/>
-        <v>29.515407641700406</v>
+        <v>30.001234689271257</v>
       </c>
       <c r="F31" s="19">
         <f t="shared" si="3"/>
-        <v>14.757703820850203</v>
+        <v>15.000617344635629</v>
       </c>
       <c r="G31" s="19">
         <f t="shared" si="4"/>
-        <v>5.9030815283400813</v>
+        <v>6.0002469378542518</v>
       </c>
       <c r="H31" s="20">
         <f t="shared" si="5"/>
-        <v>28.039637259615386</v>
+        <v>28.501172954807693</v>
       </c>
     </row>
     <row r="32" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A32" s="8">
         <f t="shared" si="6"/>
         <v>25</v>
       </c>
       <c r="B32" s="18">
-        <v>47947.94</v>
+        <v>47779.1</v>
       </c>
       <c r="C32" s="18">
         <f t="shared" si="0"/>
-        <v>58448.538860000008</v>
+        <v>59408.532940000005</v>
       </c>
       <c r="D32" s="18">
         <f t="shared" si="1"/>
-        <v>4870.7115716666676</v>
+        <v>4950.7110783333337</v>
       </c>
       <c r="E32" s="19">
         <f t="shared" si="2"/>
-        <v>29.579220070850205</v>
+        <v>30.065047034412959</v>
       </c>
       <c r="F32" s="19">
         <f t="shared" si="3"/>
-        <v>14.789610035425103</v>
+        <v>15.03252351720648</v>
       </c>
       <c r="G32" s="19">
         <f t="shared" si="4"/>
-        <v>5.915844014170041</v>
+        <v>6.0130094068825919</v>
       </c>
       <c r="H32" s="20">
         <f t="shared" si="5"/>
-        <v>28.100259067307697</v>
+        <v>28.561794682692309</v>
       </c>
     </row>
     <row r="33" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A33" s="8">
         <f t="shared" si="6"/>
         <v>26</v>
       </c>
       <c r="B33" s="18">
-        <v>48028.4</v>
+        <v>47857.99</v>
       </c>
       <c r="C33" s="18">
         <f t="shared" si="0"/>
-        <v>58546.619600000005</v>
+        <v>59506.624766000001</v>
       </c>
       <c r="D33" s="18">
         <f t="shared" si="1"/>
-        <v>4878.8849666666674</v>
+        <v>4958.8853971666667</v>
       </c>
       <c r="E33" s="19">
         <f t="shared" si="2"/>
-        <v>29.628856072874498</v>
+        <v>30.114688646761135</v>
       </c>
       <c r="F33" s="19">
         <f t="shared" si="3"/>
-        <v>14.814428036437249</v>
+        <v>15.057344323380567</v>
       </c>
       <c r="G33" s="19">
         <f t="shared" si="4"/>
-        <v>5.9257712145748993</v>
+        <v>6.0229377293522273</v>
       </c>
       <c r="H33" s="20">
         <f t="shared" si="5"/>
-        <v>28.147413269230771</v>
+        <v>28.608954214423079</v>
       </c>
     </row>
     <row r="34" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A34" s="8">
         <f t="shared" si="6"/>
         <v>27</v>
       </c>
       <c r="B34" s="18">
-        <v>48119.68</v>
+        <v>47947.47</v>
       </c>
       <c r="C34" s="18">
         <f t="shared" si="0"/>
-        <v>58657.889920000001</v>
+        <v>59617.884198000007</v>
       </c>
       <c r="D34" s="18">
         <f t="shared" si="1"/>
-        <v>4888.1574933333341</v>
+        <v>4968.1570165000003</v>
       </c>
       <c r="E34" s="19">
         <f t="shared" si="2"/>
-        <v>29.685166963562754</v>
+        <v>30.170994027327939</v>
       </c>
       <c r="F34" s="19">
         <f t="shared" si="3"/>
-        <v>14.842583481781377</v>
+        <v>15.08549701366397</v>
       </c>
       <c r="G34" s="19">
         <f t="shared" si="4"/>
-        <v>5.9370333927125509</v>
+        <v>6.0341988054655875</v>
       </c>
       <c r="H34" s="20">
         <f t="shared" si="5"/>
-        <v>28.200908615384616</v>
+        <v>28.662444325961541</v>
       </c>
     </row>
     <row r="35" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A35" s="8">
         <f t="shared" si="6"/>
         <v>28</v>
       </c>
       <c r="B35" s="18">
-        <v>48188.77</v>
+        <v>48015.21</v>
       </c>
       <c r="C35" s="18">
         <f t="shared" si="0"/>
-        <v>58742.110630000003</v>
+        <v>59702.112114000003</v>
       </c>
       <c r="D35" s="18">
         <f t="shared" si="1"/>
-        <v>4895.1758858333333</v>
+        <v>4975.1760095</v>
       </c>
       <c r="E35" s="19">
         <f t="shared" si="2"/>
-        <v>29.727788780364374</v>
+        <v>30.213619490890689</v>
       </c>
       <c r="F35" s="19">
         <f t="shared" si="3"/>
-        <v>14.863894390182187</v>
+        <v>15.106809745445345</v>
       </c>
       <c r="G35" s="19">
         <f t="shared" si="4"/>
-        <v>5.9455577560728745</v>
+        <v>6.0427238981781377</v>
       </c>
       <c r="H35" s="20">
         <f t="shared" si="5"/>
-        <v>28.241399341346156</v>
+        <v>28.702938516346155</v>
       </c>
     </row>
     <row r="36" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A36" s="8">
         <f t="shared" si="6"/>
         <v>29</v>
       </c>
       <c r="B36" s="18">
-        <v>48252.74</v>
+        <v>48077.919999999998</v>
       </c>
       <c r="C36" s="18">
         <f t="shared" si="0"/>
-        <v>58820.090060000002</v>
+        <v>59780.085727999998</v>
       </c>
       <c r="D36" s="18">
         <f t="shared" si="1"/>
-        <v>4901.6741716666666</v>
+        <v>4981.6738106666671</v>
       </c>
       <c r="E36" s="19">
         <f t="shared" si="2"/>
-        <v>29.76725205465587</v>
+        <v>30.253079821862347</v>
       </c>
       <c r="F36" s="19">
         <f t="shared" si="3"/>
-        <v>14.883626027327935</v>
+        <v>15.126539910931173</v>
       </c>
       <c r="G36" s="19">
         <f t="shared" si="4"/>
-        <v>5.9534504109311737</v>
+        <v>6.0506159643724695</v>
       </c>
       <c r="H36" s="20">
         <f t="shared" si="5"/>
-        <v>28.278889451923078</v>
+        <v>28.74042583076923</v>
       </c>
     </row>
     <row r="37" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A37" s="8">
         <f t="shared" si="6"/>
         <v>30</v>
       </c>
       <c r="B37" s="18">
-        <v>48312.05</v>
+        <v>48136.07</v>
       </c>
       <c r="C37" s="18">
         <f t="shared" si="0"/>
-        <v>58892.388950000008</v>
+        <v>59852.389438000006</v>
       </c>
       <c r="D37" s="18">
         <f t="shared" si="1"/>
-        <v>4907.6990791666676</v>
+        <v>4987.6991198333335</v>
       </c>
       <c r="E37" s="19">
         <f t="shared" si="2"/>
-        <v>29.803840561740895</v>
+        <v>30.289670768218627</v>
       </c>
       <c r="F37" s="19">
         <f t="shared" si="3"/>
-        <v>14.901920280870447</v>
+        <v>15.144835384109314</v>
       </c>
       <c r="G37" s="19">
         <f t="shared" si="4"/>
-        <v>5.9607681123481786</v>
+        <v>6.0579341536437257</v>
       </c>
       <c r="H37" s="20">
         <f t="shared" si="5"/>
-        <v>28.313648533653851</v>
+        <v>28.775187229807695</v>
       </c>
     </row>
     <row r="38" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A38" s="8">
         <f t="shared" si="6"/>
         <v>31</v>
       </c>
       <c r="B38" s="18">
-        <v>48366.94</v>
+        <v>48189.88</v>
       </c>
       <c r="C38" s="18">
         <f t="shared" si="0"/>
-        <v>58959.299860000006</v>
+        <v>59919.296792000001</v>
       </c>
       <c r="D38" s="18">
         <f t="shared" si="1"/>
-        <v>4913.2749883333336</v>
+        <v>4993.2747326666668</v>
       </c>
       <c r="E38" s="19">
         <f t="shared" si="2"/>
-        <v>29.837702358299598</v>
+        <v>30.323530765182188</v>
       </c>
       <c r="F38" s="19">
         <f t="shared" si="3"/>
-        <v>14.918851179149799</v>
+        <v>15.161765382591094</v>
       </c>
       <c r="G38" s="19">
         <f t="shared" si="4"/>
-        <v>5.9675404716599196</v>
+        <v>6.0647061530364379</v>
       </c>
       <c r="H38" s="20">
         <f t="shared" si="5"/>
-        <v>28.345817240384619</v>
+        <v>28.807354226923078</v>
       </c>
     </row>
     <row r="39" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A39" s="8">
         <f t="shared" si="6"/>
         <v>32</v>
       </c>
       <c r="B39" s="18">
-        <v>48417.78</v>
+        <v>48239.72</v>
       </c>
       <c r="C39" s="18">
         <f t="shared" si="0"/>
-        <v>59021.273820000002</v>
+        <v>59981.267848000003</v>
       </c>
       <c r="D39" s="18">
         <f t="shared" si="1"/>
-        <v>4918.4394850000008</v>
+        <v>4998.4389873333339</v>
       </c>
       <c r="E39" s="19">
         <f t="shared" si="2"/>
-        <v>29.869065698380567</v>
+        <v>30.354892635627532</v>
       </c>
       <c r="F39" s="19">
         <f t="shared" si="3"/>
-        <v>14.934532849190283</v>
+        <v>15.177446317813766</v>
       </c>
       <c r="G39" s="19">
         <f t="shared" si="4"/>
-        <v>5.9738131396761132</v>
+        <v>6.0709785271255061</v>
       </c>
       <c r="H39" s="20">
         <f t="shared" si="5"/>
-        <v>28.375612413461539</v>
+        <v>28.837148003846156</v>
       </c>
     </row>
     <row r="40" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A40" s="8">
         <f t="shared" si="6"/>
         <v>33</v>
       </c>
       <c r="B40" s="18">
-        <v>48464.84</v>
+        <v>48285.86</v>
       </c>
       <c r="C40" s="18">
         <f t="shared" si="0"/>
-        <v>59078.63996</v>
+        <v>60038.638324000007</v>
       </c>
       <c r="D40" s="18">
         <f t="shared" si="1"/>
-        <v>4923.2199966666667</v>
+        <v>5003.2198603333336</v>
       </c>
       <c r="E40" s="19">
         <f t="shared" si="2"/>
-        <v>29.898097145748988</v>
+        <v>30.383926277327937</v>
       </c>
       <c r="F40" s="19">
         <f t="shared" si="3"/>
-        <v>14.949048572874494</v>
+        <v>15.191963138663969</v>
       </c>
       <c r="G40" s="19">
         <f t="shared" si="4"/>
-        <v>5.9796194291497979</v>
+        <v>6.0767852554655875</v>
       </c>
       <c r="H40" s="20">
         <f t="shared" si="5"/>
-        <v>28.40319228846154</v>
+        <v>28.864729963461542</v>
       </c>
     </row>
     <row r="41" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A41" s="8">
         <f t="shared" si="6"/>
         <v>34</v>
       </c>
       <c r="B41" s="18">
-        <v>48508.44</v>
+        <v>48328.61</v>
       </c>
       <c r="C41" s="18">
         <f t="shared" si="0"/>
-        <v>59131.788360000006</v>
+        <v>60091.793674</v>
       </c>
       <c r="D41" s="18">
         <f t="shared" si="1"/>
-        <v>4927.6490300000005</v>
+        <v>5007.6494728333337</v>
       </c>
       <c r="E41" s="19">
         <f t="shared" si="2"/>
-        <v>29.924994109311744</v>
+        <v>30.410826758097166</v>
       </c>
       <c r="F41" s="19">
         <f t="shared" si="3"/>
-        <v>14.962497054655872</v>
+        <v>15.205413379048583</v>
       </c>
       <c r="G41" s="19">
         <f t="shared" si="4"/>
-        <v>5.9849988218623489</v>
+        <v>6.0821653516194329</v>
       </c>
       <c r="H41" s="20">
         <f t="shared" si="5"/>
-        <v>28.428744403846157</v>
+        <v>28.890285420192306</v>
       </c>
     </row>
     <row r="42" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A42" s="21">
         <f t="shared" si="6"/>
         <v>35</v>
       </c>
       <c r="B42" s="22">
-        <v>48548.79</v>
+        <v>48368.160000000003</v>
       </c>
       <c r="C42" s="22">
         <f t="shared" si="0"/>
-        <v>59180.975010000002</v>
+        <v>60140.970144000006</v>
       </c>
       <c r="D42" s="22">
         <f t="shared" si="1"/>
-        <v>4931.7479175000008</v>
+        <v>5011.7475120000008</v>
       </c>
       <c r="E42" s="23">
         <f t="shared" si="2"/>
-        <v>29.94988613866397</v>
+        <v>30.435713635627533</v>
       </c>
       <c r="F42" s="23">
         <f t="shared" si="3"/>
-        <v>14.974943069331985</v>
+        <v>15.217856817813766</v>
       </c>
       <c r="G42" s="23">
         <f t="shared" si="4"/>
-        <v>5.9899772277327941</v>
+        <v>6.0871427271255065</v>
       </c>
       <c r="H42" s="24">
         <f t="shared" si="5"/>
-        <v>28.452391831730772</v>
+        <v>28.913927953846155</v>
       </c>
     </row>
   </sheetData>
   <dataConsolidate/>
   <mergeCells count="3">
     <mergeCell ref="B4:C4"/>
     <mergeCell ref="E4:H4"/>
     <mergeCell ref="E5:G5"/>
   </mergeCells>
   <pageMargins left="0.39370078740157483" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0">
     <oddFooter>&amp;L&amp;"Calibri,Standaard"&amp;F</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet14.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0D00-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:H42"/>
   <sheetViews>
-    <sheetView topLeftCell="A20" zoomScaleNormal="100" workbookViewId="0">
-[...1 lines deleted...]
-    </sheetView>
+    <sheetView zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.88671875" defaultRowHeight="13.8" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="1" width="6.44140625" style="2" bestFit="1" customWidth="1"/>
     <col min="2" max="4" width="15.33203125" style="2" customWidth="1"/>
     <col min="5" max="8" width="12.33203125" style="2" customWidth="1"/>
     <col min="9" max="16384" width="8.88671875" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A1" s="1" t="s">
         <v>17</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="2" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A2" s="4"/>
       <c r="D2" s="3">
         <f>Inhoud!B4</f>
-        <v>46054</v>
+        <v>46235</v>
       </c>
     </row>
     <row r="3" spans="1:8" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A3" s="1"/>
       <c r="B3" s="1"/>
       <c r="C3" s="5" t="s">
         <v>1</v>
       </c>
       <c r="D3" s="33">
         <f>Inhoud!B6</f>
-        <v>1.2190000000000001</v>
+        <v>1.2434000000000001</v>
       </c>
     </row>
     <row r="4" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A4" s="6"/>
       <c r="B4" s="41" t="s">
         <v>2</v>
       </c>
       <c r="C4" s="42"/>
       <c r="D4" s="7" t="s">
         <v>3</v>
       </c>
       <c r="E4" s="41" t="s">
         <v>4</v>
       </c>
       <c r="F4" s="43"/>
       <c r="G4" s="43"/>
       <c r="H4" s="42"/>
     </row>
     <row r="5" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A5" s="8"/>
       <c r="B5" s="9">
         <v>1</v>
       </c>
       <c r="C5" s="10"/>
       <c r="D5" s="10"/>
       <c r="E5" s="44" t="s">
         <v>5</v>
       </c>
       <c r="F5" s="45"/>
       <c r="G5" s="46"/>
       <c r="H5" s="11" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="6" spans="1:8" s="17" customFormat="1" x14ac:dyDescent="0.3">
       <c r="A6" s="12"/>
       <c r="B6" s="14" t="str">
         <f>'L4'!$B$6</f>
         <v>basis 01/01/2022</v>
       </c>
       <c r="C6" s="13">
         <f>D2</f>
-        <v>46054</v>
+        <v>46235</v>
       </c>
       <c r="D6" s="13">
         <f>C6</f>
-        <v>46054</v>
+        <v>46235</v>
       </c>
       <c r="E6" s="14">
         <v>1</v>
       </c>
       <c r="F6" s="15">
         <v>0.5</v>
       </c>
       <c r="G6" s="16">
         <v>0.2</v>
       </c>
       <c r="H6" s="12"/>
     </row>
     <row r="7" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A7" s="8">
         <v>0</v>
       </c>
       <c r="B7" s="18">
         <v>32560.19</v>
       </c>
       <c r="C7" s="18">
         <f t="shared" ref="C7:C42" si="0">B7*$D$3</f>
-        <v>39690.871610000002</v>
+        <v>40485.340246</v>
       </c>
       <c r="D7" s="18">
         <f t="shared" ref="D7:D42" si="1">B7/12*$D$3</f>
-        <v>3307.5726341666664</v>
+        <v>3373.7783538333333</v>
       </c>
       <c r="E7" s="19">
         <f t="shared" ref="E7:E42" si="2">C7/1976</f>
-        <v>20.086473486842106</v>
+        <v>20.488532513157896</v>
       </c>
       <c r="F7" s="19">
         <f>E7/2</f>
-        <v>10.043236743421053</v>
+        <v>10.244266256578948</v>
       </c>
       <c r="G7" s="19">
         <f>E7/5</f>
-        <v>4.0172946973684214</v>
+        <v>4.0977065026315795</v>
       </c>
       <c r="H7" s="20">
         <f>C7/2080</f>
-        <v>19.082149812500003</v>
+        <v>19.464105887500001</v>
       </c>
     </row>
     <row r="8" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A8" s="8">
         <f>A7+1</f>
         <v>1</v>
       </c>
       <c r="B8" s="18">
         <v>33694.480000000003</v>
       </c>
       <c r="C8" s="18">
         <f t="shared" si="0"/>
-        <v>41073.571120000008</v>
+        <v>41895.716432000008</v>
       </c>
       <c r="D8" s="18">
         <f t="shared" si="1"/>
-        <v>3422.7975933333337</v>
+        <v>3491.3097026666669</v>
       </c>
       <c r="E8" s="19">
         <f t="shared" si="2"/>
-        <v>20.786220202429153</v>
+        <v>21.2022856437247</v>
       </c>
       <c r="F8" s="19">
         <f t="shared" ref="F8:F42" si="3">E8/2</f>
-        <v>10.393110101214576</v>
+        <v>10.60114282186235</v>
       </c>
       <c r="G8" s="19">
         <f t="shared" ref="G8:G42" si="4">E8/5</f>
-        <v>4.1572440404858302</v>
+        <v>4.2404571287449402</v>
       </c>
       <c r="H8" s="20">
         <f t="shared" ref="H8:H42" si="5">C8/2080</f>
-        <v>19.746909192307697</v>
+        <v>20.142171361538466</v>
       </c>
     </row>
     <row r="9" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A9" s="8">
         <f t="shared" ref="A9:A42" si="6">A8+1</f>
         <v>2</v>
       </c>
       <c r="B9" s="18">
         <v>34781.47</v>
       </c>
       <c r="C9" s="18">
         <f t="shared" si="0"/>
-        <v>42398.611930000006</v>
+        <v>43247.279798000003</v>
       </c>
       <c r="D9" s="18">
         <f t="shared" si="1"/>
-        <v>3533.2176608333339</v>
+        <v>3603.9399831666669</v>
       </c>
       <c r="E9" s="19">
         <f t="shared" si="2"/>
-        <v>21.456787413967614</v>
+        <v>21.886275201417007</v>
       </c>
       <c r="F9" s="19">
         <f t="shared" si="3"/>
-        <v>10.728393706983807</v>
+        <v>10.943137600708503</v>
       </c>
       <c r="G9" s="19">
         <f t="shared" si="4"/>
-        <v>4.291357482793523</v>
+        <v>4.3772550402834014</v>
       </c>
       <c r="H9" s="20">
         <f t="shared" si="5"/>
-        <v>20.383948043269235</v>
+        <v>20.791961441346157</v>
       </c>
     </row>
     <row r="10" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A10" s="8">
         <f t="shared" si="6"/>
         <v>3</v>
       </c>
       <c r="B10" s="18">
         <v>35820.36</v>
       </c>
       <c r="C10" s="18">
         <f t="shared" si="0"/>
-        <v>43665.018840000004</v>
+        <v>44539.035624000004</v>
       </c>
       <c r="D10" s="18">
         <f t="shared" si="1"/>
-        <v>3638.7515700000004</v>
+        <v>3711.5863020000006</v>
       </c>
       <c r="E10" s="19">
         <f t="shared" si="2"/>
-        <v>22.097681599190285</v>
+        <v>22.539997785425104</v>
       </c>
       <c r="F10" s="19">
         <f t="shared" si="3"/>
-        <v>11.048840799595142</v>
+        <v>11.269998892712552</v>
       </c>
       <c r="G10" s="19">
         <f t="shared" si="4"/>
-        <v>4.4195363198380573</v>
+        <v>4.5079995570850206</v>
       </c>
       <c r="H10" s="20">
         <f t="shared" si="5"/>
-        <v>20.99279751923077</v>
+        <v>21.412997896153847</v>
       </c>
     </row>
     <row r="11" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A11" s="8">
         <f t="shared" si="6"/>
         <v>4</v>
       </c>
       <c r="B11" s="18">
         <v>36811.03</v>
       </c>
       <c r="C11" s="18">
         <f t="shared" si="0"/>
-        <v>44872.645570000001</v>
+        <v>45770.834702</v>
       </c>
       <c r="D11" s="18">
         <f t="shared" si="1"/>
-        <v>3739.3871308333332</v>
+        <v>3814.2362251666664</v>
       </c>
       <c r="E11" s="19">
         <f t="shared" si="2"/>
-        <v>22.708828729757084</v>
+        <v>23.163377885627529</v>
       </c>
       <c r="F11" s="19">
         <f t="shared" si="3"/>
-        <v>11.354414364878542</v>
+        <v>11.581688942813765</v>
       </c>
       <c r="G11" s="19">
         <f t="shared" si="4"/>
-        <v>4.5417657459514169</v>
+        <v>4.6326755771255055</v>
       </c>
       <c r="H11" s="20">
         <f t="shared" si="5"/>
-        <v>21.573387293269231</v>
+        <v>22.005208991346155</v>
       </c>
     </row>
     <row r="12" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A12" s="8">
         <f t="shared" si="6"/>
         <v>5</v>
       </c>
       <c r="B12" s="18">
         <v>37753.370000000003</v>
       </c>
       <c r="C12" s="18">
         <f t="shared" si="0"/>
-        <v>46021.358030000003</v>
+        <v>46942.540258000008</v>
       </c>
       <c r="D12" s="18">
         <f t="shared" si="1"/>
-        <v>3835.1131691666669</v>
+        <v>3911.8783548333336</v>
       </c>
       <c r="E12" s="19">
         <f t="shared" si="2"/>
-        <v>23.290160946356277</v>
+        <v>23.75634628441296</v>
       </c>
       <c r="F12" s="19">
         <f t="shared" si="3"/>
-        <v>11.645080473178139</v>
+        <v>11.87817314220648</v>
       </c>
       <c r="G12" s="19">
         <f t="shared" si="4"/>
-        <v>4.6580321892712551</v>
+        <v>4.7512692568825923</v>
       </c>
       <c r="H12" s="20">
         <f t="shared" si="5"/>
-        <v>22.125652899038464</v>
+        <v>22.568528970192311</v>
       </c>
     </row>
     <row r="13" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A13" s="8">
         <f t="shared" si="6"/>
         <v>6</v>
       </c>
       <c r="B13" s="18">
         <v>38648.07</v>
       </c>
       <c r="C13" s="18">
         <f t="shared" si="0"/>
-        <v>47111.997330000006</v>
+        <v>48055.010238000003</v>
       </c>
       <c r="D13" s="18">
         <f t="shared" si="1"/>
-        <v>3925.9997775000006</v>
+        <v>4004.5841865000002</v>
       </c>
       <c r="E13" s="19">
         <f t="shared" si="2"/>
-        <v>23.842103911943322</v>
+        <v>24.319337164979757</v>
       </c>
       <c r="F13" s="19">
         <f t="shared" si="3"/>
-        <v>11.921051955971661</v>
+        <v>12.159668582489878</v>
       </c>
       <c r="G13" s="19">
         <f t="shared" si="4"/>
-        <v>4.7684207823886648</v>
+        <v>4.863867432995951</v>
       </c>
       <c r="H13" s="20">
         <f t="shared" si="5"/>
-        <v>22.649998716346158</v>
+        <v>23.103370306730771</v>
       </c>
     </row>
     <row r="14" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A14" s="8">
         <f t="shared" si="6"/>
         <v>7</v>
       </c>
       <c r="B14" s="18">
-        <v>39495.82</v>
+        <v>39492.85</v>
       </c>
       <c r="C14" s="18">
         <f t="shared" si="0"/>
-        <v>48145.404580000002</v>
+        <v>49105.40969</v>
       </c>
       <c r="D14" s="18">
         <f t="shared" si="1"/>
-        <v>4012.1170483333335</v>
+        <v>4092.1174741666669</v>
       </c>
       <c r="E14" s="19">
         <f t="shared" si="2"/>
-        <v>24.365083289473684</v>
+        <v>24.850915835020242</v>
       </c>
       <c r="F14" s="19">
         <f t="shared" si="3"/>
-        <v>12.182541644736842</v>
+        <v>12.425457917510121</v>
       </c>
       <c r="G14" s="19">
         <f t="shared" si="4"/>
-        <v>4.8730166578947367</v>
+        <v>4.9701831670040484</v>
       </c>
       <c r="H14" s="20">
         <f t="shared" si="5"/>
-        <v>23.146829125</v>
+        <v>23.608370043269232</v>
       </c>
     </row>
     <row r="15" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A15" s="8">
         <f t="shared" si="6"/>
         <v>8</v>
       </c>
       <c r="B15" s="18">
-        <v>40297.800000000003</v>
+        <v>40279.089999999997</v>
       </c>
       <c r="C15" s="18">
         <f t="shared" si="0"/>
-        <v>49123.018200000006</v>
+        <v>50083.020506000001</v>
       </c>
       <c r="D15" s="18">
         <f t="shared" si="1"/>
-        <v>4093.5848500000002</v>
+        <v>4173.5850421666664</v>
       </c>
       <c r="E15" s="19">
         <f t="shared" si="2"/>
-        <v>24.859827024291501</v>
+        <v>25.345658150809719</v>
       </c>
       <c r="F15" s="19">
         <f t="shared" si="3"/>
-        <v>12.429913512145751</v>
+        <v>12.672829075404859</v>
       </c>
       <c r="G15" s="19">
         <f t="shared" si="4"/>
-        <v>4.9719654048583006</v>
+        <v>5.0691316301619436</v>
       </c>
       <c r="H15" s="20">
         <f t="shared" si="5"/>
-        <v>23.616835673076928</v>
+        <v>24.078375243269232</v>
       </c>
     </row>
     <row r="16" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A16" s="8">
         <f t="shared" si="6"/>
         <v>9</v>
       </c>
       <c r="B16" s="18">
-        <v>41054.910000000003</v>
+        <v>41021.339999999997</v>
       </c>
       <c r="C16" s="18">
         <f t="shared" si="0"/>
-        <v>50045.935290000009</v>
+        <v>51005.934155999996</v>
       </c>
       <c r="D16" s="18">
         <f t="shared" si="1"/>
-        <v>4170.4946075000007</v>
+        <v>4250.4945129999996</v>
       </c>
       <c r="E16" s="19">
         <f t="shared" si="2"/>
-        <v>25.326890328947371</v>
+        <v>25.812719714574897</v>
       </c>
       <c r="F16" s="19">
         <f t="shared" si="3"/>
-        <v>12.663445164473686</v>
+        <v>12.906359857287448</v>
       </c>
       <c r="G16" s="19">
         <f t="shared" si="4"/>
-        <v>5.0653780657894742</v>
+        <v>5.1625439429149793</v>
       </c>
       <c r="H16" s="20">
         <f t="shared" si="5"/>
-        <v>24.060545812500003</v>
+        <v>24.522083728846152</v>
       </c>
     </row>
     <row r="17" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A17" s="8">
         <f t="shared" si="6"/>
         <v>10</v>
       </c>
       <c r="B17" s="18">
-        <v>41769.019999999997</v>
+        <v>41721.440000000002</v>
       </c>
       <c r="C17" s="18">
         <f t="shared" si="0"/>
-        <v>50916.435380000003</v>
+        <v>51876.438496000002</v>
       </c>
       <c r="D17" s="18">
         <f t="shared" si="1"/>
-        <v>4243.0362816666666</v>
+        <v>4323.0365413333338</v>
       </c>
       <c r="E17" s="19">
         <f t="shared" si="2"/>
-        <v>25.767426811740894</v>
+        <v>26.253258348178139</v>
       </c>
       <c r="F17" s="19">
         <f t="shared" si="3"/>
-        <v>12.883713405870447</v>
+        <v>13.12662917408907</v>
       </c>
       <c r="G17" s="19">
         <f t="shared" si="4"/>
-        <v>5.1534853623481789</v>
+        <v>5.2506516696356282</v>
       </c>
       <c r="H17" s="20">
         <f t="shared" si="5"/>
-        <v>24.479055471153849</v>
+        <v>24.940595430769232</v>
       </c>
     </row>
     <row r="18" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A18" s="8">
         <f t="shared" si="6"/>
         <v>11</v>
       </c>
       <c r="B18" s="18">
-        <v>42441.18</v>
+        <v>42380.41</v>
       </c>
       <c r="C18" s="18">
         <f t="shared" si="0"/>
-        <v>51735.798420000006</v>
+        <v>52695.801794000006</v>
       </c>
       <c r="D18" s="18">
         <f t="shared" si="1"/>
-        <v>4311.3165349999999</v>
+        <v>4391.3168161666672</v>
       </c>
       <c r="E18" s="19">
         <f t="shared" si="2"/>
-        <v>26.182084220647777</v>
+        <v>26.667915887651827</v>
       </c>
       <c r="F18" s="19">
         <f t="shared" si="3"/>
-        <v>13.091042110323889</v>
+        <v>13.333957943825913</v>
       </c>
       <c r="G18" s="19">
         <f t="shared" si="4"/>
-        <v>5.2364168441295558</v>
+        <v>5.3335831775303655</v>
       </c>
       <c r="H18" s="20">
         <f t="shared" si="5"/>
-        <v>24.872980009615389</v>
+        <v>25.334520093269234</v>
       </c>
     </row>
     <row r="19" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A19" s="8">
         <f t="shared" si="6"/>
         <v>12</v>
       </c>
       <c r="B19" s="18">
-        <v>43073.23</v>
+        <v>43000.05</v>
       </c>
       <c r="C19" s="18">
         <f t="shared" si="0"/>
-        <v>52506.267370000009</v>
+        <v>53466.262170000009</v>
       </c>
       <c r="D19" s="18">
         <f t="shared" si="1"/>
-        <v>4375.5222808333338</v>
+        <v>4455.5218475000001</v>
       </c>
       <c r="E19" s="19">
         <f t="shared" si="2"/>
-        <v>26.571997656882594</v>
+        <v>27.057824984817817</v>
       </c>
       <c r="F19" s="19">
         <f t="shared" si="3"/>
-        <v>13.285998828441297</v>
+        <v>13.528912492408908</v>
       </c>
       <c r="G19" s="19">
         <f t="shared" si="4"/>
-        <v>5.3143995313765187</v>
+        <v>5.4115649969635635</v>
       </c>
       <c r="H19" s="20">
         <f t="shared" si="5"/>
-        <v>25.243397774038467</v>
+        <v>25.704933735576926</v>
       </c>
     </row>
     <row r="20" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A20" s="8">
         <f t="shared" si="6"/>
         <v>13</v>
       </c>
       <c r="B20" s="18">
-        <v>43666.68</v>
+        <v>43581.86</v>
       </c>
       <c r="C20" s="18">
         <f t="shared" si="0"/>
-        <v>53229.682920000007</v>
+        <v>54189.684724000006</v>
       </c>
       <c r="D20" s="18">
         <f t="shared" si="1"/>
-        <v>4435.8069100000002</v>
+        <v>4515.8070603333335</v>
       </c>
       <c r="E20" s="19">
         <f t="shared" si="2"/>
-        <v>26.9380986437247</v>
+        <v>27.423929516194335</v>
       </c>
       <c r="F20" s="19">
         <f t="shared" si="3"/>
-        <v>13.46904932186235</v>
+        <v>13.711964758097167</v>
       </c>
       <c r="G20" s="19">
         <f t="shared" si="4"/>
-        <v>5.3876197287449399</v>
+        <v>5.4847859032388673</v>
       </c>
       <c r="H20" s="20">
         <f t="shared" si="5"/>
-        <v>25.591193711538466</v>
+        <v>26.05273304038462</v>
       </c>
     </row>
     <row r="21" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A21" s="8">
         <f t="shared" si="6"/>
         <v>14</v>
       </c>
       <c r="B21" s="18">
-        <v>44223.51</v>
+        <v>44127.76</v>
       </c>
       <c r="C21" s="18">
         <f t="shared" si="0"/>
-        <v>53908.458690000007</v>
+        <v>54868.456784000002</v>
       </c>
       <c r="D21" s="18">
         <f t="shared" si="1"/>
-        <v>4492.3715575000006</v>
+        <v>4572.3713986666671</v>
       </c>
       <c r="E21" s="19">
         <f t="shared" si="2"/>
-        <v>27.281608648785429</v>
+        <v>27.767437643724698</v>
       </c>
       <c r="F21" s="19">
         <f t="shared" si="3"/>
-        <v>13.640804324392715</v>
+        <v>13.883718821862349</v>
       </c>
       <c r="G21" s="19">
         <f t="shared" si="4"/>
-        <v>5.4563217297570858</v>
+        <v>5.5534875287449399</v>
       </c>
       <c r="H21" s="20">
         <f t="shared" si="5"/>
-        <v>25.917528216346156</v>
+        <v>26.379065761538463</v>
       </c>
     </row>
     <row r="22" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A22" s="8">
         <f t="shared" si="6"/>
         <v>15</v>
       </c>
       <c r="B22" s="18">
-        <v>44745.33</v>
+        <v>44639.34</v>
       </c>
       <c r="C22" s="18">
         <f t="shared" si="0"/>
-        <v>54544.557270000005</v>
+        <v>55504.555355999997</v>
       </c>
       <c r="D22" s="18">
         <f t="shared" si="1"/>
-        <v>4545.3797725000004</v>
+        <v>4625.3796130000001</v>
       </c>
       <c r="E22" s="19">
         <f t="shared" si="2"/>
-        <v>27.603520885627532</v>
+        <v>28.089349876518217</v>
       </c>
       <c r="F22" s="19">
         <f t="shared" si="3"/>
-        <v>13.801760442813766</v>
+        <v>14.044674938259108</v>
       </c>
       <c r="G22" s="19">
         <f t="shared" si="4"/>
-        <v>5.5207041771255065</v>
+        <v>5.617869975303643</v>
       </c>
       <c r="H22" s="20">
         <f t="shared" si="5"/>
-        <v>26.223344841346155</v>
+        <v>26.684882382692308</v>
       </c>
     </row>
     <row r="23" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A23" s="8">
         <f t="shared" si="6"/>
         <v>16</v>
       </c>
       <c r="B23" s="18">
-        <v>45288.13</v>
+        <v>45171.49</v>
       </c>
       <c r="C23" s="18">
         <f t="shared" si="0"/>
-        <v>55206.230470000002</v>
+        <v>56166.230666000003</v>
       </c>
       <c r="D23" s="18">
         <f t="shared" si="1"/>
-        <v>4600.5192058333332</v>
+        <v>4680.5192221666666</v>
       </c>
       <c r="E23" s="19">
         <f t="shared" si="2"/>
-        <v>27.938375743927125</v>
+        <v>28.42420580263158</v>
       </c>
       <c r="F23" s="19">
         <f t="shared" si="3"/>
-        <v>13.969187871963562</v>
+        <v>14.21210290131579</v>
       </c>
       <c r="G23" s="19">
         <f t="shared" si="4"/>
-        <v>5.5876751487854248</v>
+        <v>5.6848411605263163</v>
       </c>
       <c r="H23" s="20">
         <f t="shared" si="5"/>
-        <v>26.541456956730769</v>
+        <v>27.0029955125</v>
       </c>
     </row>
     <row r="24" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A24" s="8">
         <f t="shared" si="6"/>
         <v>17</v>
       </c>
       <c r="B24" s="18">
-        <v>45796.27</v>
+        <v>45669.66</v>
       </c>
       <c r="C24" s="18">
         <f t="shared" si="0"/>
-        <v>55825.653129999999</v>
+        <v>56785.655244000009</v>
       </c>
       <c r="D24" s="18">
         <f t="shared" si="1"/>
-        <v>4652.1377608333332</v>
+        <v>4732.1379370000004</v>
       </c>
       <c r="E24" s="19">
         <f t="shared" si="2"/>
-        <v>28.251848750000001</v>
+        <v>28.737679779352231</v>
       </c>
       <c r="F24" s="19">
         <f t="shared" si="3"/>
-        <v>14.125924375</v>
+        <v>14.368839889676115</v>
       </c>
       <c r="G24" s="19">
         <f t="shared" si="4"/>
-        <v>5.6503697500000003</v>
+        <v>5.747535955870446</v>
       </c>
       <c r="H24" s="20">
         <f t="shared" si="5"/>
-        <v>26.839256312499998</v>
+        <v>27.300795790384619</v>
       </c>
     </row>
     <row r="25" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A25" s="8">
         <f t="shared" si="6"/>
         <v>18</v>
       </c>
       <c r="B25" s="18">
-        <v>46271.85</v>
+        <v>46135.91</v>
       </c>
       <c r="C25" s="18">
         <f t="shared" si="0"/>
-        <v>56405.385150000002</v>
+        <v>57365.390494000007</v>
       </c>
       <c r="D25" s="18">
         <f t="shared" si="1"/>
-        <v>4700.4487625000002</v>
+        <v>4780.4492078333342</v>
       </c>
       <c r="E25" s="19">
         <f t="shared" si="2"/>
-        <v>28.545235399797573</v>
+        <v>29.031068063765186</v>
       </c>
       <c r="F25" s="19">
         <f t="shared" si="3"/>
-        <v>14.272617699898786</v>
+        <v>14.515534031882593</v>
       </c>
       <c r="G25" s="19">
         <f t="shared" si="4"/>
-        <v>5.7090470799595145</v>
+        <v>5.8062136127530373</v>
       </c>
       <c r="H25" s="20">
         <f t="shared" si="5"/>
-        <v>27.117973629807693</v>
+        <v>27.579514660576926</v>
       </c>
     </row>
     <row r="26" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A26" s="8">
         <f t="shared" si="6"/>
         <v>19</v>
       </c>
       <c r="B26" s="18">
-        <v>46716.36</v>
+        <v>46571.69</v>
       </c>
       <c r="C26" s="18">
         <f t="shared" si="0"/>
-        <v>56947.242840000006</v>
+        <v>57907.239346000002</v>
       </c>
       <c r="D26" s="18">
         <f t="shared" si="1"/>
-        <v>4745.6035700000002</v>
+        <v>4825.6032788333341</v>
       </c>
       <c r="E26" s="19">
         <f t="shared" si="2"/>
-        <v>28.819454878542512</v>
+        <v>29.305283069838058</v>
       </c>
       <c r="F26" s="19">
         <f t="shared" si="3"/>
-        <v>14.409727439271256</v>
+        <v>14.652641534919029</v>
       </c>
       <c r="G26" s="19">
         <f t="shared" si="4"/>
-        <v>5.7638909757085024</v>
+        <v>5.8610566139676115</v>
       </c>
       <c r="H26" s="20">
         <f t="shared" si="5"/>
-        <v>27.378482134615389</v>
+        <v>27.840018916346153</v>
       </c>
     </row>
     <row r="27" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A27" s="8">
         <f t="shared" si="6"/>
         <v>20</v>
       </c>
       <c r="B27" s="18">
-        <v>47131.66</v>
+        <v>46978.84</v>
       </c>
       <c r="C27" s="18">
         <f t="shared" si="0"/>
-        <v>57453.49354000001</v>
+        <v>58413.489655999998</v>
       </c>
       <c r="D27" s="18">
         <f t="shared" si="1"/>
-        <v>4787.7911283333342</v>
+        <v>4867.7908046666671</v>
       </c>
       <c r="E27" s="19">
         <f t="shared" si="2"/>
-        <v>29.075654625506079</v>
+        <v>29.561482619433196</v>
       </c>
       <c r="F27" s="19">
         <f t="shared" si="3"/>
-        <v>14.53782731275304</v>
+        <v>14.780741309716598</v>
       </c>
       <c r="G27" s="19">
         <f t="shared" si="4"/>
-        <v>5.815130925101216</v>
+        <v>5.9122965238866394</v>
       </c>
       <c r="H27" s="20">
         <f t="shared" si="5"/>
-        <v>27.621871894230775</v>
+        <v>28.083408488461536</v>
       </c>
     </row>
     <row r="28" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A28" s="8">
         <f t="shared" si="6"/>
         <v>21</v>
       </c>
       <c r="B28" s="18">
-        <v>47519.26</v>
+        <v>47358.84</v>
       </c>
       <c r="C28" s="18">
         <f t="shared" si="0"/>
-        <v>57925.977940000004</v>
+        <v>58885.981655999996</v>
       </c>
       <c r="D28" s="18">
         <f t="shared" si="1"/>
-        <v>4827.1648283333343</v>
+        <v>4907.1651380000003</v>
       </c>
       <c r="E28" s="19">
         <f t="shared" si="2"/>
-        <v>29.314766163967615</v>
+        <v>29.800598004048581</v>
       </c>
       <c r="F28" s="19">
         <f t="shared" si="3"/>
-        <v>14.657383081983808</v>
+        <v>14.90029900202429</v>
       </c>
       <c r="G28" s="19">
         <f t="shared" si="4"/>
-        <v>5.8629532327935232</v>
+        <v>5.9601196008097164</v>
       </c>
       <c r="H28" s="20">
         <f t="shared" si="5"/>
-        <v>27.849027855769233</v>
+        <v>28.310568103846151</v>
       </c>
     </row>
     <row r="29" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A29" s="8">
         <f t="shared" si="6"/>
         <v>22</v>
       </c>
       <c r="B29" s="18">
-        <v>47880.89</v>
+        <v>47713.37</v>
       </c>
       <c r="C29" s="18">
         <f t="shared" si="0"/>
-        <v>58366.804910000006</v>
+        <v>59326.804258000004</v>
       </c>
       <c r="D29" s="18">
         <f t="shared" si="1"/>
-        <v>4863.9004091666675</v>
+        <v>4943.9003548333339</v>
       </c>
       <c r="E29" s="19">
         <f t="shared" si="2"/>
-        <v>29.537856735829962</v>
+        <v>30.023686365384616</v>
       </c>
       <c r="F29" s="19">
         <f t="shared" si="3"/>
-        <v>14.768928367914981</v>
+        <v>15.011843182692308</v>
       </c>
       <c r="G29" s="19">
         <f t="shared" si="4"/>
-        <v>5.9075713471659927</v>
+        <v>6.0047372730769233</v>
       </c>
       <c r="H29" s="20">
         <f t="shared" si="5"/>
-        <v>28.060963899038466</v>
+        <v>28.522502047115385</v>
       </c>
     </row>
     <row r="30" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A30" s="8">
         <f t="shared" si="6"/>
         <v>23</v>
       </c>
       <c r="B30" s="18">
-        <v>48804.2</v>
+        <v>48618.559999999998</v>
       </c>
       <c r="C30" s="18">
         <f t="shared" si="0"/>
-        <v>59492.319799999997</v>
+        <v>60452.317503999999</v>
       </c>
       <c r="D30" s="18">
         <f t="shared" si="1"/>
-        <v>4957.6933166666668</v>
+        <v>5037.6931253333332</v>
       </c>
       <c r="E30" s="19">
         <f t="shared" si="2"/>
-        <v>30.107449291497975</v>
+        <v>30.593278089068825</v>
       </c>
       <c r="F30" s="19">
         <f t="shared" si="3"/>
-        <v>15.053724645748987</v>
+        <v>15.296639044534412</v>
       </c>
       <c r="G30" s="19">
         <f t="shared" si="4"/>
-        <v>6.0214898582995948</v>
+        <v>6.118655617813765</v>
       </c>
       <c r="H30" s="20">
         <f t="shared" si="5"/>
-        <v>28.602076826923074</v>
+        <v>29.063614184615385</v>
       </c>
     </row>
     <row r="31" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A31" s="8">
         <f t="shared" si="6"/>
         <v>24</v>
       </c>
       <c r="B31" s="18">
-        <v>50416.34</v>
+        <v>50199.07</v>
       </c>
       <c r="C31" s="18">
         <f t="shared" si="0"/>
-        <v>61457.518459999999</v>
+        <v>62417.523638000006</v>
       </c>
       <c r="D31" s="18">
         <f t="shared" si="1"/>
-        <v>5121.4598716666669</v>
+        <v>5201.4603031666675</v>
       </c>
       <c r="E31" s="19">
         <f t="shared" si="2"/>
-        <v>31.101983026315789</v>
+        <v>31.587815606275306</v>
       </c>
       <c r="F31" s="19">
         <f t="shared" si="3"/>
-        <v>15.550991513157895</v>
+        <v>15.793907803137653</v>
       </c>
       <c r="G31" s="19">
         <f t="shared" si="4"/>
-        <v>6.2203966052631579</v>
+        <v>6.3175631212550609</v>
       </c>
       <c r="H31" s="20">
         <f t="shared" si="5"/>
-        <v>29.546883874999999</v>
+        <v>30.008424825961541</v>
       </c>
     </row>
     <row r="32" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A32" s="8">
         <f t="shared" si="6"/>
         <v>25</v>
       </c>
       <c r="B32" s="18">
-        <v>50519.29</v>
+        <v>50300</v>
       </c>
       <c r="C32" s="18">
         <f t="shared" si="0"/>
-        <v>61583.014510000008</v>
+        <v>62543.020000000004</v>
       </c>
       <c r="D32" s="18">
         <f t="shared" si="1"/>
-        <v>5131.9178758333337</v>
+        <v>5211.918333333334</v>
       </c>
       <c r="E32" s="19">
         <f t="shared" si="2"/>
-        <v>31.165493173076928</v>
+        <v>31.651325910931178</v>
       </c>
       <c r="F32" s="19">
         <f t="shared" si="3"/>
-        <v>15.582746586538464</v>
+        <v>15.825662955465589</v>
       </c>
       <c r="G32" s="19">
         <f t="shared" si="4"/>
-        <v>6.233098634615386</v>
+        <v>6.3302651821862357</v>
       </c>
       <c r="H32" s="20">
         <f t="shared" si="5"/>
-        <v>29.607218514423082</v>
+        <v>30.068759615384618</v>
       </c>
     </row>
     <row r="33" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A33" s="8">
         <f t="shared" si="6"/>
         <v>26</v>
       </c>
       <c r="B33" s="18">
-        <v>50604.07</v>
+        <v>50383.11</v>
       </c>
       <c r="C33" s="18">
         <f t="shared" si="0"/>
-        <v>61686.361330000007</v>
+        <v>62646.358974000002</v>
       </c>
       <c r="D33" s="18">
         <f t="shared" si="1"/>
-        <v>5140.5301108333342</v>
+        <v>5220.5299144999999</v>
       </c>
       <c r="E33" s="19">
         <f t="shared" si="2"/>
-        <v>31.217794195344133</v>
+        <v>31.703622962550607</v>
       </c>
       <c r="F33" s="19">
         <f t="shared" si="3"/>
-        <v>15.608897097672067</v>
+        <v>15.851811481275304</v>
       </c>
       <c r="G33" s="19">
         <f t="shared" si="4"/>
-        <v>6.243558839068827</v>
+        <v>6.3407245925101217</v>
       </c>
       <c r="H33" s="20">
         <f t="shared" si="5"/>
-        <v>29.656904485576927</v>
+        <v>30.118441814423079</v>
       </c>
     </row>
     <row r="34" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A34" s="8">
         <f t="shared" si="6"/>
         <v>27</v>
       </c>
       <c r="B34" s="18">
-        <v>50694.17</v>
+        <v>50471.44</v>
       </c>
       <c r="C34" s="18">
         <f t="shared" si="0"/>
-        <v>61796.193230000004</v>
+        <v>62756.188496000002</v>
       </c>
       <c r="D34" s="18">
         <f t="shared" si="1"/>
-        <v>5149.6827691666676</v>
+        <v>5229.6823746666678</v>
       </c>
       <c r="E34" s="19">
         <f t="shared" si="2"/>
-        <v>31.273377140688261</v>
+        <v>31.759204704453442</v>
       </c>
       <c r="F34" s="19">
         <f t="shared" si="3"/>
-        <v>15.636688570344131</v>
+        <v>15.879602352226721</v>
       </c>
       <c r="G34" s="19">
         <f t="shared" si="4"/>
-        <v>6.2546754281376522</v>
+        <v>6.3518409408906882</v>
       </c>
       <c r="H34" s="20">
         <f t="shared" si="5"/>
-        <v>29.70970828365385</v>
+        <v>30.171244469230771</v>
       </c>
     </row>
     <row r="35" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A35" s="8">
         <f t="shared" si="6"/>
         <v>28</v>
       </c>
       <c r="B35" s="18">
-        <v>50766.95</v>
+        <v>50542.8</v>
       </c>
       <c r="C35" s="18">
         <f t="shared" si="0"/>
-        <v>61884.912049999999</v>
+        <v>62844.91752000001</v>
       </c>
       <c r="D35" s="18">
         <f t="shared" si="1"/>
-        <v>5157.0760041666663</v>
+        <v>5237.0764600000011</v>
       </c>
       <c r="E35" s="19">
         <f t="shared" si="2"/>
-        <v>31.318275328947369</v>
+        <v>31.804108056680167</v>
       </c>
       <c r="F35" s="19">
         <f t="shared" si="3"/>
-        <v>15.659137664473684</v>
+        <v>15.902054028340084</v>
       </c>
       <c r="G35" s="19">
         <f t="shared" si="4"/>
-        <v>6.2636550657894734</v>
+        <v>6.3608216113360339</v>
       </c>
       <c r="H35" s="20">
         <f t="shared" si="5"/>
-        <v>29.752361562499999</v>
+        <v>30.213902653846159</v>
       </c>
     </row>
     <row r="36" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A36" s="8">
         <f t="shared" si="6"/>
         <v>29</v>
       </c>
       <c r="B36" s="18">
-        <v>50834.35</v>
+        <v>50608.87</v>
       </c>
       <c r="C36" s="18">
         <f t="shared" si="0"/>
-        <v>61967.072650000002</v>
+        <v>62927.068958000003</v>
       </c>
       <c r="D36" s="18">
         <f t="shared" si="1"/>
-        <v>5163.9227208333332</v>
+        <v>5243.922413166667</v>
       </c>
       <c r="E36" s="19">
         <f t="shared" si="2"/>
-        <v>31.359854579959514</v>
+        <v>31.845682671052632</v>
       </c>
       <c r="F36" s="19">
         <f t="shared" si="3"/>
-        <v>15.679927289979757</v>
+        <v>15.922841335526316</v>
       </c>
       <c r="G36" s="19">
         <f t="shared" si="4"/>
-        <v>6.2719709159919024</v>
+        <v>6.3691365342105266</v>
       </c>
       <c r="H36" s="20">
         <f t="shared" si="5"/>
-        <v>29.791861850961538</v>
+        <v>30.253398537500001</v>
       </c>
     </row>
     <row r="37" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A37" s="8">
         <f t="shared" si="6"/>
         <v>30</v>
       </c>
       <c r="B37" s="18">
-        <v>50896.83</v>
+        <v>50670.13</v>
       </c>
       <c r="C37" s="18">
         <f t="shared" si="0"/>
-        <v>62043.235770000007</v>
+        <v>63003.239642</v>
       </c>
       <c r="D37" s="18">
         <f t="shared" si="1"/>
-        <v>5170.2696475000002</v>
+        <v>5250.2699701666661</v>
       </c>
       <c r="E37" s="19">
         <f t="shared" si="2"/>
-        <v>31.398398669028342</v>
+        <v>31.884230588056681</v>
       </c>
       <c r="F37" s="19">
         <f t="shared" si="3"/>
-        <v>15.699199334514171</v>
+        <v>15.942115294028341</v>
       </c>
       <c r="G37" s="19">
         <f t="shared" si="4"/>
-        <v>6.2796797338056685</v>
+        <v>6.3768461176113362</v>
       </c>
       <c r="H37" s="20">
         <f t="shared" si="5"/>
-        <v>29.828478735576926</v>
+        <v>30.290019058653847</v>
       </c>
     </row>
     <row r="38" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A38" s="8">
         <f t="shared" si="6"/>
         <v>31</v>
       </c>
       <c r="B38" s="18">
-        <v>50954.65</v>
+        <v>50726.81</v>
       </c>
       <c r="C38" s="18">
         <f t="shared" si="0"/>
-        <v>62113.718350000003</v>
+        <v>63073.715554000002</v>
       </c>
       <c r="D38" s="18">
         <f t="shared" si="1"/>
-        <v>5176.1431958333342</v>
+        <v>5256.1429628333326</v>
       </c>
       <c r="E38" s="19">
         <f t="shared" si="2"/>
-        <v>31.434067990890689</v>
+        <v>31.919896535425103</v>
       </c>
       <c r="F38" s="19">
         <f t="shared" si="3"/>
-        <v>15.717033995445345</v>
+        <v>15.959948267712551</v>
       </c>
       <c r="G38" s="19">
         <f t="shared" si="4"/>
-        <v>6.2868135981781377</v>
+        <v>6.3839793070850206</v>
       </c>
       <c r="H38" s="20">
         <f t="shared" si="5"/>
-        <v>29.862364591346154</v>
+        <v>30.323901708653846</v>
       </c>
     </row>
     <row r="39" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A39" s="8">
         <f t="shared" si="6"/>
         <v>32</v>
       </c>
       <c r="B39" s="18">
-        <v>51008.21</v>
+        <v>50779.32</v>
       </c>
       <c r="C39" s="18">
         <f t="shared" si="0"/>
-        <v>62179.007990000006</v>
+        <v>63139.006488000006</v>
       </c>
       <c r="D39" s="18">
         <f t="shared" si="1"/>
-        <v>5181.5839991666671</v>
+        <v>5261.5838739999999</v>
       </c>
       <c r="E39" s="19">
         <f t="shared" si="2"/>
-        <v>31.467109306680165</v>
+        <v>31.952938506072879</v>
       </c>
       <c r="F39" s="19">
         <f t="shared" si="3"/>
-        <v>15.733554653340082</v>
+        <v>15.97646925303644</v>
       </c>
       <c r="G39" s="19">
         <f t="shared" si="4"/>
-        <v>6.2934218613360331</v>
+        <v>6.3905877012145762</v>
       </c>
       <c r="H39" s="20">
         <f t="shared" si="5"/>
-        <v>29.893753841346157</v>
+        <v>30.355291580769233</v>
       </c>
     </row>
     <row r="40" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A40" s="8">
         <f t="shared" si="6"/>
         <v>33</v>
       </c>
       <c r="B40" s="18">
-        <v>51057.79</v>
+        <v>50827.93</v>
       </c>
       <c r="C40" s="18">
         <f t="shared" si="0"/>
-        <v>62239.446010000007</v>
+        <v>63199.448162000001</v>
       </c>
       <c r="D40" s="18">
         <f t="shared" si="1"/>
-        <v>5186.6205008333336</v>
+        <v>5266.6206801666667</v>
       </c>
       <c r="E40" s="19">
         <f t="shared" si="2"/>
-        <v>31.497695349190288</v>
+        <v>31.983526397773279</v>
       </c>
       <c r="F40" s="19">
         <f t="shared" si="3"/>
-        <v>15.748847674595144</v>
+        <v>15.991763198886639</v>
       </c>
       <c r="G40" s="19">
         <f t="shared" si="4"/>
-        <v>6.2995390698380573</v>
+        <v>6.3967052795546557</v>
       </c>
       <c r="H40" s="20">
         <f t="shared" si="5"/>
-        <v>29.922810581730772</v>
+        <v>30.384350077884616</v>
       </c>
     </row>
     <row r="41" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A41" s="8">
         <f t="shared" si="6"/>
         <v>34</v>
       </c>
       <c r="B41" s="18">
-        <v>51103.73</v>
+        <v>50872.97</v>
       </c>
       <c r="C41" s="18">
         <f t="shared" si="0"/>
-        <v>62295.446870000007</v>
+        <v>63255.450898000003</v>
       </c>
       <c r="D41" s="18">
         <f t="shared" si="1"/>
-        <v>5191.287239166667</v>
+        <v>5271.2875748333336</v>
       </c>
       <c r="E41" s="19">
         <f t="shared" si="2"/>
-        <v>31.526035865384618</v>
+        <v>32.011867863360322</v>
       </c>
       <c r="F41" s="19">
         <f t="shared" si="3"/>
-        <v>15.763017932692309</v>
+        <v>16.005933931680161</v>
       </c>
       <c r="G41" s="19">
         <f t="shared" si="4"/>
-        <v>6.3052071730769237</v>
+        <v>6.4023735726720643</v>
       </c>
       <c r="H41" s="20">
         <f t="shared" si="5"/>
-        <v>29.949734072115387</v>
+        <v>30.411274470192311</v>
       </c>
     </row>
     <row r="42" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A42" s="21">
         <f t="shared" si="6"/>
         <v>35</v>
       </c>
       <c r="B42" s="22">
-        <v>51146.23</v>
+        <v>50914.63</v>
       </c>
       <c r="C42" s="22">
         <f t="shared" si="0"/>
-        <v>62347.25437000001</v>
+        <v>63307.250941999999</v>
       </c>
       <c r="D42" s="22">
         <f t="shared" si="1"/>
-        <v>5195.6045308333341</v>
+        <v>5275.6042451666663</v>
       </c>
       <c r="E42" s="23">
         <f t="shared" si="2"/>
-        <v>31.552254235829963</v>
+        <v>32.038082460526319</v>
       </c>
       <c r="F42" s="23">
         <f t="shared" si="3"/>
-        <v>15.776127117914982</v>
+        <v>16.019041230263159</v>
       </c>
       <c r="G42" s="23">
         <f t="shared" si="4"/>
-        <v>6.3104508471659928</v>
+        <v>6.4076164921052641</v>
       </c>
       <c r="H42" s="24">
         <f t="shared" si="5"/>
-        <v>29.974641524038468</v>
+        <v>30.436178337499999</v>
       </c>
     </row>
   </sheetData>
   <dataConsolidate/>
   <mergeCells count="3">
     <mergeCell ref="B4:C4"/>
     <mergeCell ref="E4:H4"/>
     <mergeCell ref="E5:G5"/>
   </mergeCells>
   <pageMargins left="0.39370078740157483" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0">
     <oddFooter>&amp;L&amp;"Calibri,Standaard"&amp;F</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet15.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0E00-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:H42"/>
   <sheetViews>
-    <sheetView topLeftCell="A20" zoomScaleNormal="100" workbookViewId="0">
-[...1 lines deleted...]
-    </sheetView>
+    <sheetView zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.88671875" defaultRowHeight="13.8" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="1" width="7.6640625" style="2" bestFit="1" customWidth="1"/>
     <col min="2" max="4" width="15.33203125" style="2" customWidth="1"/>
     <col min="5" max="8" width="12.33203125" style="2" customWidth="1"/>
     <col min="9" max="16384" width="8.88671875" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A1" s="1" t="s">
         <v>64</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="2" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A2" s="4"/>
       <c r="D2" s="3">
         <f>Inhoud!B4</f>
-        <v>46054</v>
+        <v>46235</v>
       </c>
     </row>
     <row r="3" spans="1:8" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A3" s="1"/>
       <c r="B3" s="1"/>
       <c r="C3" s="5" t="s">
         <v>1</v>
       </c>
       <c r="D3" s="33">
         <f>Inhoud!B6</f>
-        <v>1.2190000000000001</v>
+        <v>1.2434000000000001</v>
       </c>
     </row>
     <row r="4" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A4" s="6"/>
       <c r="B4" s="41" t="s">
         <v>2</v>
       </c>
       <c r="C4" s="42"/>
       <c r="D4" s="7" t="s">
         <v>3</v>
       </c>
       <c r="E4" s="41" t="s">
         <v>4</v>
       </c>
       <c r="F4" s="43"/>
       <c r="G4" s="43"/>
       <c r="H4" s="42"/>
     </row>
     <row r="5" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A5" s="8"/>
       <c r="B5" s="9">
         <v>1</v>
       </c>
       <c r="C5" s="10"/>
       <c r="D5" s="10"/>
       <c r="E5" s="44" t="s">
         <v>5</v>
       </c>
       <c r="F5" s="45"/>
       <c r="G5" s="46"/>
       <c r="H5" s="11" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="6" spans="1:8" s="17" customFormat="1" x14ac:dyDescent="0.3">
       <c r="A6" s="12"/>
       <c r="B6" s="14" t="str">
         <f>'L4'!$B$6</f>
         <v>basis 01/01/2022</v>
       </c>
       <c r="C6" s="13">
         <f>D2</f>
-        <v>46054</v>
+        <v>46235</v>
       </c>
       <c r="D6" s="13">
         <f>C6</f>
-        <v>46054</v>
+        <v>46235</v>
       </c>
       <c r="E6" s="14">
         <v>1</v>
       </c>
       <c r="F6" s="15">
         <v>0.5</v>
       </c>
       <c r="G6" s="16">
         <v>0.2</v>
       </c>
       <c r="H6" s="12"/>
     </row>
     <row r="7" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A7" s="8">
         <v>0</v>
       </c>
       <c r="B7" s="18">
         <v>32560.19</v>
       </c>
       <c r="C7" s="18">
         <f t="shared" ref="C7:C42" si="0">B7*$D$3</f>
-        <v>39690.871610000002</v>
+        <v>40485.340246</v>
       </c>
       <c r="D7" s="18">
         <f t="shared" ref="D7:D42" si="1">B7/12*$D$3</f>
-        <v>3307.5726341666664</v>
+        <v>3373.7783538333333</v>
       </c>
       <c r="E7" s="19">
         <f t="shared" ref="E7:E42" si="2">C7/1976</f>
-        <v>20.086473486842106</v>
+        <v>20.488532513157896</v>
       </c>
       <c r="F7" s="19">
         <f>E7/2</f>
-        <v>10.043236743421053</v>
+        <v>10.244266256578948</v>
       </c>
       <c r="G7" s="19">
         <f>E7/5</f>
-        <v>4.0172946973684214</v>
+        <v>4.0977065026315795</v>
       </c>
       <c r="H7" s="20">
         <f>C7/2080</f>
-        <v>19.082149812500003</v>
+        <v>19.464105887500001</v>
       </c>
     </row>
     <row r="8" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A8" s="8">
         <f>A7+1</f>
         <v>1</v>
       </c>
       <c r="B8" s="18">
         <v>33694.480000000003</v>
       </c>
       <c r="C8" s="18">
         <f t="shared" si="0"/>
-        <v>41073.571120000008</v>
+        <v>41895.716432000008</v>
       </c>
       <c r="D8" s="18">
         <f t="shared" si="1"/>
-        <v>3422.7975933333337</v>
+        <v>3491.3097026666669</v>
       </c>
       <c r="E8" s="19">
         <f t="shared" si="2"/>
-        <v>20.786220202429153</v>
+        <v>21.2022856437247</v>
       </c>
       <c r="F8" s="19">
         <f t="shared" ref="F8:F42" si="3">E8/2</f>
-        <v>10.393110101214576</v>
+        <v>10.60114282186235</v>
       </c>
       <c r="G8" s="19">
         <f t="shared" ref="G8:G42" si="4">E8/5</f>
-        <v>4.1572440404858302</v>
+        <v>4.2404571287449402</v>
       </c>
       <c r="H8" s="20">
         <f t="shared" ref="H8:H42" si="5">C8/2080</f>
-        <v>19.746909192307697</v>
+        <v>20.142171361538466</v>
       </c>
     </row>
     <row r="9" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A9" s="8">
         <f t="shared" ref="A9:A42" si="6">A8+1</f>
         <v>2</v>
       </c>
       <c r="B9" s="18">
         <v>34781.47</v>
       </c>
       <c r="C9" s="18">
         <f t="shared" si="0"/>
-        <v>42398.611930000006</v>
+        <v>43247.279798000003</v>
       </c>
       <c r="D9" s="18">
         <f t="shared" si="1"/>
-        <v>3533.2176608333339</v>
+        <v>3603.9399831666669</v>
       </c>
       <c r="E9" s="19">
         <f t="shared" si="2"/>
-        <v>21.456787413967614</v>
+        <v>21.886275201417007</v>
       </c>
       <c r="F9" s="19">
         <f t="shared" si="3"/>
-        <v>10.728393706983807</v>
+        <v>10.943137600708503</v>
       </c>
       <c r="G9" s="19">
         <f t="shared" si="4"/>
-        <v>4.291357482793523</v>
+        <v>4.3772550402834014</v>
       </c>
       <c r="H9" s="20">
         <f t="shared" si="5"/>
-        <v>20.383948043269235</v>
+        <v>20.791961441346157</v>
       </c>
     </row>
     <row r="10" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A10" s="8">
         <f t="shared" si="6"/>
         <v>3</v>
       </c>
       <c r="B10" s="18">
         <v>35820.36</v>
       </c>
       <c r="C10" s="18">
         <f t="shared" si="0"/>
-        <v>43665.018840000004</v>
+        <v>44539.035624000004</v>
       </c>
       <c r="D10" s="18">
         <f t="shared" si="1"/>
-        <v>3638.7515700000004</v>
+        <v>3711.5863020000006</v>
       </c>
       <c r="E10" s="19">
         <f t="shared" si="2"/>
-        <v>22.097681599190285</v>
+        <v>22.539997785425104</v>
       </c>
       <c r="F10" s="19">
         <f t="shared" si="3"/>
-        <v>11.048840799595142</v>
+        <v>11.269998892712552</v>
       </c>
       <c r="G10" s="19">
         <f t="shared" si="4"/>
-        <v>4.4195363198380573</v>
+        <v>4.5079995570850206</v>
       </c>
       <c r="H10" s="20">
         <f t="shared" si="5"/>
-        <v>20.99279751923077</v>
+        <v>21.412997896153847</v>
       </c>
     </row>
     <row r="11" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A11" s="8">
         <f t="shared" si="6"/>
         <v>4</v>
       </c>
       <c r="B11" s="18">
         <v>36811.03</v>
       </c>
       <c r="C11" s="18">
         <f t="shared" si="0"/>
-        <v>44872.645570000001</v>
+        <v>45770.834702</v>
       </c>
       <c r="D11" s="18">
         <f t="shared" si="1"/>
-        <v>3739.3871308333332</v>
+        <v>3814.2362251666664</v>
       </c>
       <c r="E11" s="19">
         <f t="shared" si="2"/>
-        <v>22.708828729757084</v>
+        <v>23.163377885627529</v>
       </c>
       <c r="F11" s="19">
         <f t="shared" si="3"/>
-        <v>11.354414364878542</v>
+        <v>11.581688942813765</v>
       </c>
       <c r="G11" s="19">
         <f t="shared" si="4"/>
-        <v>4.5417657459514169</v>
+        <v>4.6326755771255055</v>
       </c>
       <c r="H11" s="20">
         <f t="shared" si="5"/>
-        <v>21.573387293269231</v>
+        <v>22.005208991346155</v>
       </c>
     </row>
     <row r="12" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A12" s="8">
         <f t="shared" si="6"/>
         <v>5</v>
       </c>
       <c r="B12" s="18">
         <v>37753.370000000003</v>
       </c>
       <c r="C12" s="18">
         <f t="shared" si="0"/>
-        <v>46021.358030000003</v>
+        <v>46942.540258000008</v>
       </c>
       <c r="D12" s="18">
         <f t="shared" si="1"/>
-        <v>3835.1131691666669</v>
+        <v>3911.8783548333336</v>
       </c>
       <c r="E12" s="19">
         <f t="shared" si="2"/>
-        <v>23.290160946356277</v>
+        <v>23.75634628441296</v>
       </c>
       <c r="F12" s="19">
         <f t="shared" si="3"/>
-        <v>11.645080473178139</v>
+        <v>11.87817314220648</v>
       </c>
       <c r="G12" s="19">
         <f t="shared" si="4"/>
-        <v>4.6580321892712551</v>
+        <v>4.7512692568825923</v>
       </c>
       <c r="H12" s="20">
         <f t="shared" si="5"/>
-        <v>22.125652899038464</v>
+        <v>22.568528970192311</v>
       </c>
     </row>
     <row r="13" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A13" s="8">
         <f t="shared" si="6"/>
         <v>6</v>
       </c>
       <c r="B13" s="18">
         <v>38648.07</v>
       </c>
       <c r="C13" s="18">
         <f t="shared" si="0"/>
-        <v>47111.997330000006</v>
+        <v>48055.010238000003</v>
       </c>
       <c r="D13" s="18">
         <f t="shared" si="1"/>
-        <v>3925.9997775000006</v>
+        <v>4004.5841865000002</v>
       </c>
       <c r="E13" s="19">
         <f t="shared" si="2"/>
-        <v>23.842103911943322</v>
+        <v>24.319337164979757</v>
       </c>
       <c r="F13" s="19">
         <f t="shared" si="3"/>
-        <v>11.921051955971661</v>
+        <v>12.159668582489878</v>
       </c>
       <c r="G13" s="19">
         <f t="shared" si="4"/>
-        <v>4.7684207823886648</v>
+        <v>4.863867432995951</v>
       </c>
       <c r="H13" s="20">
         <f t="shared" si="5"/>
-        <v>22.649998716346158</v>
+        <v>23.103370306730771</v>
       </c>
     </row>
     <row r="14" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A14" s="8">
         <f t="shared" si="6"/>
         <v>7</v>
       </c>
       <c r="B14" s="18">
-        <v>39495.82</v>
+        <v>39492.85</v>
       </c>
       <c r="C14" s="18">
         <f t="shared" si="0"/>
-        <v>48145.404580000002</v>
+        <v>49105.40969</v>
       </c>
       <c r="D14" s="18">
         <f t="shared" si="1"/>
-        <v>4012.1170483333335</v>
+        <v>4092.1174741666669</v>
       </c>
       <c r="E14" s="19">
         <f t="shared" si="2"/>
-        <v>24.365083289473684</v>
+        <v>24.850915835020242</v>
       </c>
       <c r="F14" s="19">
         <f t="shared" si="3"/>
-        <v>12.182541644736842</v>
+        <v>12.425457917510121</v>
       </c>
       <c r="G14" s="19">
         <f t="shared" si="4"/>
-        <v>4.8730166578947367</v>
+        <v>4.9701831670040484</v>
       </c>
       <c r="H14" s="20">
         <f t="shared" si="5"/>
-        <v>23.146829125</v>
+        <v>23.608370043269232</v>
       </c>
     </row>
     <row r="15" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A15" s="8">
         <f t="shared" si="6"/>
         <v>8</v>
       </c>
       <c r="B15" s="18">
-        <v>40297.800000000003</v>
+        <v>40279.089999999997</v>
       </c>
       <c r="C15" s="18">
         <f t="shared" si="0"/>
-        <v>49123.018200000006</v>
+        <v>50083.020506000001</v>
       </c>
       <c r="D15" s="18">
         <f t="shared" si="1"/>
-        <v>4093.5848500000002</v>
+        <v>4173.5850421666664</v>
       </c>
       <c r="E15" s="19">
         <f t="shared" si="2"/>
-        <v>24.859827024291501</v>
+        <v>25.345658150809719</v>
       </c>
       <c r="F15" s="19">
         <f t="shared" si="3"/>
-        <v>12.429913512145751</v>
+        <v>12.672829075404859</v>
       </c>
       <c r="G15" s="19">
         <f t="shared" si="4"/>
-        <v>4.9719654048583006</v>
+        <v>5.0691316301619436</v>
       </c>
       <c r="H15" s="20">
         <f t="shared" si="5"/>
-        <v>23.616835673076928</v>
+        <v>24.078375243269232</v>
       </c>
     </row>
     <row r="16" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A16" s="8">
         <f t="shared" si="6"/>
         <v>9</v>
       </c>
       <c r="B16" s="18">
-        <v>41054.910000000003</v>
+        <v>41021.339999999997</v>
       </c>
       <c r="C16" s="18">
         <f t="shared" si="0"/>
-        <v>50045.935290000009</v>
+        <v>51005.934155999996</v>
       </c>
       <c r="D16" s="18">
         <f t="shared" si="1"/>
-        <v>4170.4946075000007</v>
+        <v>4250.4945129999996</v>
       </c>
       <c r="E16" s="19">
         <f t="shared" si="2"/>
-        <v>25.326890328947371</v>
+        <v>25.812719714574897</v>
       </c>
       <c r="F16" s="19">
         <f t="shared" si="3"/>
-        <v>12.663445164473686</v>
+        <v>12.906359857287448</v>
       </c>
       <c r="G16" s="19">
         <f t="shared" si="4"/>
-        <v>5.0653780657894742</v>
+        <v>5.1625439429149793</v>
       </c>
       <c r="H16" s="20">
         <f t="shared" si="5"/>
-        <v>24.060545812500003</v>
+        <v>24.522083728846152</v>
       </c>
     </row>
     <row r="17" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A17" s="8">
         <f t="shared" si="6"/>
         <v>10</v>
       </c>
       <c r="B17" s="18">
-        <v>41769.019999999997</v>
+        <v>41721.440000000002</v>
       </c>
       <c r="C17" s="18">
         <f t="shared" si="0"/>
-        <v>50916.435380000003</v>
+        <v>51876.438496000002</v>
       </c>
       <c r="D17" s="18">
         <f t="shared" si="1"/>
-        <v>4243.0362816666666</v>
+        <v>4323.0365413333338</v>
       </c>
       <c r="E17" s="19">
         <f t="shared" si="2"/>
-        <v>25.767426811740894</v>
+        <v>26.253258348178139</v>
       </c>
       <c r="F17" s="19">
         <f t="shared" si="3"/>
-        <v>12.883713405870447</v>
+        <v>13.12662917408907</v>
       </c>
       <c r="G17" s="19">
         <f t="shared" si="4"/>
-        <v>5.1534853623481789</v>
+        <v>5.2506516696356282</v>
       </c>
       <c r="H17" s="20">
         <f t="shared" si="5"/>
-        <v>24.479055471153849</v>
+        <v>24.940595430769232</v>
       </c>
     </row>
     <row r="18" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A18" s="8">
         <f t="shared" si="6"/>
         <v>11</v>
       </c>
       <c r="B18" s="18">
-        <v>42441.18</v>
+        <v>42380.41</v>
       </c>
       <c r="C18" s="18">
         <f t="shared" si="0"/>
-        <v>51735.798420000006</v>
+        <v>52695.801794000006</v>
       </c>
       <c r="D18" s="18">
         <f t="shared" si="1"/>
-        <v>4311.3165349999999</v>
+        <v>4391.3168161666672</v>
       </c>
       <c r="E18" s="19">
         <f t="shared" si="2"/>
-        <v>26.182084220647777</v>
+        <v>26.667915887651827</v>
       </c>
       <c r="F18" s="19">
         <f t="shared" si="3"/>
-        <v>13.091042110323889</v>
+        <v>13.333957943825913</v>
       </c>
       <c r="G18" s="19">
         <f t="shared" si="4"/>
-        <v>5.2364168441295558</v>
+        <v>5.3335831775303655</v>
       </c>
       <c r="H18" s="20">
         <f t="shared" si="5"/>
-        <v>24.872980009615389</v>
+        <v>25.334520093269234</v>
       </c>
     </row>
     <row r="19" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A19" s="8">
         <f t="shared" si="6"/>
         <v>12</v>
       </c>
       <c r="B19" s="18">
-        <v>43073.23</v>
+        <v>43000.05</v>
       </c>
       <c r="C19" s="18">
         <f t="shared" si="0"/>
-        <v>52506.267370000009</v>
+        <v>53466.262170000009</v>
       </c>
       <c r="D19" s="18">
         <f t="shared" si="1"/>
-        <v>4375.5222808333338</v>
+        <v>4455.5218475000001</v>
       </c>
       <c r="E19" s="19">
         <f t="shared" si="2"/>
-        <v>26.571997656882594</v>
+        <v>27.057824984817817</v>
       </c>
       <c r="F19" s="19">
         <f t="shared" si="3"/>
-        <v>13.285998828441297</v>
+        <v>13.528912492408908</v>
       </c>
       <c r="G19" s="19">
         <f t="shared" si="4"/>
-        <v>5.3143995313765187</v>
+        <v>5.4115649969635635</v>
       </c>
       <c r="H19" s="20">
         <f t="shared" si="5"/>
-        <v>25.243397774038467</v>
+        <v>25.704933735576926</v>
       </c>
     </row>
     <row r="20" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A20" s="8">
         <f t="shared" si="6"/>
         <v>13</v>
       </c>
       <c r="B20" s="18">
-        <v>43666.68</v>
+        <v>43581.86</v>
       </c>
       <c r="C20" s="18">
         <f t="shared" si="0"/>
-        <v>53229.682920000007</v>
+        <v>54189.684724000006</v>
       </c>
       <c r="D20" s="18">
         <f t="shared" si="1"/>
-        <v>4435.8069100000002</v>
+        <v>4515.8070603333335</v>
       </c>
       <c r="E20" s="19">
         <f t="shared" si="2"/>
-        <v>26.9380986437247</v>
+        <v>27.423929516194335</v>
       </c>
       <c r="F20" s="19">
         <f t="shared" si="3"/>
-        <v>13.46904932186235</v>
+        <v>13.711964758097167</v>
       </c>
       <c r="G20" s="19">
         <f t="shared" si="4"/>
-        <v>5.3876197287449399</v>
+        <v>5.4847859032388673</v>
       </c>
       <c r="H20" s="20">
         <f t="shared" si="5"/>
-        <v>25.591193711538466</v>
+        <v>26.05273304038462</v>
       </c>
     </row>
     <row r="21" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A21" s="8">
         <f t="shared" si="6"/>
         <v>14</v>
       </c>
       <c r="B21" s="18">
-        <v>44223.51</v>
+        <v>44127.76</v>
       </c>
       <c r="C21" s="18">
         <f t="shared" si="0"/>
-        <v>53908.458690000007</v>
+        <v>54868.456784000002</v>
       </c>
       <c r="D21" s="18">
         <f t="shared" si="1"/>
-        <v>4492.3715575000006</v>
+        <v>4572.3713986666671</v>
       </c>
       <c r="E21" s="19">
         <f t="shared" si="2"/>
-        <v>27.281608648785429</v>
+        <v>27.767437643724698</v>
       </c>
       <c r="F21" s="19">
         <f t="shared" si="3"/>
-        <v>13.640804324392715</v>
+        <v>13.883718821862349</v>
       </c>
       <c r="G21" s="19">
         <f t="shared" si="4"/>
-        <v>5.4563217297570858</v>
+        <v>5.5534875287449399</v>
       </c>
       <c r="H21" s="20">
         <f t="shared" si="5"/>
-        <v>25.917528216346156</v>
+        <v>26.379065761538463</v>
       </c>
     </row>
     <row r="22" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A22" s="8">
         <f t="shared" si="6"/>
         <v>15</v>
       </c>
       <c r="B22" s="18">
-        <v>44745.33</v>
+        <v>44639.34</v>
       </c>
       <c r="C22" s="18">
         <f t="shared" si="0"/>
-        <v>54544.557270000005</v>
+        <v>55504.555355999997</v>
       </c>
       <c r="D22" s="18">
         <f t="shared" si="1"/>
-        <v>4545.3797725000004</v>
+        <v>4625.3796130000001</v>
       </c>
       <c r="E22" s="19">
         <f t="shared" si="2"/>
-        <v>27.603520885627532</v>
+        <v>28.089349876518217</v>
       </c>
       <c r="F22" s="19">
         <f t="shared" si="3"/>
-        <v>13.801760442813766</v>
+        <v>14.044674938259108</v>
       </c>
       <c r="G22" s="19">
         <f t="shared" si="4"/>
-        <v>5.5207041771255065</v>
+        <v>5.617869975303643</v>
       </c>
       <c r="H22" s="20">
         <f t="shared" si="5"/>
-        <v>26.223344841346155</v>
+        <v>26.684882382692308</v>
       </c>
     </row>
     <row r="23" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A23" s="8">
         <f t="shared" si="6"/>
         <v>16</v>
       </c>
       <c r="B23" s="18">
-        <v>45288.13</v>
+        <v>45171.49</v>
       </c>
       <c r="C23" s="18">
         <f t="shared" si="0"/>
-        <v>55206.230470000002</v>
+        <v>56166.230666000003</v>
       </c>
       <c r="D23" s="18">
         <f t="shared" si="1"/>
-        <v>4600.5192058333332</v>
+        <v>4680.5192221666666</v>
       </c>
       <c r="E23" s="19">
         <f t="shared" si="2"/>
-        <v>27.938375743927125</v>
+        <v>28.42420580263158</v>
       </c>
       <c r="F23" s="19">
         <f t="shared" si="3"/>
-        <v>13.969187871963562</v>
+        <v>14.21210290131579</v>
       </c>
       <c r="G23" s="19">
         <f t="shared" si="4"/>
-        <v>5.5876751487854248</v>
+        <v>5.6848411605263163</v>
       </c>
       <c r="H23" s="20">
         <f t="shared" si="5"/>
-        <v>26.541456956730769</v>
+        <v>27.0029955125</v>
       </c>
     </row>
     <row r="24" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A24" s="8">
         <f t="shared" si="6"/>
         <v>17</v>
       </c>
       <c r="B24" s="18">
-        <v>45885.19</v>
+        <v>45756.83</v>
       </c>
       <c r="C24" s="18">
         <f t="shared" si="0"/>
-        <v>55934.046610000005</v>
+        <v>56894.042422000006</v>
       </c>
       <c r="D24" s="18">
         <f t="shared" si="1"/>
-        <v>4661.1705508333334</v>
+        <v>4741.1702018333335</v>
       </c>
       <c r="E24" s="19">
         <f t="shared" si="2"/>
-        <v>28.306703750000004</v>
+        <v>28.792531590080976</v>
       </c>
       <c r="F24" s="19">
         <f t="shared" si="3"/>
-        <v>14.153351875000002</v>
+        <v>14.396265795040488</v>
       </c>
       <c r="G24" s="19">
         <f t="shared" si="4"/>
-        <v>5.6613407500000008</v>
+        <v>5.7585063180161953</v>
       </c>
       <c r="H24" s="20">
         <f t="shared" si="5"/>
-        <v>26.891368562500002</v>
+        <v>27.352905010576926</v>
       </c>
     </row>
     <row r="25" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A25" s="8">
         <f t="shared" si="6"/>
         <v>18</v>
       </c>
       <c r="B25" s="18">
-        <v>47231.82</v>
+        <v>47077.04</v>
       </c>
       <c r="C25" s="18">
         <f t="shared" si="0"/>
-        <v>57575.588580000003</v>
+        <v>58535.591536000007</v>
       </c>
       <c r="D25" s="18">
         <f t="shared" si="1"/>
-        <v>4797.9657150000003</v>
+        <v>4877.9659613333333</v>
       </c>
       <c r="E25" s="19">
         <f t="shared" si="2"/>
-        <v>29.137443613360325</v>
+        <v>29.623275068825915</v>
       </c>
       <c r="F25" s="19">
         <f t="shared" si="3"/>
-        <v>14.568721806680163</v>
+        <v>14.811637534412958</v>
       </c>
       <c r="G25" s="19">
         <f t="shared" si="4"/>
-        <v>5.8274887226720651</v>
+        <v>5.9246550137651832</v>
       </c>
       <c r="H25" s="20">
         <f t="shared" si="5"/>
-        <v>27.680571432692311</v>
+        <v>28.142111315384618</v>
       </c>
     </row>
     <row r="26" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A26" s="8">
         <f t="shared" si="6"/>
         <v>19</v>
       </c>
       <c r="B26" s="18">
-        <v>48172.18</v>
+        <v>47998.94</v>
       </c>
       <c r="C26" s="18">
         <f t="shared" si="0"/>
-        <v>58721.887420000006</v>
+        <v>59681.881996000004</v>
       </c>
       <c r="D26" s="18">
         <f t="shared" si="1"/>
-        <v>4893.4906183333333</v>
+        <v>4973.4901663333339</v>
       </c>
       <c r="E26" s="19">
         <f t="shared" si="2"/>
-        <v>29.717554362348181</v>
+        <v>30.203381576923078</v>
       </c>
       <c r="F26" s="19">
         <f t="shared" si="3"/>
-        <v>14.858777181174091</v>
+        <v>15.101690788461539</v>
       </c>
       <c r="G26" s="19">
         <f t="shared" si="4"/>
-        <v>5.9435108724696359</v>
+        <v>6.0406763153846157</v>
       </c>
       <c r="H26" s="20">
         <f t="shared" si="5"/>
-        <v>28.231676644230774</v>
+        <v>28.693212498076925</v>
       </c>
     </row>
     <row r="27" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A27" s="8">
         <f t="shared" si="6"/>
         <v>20</v>
       </c>
       <c r="B27" s="18">
-        <v>48172.18</v>
+        <v>47998.94</v>
       </c>
       <c r="C27" s="18">
         <f t="shared" si="0"/>
-        <v>58721.887420000006</v>
+        <v>59681.881996000004</v>
       </c>
       <c r="D27" s="18">
         <f t="shared" si="1"/>
-        <v>4893.4906183333333</v>
+        <v>4973.4901663333339</v>
       </c>
       <c r="E27" s="19">
         <f t="shared" si="2"/>
-        <v>29.717554362348181</v>
+        <v>30.203381576923078</v>
       </c>
       <c r="F27" s="19">
         <f t="shared" si="3"/>
-        <v>14.858777181174091</v>
+        <v>15.101690788461539</v>
       </c>
       <c r="G27" s="19">
         <f t="shared" si="4"/>
-        <v>5.9435108724696359</v>
+        <v>6.0406763153846157</v>
       </c>
       <c r="H27" s="20">
         <f t="shared" si="5"/>
-        <v>28.231676644230774</v>
+        <v>28.693212498076925</v>
       </c>
     </row>
     <row r="28" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A28" s="8">
         <f t="shared" si="6"/>
         <v>21</v>
       </c>
       <c r="B28" s="18">
-        <v>49112.54</v>
+        <v>48920.85</v>
       </c>
       <c r="C28" s="18">
         <f t="shared" si="0"/>
-        <v>59868.186260000002</v>
+        <v>60828.184890000004</v>
       </c>
       <c r="D28" s="18">
         <f t="shared" si="1"/>
-        <v>4989.0155216666672</v>
+        <v>5069.0154075</v>
       </c>
       <c r="E28" s="19">
         <f t="shared" si="2"/>
-        <v>30.297665111336034</v>
+        <v>30.783494377530367</v>
       </c>
       <c r="F28" s="19">
         <f t="shared" si="3"/>
-        <v>15.148832555668017</v>
+        <v>15.391747188765184</v>
       </c>
       <c r="G28" s="19">
         <f t="shared" si="4"/>
-        <v>6.0595330222672068</v>
+        <v>6.1566988755060734</v>
       </c>
       <c r="H28" s="20">
         <f t="shared" si="5"/>
-        <v>28.782781855769233</v>
+        <v>29.244319658653847</v>
       </c>
     </row>
     <row r="29" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A29" s="8">
         <f t="shared" si="6"/>
         <v>22</v>
       </c>
       <c r="B29" s="18">
-        <v>49185.38</v>
+        <v>48992.26</v>
       </c>
       <c r="C29" s="18">
         <f t="shared" si="0"/>
-        <v>59956.978220000005</v>
+        <v>60916.976084000009</v>
       </c>
       <c r="D29" s="18">
         <f t="shared" si="1"/>
-        <v>4996.4148516666673</v>
+        <v>5076.4146736666671</v>
       </c>
       <c r="E29" s="19">
         <f t="shared" si="2"/>
-        <v>30.342600313765185</v>
+        <v>30.828429192307699</v>
       </c>
       <c r="F29" s="19">
         <f t="shared" si="3"/>
-        <v>15.171300156882593</v>
+        <v>15.414214596153849</v>
       </c>
       <c r="G29" s="19">
         <f t="shared" si="4"/>
-        <v>6.0685200627530369</v>
+        <v>6.1656858384615401</v>
       </c>
       <c r="H29" s="20">
         <f t="shared" si="5"/>
-        <v>28.825470298076926</v>
+        <v>29.287007732692313</v>
       </c>
     </row>
     <row r="30" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A30" s="8">
         <f t="shared" si="6"/>
         <v>23</v>
       </c>
       <c r="B30" s="18">
-        <v>50809.09</v>
+        <v>50584.11</v>
       </c>
       <c r="C30" s="18">
         <f t="shared" si="0"/>
-        <v>61936.280709999999</v>
+        <v>62896.282374000002</v>
       </c>
       <c r="D30" s="18">
         <f t="shared" si="1"/>
-        <v>5161.3567258333333</v>
+        <v>5241.3568644999996</v>
       </c>
       <c r="E30" s="19">
         <f t="shared" si="2"/>
-        <v>31.34427161437247</v>
+        <v>31.830102415991902</v>
       </c>
       <c r="F30" s="19">
         <f t="shared" si="3"/>
-        <v>15.672135807186235</v>
+        <v>15.915051207995951</v>
       </c>
       <c r="G30" s="19">
         <f t="shared" si="4"/>
-        <v>6.2688543228744944</v>
+        <v>6.3660204831983807</v>
       </c>
       <c r="H30" s="20">
         <f t="shared" si="5"/>
-        <v>29.777058033653844</v>
+        <v>30.23859729519231</v>
       </c>
     </row>
     <row r="31" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A31" s="8">
         <f t="shared" si="6"/>
         <v>24</v>
       </c>
       <c r="B31" s="18">
-        <v>52421.25</v>
+        <v>52164.63</v>
       </c>
       <c r="C31" s="18">
         <f t="shared" si="0"/>
-        <v>63901.503750000003</v>
+        <v>64861.500941999999</v>
       </c>
       <c r="D31" s="18">
         <f t="shared" si="1"/>
-        <v>5325.1253125000003</v>
+        <v>5405.1250785000002</v>
       </c>
       <c r="E31" s="19">
         <f t="shared" si="2"/>
-        <v>32.338817687246966</v>
+        <v>32.824646225708499</v>
       </c>
       <c r="F31" s="19">
         <f t="shared" si="3"/>
-        <v>16.169408843623483</v>
+        <v>16.412323112854249</v>
       </c>
       <c r="G31" s="19">
         <f t="shared" si="4"/>
-        <v>6.4677635374493931</v>
+        <v>6.5649292451417001</v>
       </c>
       <c r="H31" s="20">
         <f t="shared" si="5"/>
-        <v>30.721876802884616</v>
+        <v>31.183413914423078</v>
       </c>
     </row>
     <row r="32" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A32" s="8">
         <f t="shared" si="6"/>
         <v>25</v>
       </c>
       <c r="B32" s="18">
-        <v>52527.79</v>
+        <v>52269.08</v>
       </c>
       <c r="C32" s="18">
         <f t="shared" si="0"/>
-        <v>64031.376010000007</v>
+        <v>64991.374072000006</v>
       </c>
       <c r="D32" s="18">
         <f t="shared" si="1"/>
-        <v>5335.948000833333</v>
+        <v>5415.9478393333338</v>
       </c>
       <c r="E32" s="19">
         <f t="shared" si="2"/>
-        <v>32.404542515182193</v>
+        <v>32.890371493927127</v>
       </c>
       <c r="F32" s="19">
         <f t="shared" si="3"/>
-        <v>16.202271257591097</v>
+        <v>16.445185746963563</v>
       </c>
       <c r="G32" s="19">
         <f t="shared" si="4"/>
-        <v>6.4809085030364386</v>
+        <v>6.5780742987854257</v>
       </c>
       <c r="H32" s="20">
         <f t="shared" si="5"/>
-        <v>30.784315389423082</v>
+        <v>31.245852919230771</v>
       </c>
     </row>
     <row r="33" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A33" s="8">
         <f t="shared" si="6"/>
         <v>26</v>
       </c>
       <c r="B33" s="18">
-        <v>52615.94</v>
+        <v>52355.5</v>
       </c>
       <c r="C33" s="18">
         <f t="shared" si="0"/>
-        <v>64138.830860000009</v>
+        <v>65098.828700000005</v>
       </c>
       <c r="D33" s="18">
         <f t="shared" si="1"/>
-        <v>5344.9025716666674</v>
+        <v>5424.9023916666665</v>
       </c>
       <c r="E33" s="19">
         <f t="shared" si="2"/>
-        <v>32.458922500000007</v>
+        <v>32.944751366396765</v>
       </c>
       <c r="F33" s="19">
         <f t="shared" si="3"/>
-        <v>16.229461250000004</v>
+        <v>16.472375683198383</v>
       </c>
       <c r="G33" s="19">
         <f t="shared" si="4"/>
-        <v>6.4917845000000014</v>
+        <v>6.5889502732793535</v>
       </c>
       <c r="H33" s="20">
         <f t="shared" si="5"/>
-        <v>30.835976375000005</v>
+        <v>31.297513798076924</v>
       </c>
     </row>
     <row r="34" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A34" s="8">
         <f t="shared" si="6"/>
         <v>27</v>
       </c>
       <c r="B34" s="18">
-        <v>52709.2</v>
+        <v>52446.93</v>
       </c>
       <c r="C34" s="18">
         <f t="shared" si="0"/>
-        <v>64252.514800000004</v>
+        <v>65212.512762000006</v>
       </c>
       <c r="D34" s="18">
         <f t="shared" si="1"/>
-        <v>5354.3762333333334</v>
+        <v>5434.3760635000008</v>
       </c>
       <c r="E34" s="19">
         <f t="shared" si="2"/>
-        <v>32.516454858299596</v>
+        <v>33.002283786437253</v>
       </c>
       <c r="F34" s="19">
         <f t="shared" si="3"/>
-        <v>16.258227429149798</v>
+        <v>16.501141893218627</v>
       </c>
       <c r="G34" s="19">
         <f t="shared" si="4"/>
-        <v>6.5032909716599194</v>
+        <v>6.6004567572874508</v>
       </c>
       <c r="H34" s="20">
         <f t="shared" si="5"/>
-        <v>30.890632115384619</v>
+        <v>31.352169597115388</v>
       </c>
     </row>
     <row r="35" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A35" s="8">
         <f t="shared" si="6"/>
         <v>28</v>
       </c>
       <c r="B35" s="18">
-        <v>52784.88</v>
+        <v>52521.13</v>
       </c>
       <c r="C35" s="18">
         <f t="shared" si="0"/>
-        <v>64344.76872</v>
+        <v>65304.773042000001</v>
       </c>
       <c r="D35" s="18">
         <f t="shared" si="1"/>
-        <v>5362.0640599999997</v>
+        <v>5442.0644201666664</v>
       </c>
       <c r="E35" s="19">
         <f t="shared" si="2"/>
-        <v>32.563142064777331</v>
+        <v>33.048974211538464</v>
       </c>
       <c r="F35" s="19">
         <f t="shared" si="3"/>
-        <v>16.281571032388666</v>
+        <v>16.524487105769232</v>
       </c>
       <c r="G35" s="19">
         <f t="shared" si="4"/>
-        <v>6.5126284129554666</v>
+        <v>6.6097948423076929</v>
       </c>
       <c r="H35" s="20">
         <f t="shared" si="5"/>
-        <v>30.934984961538461</v>
+        <v>31.396525500961538</v>
       </c>
     </row>
     <row r="36" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A36" s="8">
         <f t="shared" si="6"/>
         <v>29</v>
       </c>
       <c r="B36" s="18">
-        <v>52854.95</v>
+        <v>52589.82</v>
       </c>
       <c r="C36" s="18">
         <f t="shared" si="0"/>
-        <v>64430.184050000003</v>
+        <v>65390.182188000006</v>
       </c>
       <c r="D36" s="18">
         <f t="shared" si="1"/>
-        <v>5369.182004166667</v>
+        <v>5449.1818489999996</v>
       </c>
       <c r="E36" s="19">
         <f t="shared" si="2"/>
-        <v>32.606368446356278</v>
+        <v>33.092197463562755</v>
       </c>
       <c r="F36" s="19">
         <f t="shared" si="3"/>
-        <v>16.303184223178139</v>
+        <v>16.546098731781377</v>
       </c>
       <c r="G36" s="19">
         <f t="shared" si="4"/>
-        <v>6.5212736892712559</v>
+        <v>6.6184394927125512</v>
       </c>
       <c r="H36" s="20">
         <f t="shared" si="5"/>
-        <v>30.976050024038464</v>
+        <v>31.43758759038462</v>
       </c>
     </row>
     <row r="37" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A37" s="8">
         <f t="shared" si="6"/>
         <v>30</v>
       </c>
       <c r="B37" s="18">
-        <v>52919.91</v>
+        <v>52653.51</v>
       </c>
       <c r="C37" s="18">
         <f t="shared" si="0"/>
-        <v>64509.370290000006</v>
+        <v>65469.374334000007</v>
       </c>
       <c r="D37" s="18">
         <f t="shared" si="1"/>
-        <v>5375.7808575000008</v>
+        <v>5455.7811945000012</v>
       </c>
       <c r="E37" s="19">
         <f t="shared" si="2"/>
-        <v>32.646442454453442</v>
+        <v>33.132274460526318</v>
       </c>
       <c r="F37" s="19">
         <f t="shared" si="3"/>
-        <v>16.323221227226721</v>
+        <v>16.566137230263159</v>
       </c>
       <c r="G37" s="19">
         <f t="shared" si="4"/>
-        <v>6.5292884908906883</v>
+        <v>6.6264548921052633</v>
       </c>
       <c r="H37" s="20">
         <f t="shared" si="5"/>
-        <v>31.014120331730773</v>
+        <v>31.475660737500004</v>
       </c>
     </row>
     <row r="38" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A38" s="8">
         <f t="shared" si="6"/>
         <v>31</v>
       </c>
       <c r="B38" s="18">
-        <v>52980.04</v>
+        <v>52712.46</v>
       </c>
       <c r="C38" s="18">
         <f t="shared" si="0"/>
-        <v>64582.668760000008</v>
+        <v>65542.672764000003</v>
       </c>
       <c r="D38" s="18">
         <f t="shared" si="1"/>
-        <v>5381.8890633333331</v>
+        <v>5461.8893969999999</v>
       </c>
       <c r="E38" s="19">
         <f t="shared" si="2"/>
-        <v>32.683536821862354</v>
+        <v>33.169368807692308</v>
       </c>
       <c r="F38" s="19">
         <f t="shared" si="3"/>
-        <v>16.341768410931177</v>
+        <v>16.584684403846154</v>
       </c>
       <c r="G38" s="19">
         <f t="shared" si="4"/>
-        <v>6.5367073643724707</v>
+        <v>6.633873761538462</v>
       </c>
       <c r="H38" s="20">
         <f t="shared" si="5"/>
-        <v>31.049359980769236</v>
+        <v>31.510900367307695</v>
       </c>
     </row>
     <row r="39" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A39" s="8">
         <f t="shared" si="6"/>
         <v>32</v>
       </c>
       <c r="B39" s="18">
-        <v>53035.73</v>
+        <v>52767.05</v>
       </c>
       <c r="C39" s="18">
         <f t="shared" si="0"/>
-        <v>64650.554870000007</v>
+        <v>65610.549970000007</v>
       </c>
       <c r="D39" s="18">
         <f t="shared" si="1"/>
-        <v>5387.546239166667</v>
+        <v>5467.5458308333336</v>
       </c>
       <c r="E39" s="19">
         <f t="shared" si="2"/>
-        <v>32.717892140688264</v>
+        <v>33.203719620445348</v>
       </c>
       <c r="F39" s="19">
         <f t="shared" si="3"/>
-        <v>16.358946070344132</v>
+        <v>16.601859810222674</v>
       </c>
       <c r="G39" s="19">
         <f t="shared" si="4"/>
-        <v>6.5435784281376526</v>
+        <v>6.6407439240890698</v>
       </c>
       <c r="H39" s="20">
         <f t="shared" si="5"/>
-        <v>31.081997533653851</v>
+        <v>31.543533639423082</v>
       </c>
     </row>
     <row r="40" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A40" s="8">
         <f t="shared" si="6"/>
         <v>33</v>
       </c>
       <c r="B40" s="18">
-        <v>53087.27</v>
+        <v>52817.58</v>
       </c>
       <c r="C40" s="18">
         <f t="shared" si="0"/>
-        <v>64713.382129999998</v>
+        <v>65673.378972000006</v>
       </c>
       <c r="D40" s="18">
         <f t="shared" si="1"/>
-        <v>5392.7818441666659</v>
+        <v>5472.7815810000002</v>
       </c>
       <c r="E40" s="19">
         <f t="shared" si="2"/>
-        <v>32.749687312753032</v>
+        <v>33.235515674089072</v>
       </c>
       <c r="F40" s="19">
         <f t="shared" si="3"/>
-        <v>16.374843656376516</v>
+        <v>16.617757837044536</v>
       </c>
       <c r="G40" s="19">
         <f t="shared" si="4"/>
-        <v>6.5499374625506066</v>
+        <v>6.6471031348178142</v>
       </c>
       <c r="H40" s="20">
         <f t="shared" si="5"/>
-        <v>31.112202947115385</v>
+        <v>31.573739890384619</v>
       </c>
     </row>
     <row r="41" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A41" s="8">
         <f t="shared" si="6"/>
         <v>34</v>
       </c>
       <c r="B41" s="18">
-        <v>53135.040000000001</v>
+        <v>52864.42</v>
       </c>
       <c r="C41" s="18">
         <f t="shared" si="0"/>
-        <v>64771.613760000007</v>
+        <v>65731.619827999995</v>
       </c>
       <c r="D41" s="18">
         <f t="shared" si="1"/>
-        <v>5397.6344800000006</v>
+        <v>5477.6349856666666</v>
       </c>
       <c r="E41" s="19">
         <f t="shared" si="2"/>
-        <v>32.779156761133606</v>
+        <v>33.264989791497975</v>
       </c>
       <c r="F41" s="19">
         <f t="shared" si="3"/>
-        <v>16.389578380566803</v>
+        <v>16.632494895748987</v>
       </c>
       <c r="G41" s="19">
         <f t="shared" si="4"/>
-        <v>6.5558313522267211</v>
+        <v>6.6529979582995953</v>
       </c>
       <c r="H41" s="20">
         <f t="shared" si="5"/>
-        <v>31.140198923076927</v>
+        <v>31.601740301923076</v>
       </c>
     </row>
     <row r="42" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A42" s="21">
         <f t="shared" si="6"/>
         <v>35</v>
       </c>
       <c r="B42" s="22">
-        <v>53179.23</v>
+        <v>52907.74</v>
       </c>
       <c r="C42" s="22">
         <f t="shared" si="0"/>
-        <v>64825.481370000009</v>
+        <v>65785.483915999997</v>
       </c>
       <c r="D42" s="22">
         <f t="shared" si="1"/>
-        <v>5402.1234475000001</v>
+        <v>5482.1236596666668</v>
       </c>
       <c r="E42" s="23">
         <f t="shared" si="2"/>
-        <v>32.806417697368424</v>
+        <v>33.292248945344127</v>
       </c>
       <c r="F42" s="23">
         <f t="shared" si="3"/>
-        <v>16.403208848684212</v>
+        <v>16.646124472672064</v>
       </c>
       <c r="G42" s="23">
         <f t="shared" si="4"/>
-        <v>6.5612835394736848</v>
+        <v>6.6584497890688255</v>
       </c>
       <c r="H42" s="24">
         <f t="shared" si="5"/>
-        <v>31.166096812500005</v>
+        <v>31.627636498076921</v>
       </c>
     </row>
   </sheetData>
   <dataConsolidate/>
   <mergeCells count="3">
     <mergeCell ref="B4:C4"/>
     <mergeCell ref="E4:H4"/>
     <mergeCell ref="E5:G5"/>
   </mergeCells>
   <pageMargins left="0.39370078740157483" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0">
     <oddFooter>&amp;L&amp;"Calibri,Standaard"&amp;F</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet16.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0F00-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:H42"/>
   <sheetViews>
-    <sheetView topLeftCell="A20" zoomScaleNormal="100" workbookViewId="0">
-[...1 lines deleted...]
-    </sheetView>
+    <sheetView zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.88671875" defaultRowHeight="13.8" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="1" width="6.44140625" style="2" bestFit="1" customWidth="1"/>
     <col min="2" max="4" width="15.33203125" style="2" customWidth="1"/>
     <col min="5" max="8" width="12.33203125" style="2" customWidth="1"/>
     <col min="9" max="16384" width="8.88671875" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A1" s="1" t="s">
         <v>18</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="2" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A2" s="4"/>
       <c r="D2" s="3">
         <f>Inhoud!B4</f>
-        <v>46054</v>
+        <v>46235</v>
       </c>
     </row>
     <row r="3" spans="1:8" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A3" s="1"/>
       <c r="B3" s="1"/>
       <c r="C3" s="5" t="s">
         <v>1</v>
       </c>
       <c r="D3" s="33">
         <f>Inhoud!B6</f>
-        <v>1.2190000000000001</v>
+        <v>1.2434000000000001</v>
       </c>
     </row>
     <row r="4" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A4" s="6"/>
       <c r="B4" s="41" t="s">
         <v>2</v>
       </c>
       <c r="C4" s="42"/>
       <c r="D4" s="7" t="s">
         <v>3</v>
       </c>
       <c r="E4" s="41" t="s">
         <v>4</v>
       </c>
       <c r="F4" s="43"/>
       <c r="G4" s="43"/>
       <c r="H4" s="42"/>
     </row>
     <row r="5" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A5" s="8"/>
       <c r="B5" s="9">
         <v>1</v>
       </c>
       <c r="C5" s="10"/>
       <c r="D5" s="10"/>
       <c r="E5" s="44" t="s">
         <v>5</v>
       </c>
       <c r="F5" s="45"/>
       <c r="G5" s="46"/>
       <c r="H5" s="11" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="6" spans="1:8" s="17" customFormat="1" x14ac:dyDescent="0.3">
       <c r="A6" s="12"/>
       <c r="B6" s="14" t="str">
         <f>'L4'!$B$6</f>
         <v>basis 01/01/2022</v>
       </c>
       <c r="C6" s="13">
         <f>D2</f>
-        <v>46054</v>
+        <v>46235</v>
       </c>
       <c r="D6" s="13">
         <f>C6</f>
-        <v>46054</v>
+        <v>46235</v>
       </c>
       <c r="E6" s="14">
         <v>1</v>
       </c>
       <c r="F6" s="15">
         <v>0.5</v>
       </c>
       <c r="G6" s="16">
         <v>0.2</v>
       </c>
       <c r="H6" s="12"/>
     </row>
     <row r="7" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A7" s="8">
         <v>0</v>
       </c>
       <c r="B7" s="18">
         <v>37209.4</v>
       </c>
       <c r="C7" s="18">
         <f t="shared" ref="C7:C42" si="0">B7*$D$3</f>
-        <v>45358.258600000008</v>
+        <v>46266.167960000006</v>
       </c>
       <c r="D7" s="18">
         <f t="shared" ref="D7:D42" si="1">B7/12*$D$3</f>
-        <v>3779.8548833333334</v>
+        <v>3855.513996666667</v>
       </c>
       <c r="E7" s="19">
         <f t="shared" ref="E7:E42" si="2">C7/1976</f>
-        <v>22.954584311740895</v>
+        <v>23.414052611336036</v>
       </c>
       <c r="F7" s="19">
         <f>E7/2</f>
-        <v>11.477292155870447</v>
+        <v>11.707026305668018</v>
       </c>
       <c r="G7" s="19">
         <f>E7/5</f>
-        <v>4.5909168623481786</v>
+        <v>4.6828105222672072</v>
       </c>
       <c r="H7" s="20">
         <f>C7/2080</f>
-        <v>21.80685509615385</v>
+        <v>22.243349980769235</v>
       </c>
     </row>
     <row r="8" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A8" s="8">
         <f>A7+1</f>
         <v>1</v>
       </c>
       <c r="B8" s="18">
         <v>38324.03</v>
       </c>
       <c r="C8" s="18">
         <f t="shared" si="0"/>
-        <v>46716.992570000002</v>
+        <v>47652.098901999998</v>
       </c>
       <c r="D8" s="18">
         <f t="shared" si="1"/>
-        <v>3893.0827141666668</v>
+        <v>3971.0082418333336</v>
       </c>
       <c r="E8" s="19">
         <f t="shared" si="2"/>
-        <v>23.642202717611337</v>
+        <v>24.115434667004049</v>
       </c>
       <c r="F8" s="19">
         <f t="shared" ref="F8:F42" si="3">E8/2</f>
-        <v>11.821101358805668</v>
+        <v>12.057717333502024</v>
       </c>
       <c r="G8" s="19">
         <f t="shared" ref="G8:G42" si="4">E8/5</f>
-        <v>4.7284405435222672</v>
+        <v>4.82308693340081</v>
       </c>
       <c r="H8" s="20">
         <f t="shared" ref="H8:H42" si="5">C8/2080</f>
-        <v>22.46009258173077</v>
+        <v>22.909662933653845</v>
       </c>
     </row>
     <row r="9" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A9" s="8">
         <f t="shared" ref="A9:A42" si="6">A8+1</f>
         <v>2</v>
       </c>
       <c r="B9" s="18">
-        <v>39439.18</v>
+        <v>39437.32</v>
       </c>
       <c r="C9" s="18">
         <f t="shared" si="0"/>
-        <v>48076.360420000005</v>
+        <v>49036.363688000005</v>
       </c>
       <c r="D9" s="18">
         <f t="shared" si="1"/>
-        <v>4006.3633683333337</v>
+        <v>4086.3636406666665</v>
       </c>
       <c r="E9" s="19">
         <f t="shared" si="2"/>
-        <v>24.330141912955469</v>
+        <v>24.815973526315791</v>
       </c>
       <c r="F9" s="19">
         <f t="shared" si="3"/>
-        <v>12.165070956477734</v>
+        <v>12.407986763157895</v>
       </c>
       <c r="G9" s="19">
         <f t="shared" si="4"/>
-        <v>4.8660283825910939</v>
+        <v>4.9631947052631578</v>
       </c>
       <c r="H9" s="20">
         <f t="shared" si="5"/>
-        <v>23.113634817307695</v>
+        <v>23.575174850000003</v>
       </c>
     </row>
     <row r="10" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A10" s="8">
         <f t="shared" si="6"/>
         <v>3</v>
       </c>
       <c r="B10" s="18">
-        <v>40554.33</v>
+        <v>40530.58</v>
       </c>
       <c r="C10" s="18">
         <f t="shared" si="0"/>
-        <v>49435.728270000007</v>
+        <v>50395.723172000005</v>
       </c>
       <c r="D10" s="18">
         <f t="shared" si="1"/>
-        <v>4119.6440225000006</v>
+        <v>4199.6435976666671</v>
       </c>
       <c r="E10" s="19">
         <f t="shared" si="2"/>
-        <v>25.018081108299597</v>
+        <v>25.503908487854254</v>
       </c>
       <c r="F10" s="19">
         <f t="shared" si="3"/>
-        <v>12.509040554149799</v>
+        <v>12.751954243927127</v>
       </c>
       <c r="G10" s="19">
         <f t="shared" si="4"/>
-        <v>5.0036162216599198</v>
+        <v>5.1007816975708504</v>
       </c>
       <c r="H10" s="20">
         <f t="shared" si="5"/>
-        <v>23.76717705288462</v>
+        <v>24.228713063461541</v>
       </c>
     </row>
     <row r="11" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A11" s="8">
         <f t="shared" si="6"/>
         <v>4</v>
       </c>
       <c r="B11" s="18">
-        <v>41906.31</v>
+        <v>41856.03</v>
       </c>
       <c r="C11" s="18">
         <f t="shared" si="0"/>
-        <v>51083.79189</v>
+        <v>52043.787702000001</v>
       </c>
       <c r="D11" s="18">
         <f t="shared" si="1"/>
-        <v>4256.9826574999997</v>
+        <v>4336.9823085000007</v>
       </c>
       <c r="E11" s="19">
         <f t="shared" si="2"/>
-        <v>25.852121401821861</v>
+        <v>26.337949241902834</v>
       </c>
       <c r="F11" s="19">
         <f t="shared" si="3"/>
-        <v>12.926060700910931</v>
+        <v>13.168974620951417</v>
       </c>
       <c r="G11" s="19">
         <f t="shared" si="4"/>
-        <v>5.1704242803643723</v>
+        <v>5.2675898483805668</v>
       </c>
       <c r="H11" s="20">
         <f t="shared" si="5"/>
-        <v>24.559515331730768</v>
+        <v>25.021051779807692</v>
       </c>
     </row>
     <row r="12" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A12" s="8">
         <f t="shared" si="6"/>
         <v>5</v>
       </c>
       <c r="B12" s="18">
-        <v>43619.1</v>
+        <v>43535.21</v>
       </c>
       <c r="C12" s="18">
         <f t="shared" si="0"/>
-        <v>53171.6829</v>
+        <v>54131.680114000003</v>
       </c>
       <c r="D12" s="18">
         <f t="shared" si="1"/>
-        <v>4430.973575</v>
+        <v>4510.9733428333329</v>
       </c>
       <c r="E12" s="19">
         <f t="shared" si="2"/>
-        <v>26.908746406882592</v>
+        <v>27.394574956477733</v>
       </c>
       <c r="F12" s="19">
         <f t="shared" si="3"/>
-        <v>13.454373203441296</v>
+        <v>13.697287478238866</v>
       </c>
       <c r="G12" s="19">
         <f t="shared" si="4"/>
-        <v>5.3817492813765186</v>
+        <v>5.4789149912955466</v>
       </c>
       <c r="H12" s="20">
         <f t="shared" si="5"/>
-        <v>25.56330908653846</v>
+        <v>26.024846208653848</v>
       </c>
     </row>
     <row r="13" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A13" s="8">
         <f t="shared" si="6"/>
         <v>6</v>
       </c>
       <c r="B13" s="18">
-        <v>43619.1</v>
+        <v>43535.21</v>
       </c>
       <c r="C13" s="18">
         <f t="shared" si="0"/>
-        <v>53171.6829</v>
+        <v>54131.680114000003</v>
       </c>
       <c r="D13" s="18">
         <f t="shared" si="1"/>
-        <v>4430.973575</v>
+        <v>4510.9733428333329</v>
       </c>
       <c r="E13" s="19">
         <f t="shared" si="2"/>
-        <v>26.908746406882592</v>
+        <v>27.394574956477733</v>
       </c>
       <c r="F13" s="19">
         <f t="shared" si="3"/>
-        <v>13.454373203441296</v>
+        <v>13.697287478238866</v>
       </c>
       <c r="G13" s="19">
         <f t="shared" si="4"/>
-        <v>5.3817492813765186</v>
+        <v>5.4789149912955466</v>
       </c>
       <c r="H13" s="20">
         <f t="shared" si="5"/>
-        <v>25.56330908653846</v>
+        <v>26.024846208653848</v>
       </c>
     </row>
     <row r="14" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A14" s="8">
         <f t="shared" si="6"/>
         <v>7</v>
       </c>
       <c r="B14" s="18">
-        <v>45331.3</v>
+        <v>45213.81</v>
       </c>
       <c r="C14" s="18">
         <f t="shared" si="0"/>
-        <v>55258.854700000011</v>
+        <v>56218.851353999999</v>
       </c>
       <c r="D14" s="18">
         <f t="shared" si="1"/>
-        <v>4604.9045583333336</v>
+        <v>4684.9042794999996</v>
       </c>
       <c r="E14" s="19">
         <f t="shared" si="2"/>
-        <v>27.965007439271261</v>
+        <v>28.450835705465586</v>
       </c>
       <c r="F14" s="19">
         <f t="shared" si="3"/>
-        <v>13.982503719635631</v>
+        <v>14.225417852732793</v>
       </c>
       <c r="G14" s="19">
         <f t="shared" si="4"/>
-        <v>5.5930014878542522</v>
+        <v>5.6901671410931174</v>
       </c>
       <c r="H14" s="20">
         <f t="shared" si="5"/>
-        <v>26.566757067307698</v>
+        <v>27.028293920192308</v>
       </c>
     </row>
     <row r="15" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A15" s="8">
         <f t="shared" si="6"/>
         <v>8</v>
       </c>
       <c r="B15" s="18">
-        <v>45331.3</v>
+        <v>45213.81</v>
       </c>
       <c r="C15" s="18">
         <f t="shared" si="0"/>
-        <v>55258.854700000011</v>
+        <v>56218.851353999999</v>
       </c>
       <c r="D15" s="18">
         <f t="shared" si="1"/>
-        <v>4604.9045583333336</v>
+        <v>4684.9042794999996</v>
       </c>
       <c r="E15" s="19">
         <f t="shared" si="2"/>
-        <v>27.965007439271261</v>
+        <v>28.450835705465586</v>
       </c>
       <c r="F15" s="19">
         <f t="shared" si="3"/>
-        <v>13.982503719635631</v>
+        <v>14.225417852732793</v>
       </c>
       <c r="G15" s="19">
         <f t="shared" si="4"/>
-        <v>5.5930014878542522</v>
+        <v>5.6901671410931174</v>
       </c>
       <c r="H15" s="20">
         <f t="shared" si="5"/>
-        <v>26.566757067307698</v>
+        <v>27.028293920192308</v>
       </c>
     </row>
     <row r="16" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A16" s="8">
         <f t="shared" si="6"/>
         <v>9</v>
       </c>
       <c r="B16" s="18">
-        <v>47043.55</v>
+        <v>46892.46</v>
       </c>
       <c r="C16" s="18">
         <f t="shared" si="0"/>
-        <v>57346.087450000006</v>
+        <v>58306.084763999999</v>
       </c>
       <c r="D16" s="18">
         <f t="shared" si="1"/>
-        <v>4778.8406208333336</v>
+        <v>4858.8403969999999</v>
       </c>
       <c r="E16" s="19">
         <f t="shared" si="2"/>
-        <v>29.021299316801624</v>
+        <v>29.507127917004048</v>
       </c>
       <c r="F16" s="19">
         <f t="shared" si="3"/>
-        <v>14.510649658400812</v>
+        <v>14.753563958502024</v>
       </c>
       <c r="G16" s="19">
         <f t="shared" si="4"/>
-        <v>5.8042598633603246</v>
+        <v>5.90142558340081</v>
       </c>
       <c r="H16" s="20">
         <f t="shared" si="5"/>
-        <v>27.570234350961542</v>
+        <v>28.031771521153846</v>
       </c>
     </row>
     <row r="17" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A17" s="8">
         <f t="shared" si="6"/>
         <v>10</v>
       </c>
       <c r="B17" s="18">
-        <v>47159.199999999997</v>
+        <v>47005.84</v>
       </c>
       <c r="C17" s="18">
         <f t="shared" si="0"/>
-        <v>57487.0648</v>
+        <v>58447.061455999996</v>
       </c>
       <c r="D17" s="18">
         <f t="shared" si="1"/>
-        <v>4790.588733333333</v>
+        <v>4870.5884546666666</v>
       </c>
       <c r="E17" s="19">
         <f t="shared" si="2"/>
-        <v>29.092644129554657</v>
+        <v>29.578472396761132</v>
       </c>
       <c r="F17" s="19">
         <f t="shared" si="3"/>
-        <v>14.546322064777328</v>
+        <v>14.789236198380566</v>
       </c>
       <c r="G17" s="19">
         <f t="shared" si="4"/>
-        <v>5.8185288259109313</v>
+        <v>5.9156944793522266</v>
       </c>
       <c r="H17" s="20">
         <f t="shared" si="5"/>
-        <v>27.638011923076924</v>
+        <v>28.099548776923076</v>
       </c>
     </row>
     <row r="18" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A18" s="8">
         <f t="shared" si="6"/>
         <v>11</v>
       </c>
       <c r="B18" s="18">
-        <v>48755.75</v>
+        <v>48571.06</v>
       </c>
       <c r="C18" s="18">
         <f t="shared" si="0"/>
-        <v>59433.259250000003</v>
+        <v>60393.256004000003</v>
       </c>
       <c r="D18" s="18">
         <f t="shared" si="1"/>
-        <v>4952.7716041666672</v>
+        <v>5032.7713336666666</v>
       </c>
       <c r="E18" s="19">
         <f t="shared" si="2"/>
-        <v>30.077560349190286</v>
+        <v>30.563388665991905</v>
       </c>
       <c r="F18" s="19">
         <f t="shared" si="3"/>
-        <v>15.038780174595143</v>
+        <v>15.281694332995952</v>
       </c>
       <c r="G18" s="19">
         <f t="shared" si="4"/>
-        <v>6.0155120698380573</v>
+        <v>6.1126777331983808</v>
       </c>
       <c r="H18" s="20">
         <f t="shared" si="5"/>
-        <v>28.573682331730769</v>
+        <v>29.03521923269231</v>
       </c>
     </row>
     <row r="19" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A19" s="8">
         <f t="shared" si="6"/>
         <v>12</v>
       </c>
       <c r="B19" s="18">
-        <v>49254.53</v>
+        <v>49060.05</v>
       </c>
       <c r="C19" s="18">
         <f t="shared" si="0"/>
-        <v>60041.272069999999</v>
+        <v>61001.26617000001</v>
       </c>
       <c r="D19" s="18">
         <f t="shared" si="1"/>
-        <v>5003.4393391666672</v>
+        <v>5083.4388475000005</v>
       </c>
       <c r="E19" s="19">
         <f t="shared" si="2"/>
-        <v>30.385259144736843</v>
+        <v>30.871086118421058</v>
       </c>
       <c r="F19" s="19">
         <f t="shared" si="3"/>
-        <v>15.192629572368421</v>
+        <v>15.435543059210529</v>
       </c>
       <c r="G19" s="19">
         <f t="shared" si="4"/>
-        <v>6.0770518289473685</v>
+        <v>6.1742172236842112</v>
       </c>
       <c r="H19" s="20">
         <f t="shared" si="5"/>
-        <v>28.865996187499999</v>
+        <v>29.327531812500006</v>
       </c>
     </row>
     <row r="20" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A20" s="8">
         <f t="shared" si="6"/>
         <v>13</v>
       </c>
       <c r="B20" s="18">
-        <v>50467.96</v>
+        <v>50249.67</v>
       </c>
       <c r="C20" s="18">
         <f t="shared" si="0"/>
-        <v>61520.443240000001</v>
+        <v>62480.439678000002</v>
       </c>
       <c r="D20" s="18">
         <f t="shared" si="1"/>
-        <v>5126.7036033333334</v>
+        <v>5206.7033065000005</v>
       </c>
       <c r="E20" s="19">
         <f t="shared" si="2"/>
-        <v>31.133827550607286</v>
+        <v>31.61965570748988</v>
       </c>
       <c r="F20" s="19">
         <f t="shared" si="3"/>
-        <v>15.566913775303643</v>
+        <v>15.80982785374494</v>
       </c>
       <c r="G20" s="19">
         <f t="shared" si="4"/>
-        <v>6.2267655101214574</v>
+        <v>6.323931141497976</v>
       </c>
       <c r="H20" s="20">
         <f t="shared" si="5"/>
-        <v>29.577136173076923</v>
+        <v>30.038672922115385</v>
       </c>
     </row>
     <row r="21" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A21" s="8">
         <f t="shared" si="6"/>
         <v>14</v>
       </c>
       <c r="B21" s="18">
-        <v>51349.81</v>
+        <v>51114.22</v>
       </c>
       <c r="C21" s="18">
         <f t="shared" si="0"/>
-        <v>62595.418389999999</v>
+        <v>63555.421148000001</v>
       </c>
       <c r="D21" s="18">
         <f t="shared" si="1"/>
-        <v>5216.2848658333332</v>
+        <v>5296.2850956666671</v>
       </c>
       <c r="E21" s="19">
         <f t="shared" si="2"/>
-        <v>31.677843314777327</v>
+        <v>32.163674670040486</v>
       </c>
       <c r="F21" s="19">
         <f t="shared" si="3"/>
-        <v>15.838921657388664</v>
+        <v>16.081837335020243</v>
       </c>
       <c r="G21" s="19">
         <f t="shared" si="4"/>
-        <v>6.3355686629554651</v>
+        <v>6.4327349340080975</v>
       </c>
       <c r="H21" s="20">
         <f t="shared" si="5"/>
-        <v>30.09395114903846</v>
+        <v>30.555490936538462</v>
       </c>
     </row>
     <row r="22" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A22" s="8">
         <f t="shared" si="6"/>
         <v>15</v>
       </c>
       <c r="B22" s="18">
-        <v>52180.22</v>
+        <v>51928.33</v>
       </c>
       <c r="C22" s="18">
         <f t="shared" si="0"/>
-        <v>63607.688180000005</v>
+        <v>64567.685522000007</v>
       </c>
       <c r="D22" s="18">
         <f t="shared" si="1"/>
-        <v>5300.6406816666668</v>
+        <v>5380.6404601666663</v>
       </c>
       <c r="E22" s="19">
         <f t="shared" si="2"/>
-        <v>32.190125597165995</v>
+        <v>32.675954211538468</v>
       </c>
       <c r="F22" s="19">
         <f t="shared" si="3"/>
-        <v>16.095062798582997</v>
+        <v>16.337977105769234</v>
       </c>
       <c r="G22" s="19">
         <f t="shared" si="4"/>
-        <v>6.438025119433199</v>
+        <v>6.5351908423076939</v>
       </c>
       <c r="H22" s="20">
         <f t="shared" si="5"/>
-        <v>30.580619317307693</v>
+        <v>31.042156500961543</v>
       </c>
     </row>
     <row r="23" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A23" s="8">
         <f t="shared" si="6"/>
         <v>16</v>
       </c>
       <c r="B23" s="18">
-        <v>53445.1</v>
+        <v>53168.39</v>
       </c>
       <c r="C23" s="18">
         <f t="shared" si="0"/>
-        <v>65149.5769</v>
+        <v>66109.576126</v>
       </c>
       <c r="D23" s="18">
         <f t="shared" si="1"/>
-        <v>5429.1314083333336</v>
+        <v>5509.1313438333327</v>
       </c>
       <c r="E23" s="19">
         <f t="shared" si="2"/>
-        <v>32.97043365384615</v>
+        <v>33.456263221659917</v>
       </c>
       <c r="F23" s="19">
         <f t="shared" si="3"/>
-        <v>16.485216826923075</v>
+        <v>16.728131610829958</v>
       </c>
       <c r="G23" s="19">
         <f t="shared" si="4"/>
-        <v>6.5940867307692299</v>
+        <v>6.6912526443319837</v>
       </c>
       <c r="H23" s="20">
         <f t="shared" si="5"/>
-        <v>31.321911971153845</v>
+        <v>31.783450060576921</v>
       </c>
     </row>
     <row r="24" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A24" s="8">
         <f t="shared" si="6"/>
         <v>17</v>
       </c>
       <c r="B24" s="18">
-        <v>53893.01</v>
+        <v>53607.51</v>
       </c>
       <c r="C24" s="18">
         <f t="shared" si="0"/>
-        <v>65695.579190000004</v>
+        <v>66655.577934000001</v>
       </c>
       <c r="D24" s="18">
         <f t="shared" si="1"/>
-        <v>5474.631599166667</v>
+        <v>5554.6314945000013</v>
       </c>
       <c r="E24" s="19">
         <f t="shared" si="2"/>
-        <v>33.246750602226726</v>
+        <v>33.73257992611336</v>
       </c>
       <c r="F24" s="19">
         <f t="shared" si="3"/>
-        <v>16.623375301113363</v>
+        <v>16.86628996305668</v>
       </c>
       <c r="G24" s="19">
         <f t="shared" si="4"/>
-        <v>6.6493501204453453</v>
+        <v>6.7465159852226719</v>
       </c>
       <c r="H24" s="20">
         <f t="shared" si="5"/>
-        <v>31.584413072115385</v>
+        <v>32.045950929807695</v>
       </c>
     </row>
     <row r="25" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A25" s="8">
         <f t="shared" si="6"/>
         <v>18</v>
       </c>
       <c r="B25" s="18">
-        <v>55540.42</v>
+        <v>55222.59</v>
       </c>
       <c r="C25" s="18">
         <f t="shared" si="0"/>
-        <v>67703.771980000005</v>
+        <v>68663.768406000003</v>
       </c>
       <c r="D25" s="18">
         <f t="shared" si="1"/>
-        <v>5641.9809983333334</v>
+        <v>5721.9807005000002</v>
       </c>
       <c r="E25" s="19">
         <f t="shared" si="2"/>
-        <v>34.263042500000005</v>
+        <v>34.748870650809721</v>
       </c>
       <c r="F25" s="19">
         <f t="shared" si="3"/>
-        <v>17.131521250000002</v>
+        <v>17.37443532540486</v>
       </c>
       <c r="G25" s="19">
         <f t="shared" si="4"/>
-        <v>6.8526085000000005</v>
+        <v>6.949774130161944</v>
       </c>
       <c r="H25" s="20">
         <f t="shared" si="5"/>
-        <v>32.549890375000004</v>
+        <v>33.011427118269232</v>
       </c>
     </row>
     <row r="26" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A26" s="8">
         <f t="shared" si="6"/>
         <v>19</v>
       </c>
       <c r="B26" s="18">
-        <v>55605.21</v>
+        <v>55286.11</v>
       </c>
       <c r="C26" s="18">
         <f t="shared" si="0"/>
-        <v>67782.75099</v>
+        <v>68742.749173999997</v>
       </c>
       <c r="D26" s="18">
         <f t="shared" si="1"/>
-        <v>5648.5625825000006</v>
+        <v>5728.562431166667</v>
       </c>
       <c r="E26" s="19">
         <f t="shared" si="2"/>
-        <v>34.303011634615387</v>
+        <v>34.788840675101213</v>
       </c>
       <c r="F26" s="19">
         <f t="shared" si="3"/>
-        <v>17.151505817307694</v>
+        <v>17.394420337550606</v>
       </c>
       <c r="G26" s="19">
         <f t="shared" si="4"/>
-        <v>6.8606023269230771</v>
+        <v>6.9577681350202427</v>
       </c>
       <c r="H26" s="20">
         <f t="shared" si="5"/>
-        <v>32.587861052884612</v>
+        <v>33.049398641346151</v>
       </c>
     </row>
     <row r="27" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A27" s="8">
         <f t="shared" si="6"/>
         <v>20</v>
       </c>
       <c r="B27" s="18">
-        <v>57635.71</v>
+        <v>57276.77</v>
       </c>
       <c r="C27" s="18">
         <f t="shared" si="0"/>
-        <v>70257.930489999999</v>
+        <v>71217.935817999998</v>
       </c>
       <c r="D27" s="18">
         <f t="shared" si="1"/>
-        <v>5854.8275408333329</v>
+        <v>5934.8279848333332</v>
       </c>
       <c r="E27" s="19">
         <f t="shared" si="2"/>
-        <v>35.555632839068828</v>
+        <v>36.041465494939267</v>
       </c>
       <c r="F27" s="19">
         <f t="shared" si="3"/>
-        <v>17.777816419534414</v>
+        <v>18.020732747469633</v>
       </c>
       <c r="G27" s="19">
         <f t="shared" si="4"/>
-        <v>7.1111265678137654</v>
+        <v>7.2082930989878538</v>
       </c>
       <c r="H27" s="20">
         <f t="shared" si="5"/>
-        <v>33.777851197115382</v>
+        <v>34.239392220192308</v>
       </c>
     </row>
     <row r="28" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A28" s="8">
         <f t="shared" si="6"/>
         <v>21</v>
       </c>
       <c r="B28" s="18">
-        <v>57683.62</v>
+        <v>57323.74</v>
       </c>
       <c r="C28" s="18">
         <f t="shared" si="0"/>
-        <v>70316.332780000012</v>
+        <v>71276.338315999994</v>
       </c>
       <c r="D28" s="18">
         <f t="shared" si="1"/>
-        <v>5859.694398333334</v>
+        <v>5939.6948596666671</v>
       </c>
       <c r="E28" s="19">
         <f t="shared" si="2"/>
-        <v>35.58518865384616</v>
+        <v>36.071021414979754</v>
       </c>
       <c r="F28" s="19">
         <f t="shared" si="3"/>
-        <v>17.79259432692308</v>
+        <v>18.035510707489877</v>
       </c>
       <c r="G28" s="19">
         <f t="shared" si="4"/>
-        <v>7.1170377307692316</v>
+        <v>7.2142042829959507</v>
       </c>
       <c r="H28" s="20">
         <f t="shared" si="5"/>
-        <v>33.805929221153853</v>
+        <v>34.267470344230766</v>
       </c>
     </row>
     <row r="29" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A29" s="8">
         <f t="shared" si="6"/>
         <v>22</v>
       </c>
       <c r="B29" s="18">
-        <v>59731.03</v>
+        <v>59330.97</v>
       </c>
       <c r="C29" s="18">
         <f t="shared" si="0"/>
-        <v>72812.125570000004</v>
+        <v>73772.128098000001</v>
       </c>
       <c r="D29" s="18">
         <f t="shared" si="1"/>
-        <v>6067.6771308333336</v>
+        <v>6147.6773415000007</v>
       </c>
       <c r="E29" s="19">
         <f t="shared" si="2"/>
-        <v>36.848241685222675</v>
+        <v>37.334072924089071</v>
       </c>
       <c r="F29" s="19">
         <f t="shared" si="3"/>
-        <v>18.424120842611337</v>
+        <v>18.667036462044535</v>
       </c>
       <c r="G29" s="19">
         <f t="shared" si="4"/>
-        <v>7.3696483370445351</v>
+        <v>7.466814584817814</v>
       </c>
       <c r="H29" s="20">
         <f t="shared" si="5"/>
-        <v>35.00582960096154</v>
+        <v>35.467369277884615</v>
       </c>
     </row>
     <row r="30" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A30" s="8">
         <f t="shared" si="6"/>
         <v>23</v>
       </c>
       <c r="B30" s="18">
-        <v>61826.32</v>
+        <v>61385.14</v>
       </c>
       <c r="C30" s="18">
         <f t="shared" si="0"/>
-        <v>75366.284079999998</v>
+        <v>76326.283076000007</v>
       </c>
       <c r="D30" s="18">
         <f t="shared" si="1"/>
-        <v>6280.523673333334</v>
+        <v>6360.5235896666672</v>
       </c>
       <c r="E30" s="19">
         <f t="shared" si="2"/>
-        <v>38.140832024291498</v>
+        <v>38.626661475708502</v>
       </c>
       <c r="F30" s="19">
         <f t="shared" si="3"/>
-        <v>19.070416012145749</v>
+        <v>19.313330737854251</v>
       </c>
       <c r="G30" s="19">
         <f t="shared" si="4"/>
-        <v>7.6281664048583</v>
+        <v>7.7253322951417003</v>
       </c>
       <c r="H30" s="20">
         <f t="shared" si="5"/>
-        <v>36.233790423076925</v>
+        <v>36.695328401923078</v>
       </c>
     </row>
     <row r="31" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A31" s="8">
         <f t="shared" si="6"/>
         <v>24</v>
       </c>
       <c r="B31" s="18">
-        <v>63873.73</v>
+        <v>63392.37</v>
       </c>
       <c r="C31" s="18">
         <f t="shared" si="0"/>
-        <v>77862.076870000004</v>
+        <v>78822.072858000014</v>
       </c>
       <c r="D31" s="18">
         <f t="shared" si="1"/>
-        <v>6488.5064058333346</v>
+        <v>6568.5060715000009</v>
       </c>
       <c r="E31" s="19">
         <f t="shared" si="2"/>
-        <v>39.40388505566802</v>
+        <v>39.88971298481782</v>
       </c>
       <c r="F31" s="19">
         <f t="shared" si="3"/>
-        <v>19.70194252783401</v>
+        <v>19.94485649240891</v>
       </c>
       <c r="G31" s="19">
         <f t="shared" si="4"/>
-        <v>7.8807770111336044</v>
+        <v>7.9779425969635636</v>
       </c>
       <c r="H31" s="20">
         <f t="shared" si="5"/>
-        <v>37.43369080288462</v>
+        <v>37.895227335576926</v>
       </c>
     </row>
     <row r="32" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A32" s="8">
         <f t="shared" si="6"/>
         <v>25</v>
       </c>
       <c r="B32" s="18">
-        <v>63989.62</v>
+        <v>63505.99</v>
       </c>
       <c r="C32" s="18">
         <f t="shared" si="0"/>
-        <v>78003.346780000007</v>
+        <v>78963.347966000001</v>
       </c>
       <c r="D32" s="18">
         <f t="shared" si="1"/>
-        <v>6500.2788983333339</v>
+        <v>6580.2789971666671</v>
       </c>
       <c r="E32" s="19">
         <f t="shared" si="2"/>
-        <v>39.47537792510122</v>
+        <v>39.961208484817817</v>
       </c>
       <c r="F32" s="19">
         <f t="shared" si="3"/>
-        <v>19.73768896255061</v>
+        <v>19.980604242408909</v>
       </c>
       <c r="G32" s="19">
         <f t="shared" si="4"/>
-        <v>7.8950755850202441</v>
+        <v>7.9922416969635632</v>
       </c>
       <c r="H32" s="20">
         <f t="shared" si="5"/>
-        <v>37.501609028846154</v>
+        <v>37.963148060576927</v>
       </c>
     </row>
     <row r="33" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A33" s="8">
         <f t="shared" si="6"/>
         <v>26</v>
       </c>
       <c r="B33" s="18">
-        <v>64097</v>
+        <v>63611.26</v>
       </c>
       <c r="C33" s="18">
         <f t="shared" si="0"/>
-        <v>78134.243000000002</v>
+        <v>79094.240684000004</v>
       </c>
       <c r="D33" s="18">
         <f t="shared" si="1"/>
-        <v>6511.1869166666675</v>
+        <v>6591.1867236666676</v>
       </c>
       <c r="E33" s="19">
         <f t="shared" si="2"/>
-        <v>39.541620951417002</v>
+        <v>40.027449738866402</v>
       </c>
       <c r="F33" s="19">
         <f t="shared" si="3"/>
-        <v>19.770810475708501</v>
+        <v>20.013724869433201</v>
       </c>
       <c r="G33" s="19">
         <f t="shared" si="4"/>
-        <v>7.9083241902834001</v>
+        <v>8.005489947773281</v>
       </c>
       <c r="H33" s="20">
         <f t="shared" si="5"/>
-        <v>37.564539903846153</v>
+        <v>38.026077251923077</v>
       </c>
     </row>
     <row r="34" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A34" s="8">
         <f t="shared" si="6"/>
         <v>27</v>
       </c>
       <c r="B34" s="18">
-        <v>64196.480000000003</v>
+        <v>63708.79</v>
       </c>
       <c r="C34" s="18">
         <f t="shared" si="0"/>
-        <v>78255.509120000002</v>
+        <v>79215.50948600001</v>
       </c>
       <c r="D34" s="18">
         <f t="shared" si="1"/>
-        <v>6521.2924266666678</v>
+        <v>6601.2924571666663</v>
       </c>
       <c r="E34" s="19">
         <f t="shared" si="2"/>
-        <v>39.602990445344133</v>
+        <v>40.088820590080978</v>
       </c>
       <c r="F34" s="19">
         <f t="shared" si="3"/>
-        <v>19.801495222672067</v>
+        <v>20.044410295040489</v>
       </c>
       <c r="G34" s="19">
         <f t="shared" si="4"/>
-        <v>7.920598089068827</v>
+        <v>8.0177641180161956</v>
       </c>
       <c r="H34" s="20">
         <f t="shared" si="5"/>
-        <v>37.622840923076922</v>
+        <v>38.084379560576927</v>
       </c>
     </row>
     <row r="35" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A35" s="8">
         <f t="shared" si="6"/>
         <v>28</v>
       </c>
       <c r="B35" s="18">
-        <v>64288.65</v>
+        <v>63799.15</v>
       </c>
       <c r="C35" s="18">
         <f t="shared" si="0"/>
-        <v>78367.864350000003</v>
+        <v>79327.863110000006</v>
       </c>
       <c r="D35" s="18">
         <f t="shared" si="1"/>
-        <v>6530.6553625000006</v>
+        <v>6610.6552591666677</v>
       </c>
       <c r="E35" s="19">
         <f t="shared" si="2"/>
-        <v>39.659850379554655</v>
+        <v>40.145679711538463</v>
       </c>
       <c r="F35" s="19">
         <f t="shared" si="3"/>
-        <v>19.829925189777327</v>
+        <v>20.072839855769232</v>
       </c>
       <c r="G35" s="19">
         <f t="shared" si="4"/>
-        <v>7.9319700759109306</v>
+        <v>8.0291359423076933</v>
       </c>
       <c r="H35" s="20">
         <f t="shared" si="5"/>
-        <v>37.676857860576924</v>
+        <v>38.138395725961544</v>
       </c>
     </row>
     <row r="36" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A36" s="8">
         <f t="shared" si="6"/>
         <v>29</v>
       </c>
       <c r="B36" s="18">
-        <v>64373.99</v>
+        <v>63882.82</v>
       </c>
       <c r="C36" s="18">
         <f t="shared" si="0"/>
-        <v>78471.893810000009</v>
+        <v>79431.898388000001</v>
       </c>
       <c r="D36" s="18">
         <f t="shared" si="1"/>
-        <v>6539.3244841666665</v>
+        <v>6619.3248656666674</v>
       </c>
       <c r="E36" s="19">
         <f t="shared" si="2"/>
-        <v>39.712496867408909</v>
+        <v>40.198329143724699</v>
       </c>
       <c r="F36" s="19">
         <f t="shared" si="3"/>
-        <v>19.856248433704454</v>
+        <v>20.09916457186235</v>
       </c>
       <c r="G36" s="19">
         <f t="shared" si="4"/>
-        <v>7.9424993734817821</v>
+        <v>8.0396658287449405</v>
       </c>
       <c r="H36" s="20">
         <f t="shared" si="5"/>
-        <v>37.726872024038464</v>
+        <v>38.188412686538463</v>
       </c>
     </row>
     <row r="37" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A37" s="8">
         <f t="shared" si="6"/>
         <v>30</v>
       </c>
       <c r="B37" s="18">
-        <v>64453.120000000003</v>
+        <v>63960.39</v>
       </c>
       <c r="C37" s="18">
         <f t="shared" si="0"/>
-        <v>78568.35328000001</v>
+        <v>79528.348926000006</v>
       </c>
       <c r="D37" s="18">
         <f t="shared" si="1"/>
-        <v>6547.3627733333333</v>
+        <v>6627.3624105000008</v>
       </c>
       <c r="E37" s="19">
         <f t="shared" si="2"/>
-        <v>39.761312388663974</v>
+        <v>40.247140144736846</v>
       </c>
       <c r="F37" s="19">
         <f t="shared" si="3"/>
-        <v>19.880656194331987</v>
+        <v>20.123570072368423</v>
       </c>
       <c r="G37" s="19">
         <f t="shared" si="4"/>
-        <v>7.9522624777327948</v>
+        <v>8.0494280289473696</v>
       </c>
       <c r="H37" s="20">
         <f t="shared" si="5"/>
-        <v>37.773246769230774</v>
+        <v>38.234783137500003</v>
       </c>
     </row>
     <row r="38" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A38" s="8">
         <f t="shared" si="6"/>
         <v>31</v>
       </c>
       <c r="B38" s="18">
-        <v>64526.34</v>
+        <v>64032.18</v>
       </c>
       <c r="C38" s="18">
         <f t="shared" si="0"/>
-        <v>78657.608460000003</v>
+        <v>79617.612611999997</v>
       </c>
       <c r="D38" s="18">
         <f t="shared" si="1"/>
-        <v>6554.8007049999997</v>
+        <v>6634.8010510000004</v>
       </c>
       <c r="E38" s="19">
         <f t="shared" si="2"/>
-        <v>39.806482014170044</v>
+        <v>40.292314074898783</v>
       </c>
       <c r="F38" s="19">
         <f t="shared" si="3"/>
-        <v>19.903241007085022</v>
+        <v>20.146157037449392</v>
       </c>
       <c r="G38" s="19">
         <f t="shared" si="4"/>
-        <v>7.9612964028340087</v>
+        <v>8.058462814979757</v>
       </c>
       <c r="H38" s="20">
         <f t="shared" si="5"/>
-        <v>37.816157913461538</v>
+        <v>38.277698371153846</v>
       </c>
     </row>
     <row r="39" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A39" s="8">
         <f t="shared" si="6"/>
         <v>32</v>
       </c>
       <c r="B39" s="18">
-        <v>64594.17</v>
+        <v>64098.68</v>
       </c>
       <c r="C39" s="18">
         <f t="shared" si="0"/>
-        <v>78740.29323000001</v>
+        <v>79700.298712000003</v>
       </c>
       <c r="D39" s="18">
         <f t="shared" si="1"/>
-        <v>6561.6911024999999</v>
+        <v>6641.6915593333333</v>
       </c>
       <c r="E39" s="19">
         <f t="shared" si="2"/>
-        <v>39.848326533400815</v>
+        <v>40.334159267206481</v>
       </c>
       <c r="F39" s="19">
         <f t="shared" si="3"/>
-        <v>19.924163266700408</v>
+        <v>20.16707963360324</v>
       </c>
       <c r="G39" s="19">
         <f t="shared" si="4"/>
-        <v>7.969665306680163</v>
+        <v>8.0668318534412968</v>
       </c>
       <c r="H39" s="20">
         <f t="shared" si="5"/>
-        <v>37.855910206730776</v>
+        <v>38.317451303846155</v>
       </c>
     </row>
     <row r="40" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A40" s="8">
         <f t="shared" si="6"/>
         <v>33</v>
       </c>
       <c r="B40" s="18">
-        <v>64656.95</v>
+        <v>64160.22</v>
       </c>
       <c r="C40" s="18">
         <f t="shared" si="0"/>
-        <v>78816.822050000002</v>
+        <v>79776.817548000006</v>
       </c>
       <c r="D40" s="18">
         <f t="shared" si="1"/>
-        <v>6568.0685041666666</v>
+        <v>6648.0681290000011</v>
       </c>
       <c r="E40" s="19">
         <f t="shared" si="2"/>
-        <v>39.887055693319837</v>
+        <v>40.372883374493931</v>
       </c>
       <c r="F40" s="19">
         <f t="shared" si="3"/>
-        <v>19.943527846659919</v>
+        <v>20.186441687246965</v>
       </c>
       <c r="G40" s="19">
         <f t="shared" si="4"/>
-        <v>7.9774111386639674</v>
+        <v>8.0745766748987862</v>
       </c>
       <c r="H40" s="20">
         <f t="shared" si="5"/>
-        <v>37.892702908653845</v>
+        <v>38.354239205769233</v>
       </c>
     </row>
     <row r="41" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A41" s="8">
         <f t="shared" si="6"/>
         <v>34</v>
       </c>
       <c r="B41" s="18">
-        <v>64715.13</v>
+        <v>64217.26</v>
       </c>
       <c r="C41" s="18">
         <f t="shared" si="0"/>
-        <v>78887.743470000001</v>
+        <v>79847.741084000008</v>
       </c>
       <c r="D41" s="18">
         <f t="shared" si="1"/>
-        <v>6573.9786224999998</v>
+        <v>6653.9784236666674</v>
       </c>
       <c r="E41" s="19">
         <f t="shared" si="2"/>
-        <v>39.922947100202428</v>
+        <v>40.408775852226725</v>
       </c>
       <c r="F41" s="19">
         <f t="shared" si="3"/>
-        <v>19.961473550101214</v>
+        <v>20.204387926113363</v>
       </c>
       <c r="G41" s="19">
         <f t="shared" si="4"/>
-        <v>7.9845894200404857</v>
+        <v>8.0817551704453443</v>
       </c>
       <c r="H41" s="20">
         <f t="shared" si="5"/>
-        <v>37.926799745192305</v>
+        <v>38.388337059615388</v>
       </c>
     </row>
     <row r="42" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A42" s="21">
         <f t="shared" si="6"/>
         <v>35</v>
       </c>
       <c r="B42" s="22">
-        <v>64768.95</v>
+        <v>64270.03</v>
       </c>
       <c r="C42" s="22">
         <f t="shared" si="0"/>
-        <v>78953.350050000008</v>
+        <v>79913.355301999996</v>
       </c>
       <c r="D42" s="22">
         <f t="shared" si="1"/>
-        <v>6579.4458374999995</v>
+        <v>6659.446275166667</v>
       </c>
       <c r="E42" s="23">
         <f t="shared" si="2"/>
-        <v>39.956148810728749</v>
+        <v>40.441981428137652</v>
       </c>
       <c r="F42" s="23">
         <f t="shared" si="3"/>
-        <v>19.978074405364374</v>
+        <v>20.220990714068826</v>
       </c>
       <c r="G42" s="23">
         <f t="shared" si="4"/>
-        <v>7.9912297621457498</v>
+        <v>8.08839628562753</v>
       </c>
       <c r="H42" s="24">
         <f t="shared" si="5"/>
-        <v>37.958341370192315</v>
+        <v>38.419882356730767</v>
       </c>
     </row>
   </sheetData>
   <dataConsolidate/>
   <mergeCells count="3">
     <mergeCell ref="B4:C4"/>
     <mergeCell ref="E4:H4"/>
     <mergeCell ref="E5:G5"/>
   </mergeCells>
   <pageMargins left="0.39370078740157483" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0">
     <oddFooter>&amp;L&amp;"Calibri,Standaard"&amp;F</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet17.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-1000-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:H42"/>
   <sheetViews>
-    <sheetView topLeftCell="A20" zoomScaleNormal="100" workbookViewId="0">
-[...1 lines deleted...]
-    </sheetView>
+    <sheetView zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.88671875" defaultRowHeight="13.8" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="1" width="6.44140625" style="2" bestFit="1" customWidth="1"/>
     <col min="2" max="4" width="15.33203125" style="2" customWidth="1"/>
     <col min="5" max="8" width="12.33203125" style="2" customWidth="1"/>
     <col min="9" max="16384" width="8.88671875" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A1" s="1" t="s">
         <v>19</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="2" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A2" s="4"/>
       <c r="D2" s="3">
         <f>Inhoud!B4</f>
-        <v>46054</v>
+        <v>46235</v>
       </c>
     </row>
     <row r="3" spans="1:8" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A3" s="1"/>
       <c r="B3" s="1"/>
       <c r="C3" s="5" t="s">
         <v>1</v>
       </c>
       <c r="D3" s="33">
         <f>Inhoud!B6</f>
-        <v>1.2190000000000001</v>
+        <v>1.2434000000000001</v>
       </c>
     </row>
     <row r="4" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A4" s="6"/>
       <c r="B4" s="41" t="s">
         <v>2</v>
       </c>
       <c r="C4" s="42"/>
       <c r="D4" s="7" t="s">
         <v>3</v>
       </c>
       <c r="E4" s="41" t="s">
         <v>4</v>
       </c>
       <c r="F4" s="43"/>
       <c r="G4" s="43"/>
       <c r="H4" s="42"/>
     </row>
     <row r="5" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A5" s="8"/>
       <c r="B5" s="9">
         <v>1</v>
       </c>
       <c r="C5" s="10"/>
       <c r="D5" s="10"/>
       <c r="E5" s="44" t="s">
         <v>5</v>
       </c>
       <c r="F5" s="45"/>
       <c r="G5" s="46"/>
       <c r="H5" s="11" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="6" spans="1:8" s="17" customFormat="1" x14ac:dyDescent="0.3">
       <c r="A6" s="12"/>
       <c r="B6" s="14" t="str">
         <f>'L4'!$B$6</f>
         <v>basis 01/01/2022</v>
       </c>
       <c r="C6" s="13">
         <f>D2</f>
-        <v>46054</v>
+        <v>46235</v>
       </c>
       <c r="D6" s="13">
         <f>C6</f>
-        <v>46054</v>
+        <v>46235</v>
       </c>
       <c r="E6" s="14">
         <v>1</v>
       </c>
       <c r="F6" s="15">
         <v>0.5</v>
       </c>
       <c r="G6" s="16">
         <v>0.2</v>
       </c>
       <c r="H6" s="12"/>
     </row>
     <row r="7" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A7" s="8">
         <v>0</v>
       </c>
       <c r="B7" s="18">
         <v>38683.82</v>
       </c>
       <c r="C7" s="18">
         <f t="shared" ref="C7:C42" si="0">B7*$D$3</f>
-        <v>47155.576580000001</v>
+        <v>48099.461788000001</v>
       </c>
       <c r="D7" s="18">
         <f t="shared" ref="D7:D42" si="1">B7/12*$D$3</f>
-        <v>3929.631381666667</v>
+        <v>4008.2884823333334</v>
       </c>
       <c r="E7" s="19">
         <f t="shared" ref="E7:E42" si="2">C7/1976</f>
-        <v>23.864158188259111</v>
+        <v>24.341832888663969</v>
       </c>
       <c r="F7" s="19">
         <f>E7/2</f>
-        <v>11.932079094129556</v>
+        <v>12.170916444331985</v>
       </c>
       <c r="G7" s="19">
         <f>E7/5</f>
-        <v>4.7728316376518221</v>
+        <v>4.868366577732794</v>
       </c>
       <c r="H7" s="20">
         <f>C7/2080</f>
-        <v>22.670950278846153</v>
+        <v>23.124741244230769</v>
       </c>
     </row>
     <row r="8" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A8" s="8">
         <f>A7+1</f>
         <v>1</v>
       </c>
       <c r="B8" s="18">
-        <v>39799.699999999997</v>
+        <v>39790.76</v>
       </c>
       <c r="C8" s="18">
         <f t="shared" si="0"/>
-        <v>48515.834300000002</v>
+        <v>49475.830984000007</v>
       </c>
       <c r="D8" s="18">
         <f t="shared" si="1"/>
-        <v>4042.9861916666669</v>
+        <v>4122.9859153333337</v>
       </c>
       <c r="E8" s="19">
         <f t="shared" si="2"/>
-        <v>24.552547722672067</v>
+        <v>25.038376004048587</v>
       </c>
       <c r="F8" s="19">
         <f t="shared" ref="F8:F42" si="3">E8/2</f>
-        <v>12.276273861336033</v>
+        <v>12.519188002024293</v>
       </c>
       <c r="G8" s="19">
         <f t="shared" ref="G8:G42" si="4">E8/5</f>
-        <v>4.9105095445344134</v>
+        <v>5.0076752008097172</v>
       </c>
       <c r="H8" s="20">
         <f t="shared" ref="H8:H42" si="5">C8/2080</f>
-        <v>23.324920336538462</v>
+        <v>23.786457203846158</v>
       </c>
     </row>
     <row r="9" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A9" s="8">
         <f t="shared" ref="A9:A42" si="6">A8+1</f>
         <v>2</v>
       </c>
       <c r="B9" s="18">
-        <v>40962.080000000002</v>
+        <v>40930.33</v>
       </c>
       <c r="C9" s="18">
         <f t="shared" si="0"/>
-        <v>49932.775520000003</v>
+        <v>50892.772322000004</v>
       </c>
       <c r="D9" s="18">
         <f t="shared" si="1"/>
-        <v>4161.0646266666672</v>
+        <v>4241.064360166667</v>
       </c>
       <c r="E9" s="19">
         <f t="shared" si="2"/>
-        <v>25.269623238866398</v>
+        <v>25.755451579959516</v>
       </c>
       <c r="F9" s="19">
         <f t="shared" si="3"/>
-        <v>12.634811619433199</v>
+        <v>12.877725789979758</v>
       </c>
       <c r="G9" s="19">
         <f t="shared" si="4"/>
-        <v>5.0539246477732798</v>
+        <v>5.1510903159919028</v>
       </c>
       <c r="H9" s="20">
         <f t="shared" si="5"/>
-        <v>24.00614207692308</v>
+        <v>24.467679000961539</v>
       </c>
     </row>
     <row r="10" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A10" s="8">
         <f t="shared" si="6"/>
         <v>3</v>
       </c>
       <c r="B10" s="18">
-        <v>42124.43</v>
+        <v>42069.87</v>
       </c>
       <c r="C10" s="18">
         <f t="shared" si="0"/>
-        <v>51349.680170000007</v>
+        <v>52309.676358000004</v>
       </c>
       <c r="D10" s="18">
         <f t="shared" si="1"/>
-        <v>4279.1400141666672</v>
+        <v>4359.1396965000004</v>
       </c>
       <c r="E10" s="19">
         <f t="shared" si="2"/>
-        <v>25.986680247975713</v>
+        <v>26.472508278340083</v>
       </c>
       <c r="F10" s="19">
         <f t="shared" si="3"/>
-        <v>12.993340123987856</v>
+        <v>13.236254139170041</v>
       </c>
       <c r="G10" s="19">
         <f t="shared" si="4"/>
-        <v>5.1973360495951422</v>
+        <v>5.2945016556680162</v>
       </c>
       <c r="H10" s="20">
         <f t="shared" si="5"/>
-        <v>24.687346235576925</v>
+        <v>25.148882864423079</v>
       </c>
     </row>
     <row r="11" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A11" s="8">
         <f t="shared" si="6"/>
         <v>4</v>
       </c>
       <c r="B11" s="18">
-        <v>43519.3</v>
+        <v>43437.37</v>
       </c>
       <c r="C11" s="18">
         <f t="shared" si="0"/>
-        <v>53050.026700000009</v>
+        <v>54010.025858000008</v>
       </c>
       <c r="D11" s="18">
         <f t="shared" si="1"/>
-        <v>4420.8355583333341</v>
+        <v>4500.8354881666673</v>
       </c>
       <c r="E11" s="19">
         <f t="shared" si="2"/>
-        <v>26.847179504048587</v>
+        <v>27.333009037449397</v>
       </c>
       <c r="F11" s="19">
         <f t="shared" si="3"/>
-        <v>13.423589752024293</v>
+        <v>13.666504518724699</v>
       </c>
       <c r="G11" s="19">
         <f t="shared" si="4"/>
-        <v>5.3694359008097177</v>
+        <v>5.4666018074898792</v>
       </c>
       <c r="H11" s="20">
         <f t="shared" si="5"/>
-        <v>25.504820528846157</v>
+        <v>25.966358585576927</v>
       </c>
     </row>
     <row r="12" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A12" s="8">
         <f t="shared" si="6"/>
         <v>5</v>
       </c>
       <c r="B12" s="18">
-        <v>45332.6</v>
+        <v>45215.09</v>
       </c>
       <c r="C12" s="18">
         <f t="shared" si="0"/>
-        <v>55260.439400000003</v>
+        <v>56220.442905999997</v>
       </c>
       <c r="D12" s="18">
         <f t="shared" si="1"/>
-        <v>4605.0366166666672</v>
+        <v>4685.0369088333327</v>
       </c>
       <c r="E12" s="19">
         <f t="shared" si="2"/>
-        <v>27.965809412955466</v>
+        <v>28.451641146761133</v>
       </c>
       <c r="F12" s="19">
         <f t="shared" si="3"/>
-        <v>13.982904706477733</v>
+        <v>14.225820573380567</v>
       </c>
       <c r="G12" s="19">
         <f t="shared" si="4"/>
-        <v>5.5931618825910929</v>
+        <v>5.690328229352227</v>
       </c>
       <c r="H12" s="20">
         <f t="shared" si="5"/>
-        <v>26.567518942307693</v>
+        <v>27.029059089423075</v>
       </c>
     </row>
     <row r="13" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A13" s="8">
         <f t="shared" si="6"/>
         <v>6</v>
       </c>
       <c r="B13" s="18">
-        <v>45332.6</v>
+        <v>45215.09</v>
       </c>
       <c r="C13" s="18">
         <f t="shared" si="0"/>
-        <v>55260.439400000003</v>
+        <v>56220.442905999997</v>
       </c>
       <c r="D13" s="18">
         <f t="shared" si="1"/>
-        <v>4605.0366166666672</v>
+        <v>4685.0369088333327</v>
       </c>
       <c r="E13" s="19">
         <f t="shared" si="2"/>
-        <v>27.965809412955466</v>
+        <v>28.451641146761133</v>
       </c>
       <c r="F13" s="19">
         <f t="shared" si="3"/>
-        <v>13.982904706477733</v>
+        <v>14.225820573380567</v>
       </c>
       <c r="G13" s="19">
         <f t="shared" si="4"/>
-        <v>5.5931618825910929</v>
+        <v>5.690328229352227</v>
       </c>
       <c r="H13" s="20">
         <f t="shared" si="5"/>
-        <v>26.567518942307693</v>
+        <v>27.029059089423075</v>
       </c>
     </row>
     <row r="14" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A14" s="8">
         <f t="shared" si="6"/>
         <v>7</v>
       </c>
       <c r="B14" s="18">
-        <v>47192.38</v>
+        <v>47038.37</v>
       </c>
       <c r="C14" s="18">
         <f t="shared" si="0"/>
-        <v>57527.51122</v>
+        <v>58487.509258000006</v>
       </c>
       <c r="D14" s="18">
         <f t="shared" si="1"/>
-        <v>4793.959268333334</v>
+        <v>4873.9591048333341</v>
       </c>
       <c r="E14" s="19">
         <f t="shared" si="2"/>
-        <v>29.113112965587046</v>
+        <v>29.598941932186239</v>
       </c>
       <c r="F14" s="19">
         <f t="shared" si="3"/>
-        <v>14.556556482793523</v>
+        <v>14.79947096609312</v>
       </c>
       <c r="G14" s="19">
         <f t="shared" si="4"/>
-        <v>5.8226225931174094</v>
+        <v>5.919788386437248</v>
       </c>
       <c r="H14" s="20">
         <f t="shared" si="5"/>
-        <v>27.657457317307692</v>
+        <v>28.118994835576927</v>
       </c>
     </row>
     <row r="15" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A15" s="8">
         <f t="shared" si="6"/>
         <v>8</v>
       </c>
       <c r="B15" s="18">
-        <v>47192.38</v>
+        <v>47038.37</v>
       </c>
       <c r="C15" s="18">
         <f t="shared" si="0"/>
-        <v>57527.51122</v>
+        <v>58487.509258000006</v>
       </c>
       <c r="D15" s="18">
         <f t="shared" si="1"/>
-        <v>4793.959268333334</v>
+        <v>4873.9591048333341</v>
       </c>
       <c r="E15" s="19">
         <f t="shared" si="2"/>
-        <v>29.113112965587046</v>
+        <v>29.598941932186239</v>
       </c>
       <c r="F15" s="19">
         <f t="shared" si="3"/>
-        <v>14.556556482793523</v>
+        <v>14.79947096609312</v>
       </c>
       <c r="G15" s="19">
         <f t="shared" si="4"/>
-        <v>5.8226225931174094</v>
+        <v>5.919788386437248</v>
       </c>
       <c r="H15" s="20">
         <f t="shared" si="5"/>
-        <v>27.657457317307692</v>
+        <v>28.118994835576927</v>
       </c>
     </row>
     <row r="16" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A16" s="8">
         <f t="shared" si="6"/>
         <v>9</v>
       </c>
       <c r="B16" s="18">
-        <v>49052.2</v>
+        <v>48861.7</v>
       </c>
       <c r="C16" s="18">
         <f t="shared" si="0"/>
-        <v>59794.631800000003</v>
+        <v>60754.637779999997</v>
       </c>
       <c r="D16" s="18">
         <f t="shared" si="1"/>
-        <v>4982.8859833333336</v>
+        <v>5062.8864816666664</v>
       </c>
       <c r="E16" s="19">
         <f t="shared" si="2"/>
-        <v>30.260441194331985</v>
+        <v>30.746274180161944</v>
       </c>
       <c r="F16" s="19">
         <f t="shared" si="3"/>
-        <v>15.130220597165993</v>
+        <v>15.373137090080972</v>
       </c>
       <c r="G16" s="19">
         <f t="shared" si="4"/>
-        <v>6.0520882388663972</v>
+        <v>6.1492548360323891</v>
       </c>
       <c r="H16" s="20">
         <f t="shared" si="5"/>
-        <v>28.747419134615384</v>
+        <v>29.208960471153844</v>
       </c>
     </row>
     <row r="17" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A17" s="8">
         <f t="shared" si="6"/>
         <v>10</v>
       </c>
       <c r="B17" s="18">
-        <v>49052.2</v>
+        <v>48861.7</v>
       </c>
       <c r="C17" s="18">
         <f t="shared" si="0"/>
-        <v>59794.631800000003</v>
+        <v>60754.637779999997</v>
       </c>
       <c r="D17" s="18">
         <f t="shared" si="1"/>
-        <v>4982.8859833333336</v>
+        <v>5062.8864816666664</v>
       </c>
       <c r="E17" s="19">
         <f t="shared" si="2"/>
-        <v>30.260441194331985</v>
+        <v>30.746274180161944</v>
       </c>
       <c r="F17" s="19">
         <f t="shared" si="3"/>
-        <v>15.130220597165993</v>
+        <v>15.373137090080972</v>
       </c>
       <c r="G17" s="19">
         <f t="shared" si="4"/>
-        <v>6.0520882388663972</v>
+        <v>6.1492548360323891</v>
       </c>
       <c r="H17" s="20">
         <f t="shared" si="5"/>
-        <v>28.747419134615384</v>
+        <v>29.208960471153844</v>
       </c>
     </row>
     <row r="18" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A18" s="8">
         <f t="shared" si="6"/>
         <v>11</v>
       </c>
       <c r="B18" s="18">
-        <v>51376.95</v>
+        <v>51140.83</v>
       </c>
       <c r="C18" s="18">
         <f t="shared" si="0"/>
-        <v>62628.502050000003</v>
+        <v>63588.508022000002</v>
       </c>
       <c r="D18" s="18">
         <f t="shared" si="1"/>
-        <v>5219.0418374999999</v>
+        <v>5299.0423351666668</v>
       </c>
       <c r="E18" s="19">
         <f t="shared" si="2"/>
-        <v>31.694586057692309</v>
+        <v>32.180419039473684</v>
       </c>
       <c r="F18" s="19">
         <f t="shared" si="3"/>
-        <v>15.847293028846154</v>
+        <v>16.090209519736842</v>
       </c>
       <c r="G18" s="19">
         <f t="shared" si="4"/>
-        <v>6.3389172115384618</v>
+        <v>6.4360838078947369</v>
       </c>
       <c r="H18" s="20">
         <f t="shared" si="5"/>
-        <v>30.109856754807694</v>
+        <v>30.5713980875</v>
       </c>
     </row>
     <row r="19" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A19" s="8">
         <f t="shared" si="6"/>
         <v>12</v>
       </c>
       <c r="B19" s="18">
-        <v>51376.95</v>
+        <v>51140.83</v>
       </c>
       <c r="C19" s="18">
         <f t="shared" si="0"/>
-        <v>62628.502050000003</v>
+        <v>63588.508022000002</v>
       </c>
       <c r="D19" s="18">
         <f t="shared" si="1"/>
-        <v>5219.0418374999999</v>
+        <v>5299.0423351666668</v>
       </c>
       <c r="E19" s="19">
         <f t="shared" si="2"/>
-        <v>31.694586057692309</v>
+        <v>32.180419039473684</v>
       </c>
       <c r="F19" s="19">
         <f t="shared" si="3"/>
-        <v>15.847293028846154</v>
+        <v>16.090209519736842</v>
       </c>
       <c r="G19" s="19">
         <f t="shared" si="4"/>
-        <v>6.3389172115384618</v>
+        <v>6.4360838078947369</v>
       </c>
       <c r="H19" s="20">
         <f t="shared" si="5"/>
-        <v>30.109856754807694</v>
+        <v>30.5713980875</v>
       </c>
     </row>
     <row r="20" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A20" s="8">
         <f t="shared" si="6"/>
         <v>13</v>
       </c>
       <c r="B20" s="18">
-        <v>53469.22</v>
+        <v>53192.04</v>
       </c>
       <c r="C20" s="18">
         <f t="shared" si="0"/>
-        <v>65178.979180000009</v>
+        <v>66138.98253600001</v>
       </c>
       <c r="D20" s="18">
         <f t="shared" si="1"/>
-        <v>5431.5815983333341</v>
+        <v>5511.581878</v>
       </c>
       <c r="E20" s="19">
         <f t="shared" si="2"/>
-        <v>32.985313350202432</v>
+        <v>33.471145008097174</v>
       </c>
       <c r="F20" s="19">
         <f t="shared" si="3"/>
-        <v>16.492656675101216</v>
+        <v>16.735572504048587</v>
       </c>
       <c r="G20" s="19">
         <f t="shared" si="4"/>
-        <v>6.5970626700404864</v>
+        <v>6.6942290016194352</v>
       </c>
       <c r="H20" s="20">
         <f t="shared" si="5"/>
-        <v>31.33604768269231</v>
+        <v>31.797587757692312</v>
       </c>
     </row>
     <row r="21" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A21" s="8">
         <f t="shared" si="6"/>
         <v>14</v>
       </c>
       <c r="B21" s="18">
-        <v>53469.22</v>
+        <v>53192.04</v>
       </c>
       <c r="C21" s="18">
         <f t="shared" si="0"/>
-        <v>65178.979180000009</v>
+        <v>66138.98253600001</v>
       </c>
       <c r="D21" s="18">
         <f t="shared" si="1"/>
-        <v>5431.5815983333341</v>
+        <v>5511.581878</v>
       </c>
       <c r="E21" s="19">
         <f t="shared" si="2"/>
-        <v>32.985313350202432</v>
+        <v>33.471145008097174</v>
       </c>
       <c r="F21" s="19">
         <f t="shared" si="3"/>
-        <v>16.492656675101216</v>
+        <v>16.735572504048587</v>
       </c>
       <c r="G21" s="19">
         <f t="shared" si="4"/>
-        <v>6.5970626700404864</v>
+        <v>6.6942290016194352</v>
       </c>
       <c r="H21" s="20">
         <f t="shared" si="5"/>
-        <v>31.33604768269231</v>
+        <v>31.797587757692312</v>
       </c>
     </row>
     <row r="22" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A22" s="8">
         <f t="shared" si="6"/>
         <v>15</v>
       </c>
       <c r="B22" s="18">
-        <v>55561.51</v>
+        <v>55243.27</v>
       </c>
       <c r="C22" s="18">
         <f t="shared" si="0"/>
-        <v>67729.480690000011</v>
+        <v>68689.481918000005</v>
       </c>
       <c r="D22" s="18">
         <f t="shared" si="1"/>
-        <v>5644.1233908333343</v>
+        <v>5724.1234931666668</v>
       </c>
       <c r="E22" s="19">
         <f t="shared" si="2"/>
-        <v>34.276052980769236</v>
+        <v>34.761883561740895</v>
       </c>
       <c r="F22" s="19">
         <f t="shared" si="3"/>
-        <v>17.138026490384618</v>
+        <v>17.380941780870447</v>
       </c>
       <c r="G22" s="19">
         <f t="shared" si="4"/>
-        <v>6.8552105961538476</v>
+        <v>6.9523767123481788</v>
       </c>
       <c r="H22" s="20">
         <f t="shared" si="5"/>
-        <v>32.562250331730773</v>
+        <v>33.023789383653849</v>
       </c>
     </row>
     <row r="23" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A23" s="8">
         <f t="shared" si="6"/>
         <v>16</v>
       </c>
       <c r="B23" s="18">
-        <v>55561.51</v>
+        <v>55243.27</v>
       </c>
       <c r="C23" s="18">
         <f t="shared" si="0"/>
-        <v>67729.480690000011</v>
+        <v>68689.481918000005</v>
       </c>
       <c r="D23" s="18">
         <f t="shared" si="1"/>
-        <v>5644.1233908333343</v>
+        <v>5724.1234931666668</v>
       </c>
       <c r="E23" s="19">
         <f t="shared" si="2"/>
-        <v>34.276052980769236</v>
+        <v>34.761883561740895</v>
       </c>
       <c r="F23" s="19">
         <f t="shared" si="3"/>
-        <v>17.138026490384618</v>
+        <v>17.380941780870447</v>
       </c>
       <c r="G23" s="19">
         <f t="shared" si="4"/>
-        <v>6.8552105961538476</v>
+        <v>6.9523767123481788</v>
       </c>
       <c r="H23" s="20">
         <f t="shared" si="5"/>
-        <v>32.562250331730773</v>
+        <v>33.023789383653849</v>
       </c>
     </row>
     <row r="24" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A24" s="8">
         <f t="shared" si="6"/>
         <v>17</v>
       </c>
       <c r="B24" s="18">
-        <v>57886.26</v>
+        <v>57522.400000000001</v>
       </c>
       <c r="C24" s="18">
         <f t="shared" si="0"/>
-        <v>70563.350940000004</v>
+        <v>71523.352160000009</v>
       </c>
       <c r="D24" s="18">
         <f t="shared" si="1"/>
-        <v>5880.2792450000006</v>
+        <v>5960.2793466666672</v>
       </c>
       <c r="E24" s="19">
         <f t="shared" si="2"/>
-        <v>35.71019784412956</v>
+        <v>36.196028421052638</v>
       </c>
       <c r="F24" s="19">
         <f t="shared" si="3"/>
-        <v>17.85509892206478</v>
+        <v>18.098014210526319</v>
       </c>
       <c r="G24" s="19">
         <f t="shared" si="4"/>
-        <v>7.1420395688259122</v>
+        <v>7.2392056842105275</v>
       </c>
       <c r="H24" s="20">
         <f t="shared" si="5"/>
-        <v>33.924687951923076</v>
+        <v>34.386227000000005</v>
       </c>
     </row>
     <row r="25" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A25" s="8">
         <f t="shared" si="6"/>
         <v>18</v>
       </c>
       <c r="B25" s="18">
-        <v>57886.26</v>
+        <v>57522.400000000001</v>
       </c>
       <c r="C25" s="18">
         <f t="shared" si="0"/>
-        <v>70563.350940000004</v>
+        <v>71523.352160000009</v>
       </c>
       <c r="D25" s="18">
         <f t="shared" si="1"/>
-        <v>5880.2792450000006</v>
+        <v>5960.2793466666672</v>
       </c>
       <c r="E25" s="19">
         <f t="shared" si="2"/>
-        <v>35.71019784412956</v>
+        <v>36.196028421052638</v>
       </c>
       <c r="F25" s="19">
         <f t="shared" si="3"/>
-        <v>17.85509892206478</v>
+        <v>18.098014210526319</v>
       </c>
       <c r="G25" s="19">
         <f t="shared" si="4"/>
-        <v>7.1420395688259122</v>
+        <v>7.2392056842105275</v>
       </c>
       <c r="H25" s="20">
         <f t="shared" si="5"/>
-        <v>33.924687951923076</v>
+        <v>34.386227000000005</v>
       </c>
     </row>
     <row r="26" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A26" s="8">
         <f t="shared" si="6"/>
         <v>19</v>
       </c>
       <c r="B26" s="18">
-        <v>57886.26</v>
+        <v>57522.400000000001</v>
       </c>
       <c r="C26" s="18">
         <f t="shared" si="0"/>
-        <v>70563.350940000004</v>
+        <v>71523.352160000009</v>
       </c>
       <c r="D26" s="18">
         <f t="shared" si="1"/>
-        <v>5880.2792450000006</v>
+        <v>5960.2793466666672</v>
       </c>
       <c r="E26" s="19">
         <f t="shared" si="2"/>
-        <v>35.71019784412956</v>
+        <v>36.196028421052638</v>
       </c>
       <c r="F26" s="19">
         <f t="shared" si="3"/>
-        <v>17.85509892206478</v>
+        <v>18.098014210526319</v>
       </c>
       <c r="G26" s="19">
         <f t="shared" si="4"/>
-        <v>7.1420395688259122</v>
+        <v>7.2392056842105275</v>
       </c>
       <c r="H26" s="20">
         <f t="shared" si="5"/>
-        <v>33.924687951923076</v>
+        <v>34.386227000000005</v>
       </c>
     </row>
     <row r="27" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A27" s="8">
         <f t="shared" si="6"/>
         <v>20</v>
       </c>
       <c r="B27" s="18">
-        <v>59978.5</v>
+        <v>59573.58</v>
       </c>
       <c r="C27" s="18">
         <f t="shared" si="0"/>
-        <v>73113.791500000007</v>
+        <v>74073.789371999999</v>
       </c>
       <c r="D27" s="18">
         <f t="shared" si="1"/>
-        <v>6092.8159583333336</v>
+        <v>6172.8157810000002</v>
       </c>
       <c r="E27" s="19">
         <f t="shared" si="2"/>
-        <v>37.000906629554656</v>
+        <v>37.486735512145749</v>
       </c>
       <c r="F27" s="19">
         <f t="shared" si="3"/>
-        <v>18.500453314777328</v>
+        <v>18.743367756072875</v>
       </c>
       <c r="G27" s="19">
         <f t="shared" si="4"/>
-        <v>7.400181325910931</v>
+        <v>7.49734710242915</v>
       </c>
       <c r="H27" s="20">
         <f t="shared" si="5"/>
-        <v>35.150861298076926</v>
+        <v>35.612398736538459</v>
       </c>
     </row>
     <row r="28" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A28" s="8">
         <f t="shared" si="6"/>
         <v>21</v>
       </c>
       <c r="B28" s="18">
-        <v>59978.5</v>
+        <v>59573.58</v>
       </c>
       <c r="C28" s="18">
         <f t="shared" si="0"/>
-        <v>73113.791500000007</v>
+        <v>74073.789371999999</v>
       </c>
       <c r="D28" s="18">
         <f t="shared" si="1"/>
-        <v>6092.8159583333336</v>
+        <v>6172.8157810000002</v>
       </c>
       <c r="E28" s="19">
         <f t="shared" si="2"/>
-        <v>37.000906629554656</v>
+        <v>37.486735512145749</v>
       </c>
       <c r="F28" s="19">
         <f t="shared" si="3"/>
-        <v>18.500453314777328</v>
+        <v>18.743367756072875</v>
       </c>
       <c r="G28" s="19">
         <f t="shared" si="4"/>
-        <v>7.400181325910931</v>
+        <v>7.49734710242915</v>
       </c>
       <c r="H28" s="20">
         <f t="shared" si="5"/>
-        <v>35.150861298076926</v>
+        <v>35.612398736538459</v>
       </c>
     </row>
     <row r="29" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A29" s="8">
         <f t="shared" si="6"/>
         <v>22</v>
       </c>
       <c r="B29" s="18">
-        <v>62303.24</v>
+        <v>61852.7</v>
       </c>
       <c r="C29" s="18">
         <f t="shared" si="0"/>
-        <v>75947.649560000005</v>
+        <v>76907.64718</v>
       </c>
       <c r="D29" s="18">
         <f t="shared" si="1"/>
-        <v>6328.9707966666665</v>
+        <v>6408.9705983333333</v>
       </c>
       <c r="E29" s="19">
         <f t="shared" si="2"/>
-        <v>38.435045323886641</v>
+        <v>38.920874078947371</v>
       </c>
       <c r="F29" s="19">
         <f t="shared" si="3"/>
-        <v>19.21752266194332</v>
+        <v>19.460437039473685</v>
       </c>
       <c r="G29" s="19">
         <f t="shared" si="4"/>
-        <v>7.6870090647773281</v>
+        <v>7.7841748157894743</v>
       </c>
       <c r="H29" s="20">
         <f t="shared" si="5"/>
-        <v>36.513293057692309</v>
+        <v>36.974830375000003</v>
       </c>
     </row>
     <row r="30" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A30" s="8">
         <f t="shared" si="6"/>
         <v>23</v>
       </c>
       <c r="B30" s="18">
-        <v>64628.03</v>
+        <v>64131.87</v>
       </c>
       <c r="C30" s="18">
         <f t="shared" si="0"/>
-        <v>78781.568570000003</v>
+        <v>79741.567158000005</v>
       </c>
       <c r="D30" s="18">
         <f t="shared" si="1"/>
-        <v>6565.1307141666666</v>
+        <v>6645.130596500001</v>
       </c>
       <c r="E30" s="19">
         <f t="shared" si="2"/>
-        <v>39.869214863360327</v>
+        <v>40.355044108299595</v>
       </c>
       <c r="F30" s="19">
         <f t="shared" si="3"/>
-        <v>19.934607431680163</v>
+        <v>20.177522054149797</v>
       </c>
       <c r="G30" s="19">
         <f t="shared" si="4"/>
-        <v>7.973842972672065</v>
+        <v>8.0710088216599196</v>
       </c>
       <c r="H30" s="20">
         <f t="shared" si="5"/>
-        <v>37.875754120192312</v>
+        <v>38.337291902884616</v>
       </c>
     </row>
     <row r="31" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A31" s="8">
         <f t="shared" si="6"/>
         <v>24</v>
       </c>
       <c r="B31" s="18">
-        <v>66487.81</v>
+        <v>65955.16</v>
       </c>
       <c r="C31" s="18">
         <f t="shared" si="0"/>
-        <v>81048.64039</v>
+        <v>82008.645944000004</v>
       </c>
       <c r="D31" s="18">
         <f t="shared" si="1"/>
-        <v>6754.0533658333334</v>
+        <v>6834.053828666667</v>
       </c>
       <c r="E31" s="19">
         <f t="shared" si="2"/>
-        <v>41.016518415991904</v>
+        <v>41.502351186234819</v>
       </c>
       <c r="F31" s="19">
         <f t="shared" si="3"/>
-        <v>20.508259207995952</v>
+        <v>20.751175593117409</v>
       </c>
       <c r="G31" s="19">
         <f t="shared" si="4"/>
-        <v>8.2033036831983814</v>
+        <v>8.3004702372469641</v>
       </c>
       <c r="H31" s="20">
         <f t="shared" si="5"/>
-        <v>38.965692495192307</v>
+        <v>39.427233626923076</v>
       </c>
     </row>
     <row r="32" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A32" s="8">
         <f t="shared" si="6"/>
         <v>25</v>
       </c>
       <c r="B32" s="18">
-        <v>66608.44</v>
+        <v>66073.42</v>
       </c>
       <c r="C32" s="18">
         <f t="shared" si="0"/>
-        <v>81195.688360000015</v>
+        <v>82155.690428000002</v>
       </c>
       <c r="D32" s="18">
         <f t="shared" si="1"/>
-        <v>6766.3073633333343</v>
+        <v>6846.3075356666668</v>
       </c>
       <c r="E32" s="19">
         <f t="shared" si="2"/>
-        <v>41.090935404858307</v>
+        <v>41.576766410931178</v>
       </c>
       <c r="F32" s="19">
         <f t="shared" si="3"/>
-        <v>20.545467702429153</v>
+        <v>20.788383205465589</v>
       </c>
       <c r="G32" s="19">
         <f t="shared" si="4"/>
-        <v>8.2181870809716617</v>
+        <v>8.3153532821862353</v>
       </c>
       <c r="H32" s="20">
         <f t="shared" si="5"/>
-        <v>39.036388634615392</v>
+        <v>39.497928090384619</v>
       </c>
     </row>
     <row r="33" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A33" s="8">
         <f t="shared" si="6"/>
         <v>26</v>
       </c>
       <c r="B33" s="18">
-        <v>66720.210000000006</v>
+        <v>66183</v>
       </c>
       <c r="C33" s="18">
         <f t="shared" si="0"/>
-        <v>81331.935990000013</v>
+        <v>82291.942200000005</v>
       </c>
       <c r="D33" s="18">
         <f t="shared" si="1"/>
-        <v>6777.6613325000017</v>
+        <v>6857.6618500000004</v>
       </c>
       <c r="E33" s="19">
         <f t="shared" si="2"/>
-        <v>41.15988663461539</v>
+        <v>41.645719736842111</v>
       </c>
       <c r="F33" s="19">
         <f t="shared" si="3"/>
-        <v>20.579943317307695</v>
+        <v>20.822859868421055</v>
       </c>
       <c r="G33" s="19">
         <f t="shared" si="4"/>
-        <v>8.2319773269230776</v>
+        <v>8.3291439473684221</v>
       </c>
       <c r="H33" s="20">
         <f t="shared" si="5"/>
-        <v>39.101892302884622</v>
+        <v>39.563433750000002</v>
       </c>
     </row>
     <row r="34" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A34" s="8">
         <f t="shared" si="6"/>
         <v>27</v>
       </c>
       <c r="B34" s="18">
-        <v>66823.77</v>
+        <v>66284.52</v>
       </c>
       <c r="C34" s="18">
         <f t="shared" si="0"/>
-        <v>81458.175630000012</v>
+        <v>82418.172168000005</v>
       </c>
       <c r="D34" s="18">
         <f t="shared" si="1"/>
-        <v>6788.1813025000001</v>
+        <v>6868.1810140000007</v>
       </c>
       <c r="E34" s="19">
         <f t="shared" si="2"/>
-        <v>41.223773092105269</v>
+        <v>41.709601299595143</v>
       </c>
       <c r="F34" s="19">
         <f t="shared" si="3"/>
-        <v>20.611886546052634</v>
+        <v>20.854800649797571</v>
       </c>
       <c r="G34" s="19">
         <f t="shared" si="4"/>
-        <v>8.2447546184210534</v>
+        <v>8.3419202599190285</v>
       </c>
       <c r="H34" s="20">
         <f t="shared" si="5"/>
-        <v>39.162584437500009</v>
+        <v>39.624121234615387</v>
       </c>
     </row>
     <row r="35" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A35" s="8">
         <f t="shared" si="6"/>
         <v>28</v>
       </c>
       <c r="B35" s="18">
-        <v>66919.710000000006</v>
+        <v>66378.58</v>
       </c>
       <c r="C35" s="18">
         <f t="shared" si="0"/>
-        <v>81575.12649000001</v>
+        <v>82535.126372000013</v>
       </c>
       <c r="D35" s="18">
         <f t="shared" si="1"/>
-        <v>6797.9272075000017</v>
+        <v>6877.9271976666669</v>
       </c>
       <c r="E35" s="19">
         <f t="shared" si="2"/>
-        <v>41.282958750000006</v>
+        <v>41.768788649797578</v>
       </c>
       <c r="F35" s="19">
         <f t="shared" si="3"/>
-        <v>20.641479375000003</v>
+        <v>20.884394324898789</v>
       </c>
       <c r="G35" s="19">
         <f t="shared" si="4"/>
-        <v>8.2565917500000019</v>
+        <v>8.3537577299595149</v>
       </c>
       <c r="H35" s="20">
         <f t="shared" si="5"/>
-        <v>39.218810812500003</v>
+        <v>39.6803492173077</v>
       </c>
     </row>
     <row r="36" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A36" s="8">
         <f t="shared" si="6"/>
         <v>29</v>
       </c>
       <c r="B36" s="18">
-        <v>67008.539999999994</v>
+        <v>66465.67</v>
       </c>
       <c r="C36" s="18">
         <f t="shared" si="0"/>
-        <v>81683.410260000004</v>
+        <v>82643.414078000002</v>
       </c>
       <c r="D36" s="18">
         <f t="shared" si="1"/>
-        <v>6806.9508549999991</v>
+        <v>6886.9511731666662</v>
       </c>
       <c r="E36" s="19">
         <f t="shared" si="2"/>
-        <v>41.337758228744939</v>
+        <v>41.823590120445346</v>
       </c>
       <c r="F36" s="19">
         <f t="shared" si="3"/>
-        <v>20.668879114372469</v>
+        <v>20.911795060222673</v>
       </c>
       <c r="G36" s="19">
         <f t="shared" si="4"/>
-        <v>8.2675516457489877</v>
+        <v>8.3647180240890684</v>
       </c>
       <c r="H36" s="20">
         <f t="shared" si="5"/>
-        <v>39.270870317307697</v>
+        <v>39.732410614423081</v>
       </c>
     </row>
     <row r="37" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A37" s="8">
         <f t="shared" si="6"/>
         <v>30</v>
       </c>
       <c r="B37" s="18">
-        <v>67090.899999999994</v>
+        <v>66546.41</v>
       </c>
       <c r="C37" s="18">
         <f t="shared" si="0"/>
-        <v>81783.807100000005</v>
+        <v>82743.806194000004</v>
       </c>
       <c r="D37" s="18">
         <f t="shared" si="1"/>
-        <v>6815.3172583333335</v>
+        <v>6895.3171828333343</v>
       </c>
       <c r="E37" s="19">
         <f t="shared" si="2"/>
-        <v>41.388566346153851</v>
+        <v>41.874395847165992</v>
       </c>
       <c r="F37" s="19">
         <f t="shared" si="3"/>
-        <v>20.694283173076926</v>
+        <v>20.937197923582996</v>
       </c>
       <c r="G37" s="19">
         <f t="shared" si="4"/>
-        <v>8.2777132692307696</v>
+        <v>8.3748791694331981</v>
       </c>
       <c r="H37" s="20">
         <f t="shared" si="5"/>
-        <v>39.319138028846154</v>
+        <v>39.780676054807692</v>
       </c>
     </row>
     <row r="38" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A38" s="8">
         <f t="shared" si="6"/>
         <v>31</v>
       </c>
       <c r="B38" s="18">
-        <v>67167.13</v>
+        <v>66621.14</v>
       </c>
       <c r="C38" s="18">
         <f t="shared" si="0"/>
-        <v>81876.731470000013</v>
+        <v>82836.725476000007</v>
       </c>
       <c r="D38" s="18">
         <f t="shared" si="1"/>
-        <v>6823.0609558333344</v>
+        <v>6903.0604563333336</v>
       </c>
       <c r="E38" s="19">
         <f t="shared" si="2"/>
-        <v>41.435592849190293</v>
+        <v>41.921419775303647</v>
       </c>
       <c r="F38" s="19">
         <f t="shared" si="3"/>
-        <v>20.717796424595146</v>
+        <v>20.960709887651824</v>
       </c>
       <c r="G38" s="19">
         <f t="shared" si="4"/>
-        <v>8.2871185698380589</v>
+        <v>8.3842839550607291</v>
       </c>
       <c r="H38" s="20">
         <f t="shared" si="5"/>
-        <v>39.363813206730775</v>
+        <v>39.825348786538463</v>
       </c>
     </row>
     <row r="39" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A39" s="8">
         <f t="shared" si="6"/>
         <v>32</v>
       </c>
       <c r="B39" s="18">
-        <v>67237.73</v>
+        <v>66690.36</v>
       </c>
       <c r="C39" s="18">
         <f t="shared" si="0"/>
-        <v>81962.792870000005</v>
+        <v>82922.793623999998</v>
       </c>
       <c r="D39" s="18">
         <f t="shared" si="1"/>
-        <v>6830.2327391666668</v>
+        <v>6910.2328020000004</v>
       </c>
       <c r="E39" s="19">
         <f t="shared" si="2"/>
-        <v>41.479146189271255</v>
+        <v>41.964976530364375</v>
       </c>
       <c r="F39" s="19">
         <f t="shared" si="3"/>
-        <v>20.739573094635627</v>
+        <v>20.982488265182187</v>
       </c>
       <c r="G39" s="19">
         <f t="shared" si="4"/>
-        <v>8.2958292378542513</v>
+        <v>8.3929953060728746</v>
       </c>
       <c r="H39" s="20">
         <f t="shared" si="5"/>
-        <v>39.405188879807696</v>
+        <v>39.866727703846152</v>
       </c>
     </row>
     <row r="40" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A40" s="8">
         <f t="shared" si="6"/>
         <v>33</v>
       </c>
       <c r="B40" s="18">
-        <v>67303.08</v>
+        <v>66754.429999999993</v>
       </c>
       <c r="C40" s="18">
         <f t="shared" si="0"/>
-        <v>82042.454520000014</v>
+        <v>83002.458262</v>
       </c>
       <c r="D40" s="18">
         <f t="shared" si="1"/>
-        <v>6836.8712100000002</v>
+        <v>6916.8715218333336</v>
       </c>
       <c r="E40" s="19">
         <f t="shared" si="2"/>
-        <v>41.51946078947369</v>
+        <v>42.005292642712554</v>
       </c>
       <c r="F40" s="19">
         <f t="shared" si="3"/>
-        <v>20.759730394736845</v>
+        <v>21.002646321356277</v>
       </c>
       <c r="G40" s="19">
         <f t="shared" si="4"/>
-        <v>8.3038921578947384</v>
+        <v>8.4010585285425101</v>
       </c>
       <c r="H40" s="20">
         <f t="shared" si="5"/>
-        <v>39.44348775000001</v>
+        <v>39.90502801057692</v>
       </c>
     </row>
     <row r="41" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A41" s="8">
         <f t="shared" si="6"/>
         <v>34</v>
       </c>
       <c r="B41" s="18">
-        <v>67363.64</v>
+        <v>66813.8</v>
       </c>
       <c r="C41" s="18">
         <f t="shared" si="0"/>
-        <v>82116.277159999998</v>
+        <v>83076.278920000012</v>
       </c>
       <c r="D41" s="18">
         <f t="shared" si="1"/>
-        <v>6843.0230966666668</v>
+        <v>6923.023243333334</v>
       </c>
       <c r="E41" s="19">
         <f t="shared" si="2"/>
-        <v>41.556820425101215</v>
+        <v>42.042651275303648</v>
       </c>
       <c r="F41" s="19">
         <f t="shared" si="3"/>
-        <v>20.778410212550607</v>
+        <v>21.021325637651824</v>
       </c>
       <c r="G41" s="19">
         <f t="shared" si="4"/>
-        <v>8.3113640850202426</v>
+        <v>8.4085302550607288</v>
       </c>
       <c r="H41" s="20">
         <f t="shared" si="5"/>
-        <v>39.478979403846154</v>
+        <v>39.940518711538466</v>
       </c>
     </row>
     <row r="42" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A42" s="21">
         <f t="shared" si="6"/>
         <v>35</v>
       </c>
       <c r="B42" s="22">
-        <v>67419.66</v>
+        <v>66868.72</v>
       </c>
       <c r="C42" s="22">
         <f t="shared" si="0"/>
-        <v>82184.565540000011</v>
+        <v>83144.566448000012</v>
       </c>
       <c r="D42" s="22">
         <f t="shared" si="1"/>
-        <v>6848.7137950000006</v>
+        <v>6928.7138706666674</v>
       </c>
       <c r="E42" s="23">
         <f t="shared" si="2"/>
-        <v>41.591379321862355</v>
+        <v>42.077209740890694</v>
       </c>
       <c r="F42" s="23">
         <f t="shared" si="3"/>
-        <v>20.795689660931178</v>
+        <v>21.038604870445347</v>
       </c>
       <c r="G42" s="23">
         <f t="shared" si="4"/>
-        <v>8.3182758643724704</v>
+        <v>8.4154419481781382</v>
       </c>
       <c r="H42" s="24">
         <f t="shared" si="5"/>
-        <v>39.511810355769235</v>
+        <v>39.973349253846159</v>
       </c>
     </row>
   </sheetData>
   <dataConsolidate/>
   <mergeCells count="3">
     <mergeCell ref="B4:C4"/>
     <mergeCell ref="E4:H4"/>
     <mergeCell ref="E5:G5"/>
   </mergeCells>
   <pageMargins left="0.39370078740157483" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0">
     <oddFooter>&amp;L&amp;"Calibri,Standaard"&amp;F</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet18.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-1100-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:H42"/>
   <sheetViews>
-    <sheetView zoomScaleNormal="100" workbookViewId="0">
-[...1 lines deleted...]
-    </sheetView>
+    <sheetView zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.88671875" defaultRowHeight="13.8" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="1" width="6.44140625" style="2" bestFit="1" customWidth="1"/>
     <col min="2" max="4" width="15.33203125" style="2" customWidth="1"/>
     <col min="5" max="8" width="12.33203125" style="2" customWidth="1"/>
     <col min="9" max="16384" width="8.88671875" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A1" s="1" t="s">
         <v>20</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="2" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A2" s="4"/>
       <c r="D2" s="3">
         <f>Inhoud!B4</f>
-        <v>46054</v>
+        <v>46235</v>
       </c>
     </row>
     <row r="3" spans="1:8" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A3" s="1"/>
       <c r="B3" s="1"/>
       <c r="C3" s="5" t="s">
         <v>1</v>
       </c>
       <c r="D3" s="33">
         <f>Inhoud!B6</f>
-        <v>1.2190000000000001</v>
+        <v>1.2434000000000001</v>
       </c>
     </row>
     <row r="4" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A4" s="6"/>
       <c r="B4" s="41" t="s">
         <v>2</v>
       </c>
       <c r="C4" s="42"/>
       <c r="D4" s="7" t="s">
         <v>3</v>
       </c>
       <c r="E4" s="41" t="s">
         <v>4</v>
       </c>
       <c r="F4" s="43"/>
       <c r="G4" s="43"/>
       <c r="H4" s="42"/>
     </row>
     <row r="5" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A5" s="8"/>
       <c r="B5" s="9">
         <v>1</v>
       </c>
       <c r="C5" s="10"/>
       <c r="D5" s="10"/>
       <c r="E5" s="44" t="s">
         <v>5</v>
       </c>
       <c r="F5" s="45"/>
       <c r="G5" s="46"/>
       <c r="H5" s="11" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="6" spans="1:8" s="17" customFormat="1" x14ac:dyDescent="0.3">
       <c r="A6" s="12"/>
       <c r="B6" s="14" t="str">
         <f>'L4'!$B$6</f>
         <v>basis 01/01/2022</v>
       </c>
       <c r="C6" s="13">
         <f>D2</f>
-        <v>46054</v>
+        <v>46235</v>
       </c>
       <c r="D6" s="13">
         <f>C6</f>
-        <v>46054</v>
+        <v>46235</v>
       </c>
       <c r="E6" s="14">
         <v>1</v>
       </c>
       <c r="F6" s="15">
         <v>0.5</v>
       </c>
       <c r="G6" s="16">
         <v>0.2</v>
       </c>
       <c r="H6" s="12"/>
     </row>
     <row r="7" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A7" s="8">
         <v>0</v>
       </c>
       <c r="B7" s="18">
-        <v>44683.97</v>
+        <v>44579.19</v>
       </c>
       <c r="C7" s="18">
         <f t="shared" ref="C7:C42" si="0">B7*$D$3</f>
-        <v>54469.759430000006</v>
+        <v>55429.764846000005</v>
       </c>
       <c r="D7" s="18">
         <f t="shared" ref="D7:D42" si="1">B7/12*$D$3</f>
-        <v>4539.1466191666677</v>
+        <v>4619.1470705000011</v>
       </c>
       <c r="E7" s="19">
         <f t="shared" ref="E7:E42" si="2">C7/1976</f>
-        <v>27.565667727732798</v>
+        <v>28.051500428137654</v>
       </c>
       <c r="F7" s="19">
         <f>E7/2</f>
-        <v>13.782833863866399</v>
+        <v>14.025750214068827</v>
       </c>
       <c r="G7" s="19">
         <f>E7/5</f>
-        <v>5.5131335455465598</v>
+        <v>5.6103000856275305</v>
       </c>
       <c r="H7" s="20">
         <f>C7/2080</f>
-        <v>26.187384341346156</v>
+        <v>26.648925406730772</v>
       </c>
     </row>
     <row r="8" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A8" s="8">
         <f>A7+1</f>
         <v>1</v>
       </c>
       <c r="B8" s="18">
-        <v>45767.98</v>
+        <v>45641.919999999998</v>
       </c>
       <c r="C8" s="18">
         <f t="shared" si="0"/>
-        <v>55791.167620000007</v>
+        <v>56751.163328000002</v>
       </c>
       <c r="D8" s="18">
         <f t="shared" si="1"/>
-        <v>4649.2639683333337</v>
+        <v>4729.2636106666669</v>
       </c>
       <c r="E8" s="19">
         <f t="shared" si="2"/>
-        <v>28.234396568825915</v>
+        <v>28.720224356275306</v>
       </c>
       <c r="F8" s="19">
         <f t="shared" ref="F8:F42" si="3">E8/2</f>
-        <v>14.117198284412957</v>
+        <v>14.360112178137653</v>
       </c>
       <c r="G8" s="19">
         <f t="shared" ref="G8:G42" si="4">E8/5</f>
-        <v>5.6468793137651829</v>
+        <v>5.7440448712550616</v>
       </c>
       <c r="H8" s="20">
         <f t="shared" ref="H8:H42" si="5">C8/2080</f>
-        <v>26.822676740384619</v>
+        <v>27.284213138461539</v>
       </c>
     </row>
     <row r="9" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A9" s="8">
         <f t="shared" ref="A9:A42" si="6">A8+1</f>
         <v>2</v>
       </c>
       <c r="B9" s="18">
-        <v>46851.93</v>
+        <v>46704.6</v>
       </c>
       <c r="C9" s="18">
         <f t="shared" si="0"/>
-        <v>57112.502670000002</v>
+        <v>58072.499640000002</v>
       </c>
       <c r="D9" s="18">
         <f t="shared" si="1"/>
-        <v>4759.3752224999998</v>
+        <v>4839.3749699999998</v>
       </c>
       <c r="E9" s="19">
         <f t="shared" si="2"/>
-        <v>28.903088395748988</v>
+        <v>29.388916821862349</v>
       </c>
       <c r="F9" s="19">
         <f t="shared" si="3"/>
-        <v>14.451544197874494</v>
+        <v>14.694458410931174</v>
       </c>
       <c r="G9" s="19">
         <f t="shared" si="4"/>
-        <v>5.7806176791497972</v>
+        <v>5.87778336437247</v>
       </c>
       <c r="H9" s="20">
         <f t="shared" si="5"/>
-        <v>27.457933975961538</v>
+        <v>27.919470980769233</v>
       </c>
     </row>
     <row r="10" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A10" s="8">
         <f t="shared" si="6"/>
         <v>3</v>
       </c>
       <c r="B10" s="18">
-        <v>47935.38</v>
+        <v>47766.79</v>
       </c>
       <c r="C10" s="18">
         <f t="shared" si="0"/>
-        <v>58433.228219999997</v>
+        <v>59393.226686000002</v>
       </c>
       <c r="D10" s="18">
         <f t="shared" si="1"/>
-        <v>4869.4356850000004</v>
+        <v>4949.4355571666674</v>
       </c>
       <c r="E10" s="19">
         <f t="shared" si="2"/>
-        <v>29.571471771255059</v>
+        <v>30.057300954453442</v>
       </c>
       <c r="F10" s="19">
         <f t="shared" si="3"/>
-        <v>14.785735885627529</v>
+        <v>15.028650477226721</v>
       </c>
       <c r="G10" s="19">
         <f t="shared" si="4"/>
-        <v>5.9142943542510116</v>
+        <v>6.0114601908906886</v>
       </c>
       <c r="H10" s="20">
         <f t="shared" si="5"/>
-        <v>28.092898182692306</v>
+        <v>28.55443590673077</v>
       </c>
     </row>
     <row r="11" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A11" s="8">
         <f t="shared" si="6"/>
         <v>4</v>
       </c>
       <c r="B11" s="18">
-        <v>47935.38</v>
+        <v>47766.79</v>
       </c>
       <c r="C11" s="18">
         <f t="shared" si="0"/>
-        <v>58433.228219999997</v>
+        <v>59393.226686000002</v>
       </c>
       <c r="D11" s="18">
         <f t="shared" si="1"/>
-        <v>4869.4356850000004</v>
+        <v>4949.4355571666674</v>
       </c>
       <c r="E11" s="19">
         <f t="shared" si="2"/>
-        <v>29.571471771255059</v>
+        <v>30.057300954453442</v>
       </c>
       <c r="F11" s="19">
         <f t="shared" si="3"/>
-        <v>14.785735885627529</v>
+        <v>15.028650477226721</v>
       </c>
       <c r="G11" s="19">
         <f t="shared" si="4"/>
-        <v>5.9142943542510116</v>
+        <v>6.0114601908906886</v>
       </c>
       <c r="H11" s="20">
         <f t="shared" si="5"/>
-        <v>28.092898182692306</v>
+        <v>28.55443590673077</v>
       </c>
     </row>
     <row r="12" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A12" s="8">
         <f t="shared" si="6"/>
         <v>5</v>
       </c>
       <c r="B12" s="18">
-        <v>49832.06</v>
+        <v>49626.25</v>
       </c>
       <c r="C12" s="18">
         <f t="shared" si="0"/>
-        <v>60745.281139999999</v>
+        <v>61705.27925</v>
       </c>
       <c r="D12" s="18">
         <f t="shared" si="1"/>
-        <v>5062.106761666666</v>
+        <v>5142.1066041666663</v>
       </c>
       <c r="E12" s="19">
         <f t="shared" si="2"/>
-        <v>30.741539038461539</v>
+        <v>31.227368041497975</v>
       </c>
       <c r="F12" s="19">
         <f t="shared" si="3"/>
-        <v>15.37076951923077</v>
+        <v>15.613684020748988</v>
       </c>
       <c r="G12" s="19">
         <f t="shared" si="4"/>
-        <v>6.1483078076923077</v>
+        <v>6.2454736082995952</v>
       </c>
       <c r="H12" s="20">
         <f t="shared" si="5"/>
-        <v>29.204462086538459</v>
+        <v>29.665999639423077</v>
       </c>
     </row>
     <row r="13" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A13" s="8">
         <f t="shared" si="6"/>
         <v>6</v>
       </c>
       <c r="B13" s="18">
-        <v>49832.06</v>
+        <v>49626.25</v>
       </c>
       <c r="C13" s="18">
         <f t="shared" si="0"/>
-        <v>60745.281139999999</v>
+        <v>61705.27925</v>
       </c>
       <c r="D13" s="18">
         <f t="shared" si="1"/>
-        <v>5062.106761666666</v>
+        <v>5142.1066041666663</v>
       </c>
       <c r="E13" s="19">
         <f t="shared" si="2"/>
-        <v>30.741539038461539</v>
+        <v>31.227368041497975</v>
       </c>
       <c r="F13" s="19">
         <f t="shared" si="3"/>
-        <v>15.37076951923077</v>
+        <v>15.613684020748988</v>
       </c>
       <c r="G13" s="19">
         <f t="shared" si="4"/>
-        <v>6.1483078076923077</v>
+        <v>6.2454736082995952</v>
       </c>
       <c r="H13" s="20">
         <f t="shared" si="5"/>
-        <v>29.204462086538459</v>
+        <v>29.665999639423077</v>
       </c>
     </row>
     <row r="14" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A14" s="8">
         <f t="shared" si="6"/>
         <v>7</v>
       </c>
       <c r="B14" s="18">
-        <v>51728.76</v>
+        <v>51485.73</v>
       </c>
       <c r="C14" s="18">
         <f t="shared" si="0"/>
-        <v>63057.358440000004</v>
+        <v>64017.356682000005</v>
       </c>
       <c r="D14" s="18">
         <f t="shared" si="1"/>
-        <v>5254.7798700000012</v>
+        <v>5334.7797234999998</v>
       </c>
       <c r="E14" s="19">
         <f t="shared" si="2"/>
-        <v>31.911618643724697</v>
+        <v>32.397447713562755</v>
       </c>
       <c r="F14" s="19">
         <f t="shared" si="3"/>
-        <v>15.955809321862349</v>
+        <v>16.198723856781378</v>
       </c>
       <c r="G14" s="19">
         <f t="shared" si="4"/>
-        <v>6.3823237287449395</v>
+        <v>6.4794895427125514</v>
       </c>
       <c r="H14" s="20">
         <f t="shared" si="5"/>
-        <v>30.316037711538463</v>
+        <v>30.77757532788462</v>
       </c>
     </row>
     <row r="15" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A15" s="8">
         <f t="shared" si="6"/>
         <v>8</v>
       </c>
       <c r="B15" s="18">
-        <v>51728.76</v>
+        <v>51485.73</v>
       </c>
       <c r="C15" s="18">
         <f t="shared" si="0"/>
-        <v>63057.358440000004</v>
+        <v>64017.356682000005</v>
       </c>
       <c r="D15" s="18">
         <f t="shared" si="1"/>
-        <v>5254.7798700000012</v>
+        <v>5334.7797234999998</v>
       </c>
       <c r="E15" s="19">
         <f t="shared" si="2"/>
-        <v>31.911618643724697</v>
+        <v>32.397447713562755</v>
       </c>
       <c r="F15" s="19">
         <f t="shared" si="3"/>
-        <v>15.955809321862349</v>
+        <v>16.198723856781378</v>
       </c>
       <c r="G15" s="19">
         <f t="shared" si="4"/>
-        <v>6.3823237287449395</v>
+        <v>6.4794895427125514</v>
       </c>
       <c r="H15" s="20">
         <f t="shared" si="5"/>
-        <v>30.316037711538463</v>
+        <v>30.77757532788462</v>
       </c>
     </row>
     <row r="16" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A16" s="8">
         <f t="shared" si="6"/>
         <v>9</v>
       </c>
       <c r="B16" s="18">
-        <v>53625.48</v>
+        <v>53345.23</v>
       </c>
       <c r="C16" s="18">
         <f t="shared" si="0"/>
-        <v>65369.460120000011</v>
+        <v>66329.458982000011</v>
       </c>
       <c r="D16" s="18">
         <f t="shared" si="1"/>
-        <v>5447.4550100000006</v>
+        <v>5527.4549151666679</v>
       </c>
       <c r="E16" s="19">
         <f t="shared" si="2"/>
-        <v>33.08171058704454</v>
+        <v>33.567539970647779</v>
       </c>
       <c r="F16" s="19">
         <f t="shared" si="3"/>
-        <v>16.54085529352227</v>
+        <v>16.78376998532389</v>
       </c>
       <c r="G16" s="19">
         <f t="shared" si="4"/>
-        <v>6.6163421174089079</v>
+        <v>6.7135079941295555</v>
       </c>
       <c r="H16" s="20">
         <f t="shared" si="5"/>
-        <v>31.427625057692314</v>
+        <v>31.88916297211539</v>
       </c>
     </row>
     <row r="17" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A17" s="8">
         <f t="shared" si="6"/>
         <v>10</v>
       </c>
       <c r="B17" s="18">
-        <v>53625.48</v>
+        <v>53345.23</v>
       </c>
       <c r="C17" s="18">
         <f t="shared" si="0"/>
-        <v>65369.460120000011</v>
+        <v>66329.458982000011</v>
       </c>
       <c r="D17" s="18">
         <f t="shared" si="1"/>
-        <v>5447.4550100000006</v>
+        <v>5527.4549151666679</v>
       </c>
       <c r="E17" s="19">
         <f t="shared" si="2"/>
-        <v>33.08171058704454</v>
+        <v>33.567539970647779</v>
       </c>
       <c r="F17" s="19">
         <f t="shared" si="3"/>
-        <v>16.54085529352227</v>
+        <v>16.78376998532389</v>
       </c>
       <c r="G17" s="19">
         <f t="shared" si="4"/>
-        <v>6.6163421174089079</v>
+        <v>6.7135079941295555</v>
       </c>
       <c r="H17" s="20">
         <f t="shared" si="5"/>
-        <v>31.427625057692314</v>
+        <v>31.88916297211539</v>
       </c>
     </row>
     <row r="18" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A18" s="8">
         <f t="shared" si="6"/>
         <v>11</v>
       </c>
       <c r="B18" s="18">
-        <v>55522.16</v>
+        <v>55204.69</v>
       </c>
       <c r="C18" s="18">
         <f t="shared" si="0"/>
-        <v>67681.513040000005</v>
+        <v>68641.511546000009</v>
       </c>
       <c r="D18" s="18">
         <f t="shared" si="1"/>
-        <v>5640.126086666668</v>
+        <v>5720.1259621666677</v>
       </c>
       <c r="E18" s="19">
         <f t="shared" si="2"/>
-        <v>34.251777854251017</v>
+        <v>34.737607057692315</v>
       </c>
       <c r="F18" s="19">
         <f t="shared" si="3"/>
-        <v>17.125888927125509</v>
+        <v>17.368803528846158</v>
       </c>
       <c r="G18" s="19">
         <f t="shared" si="4"/>
-        <v>6.8503555708502031</v>
+        <v>6.9475214115384629</v>
       </c>
       <c r="H18" s="20">
         <f t="shared" si="5"/>
-        <v>32.539188961538464</v>
+        <v>33.000726704807697</v>
       </c>
     </row>
     <row r="19" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A19" s="8">
         <f t="shared" si="6"/>
         <v>12</v>
       </c>
       <c r="B19" s="18">
-        <v>55522.16</v>
+        <v>55204.69</v>
       </c>
       <c r="C19" s="18">
         <f t="shared" si="0"/>
-        <v>67681.513040000005</v>
+        <v>68641.511546000009</v>
       </c>
       <c r="D19" s="18">
         <f t="shared" si="1"/>
-        <v>5640.126086666668</v>
+        <v>5720.1259621666677</v>
       </c>
       <c r="E19" s="19">
         <f t="shared" si="2"/>
-        <v>34.251777854251017</v>
+        <v>34.737607057692315</v>
       </c>
       <c r="F19" s="19">
         <f t="shared" si="3"/>
-        <v>17.125888927125509</v>
+        <v>17.368803528846158</v>
       </c>
       <c r="G19" s="19">
         <f t="shared" si="4"/>
-        <v>6.8503555708502031</v>
+        <v>6.9475214115384629</v>
       </c>
       <c r="H19" s="20">
         <f t="shared" si="5"/>
-        <v>32.539188961538464</v>
+        <v>33.000726704807697</v>
       </c>
     </row>
     <row r="20" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A20" s="8">
         <f t="shared" si="6"/>
         <v>13</v>
       </c>
       <c r="B20" s="18">
-        <v>57418.87</v>
+        <v>57064.18</v>
       </c>
       <c r="C20" s="18">
         <f t="shared" si="0"/>
-        <v>69993.602530000004</v>
+        <v>70953.601412000004</v>
       </c>
       <c r="D20" s="18">
         <f t="shared" si="1"/>
-        <v>5832.8002108333339</v>
+        <v>5912.8001176666667</v>
       </c>
       <c r="E20" s="19">
         <f t="shared" si="2"/>
-        <v>35.421863628542511</v>
+        <v>35.90769302226721</v>
       </c>
       <c r="F20" s="19">
         <f t="shared" si="3"/>
-        <v>17.710931814271255</v>
+        <v>17.953846511133605</v>
       </c>
       <c r="G20" s="19">
         <f t="shared" si="4"/>
-        <v>7.0843727257085023</v>
+        <v>7.1815386044534417</v>
       </c>
       <c r="H20" s="20">
         <f t="shared" si="5"/>
-        <v>33.650770447115384</v>
+        <v>34.112308371153851</v>
       </c>
     </row>
     <row r="21" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A21" s="8">
         <f t="shared" si="6"/>
         <v>14</v>
       </c>
       <c r="B21" s="18">
-        <v>57418.87</v>
+        <v>57064.18</v>
       </c>
       <c r="C21" s="18">
         <f t="shared" si="0"/>
-        <v>69993.602530000004</v>
+        <v>70953.601412000004</v>
       </c>
       <c r="D21" s="18">
         <f t="shared" si="1"/>
-        <v>5832.8002108333339</v>
+        <v>5912.8001176666667</v>
       </c>
       <c r="E21" s="19">
         <f t="shared" si="2"/>
-        <v>35.421863628542511</v>
+        <v>35.90769302226721</v>
       </c>
       <c r="F21" s="19">
         <f t="shared" si="3"/>
-        <v>17.710931814271255</v>
+        <v>17.953846511133605</v>
       </c>
       <c r="G21" s="19">
         <f t="shared" si="4"/>
-        <v>7.0843727257085023</v>
+        <v>7.1815386044534417</v>
       </c>
       <c r="H21" s="20">
         <f t="shared" si="5"/>
-        <v>33.650770447115384</v>
+        <v>34.112308371153851</v>
       </c>
     </row>
     <row r="22" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A22" s="8">
         <f t="shared" si="6"/>
         <v>15</v>
       </c>
       <c r="B22" s="18">
-        <v>59315</v>
+        <v>58923.1</v>
       </c>
       <c r="C22" s="18">
         <f t="shared" si="0"/>
-        <v>72304.985000000001</v>
+        <v>73264.982539999997</v>
       </c>
       <c r="D22" s="18">
         <f t="shared" si="1"/>
-        <v>6025.4154166666676</v>
+        <v>6105.4152116666664</v>
       </c>
       <c r="E22" s="19">
         <f t="shared" si="2"/>
-        <v>36.591591599190281</v>
+        <v>37.077420313765181</v>
       </c>
       <c r="F22" s="19">
         <f t="shared" si="3"/>
-        <v>18.29579579959514</v>
+        <v>18.53871015688259</v>
       </c>
       <c r="G22" s="19">
         <f t="shared" si="4"/>
-        <v>7.3183183198380561</v>
+        <v>7.4154840627530358</v>
       </c>
       <c r="H22" s="20">
         <f t="shared" si="5"/>
-        <v>34.762012019230767</v>
+        <v>35.223549298076925</v>
       </c>
     </row>
     <row r="23" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A23" s="8">
         <f t="shared" si="6"/>
         <v>16</v>
       </c>
       <c r="B23" s="18">
-        <v>59315</v>
+        <v>58923.1</v>
       </c>
       <c r="C23" s="18">
         <f t="shared" si="0"/>
-        <v>72304.985000000001</v>
+        <v>73264.982539999997</v>
       </c>
       <c r="D23" s="18">
         <f t="shared" si="1"/>
-        <v>6025.4154166666676</v>
+        <v>6105.4152116666664</v>
       </c>
       <c r="E23" s="19">
         <f t="shared" si="2"/>
-        <v>36.591591599190281</v>
+        <v>37.077420313765181</v>
       </c>
       <c r="F23" s="19">
         <f t="shared" si="3"/>
-        <v>18.29579579959514</v>
+        <v>18.53871015688259</v>
       </c>
       <c r="G23" s="19">
         <f t="shared" si="4"/>
-        <v>7.3183183198380561</v>
+        <v>7.4154840627530358</v>
       </c>
       <c r="H23" s="20">
         <f t="shared" si="5"/>
-        <v>34.762012019230767</v>
+        <v>35.223549298076925</v>
       </c>
     </row>
     <row r="24" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A24" s="8">
         <f t="shared" si="6"/>
         <v>17</v>
       </c>
       <c r="B24" s="18">
-        <v>61211.72</v>
+        <v>60782.6</v>
       </c>
       <c r="C24" s="18">
         <f t="shared" si="0"/>
-        <v>74617.086680000008</v>
+        <v>75577.084839999996</v>
       </c>
       <c r="D24" s="18">
         <f t="shared" si="1"/>
-        <v>6218.090556666667</v>
+        <v>6298.0904033333327</v>
       </c>
       <c r="E24" s="19">
         <f t="shared" si="2"/>
-        <v>37.761683542510127</v>
+        <v>38.247512570850198</v>
       </c>
       <c r="F24" s="19">
         <f t="shared" si="3"/>
-        <v>18.880841771255064</v>
+        <v>19.123756285425099</v>
       </c>
       <c r="G24" s="19">
         <f t="shared" si="4"/>
-        <v>7.5523367085020254</v>
+        <v>7.6495025141700399</v>
       </c>
       <c r="H24" s="20">
         <f t="shared" si="5"/>
-        <v>35.873599365384621</v>
+        <v>36.335136942307692</v>
       </c>
     </row>
     <row r="25" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A25" s="8">
         <f t="shared" si="6"/>
         <v>18</v>
       </c>
       <c r="B25" s="18">
-        <v>61211.72</v>
+        <v>60782.6</v>
       </c>
       <c r="C25" s="18">
         <f t="shared" si="0"/>
-        <v>74617.086680000008</v>
+        <v>75577.084839999996</v>
       </c>
       <c r="D25" s="18">
         <f t="shared" si="1"/>
-        <v>6218.090556666667</v>
+        <v>6298.0904033333327</v>
       </c>
       <c r="E25" s="19">
         <f t="shared" si="2"/>
-        <v>37.761683542510127</v>
+        <v>38.247512570850198</v>
       </c>
       <c r="F25" s="19">
         <f t="shared" si="3"/>
-        <v>18.880841771255064</v>
+        <v>19.123756285425099</v>
       </c>
       <c r="G25" s="19">
         <f t="shared" si="4"/>
-        <v>7.5523367085020254</v>
+        <v>7.6495025141700399</v>
       </c>
       <c r="H25" s="20">
         <f t="shared" si="5"/>
-        <v>35.873599365384621</v>
+        <v>36.335136942307692</v>
       </c>
     </row>
     <row r="26" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A26" s="8">
         <f t="shared" si="6"/>
         <v>19</v>
       </c>
       <c r="B26" s="18">
-        <v>63108.43</v>
+        <v>62642.09</v>
       </c>
       <c r="C26" s="18">
         <f t="shared" si="0"/>
-        <v>76929.176170000006</v>
+        <v>77889.174706000005</v>
       </c>
       <c r="D26" s="18">
         <f t="shared" si="1"/>
-        <v>6410.7646808333338</v>
+        <v>6490.7645588333335</v>
       </c>
       <c r="E26" s="19">
         <f t="shared" si="2"/>
-        <v>38.931769316801621</v>
+        <v>39.417598535425107</v>
       </c>
       <c r="F26" s="19">
         <f t="shared" si="3"/>
-        <v>19.46588465840081</v>
+        <v>19.708799267712553</v>
       </c>
       <c r="G26" s="19">
         <f t="shared" si="4"/>
-        <v>7.7863538633603238</v>
+        <v>7.8835197070850214</v>
       </c>
       <c r="H26" s="20">
         <f t="shared" si="5"/>
-        <v>36.985180850961541</v>
+        <v>37.446718608653846</v>
       </c>
     </row>
     <row r="27" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A27" s="8">
         <f t="shared" si="6"/>
         <v>20</v>
       </c>
       <c r="B27" s="18">
-        <v>63108.43</v>
+        <v>62642.09</v>
       </c>
       <c r="C27" s="18">
         <f t="shared" si="0"/>
-        <v>76929.176170000006</v>
+        <v>77889.174706000005</v>
       </c>
       <c r="D27" s="18">
         <f t="shared" si="1"/>
-        <v>6410.7646808333338</v>
+        <v>6490.7645588333335</v>
       </c>
       <c r="E27" s="19">
         <f t="shared" si="2"/>
-        <v>38.931769316801621</v>
+        <v>39.417598535425107</v>
       </c>
       <c r="F27" s="19">
         <f t="shared" si="3"/>
-        <v>19.46588465840081</v>
+        <v>19.708799267712553</v>
       </c>
       <c r="G27" s="19">
         <f t="shared" si="4"/>
-        <v>7.7863538633603238</v>
+        <v>7.8835197070850214</v>
       </c>
       <c r="H27" s="20">
         <f t="shared" si="5"/>
-        <v>36.985180850961541</v>
+        <v>37.446718608653846</v>
       </c>
     </row>
     <row r="28" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A28" s="8">
         <f t="shared" si="6"/>
         <v>21</v>
       </c>
       <c r="B28" s="18">
-        <v>65005.11</v>
+        <v>64501.55</v>
       </c>
       <c r="C28" s="18">
         <f t="shared" si="0"/>
-        <v>79241.229090000008</v>
+        <v>80201.227270000003</v>
       </c>
       <c r="D28" s="18">
         <f t="shared" si="1"/>
-        <v>6603.4357575000004</v>
+        <v>6683.4356058333333</v>
       </c>
       <c r="E28" s="19">
         <f t="shared" si="2"/>
-        <v>40.101836584008105</v>
+        <v>40.587665622469636</v>
       </c>
       <c r="F28" s="19">
         <f t="shared" si="3"/>
-        <v>20.050918292004052</v>
+        <v>20.293832811234818</v>
       </c>
       <c r="G28" s="19">
         <f t="shared" si="4"/>
-        <v>8.0203673168016216</v>
+        <v>8.1175331244939279</v>
       </c>
       <c r="H28" s="20">
         <f t="shared" si="5"/>
-        <v>38.096744754807695</v>
+        <v>38.558282341346157</v>
       </c>
     </row>
     <row r="29" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A29" s="8">
         <f t="shared" si="6"/>
         <v>22</v>
       </c>
       <c r="B29" s="18">
-        <v>65005.11</v>
+        <v>64501.55</v>
       </c>
       <c r="C29" s="18">
         <f t="shared" si="0"/>
-        <v>79241.229090000008</v>
+        <v>80201.227270000003</v>
       </c>
       <c r="D29" s="18">
         <f t="shared" si="1"/>
-        <v>6603.4357575000004</v>
+        <v>6683.4356058333333</v>
       </c>
       <c r="E29" s="19">
         <f t="shared" si="2"/>
-        <v>40.101836584008105</v>
+        <v>40.587665622469636</v>
       </c>
       <c r="F29" s="19">
         <f t="shared" si="3"/>
-        <v>20.050918292004052</v>
+        <v>20.293832811234818</v>
       </c>
       <c r="G29" s="19">
         <f t="shared" si="4"/>
-        <v>8.0203673168016216</v>
+        <v>8.1175331244939279</v>
       </c>
       <c r="H29" s="20">
         <f t="shared" si="5"/>
-        <v>38.096744754807695</v>
+        <v>38.558282341346157</v>
       </c>
     </row>
     <row r="30" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A30" s="8">
         <f t="shared" si="6"/>
         <v>23</v>
       </c>
       <c r="B30" s="18">
-        <v>66901.83</v>
+        <v>66361.05</v>
       </c>
       <c r="C30" s="18">
         <f t="shared" si="0"/>
-        <v>81553.33077</v>
+        <v>82513.329570000002</v>
       </c>
       <c r="D30" s="18">
         <f t="shared" si="1"/>
-        <v>6796.1108975000006</v>
+        <v>6876.1107975000014</v>
       </c>
       <c r="E30" s="19">
         <f t="shared" si="2"/>
-        <v>41.271928527327937</v>
+        <v>41.75775787955466</v>
       </c>
       <c r="F30" s="19">
         <f t="shared" si="3"/>
-        <v>20.635964263663968</v>
+        <v>20.87887893977733</v>
       </c>
       <c r="G30" s="19">
         <f t="shared" si="4"/>
-        <v>8.2543857054655874</v>
+        <v>8.351551575910932</v>
       </c>
       <c r="H30" s="20">
         <f t="shared" si="5"/>
-        <v>39.208332100961542</v>
+        <v>39.669869985576923</v>
       </c>
     </row>
     <row r="31" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A31" s="8">
         <f t="shared" si="6"/>
         <v>24</v>
       </c>
       <c r="B31" s="18">
-        <v>66901.83</v>
+        <v>66361.05</v>
       </c>
       <c r="C31" s="18">
         <f t="shared" si="0"/>
-        <v>81553.33077</v>
+        <v>82513.329570000002</v>
       </c>
       <c r="D31" s="18">
         <f t="shared" si="1"/>
-        <v>6796.1108975000006</v>
+        <v>6876.1107975000014</v>
       </c>
       <c r="E31" s="19">
         <f t="shared" si="2"/>
-        <v>41.271928527327937</v>
+        <v>41.75775787955466</v>
       </c>
       <c r="F31" s="19">
         <f t="shared" si="3"/>
-        <v>20.635964263663968</v>
+        <v>20.87887893977733</v>
       </c>
       <c r="G31" s="19">
         <f t="shared" si="4"/>
-        <v>8.2543857054655874</v>
+        <v>8.351551575910932</v>
       </c>
       <c r="H31" s="20">
         <f t="shared" si="5"/>
-        <v>39.208332100961542</v>
+        <v>39.669869985576923</v>
       </c>
     </row>
     <row r="32" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A32" s="8">
         <f t="shared" si="6"/>
         <v>25</v>
       </c>
       <c r="B32" s="18">
-        <v>67023.210000000006</v>
+        <v>66480.05</v>
       </c>
       <c r="C32" s="18">
         <f t="shared" si="0"/>
-        <v>81701.292990000016</v>
+        <v>82661.294170000008</v>
       </c>
       <c r="D32" s="18">
         <f t="shared" si="1"/>
-        <v>6808.4410825000014</v>
+        <v>6888.4411808333334</v>
       </c>
       <c r="E32" s="19">
         <f t="shared" si="2"/>
-        <v>41.346808193319845</v>
+        <v>41.832638750000001</v>
       </c>
       <c r="F32" s="19">
         <f t="shared" si="3"/>
-        <v>20.673404096659922</v>
+        <v>20.916319375</v>
       </c>
       <c r="G32" s="19">
         <f t="shared" si="4"/>
-        <v>8.2693616386639697</v>
+        <v>8.3665277499999995</v>
       </c>
       <c r="H32" s="20">
         <f t="shared" si="5"/>
-        <v>39.279467783653857</v>
+        <v>39.741006812500004</v>
       </c>
     </row>
     <row r="33" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A33" s="8">
         <f t="shared" si="6"/>
         <v>26</v>
       </c>
       <c r="B33" s="18">
-        <v>67135.679999999993</v>
+        <v>66590.31</v>
       </c>
       <c r="C33" s="18">
         <f t="shared" si="0"/>
-        <v>81838.393920000002</v>
+        <v>82798.391453999997</v>
       </c>
       <c r="D33" s="18">
         <f t="shared" si="1"/>
-        <v>6819.8661599999996</v>
+        <v>6899.8659545</v>
       </c>
       <c r="E33" s="19">
         <f t="shared" si="2"/>
-        <v>41.416191255060731</v>
+        <v>41.902019966599191</v>
       </c>
       <c r="F33" s="19">
         <f t="shared" si="3"/>
-        <v>20.708095627530366</v>
+        <v>20.951009983299596</v>
       </c>
       <c r="G33" s="19">
         <f t="shared" si="4"/>
-        <v>8.2832382510121469</v>
+        <v>8.3804039933198382</v>
       </c>
       <c r="H33" s="20">
         <f t="shared" si="5"/>
-        <v>39.34538169230769</v>
+        <v>39.80691896826923</v>
       </c>
     </row>
     <row r="34" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A34" s="8">
         <f t="shared" si="6"/>
         <v>27</v>
       </c>
       <c r="B34" s="18">
-        <v>67239.88</v>
+        <v>66692.47</v>
       </c>
       <c r="C34" s="18">
         <f t="shared" si="0"/>
-        <v>81965.413720000011</v>
+        <v>82925.41719800001</v>
       </c>
       <c r="D34" s="18">
         <f t="shared" si="1"/>
-        <v>6830.4511433333346</v>
+        <v>6910.4514331666669</v>
       </c>
       <c r="E34" s="19">
         <f t="shared" si="2"/>
-        <v>41.480472530364381</v>
+        <v>41.966304250000007</v>
       </c>
       <c r="F34" s="19">
         <f t="shared" si="3"/>
-        <v>20.74023626518219</v>
+        <v>20.983152125000004</v>
       </c>
       <c r="G34" s="19">
         <f t="shared" si="4"/>
-        <v>8.2960945060728761</v>
+        <v>8.3932608500000008</v>
       </c>
       <c r="H34" s="20">
         <f t="shared" si="5"/>
-        <v>39.406448903846162</v>
+        <v>39.867989037500003</v>
       </c>
     </row>
     <row r="35" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A35" s="8">
         <f t="shared" si="6"/>
         <v>28</v>
       </c>
       <c r="B35" s="18">
-        <v>67336.42</v>
+        <v>66787.11</v>
       </c>
       <c r="C35" s="18">
         <f t="shared" si="0"/>
-        <v>82083.095979999998</v>
+        <v>83043.092574000009</v>
       </c>
       <c r="D35" s="18">
         <f t="shared" si="1"/>
-        <v>6840.2579983333335</v>
+        <v>6920.2577145000005</v>
       </c>
       <c r="E35" s="19">
         <f t="shared" si="2"/>
-        <v>41.540028329959512</v>
+        <v>42.025856565789475</v>
       </c>
       <c r="F35" s="19">
         <f t="shared" si="3"/>
-        <v>20.770014164979756</v>
+        <v>21.012928282894737</v>
       </c>
       <c r="G35" s="19">
         <f t="shared" si="4"/>
-        <v>8.308005665991903</v>
+        <v>8.4051713131578953</v>
       </c>
       <c r="H35" s="20">
         <f t="shared" si="5"/>
-        <v>39.46302691346154</v>
+        <v>39.924563737500002</v>
       </c>
     </row>
     <row r="36" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A36" s="8">
         <f t="shared" si="6"/>
         <v>29</v>
       </c>
       <c r="B36" s="18">
-        <v>67425.8</v>
+        <v>66874.740000000005</v>
       </c>
       <c r="C36" s="18">
         <f t="shared" si="0"/>
-        <v>82192.050200000012</v>
+        <v>83152.051716000016</v>
       </c>
       <c r="D36" s="18">
         <f t="shared" si="1"/>
-        <v>6849.3375166666674</v>
+        <v>6929.3376430000008</v>
       </c>
       <c r="E36" s="19">
         <f t="shared" si="2"/>
-        <v>41.595167105263165</v>
+        <v>42.080997831983815</v>
       </c>
       <c r="F36" s="19">
         <f t="shared" si="3"/>
-        <v>20.797583552631583</v>
+        <v>21.040498915991908</v>
       </c>
       <c r="G36" s="19">
         <f t="shared" si="4"/>
-        <v>8.3190334210526338</v>
+        <v>8.416199566396763</v>
       </c>
       <c r="H36" s="20">
         <f t="shared" si="5"/>
-        <v>39.515408750000006</v>
+        <v>39.976947940384626</v>
       </c>
     </row>
     <row r="37" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A37" s="8">
         <f t="shared" si="6"/>
         <v>30</v>
       </c>
       <c r="B37" s="18">
-        <v>67508.679999999993</v>
+        <v>66955.990000000005</v>
       </c>
       <c r="C37" s="18">
         <f t="shared" si="0"/>
-        <v>82293.080919999993</v>
+        <v>83253.077966000012</v>
       </c>
       <c r="D37" s="18">
         <f t="shared" si="1"/>
-        <v>6857.7567433333325</v>
+        <v>6937.756497166667</v>
       </c>
       <c r="E37" s="19">
         <f t="shared" si="2"/>
-        <v>41.646296012145747</v>
+        <v>42.132124476720655</v>
       </c>
       <c r="F37" s="19">
         <f t="shared" si="3"/>
-        <v>20.823148006072874</v>
+        <v>21.066062238360328</v>
       </c>
       <c r="G37" s="19">
         <f t="shared" si="4"/>
-        <v>8.3292592024291494</v>
+        <v>8.4264248953441303</v>
       </c>
       <c r="H37" s="20">
         <f t="shared" si="5"/>
-        <v>39.563981211538461</v>
+        <v>40.025518252884623</v>
       </c>
     </row>
     <row r="38" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A38" s="8">
         <f t="shared" si="6"/>
         <v>31</v>
       </c>
       <c r="B38" s="18">
-        <v>67585.37</v>
+        <v>67031.179999999993</v>
       </c>
       <c r="C38" s="18">
         <f t="shared" si="0"/>
-        <v>82386.566030000002</v>
+        <v>83346.569212000002</v>
       </c>
       <c r="D38" s="18">
         <f t="shared" si="1"/>
-        <v>6865.5471691666671</v>
+        <v>6945.5474343333335</v>
       </c>
       <c r="E38" s="19">
         <f t="shared" si="2"/>
-        <v>41.693606290485832</v>
+        <v>42.179437860323887</v>
       </c>
       <c r="F38" s="19">
         <f t="shared" si="3"/>
-        <v>20.846803145242916</v>
+        <v>21.089718930161943</v>
       </c>
       <c r="G38" s="19">
         <f t="shared" si="4"/>
-        <v>8.3387212580971664</v>
+        <v>8.435887572064777</v>
       </c>
       <c r="H38" s="20">
         <f t="shared" si="5"/>
-        <v>39.60892597596154</v>
+        <v>40.07046596730769</v>
       </c>
     </row>
     <row r="39" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A39" s="8">
         <f t="shared" si="6"/>
         <v>32</v>
       </c>
       <c r="B39" s="18">
-        <v>67656.41</v>
+        <v>67100.820000000007</v>
       </c>
       <c r="C39" s="18">
         <f t="shared" si="0"/>
-        <v>82473.163790000006</v>
+        <v>83433.15958800001</v>
       </c>
       <c r="D39" s="18">
         <f t="shared" si="1"/>
-        <v>6872.7636491666681</v>
+        <v>6952.7632990000011</v>
       </c>
       <c r="E39" s="19">
         <f t="shared" si="2"/>
-        <v>41.737431067813766</v>
+        <v>42.223258900809718</v>
       </c>
       <c r="F39" s="19">
         <f t="shared" si="3"/>
-        <v>20.868715533906883</v>
+        <v>21.111629450404859</v>
       </c>
       <c r="G39" s="19">
         <f t="shared" si="4"/>
-        <v>8.3474862135627532</v>
+        <v>8.4446517801619443</v>
       </c>
       <c r="H39" s="20">
         <f t="shared" si="5"/>
-        <v>39.65055951442308</v>
+        <v>40.112095955769234</v>
       </c>
     </row>
     <row r="40" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A40" s="8">
         <f t="shared" si="6"/>
         <v>33</v>
       </c>
       <c r="B40" s="18">
-        <v>67722.17</v>
+        <v>67165.289999999994</v>
       </c>
       <c r="C40" s="18">
         <f t="shared" si="0"/>
-        <v>82553.325230000002</v>
+        <v>83513.321585999991</v>
       </c>
       <c r="D40" s="18">
         <f t="shared" si="1"/>
-        <v>6879.4437691666672</v>
+        <v>6959.4434654999995</v>
       </c>
       <c r="E40" s="19">
         <f t="shared" si="2"/>
-        <v>41.777998598178137</v>
+        <v>42.26382671356275</v>
       </c>
       <c r="F40" s="19">
         <f t="shared" si="3"/>
-        <v>20.888999299089068</v>
+        <v>21.131913356781375</v>
       </c>
       <c r="G40" s="19">
         <f t="shared" si="4"/>
-        <v>8.3555997196356273</v>
+        <v>8.4527653427125493</v>
       </c>
       <c r="H40" s="20">
         <f t="shared" si="5"/>
-        <v>39.689098668269231</v>
+        <v>40.150635377884612</v>
       </c>
     </row>
     <row r="41" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A41" s="8">
         <f t="shared" si="6"/>
         <v>34</v>
       </c>
       <c r="B41" s="18">
-        <v>67783.11</v>
+        <v>67225.039999999994</v>
       </c>
       <c r="C41" s="18">
         <f t="shared" si="0"/>
-        <v>82627.611090000006</v>
+        <v>83587.614736000003</v>
       </c>
       <c r="D41" s="18">
         <f t="shared" si="1"/>
-        <v>6885.6342574999999</v>
+        <v>6965.6345613333333</v>
       </c>
       <c r="E41" s="19">
         <f t="shared" si="2"/>
-        <v>41.815592656882593</v>
+        <v>42.30142446153846</v>
       </c>
       <c r="F41" s="19">
         <f t="shared" si="3"/>
-        <v>20.907796328441297</v>
+        <v>21.15071223076923</v>
       </c>
       <c r="G41" s="19">
         <f t="shared" si="4"/>
-        <v>8.363118531376518</v>
+        <v>8.4602848923076923</v>
       </c>
       <c r="H41" s="20">
         <f t="shared" si="5"/>
-        <v>39.724813024038461</v>
+        <v>40.186353238461543</v>
       </c>
     </row>
     <row r="42" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A42" s="21">
         <f t="shared" si="6"/>
         <v>35</v>
       </c>
       <c r="B42" s="22">
-        <v>67839.48</v>
+        <v>67280.3</v>
       </c>
       <c r="C42" s="22">
         <f t="shared" si="0"/>
-        <v>82696.326119999998</v>
+        <v>83656.325020000004</v>
       </c>
       <c r="D42" s="22">
         <f t="shared" si="1"/>
-        <v>6891.3605100000004</v>
+        <v>6971.3604183333337</v>
       </c>
       <c r="E42" s="23">
         <f t="shared" si="2"/>
-        <v>41.850367469635628</v>
+        <v>42.336196872469635</v>
       </c>
       <c r="F42" s="23">
         <f t="shared" si="3"/>
-        <v>20.925183734817814</v>
+        <v>21.168098436234818</v>
       </c>
       <c r="G42" s="23">
         <f t="shared" si="4"/>
-        <v>8.3700734939271264</v>
+        <v>8.4672393744939267</v>
       </c>
       <c r="H42" s="24">
         <f t="shared" si="5"/>
-        <v>39.757849096153848</v>
+        <v>40.219387028846157</v>
       </c>
     </row>
   </sheetData>
   <dataConsolidate/>
   <mergeCells count="3">
     <mergeCell ref="B4:C4"/>
     <mergeCell ref="E4:H4"/>
     <mergeCell ref="E5:G5"/>
   </mergeCells>
   <pageMargins left="0.39370078740157483" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0">
     <oddFooter>&amp;L&amp;"Calibri,Standaard"&amp;F</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet19.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-1200-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:H42"/>
   <sheetViews>
-    <sheetView topLeftCell="A20" zoomScaleNormal="100" workbookViewId="0">
-[...1 lines deleted...]
-    </sheetView>
+    <sheetView zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.88671875" defaultRowHeight="13.8" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="1" width="6.44140625" style="2" bestFit="1" customWidth="1"/>
     <col min="2" max="4" width="15.33203125" style="2" customWidth="1"/>
     <col min="5" max="8" width="12.33203125" style="2" customWidth="1"/>
     <col min="9" max="16384" width="8.88671875" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A1" s="1" t="s">
         <v>22</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="2" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A2" s="4"/>
       <c r="D2" s="3">
         <f>Inhoud!B4</f>
-        <v>46054</v>
+        <v>46235</v>
       </c>
     </row>
     <row r="3" spans="1:8" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A3" s="1"/>
       <c r="B3" s="1"/>
       <c r="C3" s="5" t="s">
         <v>1</v>
       </c>
       <c r="D3" s="33">
         <f>Inhoud!B6</f>
-        <v>1.2190000000000001</v>
+        <v>1.2434000000000001</v>
       </c>
     </row>
     <row r="4" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A4" s="6"/>
       <c r="B4" s="41" t="s">
         <v>2</v>
       </c>
       <c r="C4" s="42"/>
       <c r="D4" s="7" t="s">
         <v>3</v>
       </c>
       <c r="E4" s="41" t="s">
         <v>4</v>
       </c>
       <c r="F4" s="43"/>
       <c r="G4" s="43"/>
       <c r="H4" s="42"/>
     </row>
     <row r="5" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A5" s="8"/>
       <c r="B5" s="9">
         <v>1</v>
       </c>
       <c r="C5" s="10"/>
       <c r="D5" s="10"/>
       <c r="E5" s="44" t="s">
         <v>5</v>
       </c>
       <c r="F5" s="45"/>
       <c r="G5" s="46"/>
       <c r="H5" s="11" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="6" spans="1:8" s="17" customFormat="1" x14ac:dyDescent="0.3">
       <c r="A6" s="12"/>
       <c r="B6" s="14" t="str">
         <f>'L4'!$B$6</f>
         <v>basis 01/01/2022</v>
       </c>
       <c r="C6" s="13">
         <f>D2</f>
-        <v>46054</v>
+        <v>46235</v>
       </c>
       <c r="D6" s="13">
         <f>C6</f>
-        <v>46054</v>
+        <v>46235</v>
       </c>
       <c r="E6" s="14">
         <v>1</v>
       </c>
       <c r="F6" s="15">
         <v>0.5</v>
       </c>
       <c r="G6" s="16">
         <v>0.2</v>
       </c>
       <c r="H6" s="12"/>
     </row>
     <row r="7" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A7" s="8">
         <v>0</v>
       </c>
       <c r="B7" s="18">
-        <v>59392.84</v>
+        <v>58999.41</v>
       </c>
       <c r="C7" s="18">
         <f t="shared" ref="C7:C42" si="0">B7*$D$3</f>
-        <v>72399.871960000004</v>
+        <v>73359.866394000011</v>
       </c>
       <c r="D7" s="18">
         <f t="shared" ref="D7:D42" si="1">B7/12*$D$3</f>
-        <v>6033.3226633333334</v>
+        <v>6113.3221995000004</v>
       </c>
       <c r="E7" s="19">
         <f t="shared" ref="E7:E42" si="2">C7/1976</f>
-        <v>36.639611315789473</v>
+        <v>37.125438458502032</v>
       </c>
       <c r="F7" s="19">
         <f>E7/2</f>
-        <v>18.319805657894737</v>
+        <v>18.562719229251016</v>
       </c>
       <c r="G7" s="19">
         <f>E7/5</f>
-        <v>7.3279222631578946</v>
+        <v>7.4250876917004067</v>
       </c>
       <c r="H7" s="20">
         <f>C7/2080</f>
-        <v>34.807630750000001</v>
+        <v>35.269166535576929</v>
       </c>
     </row>
     <row r="8" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A8" s="8">
         <f>A7+1</f>
         <v>1</v>
       </c>
       <c r="B8" s="18">
-        <v>59392.84</v>
+        <v>58999.41</v>
       </c>
       <c r="C8" s="18">
         <f t="shared" si="0"/>
-        <v>72399.871960000004</v>
+        <v>73359.866394000011</v>
       </c>
       <c r="D8" s="18">
         <f t="shared" si="1"/>
-        <v>6033.3226633333334</v>
+        <v>6113.3221995000004</v>
       </c>
       <c r="E8" s="19">
         <f t="shared" si="2"/>
-        <v>36.639611315789473</v>
+        <v>37.125438458502032</v>
       </c>
       <c r="F8" s="19">
         <f t="shared" ref="F8:F42" si="3">E8/2</f>
-        <v>18.319805657894737</v>
+        <v>18.562719229251016</v>
       </c>
       <c r="G8" s="19">
         <f t="shared" ref="G8:G42" si="4">E8/5</f>
-        <v>7.3279222631578946</v>
+        <v>7.4250876917004067</v>
       </c>
       <c r="H8" s="20">
         <f t="shared" ref="H8:H42" si="5">C8/2080</f>
-        <v>34.807630750000001</v>
+        <v>35.269166535576929</v>
       </c>
     </row>
     <row r="9" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A9" s="8">
         <f t="shared" ref="A9:A42" si="6">A8+1</f>
         <v>2</v>
       </c>
       <c r="B9" s="18">
-        <v>61715.360000000001</v>
+        <v>61276.36</v>
       </c>
       <c r="C9" s="18">
         <f t="shared" si="0"/>
-        <v>75231.023840000009</v>
+        <v>76191.026024000006</v>
       </c>
       <c r="D9" s="18">
         <f t="shared" si="1"/>
-        <v>6269.2519866666671</v>
+        <v>6349.2521686666678</v>
       </c>
       <c r="E9" s="19">
         <f t="shared" si="2"/>
-        <v>38.072380485829967</v>
+        <v>38.55821155060729</v>
       </c>
       <c r="F9" s="19">
         <f t="shared" si="3"/>
-        <v>19.036190242914984</v>
+        <v>19.279105775303645</v>
       </c>
       <c r="G9" s="19">
         <f t="shared" si="4"/>
-        <v>7.6144760971659933</v>
+        <v>7.7116423101214577</v>
       </c>
       <c r="H9" s="20">
         <f t="shared" si="5"/>
-        <v>36.168761461538466</v>
+        <v>36.630300973076928</v>
       </c>
     </row>
     <row r="10" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A10" s="8">
         <f t="shared" si="6"/>
         <v>3</v>
       </c>
       <c r="B10" s="18">
-        <v>61715.360000000001</v>
+        <v>61276.36</v>
       </c>
       <c r="C10" s="18">
         <f t="shared" si="0"/>
-        <v>75231.023840000009</v>
+        <v>76191.026024000006</v>
       </c>
       <c r="D10" s="18">
         <f t="shared" si="1"/>
-        <v>6269.2519866666671</v>
+        <v>6349.2521686666678</v>
       </c>
       <c r="E10" s="19">
         <f t="shared" si="2"/>
-        <v>38.072380485829967</v>
+        <v>38.55821155060729</v>
       </c>
       <c r="F10" s="19">
         <f t="shared" si="3"/>
-        <v>19.036190242914984</v>
+        <v>19.279105775303645</v>
       </c>
       <c r="G10" s="19">
         <f t="shared" si="4"/>
-        <v>7.6144760971659933</v>
+        <v>7.7116423101214577</v>
       </c>
       <c r="H10" s="20">
         <f t="shared" si="5"/>
-        <v>36.168761461538466</v>
+        <v>36.630300973076928</v>
       </c>
     </row>
     <row r="11" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A11" s="8">
         <f t="shared" si="6"/>
         <v>4</v>
       </c>
       <c r="B11" s="18">
-        <v>64037.87</v>
+        <v>63553.29</v>
       </c>
       <c r="C11" s="18">
         <f t="shared" si="0"/>
-        <v>78062.163530000005</v>
+        <v>79022.160786000008</v>
       </c>
       <c r="D11" s="18">
         <f t="shared" si="1"/>
-        <v>6505.1802941666674</v>
+        <v>6585.1800655000006</v>
       </c>
       <c r="E11" s="19">
         <f t="shared" si="2"/>
-        <v>39.505143486842108</v>
+        <v>39.990972057692311</v>
       </c>
       <c r="F11" s="19">
         <f t="shared" si="3"/>
-        <v>19.752571743421054</v>
+        <v>19.995486028846155</v>
       </c>
       <c r="G11" s="19">
         <f t="shared" si="4"/>
-        <v>7.9010286973684218</v>
+        <v>7.9981944115384618</v>
       </c>
       <c r="H11" s="20">
         <f t="shared" si="5"/>
-        <v>37.529886312500004</v>
+        <v>37.991423454807695</v>
       </c>
     </row>
     <row r="12" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A12" s="8">
         <f t="shared" si="6"/>
         <v>5</v>
       </c>
       <c r="B12" s="18">
-        <v>64037.87</v>
+        <v>63553.29</v>
       </c>
       <c r="C12" s="18">
         <f t="shared" si="0"/>
-        <v>78062.163530000005</v>
+        <v>79022.160786000008</v>
       </c>
       <c r="D12" s="18">
         <f t="shared" si="1"/>
-        <v>6505.1802941666674</v>
+        <v>6585.1800655000006</v>
       </c>
       <c r="E12" s="19">
         <f t="shared" si="2"/>
-        <v>39.505143486842108</v>
+        <v>39.990972057692311</v>
       </c>
       <c r="F12" s="19">
         <f t="shared" si="3"/>
-        <v>19.752571743421054</v>
+        <v>19.995486028846155</v>
       </c>
       <c r="G12" s="19">
         <f t="shared" si="4"/>
-        <v>7.9010286973684218</v>
+        <v>7.9981944115384618</v>
       </c>
       <c r="H12" s="20">
         <f t="shared" si="5"/>
-        <v>37.529886312500004</v>
+        <v>37.991423454807695</v>
       </c>
     </row>
     <row r="13" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A13" s="8">
         <f t="shared" si="6"/>
         <v>6</v>
       </c>
       <c r="B13" s="18">
-        <v>66359.83</v>
+        <v>65829.69</v>
       </c>
       <c r="C13" s="18">
         <f t="shared" si="0"/>
-        <v>80892.632770000011</v>
+        <v>81852.636546000009</v>
       </c>
       <c r="D13" s="18">
         <f t="shared" si="1"/>
-        <v>6741.052730833334</v>
+        <v>6821.0530454999998</v>
       </c>
       <c r="E13" s="19">
         <f t="shared" si="2"/>
-        <v>40.93756719129555</v>
+        <v>41.423399061740895</v>
       </c>
       <c r="F13" s="19">
         <f t="shared" si="3"/>
-        <v>20.468783595647775</v>
+        <v>20.711699530870447</v>
       </c>
       <c r="G13" s="19">
         <f t="shared" si="4"/>
-        <v>8.1875134382591099</v>
+        <v>8.2846798123481786</v>
       </c>
       <c r="H13" s="20">
         <f t="shared" si="5"/>
-        <v>38.890688831730778</v>
+        <v>39.352229108653852</v>
       </c>
     </row>
     <row r="14" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A14" s="8">
         <f t="shared" si="6"/>
         <v>7</v>
       </c>
       <c r="B14" s="18">
-        <v>66359.83</v>
+        <v>65829.69</v>
       </c>
       <c r="C14" s="18">
         <f t="shared" si="0"/>
-        <v>80892.632770000011</v>
+        <v>81852.636546000009</v>
       </c>
       <c r="D14" s="18">
         <f t="shared" si="1"/>
-        <v>6741.052730833334</v>
+        <v>6821.0530454999998</v>
       </c>
       <c r="E14" s="19">
         <f t="shared" si="2"/>
-        <v>40.93756719129555</v>
+        <v>41.423399061740895</v>
       </c>
       <c r="F14" s="19">
         <f t="shared" si="3"/>
-        <v>20.468783595647775</v>
+        <v>20.711699530870447</v>
       </c>
       <c r="G14" s="19">
         <f t="shared" si="4"/>
-        <v>8.1875134382591099</v>
+        <v>8.2846798123481786</v>
       </c>
       <c r="H14" s="20">
         <f t="shared" si="5"/>
-        <v>38.890688831730778</v>
+        <v>39.352229108653852</v>
       </c>
     </row>
     <row r="15" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A15" s="8">
         <f t="shared" si="6"/>
         <v>8</v>
       </c>
       <c r="B15" s="18">
-        <v>68682.350000000006</v>
+        <v>68106.63</v>
       </c>
       <c r="C15" s="18">
         <f t="shared" si="0"/>
-        <v>83723.784650000016</v>
+        <v>84683.783742000014</v>
       </c>
       <c r="D15" s="18">
         <f t="shared" si="1"/>
-        <v>6976.9820541666677</v>
+        <v>7056.9819785000009</v>
       </c>
       <c r="E15" s="19">
         <f t="shared" si="2"/>
-        <v>42.370336361336044</v>
+        <v>42.856165861336038</v>
       </c>
       <c r="F15" s="19">
         <f t="shared" si="3"/>
-        <v>21.185168180668022</v>
+        <v>21.428082930668019</v>
       </c>
       <c r="G15" s="19">
         <f t="shared" si="4"/>
-        <v>8.4740672722672095</v>
+        <v>8.5712331722672079</v>
       </c>
       <c r="H15" s="20">
         <f t="shared" si="5"/>
-        <v>40.251819543269235</v>
+        <v>40.713357568269238</v>
       </c>
     </row>
     <row r="16" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A16" s="8">
         <f t="shared" si="6"/>
         <v>9</v>
       </c>
       <c r="B16" s="18">
-        <v>68682.350000000006</v>
+        <v>68106.63</v>
       </c>
       <c r="C16" s="18">
         <f t="shared" si="0"/>
-        <v>83723.784650000016</v>
+        <v>84683.783742000014</v>
       </c>
       <c r="D16" s="18">
         <f t="shared" si="1"/>
-        <v>6976.9820541666677</v>
+        <v>7056.9819785000009</v>
       </c>
       <c r="E16" s="19">
         <f t="shared" si="2"/>
-        <v>42.370336361336044</v>
+        <v>42.856165861336038</v>
       </c>
       <c r="F16" s="19">
         <f t="shared" si="3"/>
-        <v>21.185168180668022</v>
+        <v>21.428082930668019</v>
       </c>
       <c r="G16" s="19">
         <f t="shared" si="4"/>
-        <v>8.4740672722672095</v>
+        <v>8.5712331722672079</v>
       </c>
       <c r="H16" s="20">
         <f t="shared" si="5"/>
-        <v>40.251819543269235</v>
+        <v>40.713357568269238</v>
       </c>
     </row>
     <row r="17" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A17" s="8">
         <f t="shared" si="6"/>
         <v>10</v>
       </c>
       <c r="B17" s="18">
-        <v>71004.86</v>
+        <v>70383.56</v>
       </c>
       <c r="C17" s="18">
         <f t="shared" si="0"/>
-        <v>86554.924340000012</v>
+        <v>87514.918504000001</v>
       </c>
       <c r="D17" s="18">
         <f t="shared" si="1"/>
-        <v>7212.9103616666671</v>
+        <v>7292.9098753333328</v>
       </c>
       <c r="E17" s="19">
         <f t="shared" si="2"/>
-        <v>43.803099362348185</v>
+        <v>44.288926368421052</v>
       </c>
       <c r="F17" s="19">
         <f t="shared" si="3"/>
-        <v>21.901549681174092</v>
+        <v>22.144463184210526</v>
       </c>
       <c r="G17" s="19">
         <f t="shared" si="4"/>
-        <v>8.7606198724696362</v>
+        <v>8.8577852736842111</v>
       </c>
       <c r="H17" s="20">
         <f t="shared" si="5"/>
-        <v>41.612944394230773</v>
+        <v>42.074480049999998</v>
       </c>
     </row>
     <row r="18" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A18" s="8">
         <f t="shared" si="6"/>
         <v>11</v>
       </c>
       <c r="B18" s="18">
-        <v>71004.86</v>
+        <v>70383.56</v>
       </c>
       <c r="C18" s="18">
         <f t="shared" si="0"/>
-        <v>86554.924340000012</v>
+        <v>87514.918504000001</v>
       </c>
       <c r="D18" s="18">
         <f t="shared" si="1"/>
-        <v>7212.9103616666671</v>
+        <v>7292.9098753333328</v>
       </c>
       <c r="E18" s="19">
         <f t="shared" si="2"/>
-        <v>43.803099362348185</v>
+        <v>44.288926368421052</v>
       </c>
       <c r="F18" s="19">
         <f t="shared" si="3"/>
-        <v>21.901549681174092</v>
+        <v>22.144463184210526</v>
       </c>
       <c r="G18" s="19">
         <f t="shared" si="4"/>
-        <v>8.7606198724696362</v>
+        <v>8.8577852736842111</v>
       </c>
       <c r="H18" s="20">
         <f t="shared" si="5"/>
-        <v>41.612944394230773</v>
+        <v>42.074480049999998</v>
       </c>
     </row>
     <row r="19" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A19" s="8">
         <f t="shared" si="6"/>
         <v>12</v>
       </c>
       <c r="B19" s="18">
-        <v>73327.360000000001</v>
+        <v>72660.490000000005</v>
       </c>
       <c r="C19" s="18">
         <f t="shared" si="0"/>
-        <v>89386.05184</v>
+        <v>90346.053266000017</v>
       </c>
       <c r="D19" s="18">
         <f t="shared" si="1"/>
-        <v>7448.8376533333339</v>
+        <v>7528.8377721666675</v>
       </c>
       <c r="E19" s="19">
         <f t="shared" si="2"/>
-        <v>45.235856194331987</v>
+        <v>45.72168687550608</v>
       </c>
       <c r="F19" s="19">
         <f t="shared" si="3"/>
-        <v>22.617928097165994</v>
+        <v>22.86084343775304</v>
       </c>
       <c r="G19" s="19">
         <f t="shared" si="4"/>
-        <v>9.0471712388663974</v>
+        <v>9.144337375101216</v>
       </c>
       <c r="H19" s="20">
         <f t="shared" si="5"/>
-        <v>42.974063384615384</v>
+        <v>43.43560253173078</v>
       </c>
     </row>
     <row r="20" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A20" s="8">
         <f t="shared" si="6"/>
         <v>13</v>
       </c>
       <c r="B20" s="18">
-        <v>73327.360000000001</v>
+        <v>72660.490000000005</v>
       </c>
       <c r="C20" s="18">
         <f t="shared" si="0"/>
-        <v>89386.05184</v>
+        <v>90346.053266000017</v>
       </c>
       <c r="D20" s="18">
         <f t="shared" si="1"/>
-        <v>7448.8376533333339</v>
+        <v>7528.8377721666675</v>
       </c>
       <c r="E20" s="19">
         <f t="shared" si="2"/>
-        <v>45.235856194331987</v>
+        <v>45.72168687550608</v>
       </c>
       <c r="F20" s="19">
         <f t="shared" si="3"/>
-        <v>22.617928097165994</v>
+        <v>22.86084343775304</v>
       </c>
       <c r="G20" s="19">
         <f t="shared" si="4"/>
-        <v>9.0471712388663974</v>
+        <v>9.144337375101216</v>
       </c>
       <c r="H20" s="20">
         <f t="shared" si="5"/>
-        <v>42.974063384615384</v>
+        <v>43.43560253173078</v>
       </c>
     </row>
     <row r="21" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A21" s="8">
         <f t="shared" si="6"/>
         <v>14</v>
       </c>
       <c r="B21" s="18">
-        <v>75649.87</v>
+        <v>74937.42</v>
       </c>
       <c r="C21" s="18">
         <f t="shared" si="0"/>
-        <v>92217.191529999996</v>
+        <v>93177.188028000004</v>
       </c>
       <c r="D21" s="18">
         <f t="shared" si="1"/>
-        <v>7684.7659608333333</v>
+        <v>7764.7656690000003</v>
       </c>
       <c r="E21" s="19">
         <f t="shared" si="2"/>
-        <v>46.668619195344128</v>
+        <v>47.154447382591094</v>
       </c>
       <c r="F21" s="19">
         <f t="shared" si="3"/>
-        <v>23.334309597672064</v>
+        <v>23.577223691295547</v>
       </c>
       <c r="G21" s="19">
         <f t="shared" si="4"/>
-        <v>9.333723839068826</v>
+        <v>9.4308894765182192</v>
       </c>
       <c r="H21" s="20">
         <f t="shared" si="5"/>
-        <v>44.335188235576922</v>
+        <v>44.79672501346154</v>
       </c>
     </row>
     <row r="22" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A22" s="8">
         <f t="shared" si="6"/>
         <v>15</v>
       </c>
       <c r="B22" s="18">
-        <v>75649.87</v>
+        <v>74937.42</v>
       </c>
       <c r="C22" s="18">
         <f t="shared" si="0"/>
-        <v>92217.191529999996</v>
+        <v>93177.188028000004</v>
       </c>
       <c r="D22" s="18">
         <f t="shared" si="1"/>
-        <v>7684.7659608333333</v>
+        <v>7764.7656690000003</v>
       </c>
       <c r="E22" s="19">
         <f t="shared" si="2"/>
-        <v>46.668619195344128</v>
+        <v>47.154447382591094</v>
       </c>
       <c r="F22" s="19">
         <f t="shared" si="3"/>
-        <v>23.334309597672064</v>
+        <v>23.577223691295547</v>
       </c>
       <c r="G22" s="19">
         <f t="shared" si="4"/>
-        <v>9.333723839068826</v>
+        <v>9.4308894765182192</v>
       </c>
       <c r="H22" s="20">
         <f t="shared" si="5"/>
-        <v>44.335188235576922</v>
+        <v>44.79672501346154</v>
       </c>
     </row>
     <row r="23" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A23" s="8">
         <f t="shared" si="6"/>
         <v>16</v>
       </c>
       <c r="B23" s="18">
-        <v>77972.39</v>
+        <v>77214.37</v>
       </c>
       <c r="C23" s="18">
         <f t="shared" si="0"/>
-        <v>95048.343410000001</v>
+        <v>96008.347657999999</v>
       </c>
       <c r="D23" s="18">
         <f t="shared" si="1"/>
-        <v>7920.6952841666671</v>
+        <v>8000.6956381666669</v>
       </c>
       <c r="E23" s="19">
         <f t="shared" si="2"/>
-        <v>48.101388365384615</v>
+        <v>48.587220474696359</v>
       </c>
       <c r="F23" s="19">
         <f t="shared" si="3"/>
-        <v>24.050694182692308</v>
+        <v>24.293610237348179</v>
       </c>
       <c r="G23" s="19">
         <f t="shared" si="4"/>
-        <v>9.6202776730769237</v>
+        <v>9.7174440949392711</v>
       </c>
       <c r="H23" s="20">
         <f t="shared" si="5"/>
-        <v>45.696318947115387</v>
+        <v>46.157859450961539</v>
       </c>
     </row>
     <row r="24" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A24" s="8">
         <f t="shared" si="6"/>
         <v>17</v>
       </c>
       <c r="B24" s="18">
-        <v>77972.39</v>
+        <v>77214.37</v>
       </c>
       <c r="C24" s="18">
         <f t="shared" si="0"/>
-        <v>95048.343410000001</v>
+        <v>96008.347657999999</v>
       </c>
       <c r="D24" s="18">
         <f t="shared" si="1"/>
-        <v>7920.6952841666671</v>
+        <v>8000.6956381666669</v>
       </c>
       <c r="E24" s="19">
         <f t="shared" si="2"/>
-        <v>48.101388365384615</v>
+        <v>48.587220474696359</v>
       </c>
       <c r="F24" s="19">
         <f t="shared" si="3"/>
-        <v>24.050694182692308</v>
+        <v>24.293610237348179</v>
       </c>
       <c r="G24" s="19">
         <f t="shared" si="4"/>
-        <v>9.6202776730769237</v>
+        <v>9.7174440949392711</v>
       </c>
       <c r="H24" s="20">
         <f t="shared" si="5"/>
-        <v>45.696318947115387</v>
+        <v>46.157859450961539</v>
       </c>
     </row>
     <row r="25" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A25" s="8">
         <f t="shared" si="6"/>
         <v>18</v>
       </c>
       <c r="B25" s="18">
-        <v>80294.899999999994</v>
+        <v>79491.3</v>
       </c>
       <c r="C25" s="18">
         <f t="shared" si="0"/>
-        <v>97879.483099999998</v>
+        <v>98839.482420000015</v>
       </c>
       <c r="D25" s="18">
         <f t="shared" si="1"/>
-        <v>8156.6235916666665</v>
+        <v>8236.6235350000006</v>
       </c>
       <c r="E25" s="19">
         <f t="shared" si="2"/>
-        <v>49.534151366396763</v>
+        <v>50.019980981781387</v>
       </c>
       <c r="F25" s="19">
         <f t="shared" si="3"/>
-        <v>24.767075683198382</v>
+        <v>25.009990490890694</v>
       </c>
       <c r="G25" s="19">
         <f t="shared" si="4"/>
-        <v>9.9068302732793523</v>
+        <v>10.003996196356278</v>
       </c>
       <c r="H25" s="20">
         <f t="shared" si="5"/>
-        <v>47.057443798076925</v>
+        <v>47.518981932692313</v>
       </c>
     </row>
     <row r="26" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A26" s="8">
         <f t="shared" si="6"/>
         <v>19</v>
       </c>
       <c r="B26" s="18">
-        <v>80294.899999999994</v>
+        <v>79491.3</v>
       </c>
       <c r="C26" s="18">
         <f t="shared" si="0"/>
-        <v>97879.483099999998</v>
+        <v>98839.482420000015</v>
       </c>
       <c r="D26" s="18">
         <f t="shared" si="1"/>
-        <v>8156.6235916666665</v>
+        <v>8236.6235350000006</v>
       </c>
       <c r="E26" s="19">
         <f t="shared" si="2"/>
-        <v>49.534151366396763</v>
+        <v>50.019980981781387</v>
       </c>
       <c r="F26" s="19">
         <f t="shared" si="3"/>
-        <v>24.767075683198382</v>
+        <v>25.009990490890694</v>
       </c>
       <c r="G26" s="19">
         <f t="shared" si="4"/>
-        <v>9.9068302732793523</v>
+        <v>10.003996196356278</v>
       </c>
       <c r="H26" s="20">
         <f t="shared" si="5"/>
-        <v>47.057443798076925</v>
+        <v>47.518981932692313</v>
       </c>
     </row>
     <row r="27" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A27" s="8">
         <f t="shared" si="6"/>
         <v>20</v>
       </c>
       <c r="B27" s="18">
-        <v>82617.42</v>
+        <v>81768.240000000005</v>
       </c>
       <c r="C27" s="18">
         <f t="shared" si="0"/>
-        <v>100710.63498</v>
+        <v>101670.62961600001</v>
       </c>
       <c r="D27" s="18">
         <f t="shared" si="1"/>
-        <v>8392.5529150000002</v>
+        <v>8472.5524680000017</v>
       </c>
       <c r="E27" s="19">
         <f t="shared" si="2"/>
-        <v>50.96692053643725</v>
+        <v>51.452747781376523</v>
       </c>
       <c r="F27" s="19">
         <f t="shared" si="3"/>
-        <v>25.483460268218625</v>
+        <v>25.726373890688262</v>
       </c>
       <c r="G27" s="19">
         <f t="shared" si="4"/>
-        <v>10.19338410728745</v>
+        <v>10.290549556275305</v>
       </c>
       <c r="H27" s="20">
         <f t="shared" si="5"/>
-        <v>48.418574509615382</v>
+        <v>48.880110392307692</v>
       </c>
     </row>
     <row r="28" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A28" s="8">
         <f t="shared" si="6"/>
         <v>21</v>
       </c>
       <c r="B28" s="18">
-        <v>82617.42</v>
+        <v>81768.240000000005</v>
       </c>
       <c r="C28" s="18">
         <f t="shared" si="0"/>
-        <v>100710.63498</v>
+        <v>101670.62961600001</v>
       </c>
       <c r="D28" s="18">
         <f t="shared" si="1"/>
-        <v>8392.5529150000002</v>
+        <v>8472.5524680000017</v>
       </c>
       <c r="E28" s="19">
         <f t="shared" si="2"/>
-        <v>50.96692053643725</v>
+        <v>51.452747781376523</v>
       </c>
       <c r="F28" s="19">
         <f t="shared" si="3"/>
-        <v>25.483460268218625</v>
+        <v>25.726373890688262</v>
       </c>
       <c r="G28" s="19">
         <f t="shared" si="4"/>
-        <v>10.19338410728745</v>
+        <v>10.290549556275305</v>
       </c>
       <c r="H28" s="20">
         <f t="shared" si="5"/>
-        <v>48.418574509615382</v>
+        <v>48.880110392307692</v>
       </c>
     </row>
     <row r="29" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A29" s="8">
         <f t="shared" si="6"/>
         <v>22</v>
       </c>
       <c r="B29" s="18">
-        <v>84939.38</v>
+        <v>84044.64</v>
       </c>
       <c r="C29" s="18">
         <f t="shared" si="0"/>
-        <v>103541.10422000001</v>
+        <v>104501.10537600001</v>
       </c>
       <c r="D29" s="18">
         <f t="shared" si="1"/>
-        <v>8628.4253516666668</v>
+        <v>8708.425448</v>
       </c>
       <c r="E29" s="19">
         <f t="shared" si="2"/>
-        <v>52.399344240890692</v>
+        <v>52.885174785425107</v>
       </c>
       <c r="F29" s="19">
         <f t="shared" si="3"/>
-        <v>26.199672120445346</v>
+        <v>26.442587392712554</v>
       </c>
       <c r="G29" s="19">
         <f t="shared" si="4"/>
-        <v>10.479868848178139</v>
+        <v>10.577034957085022</v>
       </c>
       <c r="H29" s="20">
         <f t="shared" si="5"/>
-        <v>49.779377028846156</v>
+        <v>50.240916046153849</v>
       </c>
     </row>
     <row r="30" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A30" s="8">
         <f t="shared" si="6"/>
         <v>23</v>
       </c>
       <c r="B30" s="18">
-        <v>84939.38</v>
+        <v>84044.64</v>
       </c>
       <c r="C30" s="18">
         <f t="shared" si="0"/>
-        <v>103541.10422000001</v>
+        <v>104501.10537600001</v>
       </c>
       <c r="D30" s="18">
         <f t="shared" si="1"/>
-        <v>8628.4253516666668</v>
+        <v>8708.425448</v>
       </c>
       <c r="E30" s="19">
         <f t="shared" si="2"/>
-        <v>52.399344240890692</v>
+        <v>52.885174785425107</v>
       </c>
       <c r="F30" s="19">
         <f t="shared" si="3"/>
-        <v>26.199672120445346</v>
+        <v>26.442587392712554</v>
       </c>
       <c r="G30" s="19">
         <f t="shared" si="4"/>
-        <v>10.479868848178139</v>
+        <v>10.577034957085022</v>
       </c>
       <c r="H30" s="20">
         <f t="shared" si="5"/>
-        <v>49.779377028846156</v>
+        <v>50.240916046153849</v>
       </c>
     </row>
     <row r="31" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A31" s="8">
         <f t="shared" si="6"/>
         <v>24</v>
       </c>
       <c r="B31" s="18">
-        <v>84939.38</v>
+        <v>84044.64</v>
       </c>
       <c r="C31" s="18">
         <f t="shared" si="0"/>
-        <v>103541.10422000001</v>
+        <v>104501.10537600001</v>
       </c>
       <c r="D31" s="18">
         <f t="shared" si="1"/>
-        <v>8628.4253516666668</v>
+        <v>8708.425448</v>
       </c>
       <c r="E31" s="19">
         <f t="shared" si="2"/>
-        <v>52.399344240890692</v>
+        <v>52.885174785425107</v>
       </c>
       <c r="F31" s="19">
         <f t="shared" si="3"/>
-        <v>26.199672120445346</v>
+        <v>26.442587392712554</v>
       </c>
       <c r="G31" s="19">
         <f t="shared" si="4"/>
-        <v>10.479868848178139</v>
+        <v>10.577034957085022</v>
       </c>
       <c r="H31" s="20">
         <f t="shared" si="5"/>
-        <v>49.779377028846156</v>
+        <v>50.240916046153849</v>
       </c>
     </row>
     <row r="32" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A32" s="8">
         <f t="shared" si="6"/>
         <v>25</v>
       </c>
       <c r="B32" s="18">
-        <v>85093.48</v>
+        <v>84195.72</v>
       </c>
       <c r="C32" s="18">
         <f t="shared" si="0"/>
-        <v>103728.95212</v>
+        <v>104688.95824800001</v>
       </c>
       <c r="D32" s="18">
         <f t="shared" si="1"/>
-        <v>8644.0793433333329</v>
+        <v>8724.0798540000014</v>
       </c>
       <c r="E32" s="19">
         <f t="shared" si="2"/>
-        <v>52.494408967611335</v>
+        <v>52.980242028340086</v>
       </c>
       <c r="F32" s="19">
         <f t="shared" si="3"/>
-        <v>26.247204483805668</v>
+        <v>26.490121014170043</v>
       </c>
       <c r="G32" s="19">
         <f t="shared" si="4"/>
-        <v>10.498881793522267</v>
+        <v>10.596048405668018</v>
       </c>
       <c r="H32" s="20">
         <f t="shared" si="5"/>
-        <v>49.86968851923077</v>
+        <v>50.331229926923079</v>
       </c>
     </row>
     <row r="33" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A33" s="8">
         <f t="shared" si="6"/>
         <v>26</v>
       </c>
       <c r="B33" s="18">
-        <v>85236.27</v>
+        <v>84335.7</v>
       </c>
       <c r="C33" s="18">
         <f t="shared" si="0"/>
-        <v>103903.01313000001</v>
+        <v>104863.00938</v>
       </c>
       <c r="D33" s="18">
         <f t="shared" si="1"/>
-        <v>8658.5844274999999</v>
+        <v>8738.5841149999997</v>
       </c>
       <c r="E33" s="19">
         <f t="shared" si="2"/>
-        <v>52.582496523279353</v>
+        <v>53.068324585020243</v>
       </c>
       <c r="F33" s="19">
         <f t="shared" si="3"/>
-        <v>26.291248261639677</v>
+        <v>26.534162292510121</v>
       </c>
       <c r="G33" s="19">
         <f t="shared" si="4"/>
-        <v>10.51649930465587</v>
+        <v>10.613664917004048</v>
       </c>
       <c r="H33" s="20">
         <f t="shared" si="5"/>
-        <v>49.953371697115386</v>
+        <v>50.414908355769235</v>
       </c>
     </row>
     <row r="34" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A34" s="8">
         <f t="shared" si="6"/>
         <v>27</v>
       </c>
       <c r="B34" s="18">
-        <v>85368.56</v>
+        <v>84465.4</v>
       </c>
       <c r="C34" s="18">
         <f t="shared" si="0"/>
-        <v>104064.27464</v>
+        <v>105024.27836</v>
       </c>
       <c r="D34" s="18">
         <f t="shared" si="1"/>
-        <v>8672.0228866666675</v>
+        <v>8752.023196666667</v>
       </c>
       <c r="E34" s="19">
         <f t="shared" si="2"/>
-        <v>52.664106599190283</v>
+        <v>53.149938441295546</v>
       </c>
       <c r="F34" s="19">
         <f t="shared" si="3"/>
-        <v>26.332053299595142</v>
+        <v>26.574969220647773</v>
       </c>
       <c r="G34" s="19">
         <f t="shared" si="4"/>
-        <v>10.532821319838057</v>
+        <v>10.62998768825911</v>
       </c>
       <c r="H34" s="20">
         <f t="shared" si="5"/>
-        <v>50.030901269230768</v>
+        <v>50.492441519230766</v>
       </c>
     </row>
     <row r="35" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A35" s="8">
         <f t="shared" si="6"/>
         <v>28</v>
       </c>
       <c r="B35" s="18">
-        <v>85491.13</v>
+        <v>84585.56</v>
       </c>
       <c r="C35" s="18">
         <f t="shared" si="0"/>
-        <v>104213.68747000002</v>
+        <v>105173.685304</v>
       </c>
       <c r="D35" s="18">
         <f t="shared" si="1"/>
-        <v>8684.4739558333349</v>
+        <v>8764.4737753333338</v>
       </c>
       <c r="E35" s="19">
         <f t="shared" si="2"/>
-        <v>52.739720379554669</v>
+        <v>53.22554924291498</v>
       </c>
       <c r="F35" s="19">
         <f t="shared" si="3"/>
-        <v>26.369860189777334</v>
+        <v>26.61277462145749</v>
       </c>
       <c r="G35" s="19">
         <f t="shared" si="4"/>
-        <v>10.547944075910934</v>
+        <v>10.645109848582996</v>
       </c>
       <c r="H35" s="20">
         <f t="shared" si="5"/>
-        <v>50.102734360576932</v>
+        <v>50.564271780769232</v>
       </c>
     </row>
     <row r="36" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A36" s="8">
         <f t="shared" si="6"/>
         <v>29</v>
       </c>
       <c r="B36" s="18">
-        <v>85604.62</v>
+        <v>84696.82</v>
       </c>
       <c r="C36" s="18">
         <f t="shared" si="0"/>
-        <v>104352.03178</v>
+        <v>105312.02598800001</v>
       </c>
       <c r="D36" s="18">
         <f t="shared" si="1"/>
-        <v>8696.0026483333331</v>
+        <v>8776.0021656666668</v>
       </c>
       <c r="E36" s="19">
         <f t="shared" si="2"/>
-        <v>52.809732682186237</v>
+        <v>53.295559710526319</v>
       </c>
       <c r="F36" s="19">
         <f t="shared" si="3"/>
-        <v>26.404866341093118</v>
+        <v>26.64777985526316</v>
       </c>
       <c r="G36" s="19">
         <f t="shared" si="4"/>
-        <v>10.561946536437247</v>
+        <v>10.659111942105264</v>
       </c>
       <c r="H36" s="20">
         <f t="shared" si="5"/>
-        <v>50.169246048076928</v>
+        <v>50.630781725000006</v>
       </c>
     </row>
     <row r="37" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A37" s="8">
         <f t="shared" si="6"/>
         <v>30</v>
       </c>
       <c r="B37" s="18">
-        <v>85709.84</v>
+        <v>84799.98</v>
       </c>
       <c r="C37" s="18">
         <f t="shared" si="0"/>
-        <v>104480.29496</v>
+        <v>105440.295132</v>
       </c>
       <c r="D37" s="18">
         <f t="shared" si="1"/>
-        <v>8706.6912466666672</v>
+        <v>8786.6912609999999</v>
       </c>
       <c r="E37" s="19">
         <f t="shared" si="2"/>
-        <v>52.874643198380568</v>
+        <v>53.360473244939271</v>
       </c>
       <c r="F37" s="19">
         <f t="shared" si="3"/>
-        <v>26.437321599190284</v>
+        <v>26.680236622469636</v>
       </c>
       <c r="G37" s="19">
         <f t="shared" si="4"/>
-        <v>10.574928639676113</v>
+        <v>10.672094648987855</v>
       </c>
       <c r="H37" s="20">
         <f t="shared" si="5"/>
-        <v>50.230911038461535</v>
+        <v>50.692449582692305</v>
       </c>
     </row>
     <row r="38" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A38" s="8">
         <f t="shared" si="6"/>
         <v>31</v>
       </c>
       <c r="B38" s="18">
-        <v>85807.21</v>
+        <v>84895.44</v>
       </c>
       <c r="C38" s="18">
         <f t="shared" si="0"/>
-        <v>104598.98899000001</v>
+        <v>105558.99009600001</v>
       </c>
       <c r="D38" s="18">
         <f t="shared" si="1"/>
-        <v>8716.5824158333344</v>
+        <v>8796.5825079999995</v>
       </c>
       <c r="E38" s="19">
         <f t="shared" si="2"/>
-        <v>52.934711027327943</v>
+        <v>53.420541546558709</v>
       </c>
       <c r="F38" s="19">
         <f t="shared" si="3"/>
-        <v>26.467355513663971</v>
+        <v>26.710270773279355</v>
       </c>
       <c r="G38" s="19">
         <f t="shared" si="4"/>
-        <v>10.586942205465588</v>
+        <v>10.684108309311743</v>
       </c>
       <c r="H38" s="20">
         <f t="shared" si="5"/>
-        <v>50.287975475961545</v>
+        <v>50.749514469230775</v>
       </c>
     </row>
     <row r="39" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A39" s="8">
         <f t="shared" si="6"/>
         <v>32</v>
       </c>
       <c r="B39" s="18">
-        <v>85897.41</v>
+        <v>84983.87</v>
       </c>
       <c r="C39" s="18">
         <f t="shared" si="0"/>
-        <v>104708.94279000002</v>
+        <v>105668.943958</v>
       </c>
       <c r="D39" s="18">
         <f t="shared" si="1"/>
-        <v>8725.7452325000013</v>
+        <v>8805.745329833333</v>
       </c>
       <c r="E39" s="19">
         <f t="shared" si="2"/>
-        <v>52.990355662955473</v>
+        <v>53.476186213562755</v>
       </c>
       <c r="F39" s="19">
         <f t="shared" si="3"/>
-        <v>26.495177831477736</v>
+        <v>26.738093106781378</v>
       </c>
       <c r="G39" s="19">
         <f t="shared" si="4"/>
-        <v>10.598071132591095</v>
+        <v>10.695237242712551</v>
       </c>
       <c r="H39" s="20">
         <f t="shared" si="5"/>
-        <v>50.340837879807701</v>
+        <v>50.802376902884617</v>
       </c>
     </row>
     <row r="40" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A40" s="8">
         <f t="shared" si="6"/>
         <v>33</v>
       </c>
       <c r="B40" s="18">
-        <v>85980.9</v>
+        <v>85065.72</v>
       </c>
       <c r="C40" s="18">
         <f t="shared" si="0"/>
-        <v>104810.71709999999</v>
+        <v>105770.71624800001</v>
       </c>
       <c r="D40" s="18">
         <f t="shared" si="1"/>
-        <v>8734.2264250000007</v>
+        <v>8814.2263540000004</v>
       </c>
       <c r="E40" s="19">
         <f t="shared" si="2"/>
-        <v>53.041860880566801</v>
+        <v>53.527690408906885</v>
       </c>
       <c r="F40" s="19">
         <f t="shared" si="3"/>
-        <v>26.520930440283401</v>
+        <v>26.763845204453443</v>
       </c>
       <c r="G40" s="19">
         <f t="shared" si="4"/>
-        <v>10.60837217611336</v>
+        <v>10.705538081781377</v>
       </c>
       <c r="H40" s="20">
         <f t="shared" si="5"/>
-        <v>50.389767836538461</v>
+        <v>50.851305888461546</v>
       </c>
     </row>
     <row r="41" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A41" s="8">
         <f t="shared" si="6"/>
         <v>34</v>
       </c>
       <c r="B41" s="18">
-        <v>86058.26</v>
+        <v>85141.56</v>
       </c>
       <c r="C41" s="18">
         <f t="shared" si="0"/>
-        <v>104905.01893999999</v>
+        <v>105865.015704</v>
       </c>
       <c r="D41" s="18">
         <f t="shared" si="1"/>
-        <v>8742.0849116666668</v>
+        <v>8822.0846419999998</v>
       </c>
       <c r="E41" s="19">
         <f t="shared" si="2"/>
-        <v>53.089584483805666</v>
+        <v>53.575412805668016</v>
       </c>
       <c r="F41" s="19">
         <f t="shared" si="3"/>
-        <v>26.544792241902833</v>
+        <v>26.787706402834008</v>
       </c>
       <c r="G41" s="19">
         <f t="shared" si="4"/>
-        <v>10.617916896761134</v>
+        <v>10.715082561133602</v>
       </c>
       <c r="H41" s="20">
         <f t="shared" si="5"/>
-        <v>50.435105259615383</v>
+        <v>50.89664216538462</v>
       </c>
     </row>
     <row r="42" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A42" s="21">
         <f t="shared" si="6"/>
         <v>35</v>
       </c>
       <c r="B42" s="22">
-        <v>86129.83</v>
+        <v>85211.73</v>
       </c>
       <c r="C42" s="22">
         <f t="shared" si="0"/>
-        <v>104992.26277000002</v>
+        <v>105952.265082</v>
       </c>
       <c r="D42" s="22">
         <f t="shared" si="1"/>
-        <v>8749.3552308333346</v>
+        <v>8829.3554235000011</v>
       </c>
       <c r="E42" s="23">
         <f t="shared" si="2"/>
-        <v>53.133736219635637</v>
+        <v>53.619567349190284</v>
       </c>
       <c r="F42" s="23">
         <f t="shared" si="3"/>
-        <v>26.566868109817818</v>
+        <v>26.809783674595142</v>
       </c>
       <c r="G42" s="23">
         <f t="shared" si="4"/>
-        <v>10.626747243927127</v>
+        <v>10.723913469838056</v>
       </c>
       <c r="H42" s="24">
         <f t="shared" si="5"/>
-        <v>50.477049408653855</v>
+        <v>50.938588981730767</v>
       </c>
     </row>
   </sheetData>
   <dataConsolidate/>
   <mergeCells count="3">
     <mergeCell ref="B4:C4"/>
     <mergeCell ref="E4:H4"/>
     <mergeCell ref="E5:G5"/>
   </mergeCells>
   <pageMargins left="0.39370078740157483" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0">
     <oddFooter>&amp;L&amp;"Calibri,Standaard"&amp;F</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <dimension ref="A1:H43"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.88671875" defaultRowHeight="13.8" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="1" width="6.44140625" style="2" bestFit="1" customWidth="1"/>
     <col min="2" max="4" width="15.33203125" style="2" customWidth="1"/>
     <col min="5" max="8" width="12.33203125" style="2" customWidth="1"/>
     <col min="9" max="16384" width="8.88671875" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A1" s="1" t="s">
         <v>7</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="2" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A2" s="4"/>
       <c r="D2" s="3">
         <f>Inhoud!B4</f>
-        <v>46054</v>
+        <v>46235</v>
       </c>
     </row>
     <row r="3" spans="1:8" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A3" s="1"/>
       <c r="B3" s="1"/>
       <c r="C3" s="5" t="s">
         <v>1</v>
       </c>
       <c r="D3" s="33">
         <f>Inhoud!B6</f>
-        <v>1.2190000000000001</v>
+        <v>1.2434000000000001</v>
       </c>
     </row>
     <row r="4" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A4" s="6"/>
       <c r="B4" s="41" t="s">
         <v>2</v>
       </c>
       <c r="C4" s="42"/>
       <c r="D4" s="7" t="s">
         <v>3</v>
       </c>
       <c r="E4" s="41" t="s">
         <v>4</v>
       </c>
       <c r="F4" s="43"/>
       <c r="G4" s="43"/>
       <c r="H4" s="42"/>
     </row>
     <row r="5" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A5" s="8"/>
       <c r="B5" s="9">
         <v>1</v>
       </c>
       <c r="C5" s="10"/>
       <c r="D5" s="10"/>
       <c r="E5" s="44" t="s">
         <v>5</v>
       </c>
       <c r="F5" s="45"/>
       <c r="G5" s="46"/>
       <c r="H5" s="11" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="6" spans="1:8" s="17" customFormat="1" x14ac:dyDescent="0.3">
       <c r="A6" s="12"/>
       <c r="B6" s="14" t="s">
         <v>70</v>
       </c>
       <c r="C6" s="13">
         <f>D2</f>
-        <v>46054</v>
+        <v>46235</v>
       </c>
       <c r="D6" s="13">
         <f>C6</f>
-        <v>46054</v>
+        <v>46235</v>
       </c>
       <c r="E6" s="14">
         <v>1</v>
       </c>
       <c r="F6" s="15">
         <v>0.5</v>
       </c>
       <c r="G6" s="16">
         <v>0.2</v>
       </c>
       <c r="H6" s="12"/>
     </row>
     <row r="7" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A7" s="8">
         <v>0</v>
       </c>
       <c r="B7" s="27">
         <v>22591.66</v>
       </c>
       <c r="C7" s="18">
         <f t="shared" ref="C7:C42" si="0">B7*$D$3</f>
-        <v>27539.233540000001</v>
+        <v>28090.470044000002</v>
       </c>
       <c r="D7" s="18">
         <f t="shared" ref="D7:D42" si="1">B7/12*$D$3</f>
-        <v>2294.9361283333333</v>
+        <v>2340.8725036666669</v>
       </c>
       <c r="E7" s="19">
         <f t="shared" ref="E7:E42" si="2">C7/1976</f>
-        <v>13.93685907894737</v>
+        <v>14.215824921052633</v>
       </c>
       <c r="F7" s="19">
         <f>E7/2</f>
-        <v>6.9684295394736848</v>
+        <v>7.1079124605263164</v>
       </c>
       <c r="G7" s="19">
         <f>E7/5</f>
-        <v>2.787371815789474</v>
+        <v>2.8431649842105267</v>
       </c>
       <c r="H7" s="20">
         <f>C7/2080</f>
-        <v>13.240016125</v>
+        <v>13.505033675</v>
       </c>
     </row>
     <row r="8" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A8" s="8">
         <f>A7+1</f>
         <v>1</v>
       </c>
       <c r="B8" s="27">
         <v>22873.33</v>
       </c>
       <c r="C8" s="18">
         <f t="shared" si="0"/>
-        <v>27882.589270000004</v>
+        <v>28440.698522000002</v>
       </c>
       <c r="D8" s="18">
         <f t="shared" si="1"/>
-        <v>2323.5491058333337</v>
+        <v>2370.0582101666669</v>
       </c>
       <c r="E8" s="19">
         <f t="shared" si="2"/>
-        <v>14.110622100202431</v>
+        <v>14.393066053643725</v>
       </c>
       <c r="F8" s="19">
         <f t="shared" ref="F8:F42" si="3">E8/2</f>
-        <v>7.0553110501012153</v>
+        <v>7.1965330268218626</v>
       </c>
       <c r="G8" s="19">
         <f t="shared" ref="G8:G42" si="4">E8/5</f>
-        <v>2.822124420040486</v>
+        <v>2.8786132107287452</v>
       </c>
       <c r="H8" s="20">
         <f t="shared" ref="H8:H42" si="5">C8/2080</f>
-        <v>13.40509099519231</v>
+        <v>13.673412750961539</v>
       </c>
     </row>
     <row r="9" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A9" s="8">
         <f t="shared" ref="A9:A42" si="6">A8+1</f>
         <v>2</v>
       </c>
       <c r="B9" s="18">
         <v>23154.51</v>
       </c>
       <c r="C9" s="18">
         <f t="shared" si="0"/>
-        <v>28225.347689999999</v>
+        <v>28790.317734</v>
       </c>
       <c r="D9" s="18">
         <f t="shared" si="1"/>
-        <v>2352.1123075</v>
+        <v>2399.1931445</v>
       </c>
       <c r="E9" s="19">
         <f t="shared" si="2"/>
-        <v>14.284082839068825</v>
+        <v>14.569998853238866</v>
       </c>
       <c r="F9" s="19">
         <f t="shared" si="3"/>
-        <v>7.1420414195344124</v>
+        <v>7.2849994266194331</v>
       </c>
       <c r="G9" s="19">
         <f t="shared" si="4"/>
-        <v>2.8568165678137651</v>
+        <v>2.9139997706477732</v>
       </c>
       <c r="H9" s="20">
         <f t="shared" si="5"/>
-        <v>13.569878697115383</v>
+        <v>13.841498910576924</v>
       </c>
     </row>
     <row r="10" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A10" s="8">
         <f t="shared" si="6"/>
         <v>3</v>
       </c>
       <c r="B10" s="18">
         <v>23436.17</v>
       </c>
       <c r="C10" s="18">
         <f t="shared" si="0"/>
-        <v>28568.69123</v>
+        <v>29140.533778000001</v>
       </c>
       <c r="D10" s="18">
         <f t="shared" si="1"/>
-        <v>2380.7242691666665</v>
+        <v>2428.3778148333336</v>
       </c>
       <c r="E10" s="19">
         <f t="shared" si="2"/>
-        <v>14.457839691295547</v>
+        <v>14.747233693319838</v>
       </c>
       <c r="F10" s="19">
         <f t="shared" si="3"/>
-        <v>7.2289198456477735</v>
+        <v>7.3736168466599192</v>
       </c>
       <c r="G10" s="19">
         <f t="shared" si="4"/>
-        <v>2.8915679382591093</v>
+        <v>2.9494467386639678</v>
       </c>
       <c r="H10" s="20">
         <f t="shared" si="5"/>
-        <v>13.73494770673077</v>
+        <v>14.009872008653847</v>
       </c>
     </row>
     <row r="11" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A11" s="8">
         <f t="shared" si="6"/>
         <v>4</v>
       </c>
       <c r="B11" s="18">
         <v>23767.23</v>
       </c>
       <c r="C11" s="18">
         <f t="shared" si="0"/>
-        <v>28972.253370000002</v>
+        <v>29552.173782000002</v>
       </c>
       <c r="D11" s="18">
         <f t="shared" si="1"/>
-        <v>2414.3544475000003</v>
+        <v>2462.6811485000003</v>
       </c>
       <c r="E11" s="19">
         <f t="shared" si="2"/>
-        <v>14.662071543522268</v>
+        <v>14.95555353340081</v>
       </c>
       <c r="F11" s="19">
         <f t="shared" si="3"/>
-        <v>7.3310357717611341</v>
+        <v>7.4777767667004049</v>
       </c>
       <c r="G11" s="19">
         <f t="shared" si="4"/>
-        <v>2.9324143087044536</v>
+        <v>2.9911107066801619</v>
       </c>
       <c r="H11" s="20">
         <f t="shared" si="5"/>
-        <v>13.928967966346155</v>
+        <v>14.20777585673077</v>
       </c>
     </row>
     <row r="12" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A12" s="8">
         <f t="shared" si="6"/>
         <v>5</v>
       </c>
       <c r="B12" s="18">
         <v>24011.59</v>
       </c>
       <c r="C12" s="18">
         <f t="shared" si="0"/>
-        <v>29270.128210000003</v>
+        <v>29856.011006000001</v>
       </c>
       <c r="D12" s="18">
         <f t="shared" si="1"/>
-        <v>2439.1773508333335</v>
+        <v>2488.000917166667</v>
       </c>
       <c r="E12" s="19">
         <f t="shared" si="2"/>
-        <v>14.812817920040487</v>
+        <v>15.109317310728745</v>
       </c>
       <c r="F12" s="19">
         <f t="shared" si="3"/>
-        <v>7.4064089600202436</v>
+        <v>7.5546586553643724</v>
       </c>
       <c r="G12" s="19">
         <f t="shared" si="4"/>
-        <v>2.9625635840080973</v>
+        <v>3.021863462145749</v>
       </c>
       <c r="H12" s="20">
         <f t="shared" si="5"/>
-        <v>14.072177024038464</v>
+        <v>14.353851445192308</v>
       </c>
     </row>
     <row r="13" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A13" s="8">
         <f t="shared" si="6"/>
         <v>6</v>
       </c>
       <c r="B13" s="18">
         <v>24895.68</v>
       </c>
       <c r="C13" s="18">
         <f t="shared" si="0"/>
-        <v>30347.833920000001</v>
+        <v>30955.288512000003</v>
       </c>
       <c r="D13" s="18">
         <f t="shared" si="1"/>
-        <v>2528.9861599999999</v>
+        <v>2579.6073759999999</v>
       </c>
       <c r="E13" s="19">
         <f t="shared" si="2"/>
-        <v>15.358215546558705</v>
+        <v>15.665631838056681</v>
       </c>
       <c r="F13" s="19">
         <f t="shared" si="3"/>
-        <v>7.6791077732793527</v>
+        <v>7.8328159190283406</v>
       </c>
       <c r="G13" s="19">
         <f t="shared" si="4"/>
-        <v>3.0716431093117409</v>
+        <v>3.1331263676113363</v>
       </c>
       <c r="H13" s="20">
         <f t="shared" si="5"/>
-        <v>14.590304769230769</v>
+        <v>14.882350246153848</v>
       </c>
     </row>
     <row r="14" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A14" s="8">
         <f t="shared" si="6"/>
         <v>7</v>
       </c>
       <c r="B14" s="18">
         <v>25059.42</v>
       </c>
       <c r="C14" s="18">
         <f t="shared" si="0"/>
-        <v>30547.432980000001</v>
+        <v>31158.882827999998</v>
       </c>
       <c r="D14" s="18">
         <f t="shared" si="1"/>
-        <v>2545.6194150000001</v>
+        <v>2596.5735690000001</v>
       </c>
       <c r="E14" s="19">
         <f t="shared" si="2"/>
-        <v>15.45922721659919</v>
+        <v>15.768665398785425</v>
       </c>
       <c r="F14" s="19">
         <f t="shared" si="3"/>
-        <v>7.7296136082995952</v>
+        <v>7.8843326993927123</v>
       </c>
       <c r="G14" s="19">
         <f t="shared" si="4"/>
-        <v>3.0918454433198379</v>
+        <v>3.1537330797570848</v>
       </c>
       <c r="H14" s="20">
         <f t="shared" si="5"/>
-        <v>14.686265855769232</v>
+        <v>14.980232128846152</v>
       </c>
     </row>
     <row r="15" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A15" s="8">
         <f t="shared" si="6"/>
         <v>8</v>
       </c>
       <c r="B15" s="18">
         <v>26024.18</v>
       </c>
       <c r="C15" s="18">
         <f t="shared" si="0"/>
-        <v>31723.475420000002</v>
+        <v>32358.465412000001</v>
       </c>
       <c r="D15" s="18">
         <f t="shared" si="1"/>
-        <v>2643.6229516666672</v>
+        <v>2696.5387843333338</v>
       </c>
       <c r="E15" s="19">
         <f t="shared" si="2"/>
-        <v>16.054390394736842</v>
+        <v>16.375741605263158</v>
       </c>
       <c r="F15" s="19">
         <f t="shared" si="3"/>
-        <v>8.027195197368421</v>
+        <v>8.1878708026315792</v>
       </c>
       <c r="G15" s="19">
         <f t="shared" si="4"/>
-        <v>3.2108780789473683</v>
+        <v>3.2751483210526318</v>
       </c>
       <c r="H15" s="20">
         <f t="shared" si="5"/>
-        <v>15.251670875000002</v>
+        <v>15.556954525</v>
       </c>
     </row>
     <row r="16" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A16" s="8">
         <f t="shared" si="6"/>
         <v>9</v>
       </c>
       <c r="B16" s="18">
         <v>26107.24</v>
       </c>
       <c r="C16" s="18">
         <f t="shared" si="0"/>
-        <v>31824.725560000003</v>
+        <v>32461.742216000002</v>
       </c>
       <c r="D16" s="18">
         <f t="shared" si="1"/>
-        <v>2652.0604633333337</v>
+        <v>2705.1451846666669</v>
       </c>
       <c r="E16" s="19">
         <f t="shared" si="2"/>
-        <v>16.105630344129555</v>
+        <v>16.428007194331986</v>
       </c>
       <c r="F16" s="19">
         <f t="shared" si="3"/>
-        <v>8.0528151720647774</v>
+        <v>8.214003597165993</v>
       </c>
       <c r="G16" s="19">
         <f t="shared" si="4"/>
-        <v>3.2211260688259111</v>
+        <v>3.2856014388663972</v>
       </c>
       <c r="H16" s="20">
         <f t="shared" si="5"/>
-        <v>15.300348826923079</v>
+        <v>15.606606834615386</v>
       </c>
     </row>
     <row r="17" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A17" s="8">
         <f t="shared" si="6"/>
         <v>10</v>
       </c>
       <c r="B17" s="18">
         <v>27152.69</v>
       </c>
       <c r="C17" s="18">
         <f t="shared" si="0"/>
-        <v>33099.129110000002</v>
+        <v>33761.654746</v>
       </c>
       <c r="D17" s="18">
         <f t="shared" si="1"/>
-        <v>2758.2607591666665</v>
+        <v>2813.471228833333</v>
       </c>
       <c r="E17" s="19">
         <f t="shared" si="2"/>
-        <v>16.750571411943319</v>
+        <v>17.085857664979756</v>
       </c>
       <c r="F17" s="19">
         <f t="shared" si="3"/>
-        <v>8.3752857059716597</v>
+        <v>8.5429288324898778</v>
       </c>
       <c r="G17" s="19">
         <f t="shared" si="4"/>
-        <v>3.350114282388664</v>
+        <v>3.4171715329959511</v>
       </c>
       <c r="H17" s="20">
         <f t="shared" si="5"/>
-        <v>15.913042841346154</v>
+        <v>16.231564781730768</v>
       </c>
     </row>
     <row r="18" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A18" s="8">
         <f t="shared" si="6"/>
         <v>11</v>
       </c>
       <c r="B18" s="18">
         <v>27155.59</v>
       </c>
       <c r="C18" s="18">
         <f t="shared" si="0"/>
-        <v>33102.664210000003</v>
+        <v>33765.260606000003</v>
       </c>
       <c r="D18" s="18">
         <f t="shared" si="1"/>
-        <v>2758.5553508333333</v>
+        <v>2813.7717171666668</v>
       </c>
       <c r="E18" s="19">
         <f t="shared" si="2"/>
-        <v>16.752360430161946</v>
+        <v>17.087682492914983</v>
       </c>
       <c r="F18" s="19">
         <f t="shared" si="3"/>
-        <v>8.3761802150809732</v>
+        <v>8.5438412464574913</v>
       </c>
       <c r="G18" s="19">
         <f t="shared" si="4"/>
-        <v>3.3504720860323891</v>
+        <v>3.4175364985829964</v>
       </c>
       <c r="H18" s="20">
         <f t="shared" si="5"/>
-        <v>15.914742408653847</v>
+        <v>16.233298368269232</v>
       </c>
     </row>
     <row r="19" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A19" s="8">
         <f t="shared" si="6"/>
         <v>12</v>
       </c>
       <c r="B19" s="18">
         <v>28281.18</v>
       </c>
       <c r="C19" s="18">
         <f t="shared" si="0"/>
-        <v>34474.758420000006</v>
+        <v>35164.819212000002</v>
       </c>
       <c r="D19" s="18">
         <f t="shared" si="1"/>
-        <v>2872.8965349999999</v>
+        <v>2930.401601</v>
       </c>
       <c r="E19" s="19">
         <f t="shared" si="2"/>
-        <v>17.446740091093119</v>
+        <v>17.795961139676116</v>
       </c>
       <c r="F19" s="19">
         <f t="shared" si="3"/>
-        <v>8.7233700455465595</v>
+        <v>8.8979805698380581</v>
       </c>
       <c r="G19" s="19">
         <f t="shared" si="4"/>
-        <v>3.4893480182186236</v>
+        <v>3.5591922279352231</v>
       </c>
       <c r="H19" s="20">
         <f t="shared" si="5"/>
-        <v>16.574403086538464</v>
+        <v>16.906163082692309</v>
       </c>
     </row>
     <row r="20" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A20" s="8">
         <f t="shared" si="6"/>
         <v>13</v>
       </c>
       <c r="B20" s="18">
         <v>28281.18</v>
       </c>
       <c r="C20" s="18">
         <f t="shared" si="0"/>
-        <v>34474.758420000006</v>
+        <v>35164.819212000002</v>
       </c>
       <c r="D20" s="18">
         <f t="shared" si="1"/>
-        <v>2872.8965349999999</v>
+        <v>2930.401601</v>
       </c>
       <c r="E20" s="19">
         <f t="shared" si="2"/>
-        <v>17.446740091093119</v>
+        <v>17.795961139676116</v>
       </c>
       <c r="F20" s="19">
         <f t="shared" si="3"/>
-        <v>8.7233700455465595</v>
+        <v>8.8979805698380581</v>
       </c>
       <c r="G20" s="19">
         <f t="shared" si="4"/>
-        <v>3.4893480182186236</v>
+        <v>3.5591922279352231</v>
       </c>
       <c r="H20" s="20">
         <f t="shared" si="5"/>
-        <v>16.574403086538464</v>
+        <v>16.906163082692309</v>
       </c>
     </row>
     <row r="21" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A21" s="8">
         <f t="shared" si="6"/>
         <v>14</v>
       </c>
       <c r="B21" s="18">
         <v>29409.69</v>
       </c>
       <c r="C21" s="18">
         <f t="shared" si="0"/>
-        <v>35850.412109999997</v>
+        <v>36568.008545999997</v>
       </c>
       <c r="D21" s="18">
         <f t="shared" si="1"/>
-        <v>2987.5343425000001</v>
+        <v>3047.3340455000002</v>
       </c>
       <c r="E21" s="19">
         <f t="shared" si="2"/>
-        <v>18.142921108299593</v>
+        <v>18.50607719939271</v>
       </c>
       <c r="F21" s="19">
         <f t="shared" si="3"/>
-        <v>9.0714605541497964</v>
+        <v>9.2530385996963549</v>
       </c>
       <c r="G21" s="19">
         <f t="shared" si="4"/>
-        <v>3.6285842216599185</v>
+        <v>3.701215439878542</v>
       </c>
       <c r="H21" s="20">
         <f t="shared" si="5"/>
-        <v>17.235775052884613</v>
+        <v>17.580773339423075</v>
       </c>
     </row>
     <row r="22" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A22" s="8">
         <f t="shared" si="6"/>
         <v>15</v>
       </c>
       <c r="B22" s="18">
         <v>29409.69</v>
       </c>
       <c r="C22" s="18">
         <f t="shared" si="0"/>
-        <v>35850.412109999997</v>
+        <v>36568.008545999997</v>
       </c>
       <c r="D22" s="18">
         <f t="shared" si="1"/>
-        <v>2987.5343425000001</v>
+        <v>3047.3340455000002</v>
       </c>
       <c r="E22" s="19">
         <f t="shared" si="2"/>
-        <v>18.142921108299593</v>
+        <v>18.50607719939271</v>
       </c>
       <c r="F22" s="19">
         <f t="shared" si="3"/>
-        <v>9.0714605541497964</v>
+        <v>9.2530385996963549</v>
       </c>
       <c r="G22" s="19">
         <f t="shared" si="4"/>
-        <v>3.6285842216599185</v>
+        <v>3.701215439878542</v>
       </c>
       <c r="H22" s="20">
         <f t="shared" si="5"/>
-        <v>17.235775052884613</v>
+        <v>17.580773339423075</v>
       </c>
     </row>
     <row r="23" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A23" s="8">
         <f t="shared" si="6"/>
         <v>16</v>
       </c>
       <c r="B23" s="18">
         <v>29888.080000000002</v>
       </c>
       <c r="C23" s="18">
         <f t="shared" si="0"/>
-        <v>36433.569520000005</v>
+        <v>37162.838672000005</v>
       </c>
       <c r="D23" s="18">
         <f t="shared" si="1"/>
-        <v>3036.1307933333337</v>
+        <v>3096.9032226666673</v>
       </c>
       <c r="E23" s="19">
         <f t="shared" si="2"/>
-        <v>18.438041255060732</v>
+        <v>18.807104591093122</v>
       </c>
       <c r="F23" s="19">
         <f t="shared" si="3"/>
-        <v>9.2190206275303659</v>
+        <v>9.4035522955465609</v>
       </c>
       <c r="G23" s="19">
         <f t="shared" si="4"/>
-        <v>3.6876082510121462</v>
+        <v>3.7614209182186245</v>
       </c>
       <c r="H23" s="20">
         <f t="shared" si="5"/>
-        <v>17.516139192307694</v>
+        <v>17.866749361538464</v>
       </c>
     </row>
     <row r="24" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A24" s="8">
         <f t="shared" si="6"/>
         <v>17</v>
       </c>
       <c r="B24" s="18">
         <v>29888.080000000002</v>
       </c>
       <c r="C24" s="18">
         <f t="shared" si="0"/>
-        <v>36433.569520000005</v>
+        <v>37162.838672000005</v>
       </c>
       <c r="D24" s="18">
         <f t="shared" si="1"/>
-        <v>3036.1307933333337</v>
+        <v>3096.9032226666673</v>
       </c>
       <c r="E24" s="19">
         <f t="shared" si="2"/>
-        <v>18.438041255060732</v>
+        <v>18.807104591093122</v>
       </c>
       <c r="F24" s="19">
         <f t="shared" si="3"/>
-        <v>9.2190206275303659</v>
+        <v>9.4035522955465609</v>
       </c>
       <c r="G24" s="19">
         <f t="shared" si="4"/>
-        <v>3.6876082510121462</v>
+        <v>3.7614209182186245</v>
       </c>
       <c r="H24" s="20">
         <f t="shared" si="5"/>
-        <v>17.516139192307694</v>
+        <v>17.866749361538464</v>
       </c>
     </row>
     <row r="25" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A25" s="8">
         <f t="shared" si="6"/>
         <v>18</v>
       </c>
       <c r="B25" s="18">
         <v>31016.58</v>
       </c>
       <c r="C25" s="18">
         <f t="shared" si="0"/>
-        <v>37809.211020000002</v>
+        <v>38566.015572000004</v>
       </c>
       <c r="D25" s="18">
         <f t="shared" si="1"/>
-        <v>3150.7675850000005</v>
+        <v>3213.8346310000002</v>
       </c>
       <c r="E25" s="19">
         <f t="shared" si="2"/>
-        <v>19.134216103238867</v>
+        <v>19.517214358299597</v>
       </c>
       <c r="F25" s="19">
         <f t="shared" si="3"/>
-        <v>9.5671080516194333</v>
+        <v>9.7586071791497986</v>
       </c>
       <c r="G25" s="19">
         <f t="shared" si="4"/>
-        <v>3.8268432206477732</v>
+        <v>3.9034428716599194</v>
       </c>
       <c r="H25" s="20">
         <f t="shared" si="5"/>
-        <v>18.177505298076923</v>
+        <v>18.541353640384617</v>
       </c>
     </row>
     <row r="26" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A26" s="8">
         <f t="shared" si="6"/>
         <v>19</v>
       </c>
       <c r="B26" s="18">
         <v>31016.58</v>
       </c>
       <c r="C26" s="18">
         <f t="shared" si="0"/>
-        <v>37809.211020000002</v>
+        <v>38566.015572000004</v>
       </c>
       <c r="D26" s="18">
         <f t="shared" si="1"/>
-        <v>3150.7675850000005</v>
+        <v>3213.8346310000002</v>
       </c>
       <c r="E26" s="19">
         <f t="shared" si="2"/>
-        <v>19.134216103238867</v>
+        <v>19.517214358299597</v>
       </c>
       <c r="F26" s="19">
         <f t="shared" si="3"/>
-        <v>9.5671080516194333</v>
+        <v>9.7586071791497986</v>
       </c>
       <c r="G26" s="19">
         <f t="shared" si="4"/>
-        <v>3.8268432206477732</v>
+        <v>3.9034428716599194</v>
       </c>
       <c r="H26" s="20">
         <f t="shared" si="5"/>
-        <v>18.177505298076923</v>
+        <v>18.541353640384617</v>
       </c>
     </row>
     <row r="27" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A27" s="8">
         <f t="shared" si="6"/>
         <v>20</v>
       </c>
       <c r="B27" s="18">
         <v>32145.09</v>
       </c>
       <c r="C27" s="18">
         <f t="shared" si="0"/>
-        <v>39184.864710000002</v>
+        <v>39969.204905999999</v>
       </c>
       <c r="D27" s="18">
         <f t="shared" si="1"/>
-        <v>3265.4053925000003</v>
+        <v>3330.7670755000004</v>
       </c>
       <c r="E27" s="19">
         <f t="shared" si="2"/>
-        <v>19.830397120445344</v>
+        <v>20.227330418016194</v>
       </c>
       <c r="F27" s="19">
         <f t="shared" si="3"/>
-        <v>9.915198560222672</v>
+        <v>10.113665209008097</v>
       </c>
       <c r="G27" s="19">
         <f t="shared" si="4"/>
-        <v>3.9660794240890689</v>
+        <v>4.0454660836032392</v>
       </c>
       <c r="H27" s="20">
         <f t="shared" si="5"/>
-        <v>18.838877264423079</v>
+        <v>19.215963897115383</v>
       </c>
     </row>
     <row r="28" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A28" s="8">
         <f t="shared" si="6"/>
         <v>21</v>
       </c>
       <c r="B28" s="18">
         <v>32145.09</v>
       </c>
       <c r="C28" s="18">
         <f t="shared" si="0"/>
-        <v>39184.864710000002</v>
+        <v>39969.204905999999</v>
       </c>
       <c r="D28" s="18">
         <f t="shared" si="1"/>
-        <v>3265.4053925000003</v>
+        <v>3330.7670755000004</v>
       </c>
       <c r="E28" s="19">
         <f t="shared" si="2"/>
-        <v>19.830397120445344</v>
+        <v>20.227330418016194</v>
       </c>
       <c r="F28" s="19">
         <f t="shared" si="3"/>
-        <v>9.915198560222672</v>
+        <v>10.113665209008097</v>
       </c>
       <c r="G28" s="19">
         <f t="shared" si="4"/>
-        <v>3.9660794240890689</v>
+        <v>4.0454660836032392</v>
       </c>
       <c r="H28" s="20">
         <f t="shared" si="5"/>
-        <v>18.838877264423079</v>
+        <v>19.215963897115383</v>
       </c>
     </row>
     <row r="29" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A29" s="8">
         <f t="shared" si="6"/>
         <v>22</v>
       </c>
       <c r="B29" s="18">
         <v>32918.76</v>
       </c>
       <c r="C29" s="18">
         <f t="shared" si="0"/>
-        <v>40127.968440000004</v>
+        <v>40931.186184000006</v>
       </c>
       <c r="D29" s="18">
         <f t="shared" si="1"/>
-        <v>3343.99737</v>
+        <v>3410.932182</v>
       </c>
       <c r="E29" s="19">
         <f t="shared" si="2"/>
-        <v>20.30767633603239</v>
+        <v>20.714163048583</v>
       </c>
       <c r="F29" s="19">
         <f t="shared" si="3"/>
-        <v>10.153838168016195</v>
+        <v>10.3570815242915</v>
       </c>
       <c r="G29" s="19">
         <f t="shared" si="4"/>
-        <v>4.0615352672064784</v>
+        <v>4.1428326097166002</v>
       </c>
       <c r="H29" s="20">
         <f t="shared" si="5"/>
-        <v>19.29229251923077</v>
+        <v>19.678454896153848</v>
       </c>
     </row>
     <row r="30" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A30" s="8">
         <f t="shared" si="6"/>
         <v>23</v>
       </c>
       <c r="B30" s="18">
         <v>33751.980000000003</v>
       </c>
       <c r="C30" s="18">
         <f t="shared" si="0"/>
-        <v>41143.663620000007</v>
+        <v>41967.211932000006</v>
       </c>
       <c r="D30" s="18">
         <f t="shared" si="1"/>
-        <v>3428.6386350000007</v>
+        <v>3497.2676610000008</v>
       </c>
       <c r="E30" s="19">
         <f t="shared" si="2"/>
-        <v>20.821692115384618</v>
+        <v>21.238467576923078</v>
       </c>
       <c r="F30" s="19">
         <f t="shared" si="3"/>
-        <v>10.410846057692309</v>
+        <v>10.619233788461539</v>
       </c>
       <c r="G30" s="19">
         <f t="shared" si="4"/>
-        <v>4.1643384230769236</v>
+        <v>4.2476935153846158</v>
       </c>
       <c r="H30" s="20">
         <f t="shared" si="5"/>
-        <v>19.780607509615386</v>
+        <v>20.176544198076925</v>
       </c>
     </row>
     <row r="31" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A31" s="8">
         <f t="shared" si="6"/>
         <v>24</v>
       </c>
       <c r="B31" s="18">
         <v>34880.449999999997</v>
       </c>
       <c r="C31" s="18">
         <f t="shared" si="0"/>
-        <v>42519.268550000001</v>
+        <v>43370.35153</v>
       </c>
       <c r="D31" s="18">
         <f t="shared" si="1"/>
-        <v>3543.2723791666667</v>
+        <v>3614.1959608333332</v>
       </c>
       <c r="E31" s="19">
         <f t="shared" si="2"/>
-        <v>21.517848456477733</v>
+        <v>21.948558466599192</v>
       </c>
       <c r="F31" s="19">
         <f t="shared" si="3"/>
-        <v>10.758924228238866</v>
+        <v>10.974279233299596</v>
       </c>
       <c r="G31" s="19">
         <f t="shared" si="4"/>
-        <v>4.3035696912955466</v>
+        <v>4.3897116933198381</v>
       </c>
       <c r="H31" s="20">
         <f t="shared" si="5"/>
-        <v>20.441956033653845</v>
+        <v>20.851130543269232</v>
       </c>
     </row>
     <row r="32" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A32" s="8">
         <f t="shared" si="6"/>
         <v>25</v>
       </c>
       <c r="B32" s="18">
         <v>34943.730000000003</v>
       </c>
       <c r="C32" s="18">
         <f t="shared" si="0"/>
-        <v>42596.406870000006</v>
+        <v>43449.033882000003</v>
       </c>
       <c r="D32" s="18">
         <f t="shared" si="1"/>
-        <v>3549.7005725000008</v>
+        <v>3620.7528235000009</v>
       </c>
       <c r="E32" s="19">
         <f t="shared" si="2"/>
-        <v>21.556886067813767</v>
+        <v>21.988377470647777</v>
       </c>
       <c r="F32" s="19">
         <f t="shared" si="3"/>
-        <v>10.778443033906884</v>
+        <v>10.994188735323888</v>
       </c>
       <c r="G32" s="19">
         <f t="shared" si="4"/>
-        <v>4.3113772135627535</v>
+        <v>4.3976754941295555</v>
       </c>
       <c r="H32" s="20">
         <f t="shared" si="5"/>
-        <v>20.47904176442308</v>
+        <v>20.888958597115387</v>
       </c>
     </row>
     <row r="33" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A33" s="8">
         <f t="shared" si="6"/>
         <v>26</v>
       </c>
       <c r="B33" s="18">
         <v>35002.370000000003</v>
       </c>
       <c r="C33" s="18">
         <f t="shared" si="0"/>
-        <v>42667.889030000006</v>
+        <v>43521.946858000003</v>
       </c>
       <c r="D33" s="18">
         <f t="shared" si="1"/>
-        <v>3555.6574191666668</v>
+        <v>3626.8289048333336</v>
       </c>
       <c r="E33" s="19">
         <f t="shared" si="2"/>
-        <v>21.593061250000002</v>
+        <v>22.02527675</v>
       </c>
       <c r="F33" s="19">
         <f t="shared" si="3"/>
-        <v>10.796530625000001</v>
+        <v>11.012638375</v>
       </c>
       <c r="G33" s="19">
         <f t="shared" si="4"/>
-        <v>4.3186122500000002</v>
+        <v>4.4050553499999996</v>
       </c>
       <c r="H33" s="20">
         <f t="shared" si="5"/>
-        <v>20.513408187500001</v>
+        <v>20.9240129125</v>
       </c>
     </row>
     <row r="34" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A34" s="8">
         <f t="shared" si="6"/>
         <v>27</v>
       </c>
       <c r="B34" s="18">
         <v>35056.699999999997</v>
       </c>
       <c r="C34" s="18">
         <f t="shared" si="0"/>
-        <v>42734.117299999998</v>
+        <v>43589.500780000002</v>
       </c>
       <c r="D34" s="18">
         <f t="shared" si="1"/>
-        <v>3561.1764416666665</v>
+        <v>3632.4583983333332</v>
       </c>
       <c r="E34" s="19">
         <f t="shared" si="2"/>
-        <v>21.626577580971659</v>
+        <v>22.059463957489879</v>
       </c>
       <c r="F34" s="19">
         <f t="shared" si="3"/>
-        <v>10.81328879048583</v>
+        <v>11.029731978744939</v>
       </c>
       <c r="G34" s="19">
         <f t="shared" si="4"/>
-        <v>4.3253155161943315</v>
+        <v>4.4118927914979755</v>
       </c>
       <c r="H34" s="20">
         <f t="shared" si="5"/>
-        <v>20.545248701923075</v>
+        <v>20.956490759615384</v>
       </c>
     </row>
     <row r="35" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A35" s="8">
         <f t="shared" si="6"/>
         <v>28</v>
       </c>
       <c r="B35" s="18">
         <v>35107.03</v>
       </c>
       <c r="C35" s="18">
         <f t="shared" si="0"/>
-        <v>42795.469570000001</v>
+        <v>43652.081102000004</v>
       </c>
       <c r="D35" s="18">
         <f t="shared" si="1"/>
-        <v>3566.2891308333333</v>
+        <v>3637.6734251666667</v>
       </c>
       <c r="E35" s="19">
         <f t="shared" si="2"/>
-        <v>21.657626300607287</v>
+        <v>22.091134160931176</v>
       </c>
       <c r="F35" s="19">
         <f t="shared" si="3"/>
-        <v>10.828813150303644</v>
+        <v>11.045567080465588</v>
       </c>
       <c r="G35" s="19">
         <f t="shared" si="4"/>
-        <v>4.3315252601214578</v>
+        <v>4.4182268321862352</v>
       </c>
       <c r="H35" s="20">
         <f t="shared" si="5"/>
-        <v>20.574744985576924</v>
+        <v>20.986577452884617</v>
       </c>
     </row>
     <row r="36" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A36" s="8">
         <f t="shared" si="6"/>
         <v>29</v>
       </c>
       <c r="B36" s="18">
         <v>35153.629999999997</v>
       </c>
       <c r="C36" s="18">
         <f t="shared" si="0"/>
-        <v>42852.274969999999</v>
+        <v>43710.023541999995</v>
       </c>
       <c r="D36" s="18">
         <f t="shared" si="1"/>
-        <v>3571.0229141666664</v>
+        <v>3642.5019618333331</v>
       </c>
       <c r="E36" s="19">
         <f t="shared" si="2"/>
-        <v>21.686373972672065</v>
+        <v>22.120457258097165</v>
       </c>
       <c r="F36" s="19">
         <f t="shared" si="3"/>
-        <v>10.843186986336033</v>
+        <v>11.060228629048583</v>
       </c>
       <c r="G36" s="19">
         <f t="shared" si="4"/>
-        <v>4.3372747945344132</v>
+        <v>4.4240914516194332</v>
       </c>
       <c r="H36" s="20">
         <f t="shared" si="5"/>
-        <v>20.602055274038459</v>
+        <v>21.014434395192307</v>
       </c>
     </row>
     <row r="37" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A37" s="8">
         <f t="shared" si="6"/>
         <v>30</v>
       </c>
       <c r="B37" s="18">
         <v>35196.839999999997</v>
       </c>
       <c r="C37" s="18">
         <f t="shared" si="0"/>
-        <v>42904.947959999998</v>
+        <v>43763.750855999999</v>
       </c>
       <c r="D37" s="18">
         <f t="shared" si="1"/>
-        <v>3575.4123300000001</v>
+        <v>3646.9792379999999</v>
       </c>
       <c r="E37" s="19">
         <f t="shared" si="2"/>
-        <v>21.713030344129553</v>
+        <v>22.147647194331984</v>
       </c>
       <c r="F37" s="19">
         <f t="shared" si="3"/>
-        <v>10.856515172064777</v>
+        <v>11.073823597165992</v>
       </c>
       <c r="G37" s="19">
         <f t="shared" si="4"/>
-        <v>4.3426060688259103</v>
+        <v>4.4295294388663971</v>
       </c>
       <c r="H37" s="20">
         <f t="shared" si="5"/>
-        <v>20.627378826923074</v>
+        <v>21.040264834615385</v>
       </c>
     </row>
     <row r="38" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A38" s="8">
         <f t="shared" si="6"/>
         <v>31</v>
       </c>
       <c r="B38" s="18">
         <v>35236.83</v>
       </c>
       <c r="C38" s="18">
         <f t="shared" si="0"/>
-        <v>42953.695770000006</v>
+        <v>43813.474422000007</v>
       </c>
       <c r="D38" s="18">
         <f t="shared" si="1"/>
-        <v>3579.4746475000006</v>
+        <v>3651.1228685000005</v>
       </c>
       <c r="E38" s="19">
         <f t="shared" si="2"/>
-        <v>21.737700288461543</v>
+        <v>22.172810942307695</v>
       </c>
       <c r="F38" s="19">
         <f t="shared" si="3"/>
-        <v>10.868850144230771</v>
+        <v>11.086405471153848</v>
       </c>
       <c r="G38" s="19">
         <f t="shared" si="4"/>
-        <v>4.3475400576923082</v>
+        <v>4.4345621884615394</v>
       </c>
       <c r="H38" s="20">
         <f t="shared" si="5"/>
-        <v>20.650815274038465</v>
+        <v>21.06417039519231</v>
       </c>
     </row>
     <row r="39" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A39" s="8">
         <f t="shared" si="6"/>
         <v>32</v>
       </c>
       <c r="B39" s="18">
         <v>35273.870000000003</v>
       </c>
       <c r="C39" s="18">
         <f t="shared" si="0"/>
-        <v>42998.847530000006</v>
+        <v>43859.529958000006</v>
       </c>
       <c r="D39" s="18">
         <f t="shared" si="1"/>
-        <v>3583.2372941666672</v>
+        <v>3654.9608298333337</v>
       </c>
       <c r="E39" s="19">
         <f t="shared" si="2"/>
-        <v>21.760550369433201</v>
+        <v>22.196118399797573</v>
       </c>
       <c r="F39" s="19">
         <f t="shared" si="3"/>
-        <v>10.8802751847166</v>
+        <v>11.098059199898787</v>
       </c>
       <c r="G39" s="19">
         <f t="shared" si="4"/>
-        <v>4.3521100738866405</v>
+        <v>4.4392236799595146</v>
       </c>
       <c r="H39" s="20">
         <f t="shared" si="5"/>
-        <v>20.672522850961542</v>
+        <v>21.086312479807695</v>
       </c>
     </row>
     <row r="40" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A40" s="8">
         <f t="shared" si="6"/>
         <v>33</v>
       </c>
       <c r="B40" s="18">
         <v>35308.15</v>
       </c>
       <c r="C40" s="18">
         <f t="shared" si="0"/>
-        <v>43040.634850000002</v>
+        <v>43902.153710000006</v>
       </c>
       <c r="D40" s="18">
         <f t="shared" si="1"/>
-        <v>3586.7195708333334</v>
+        <v>3658.512809166667</v>
       </c>
       <c r="E40" s="19">
         <f t="shared" si="2"/>
-        <v>21.781697798582996</v>
+        <v>22.21768912449393</v>
       </c>
       <c r="F40" s="19">
         <f t="shared" si="3"/>
-        <v>10.890848899291498</v>
+        <v>11.108844562246965</v>
       </c>
       <c r="G40" s="19">
         <f t="shared" si="4"/>
-        <v>4.3563395597165995</v>
+        <v>4.4435378248987858</v>
       </c>
       <c r="H40" s="20">
         <f t="shared" si="5"/>
-        <v>20.692612908653846</v>
+        <v>21.106804668269234</v>
       </c>
     </row>
     <row r="41" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A41" s="8">
         <f t="shared" si="6"/>
         <v>34</v>
       </c>
       <c r="B41" s="18">
         <v>35339.919999999998</v>
       </c>
       <c r="C41" s="18">
         <f t="shared" si="0"/>
-        <v>43079.362480000003</v>
+        <v>43941.656528</v>
       </c>
       <c r="D41" s="18">
         <f t="shared" si="1"/>
-        <v>3589.9468733333338</v>
+        <v>3661.8047106666668</v>
       </c>
       <c r="E41" s="19">
         <f t="shared" si="2"/>
-        <v>21.801296801619436</v>
+        <v>22.237680429149798</v>
       </c>
       <c r="F41" s="19">
         <f t="shared" si="3"/>
-        <v>10.900648400809718</v>
+        <v>11.118840214574899</v>
       </c>
       <c r="G41" s="19">
         <f t="shared" si="4"/>
-        <v>4.3602593603238873</v>
+        <v>4.4475360858299595</v>
       </c>
       <c r="H41" s="20">
         <f t="shared" si="5"/>
-        <v>20.711231961538463</v>
+        <v>21.125796407692306</v>
       </c>
     </row>
     <row r="42" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A42" s="21">
         <f t="shared" si="6"/>
         <v>35</v>
       </c>
       <c r="B42" s="22">
         <v>35369.31</v>
       </c>
       <c r="C42" s="22">
         <f t="shared" si="0"/>
-        <v>43115.188889999998</v>
+        <v>43978.200054000001</v>
       </c>
       <c r="D42" s="22">
         <f t="shared" si="1"/>
-        <v>3592.9324075</v>
+        <v>3664.8500044999996</v>
       </c>
       <c r="E42" s="23">
         <f t="shared" si="2"/>
-        <v>21.819427575910929</v>
+        <v>22.25617411639676</v>
       </c>
       <c r="F42" s="23">
         <f t="shared" si="3"/>
-        <v>10.909713787955464</v>
+        <v>11.12808705819838</v>
       </c>
       <c r="G42" s="23">
         <f t="shared" si="4"/>
-        <v>4.3638855151821856</v>
+        <v>4.4512348232793517</v>
       </c>
       <c r="H42" s="24">
         <f t="shared" si="5"/>
-        <v>20.728456197115385</v>
+        <v>21.143365410576923</v>
       </c>
     </row>
     <row r="43" spans="1:8" x14ac:dyDescent="0.3">
       <c r="B43" s="28" t="s">
         <v>69</v>
       </c>
       <c r="C43" s="29"/>
       <c r="D43" s="29"/>
       <c r="E43" s="29"/>
     </row>
   </sheetData>
   <dataConsolidate/>
   <mergeCells count="3">
     <mergeCell ref="B4:C4"/>
     <mergeCell ref="E4:H4"/>
     <mergeCell ref="E5:G5"/>
   </mergeCells>
   <pageMargins left="0.39370078740157483" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="95" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0">
     <oddFooter>&amp;L&amp;"Calibri,Standaard"&amp;F</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet20.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-1300-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:H19"/>
   <sheetViews>
-    <sheetView zoomScaleNormal="100" workbookViewId="0">
-[...1 lines deleted...]
-    </sheetView>
+    <sheetView zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.88671875" defaultRowHeight="13.8" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="1" width="6.44140625" style="2" bestFit="1" customWidth="1"/>
     <col min="2" max="4" width="15.33203125" style="2" customWidth="1"/>
     <col min="5" max="8" width="12.33203125" style="2" customWidth="1"/>
     <col min="9" max="16384" width="8.88671875" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A1" s="1" t="s">
         <v>26</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="2" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A2" s="4"/>
       <c r="D2" s="3">
         <f>Inhoud!B4</f>
-        <v>46054</v>
+        <v>46235</v>
       </c>
     </row>
     <row r="3" spans="1:8" ht="14.4" x14ac:dyDescent="0.3">
       <c r="B3" s="1"/>
       <c r="C3" s="5" t="s">
         <v>1</v>
       </c>
       <c r="D3" s="33">
         <f>Inhoud!B6</f>
-        <v>1.2190000000000001</v>
+        <v>1.2434000000000001</v>
       </c>
     </row>
     <row r="4" spans="1:8" x14ac:dyDescent="0.3">
       <c r="B4" s="41" t="s">
         <v>2</v>
       </c>
       <c r="C4" s="42"/>
       <c r="D4" s="7" t="s">
         <v>3</v>
       </c>
       <c r="E4" s="41" t="s">
         <v>4</v>
       </c>
       <c r="F4" s="43"/>
       <c r="G4" s="43"/>
       <c r="H4" s="42"/>
     </row>
     <row r="5" spans="1:8" x14ac:dyDescent="0.3">
       <c r="B5" s="9">
         <v>1</v>
       </c>
       <c r="C5" s="10"/>
       <c r="D5" s="10"/>
       <c r="E5" s="44" t="s">
         <v>5</v>
       </c>
       <c r="F5" s="45"/>
       <c r="G5" s="46"/>
       <c r="H5" s="11" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="6" spans="1:8" s="17" customFormat="1" x14ac:dyDescent="0.3">
       <c r="A6" s="2"/>
       <c r="B6" s="14" t="str">
         <f>'L4'!$B$6</f>
         <v>basis 01/01/2022</v>
       </c>
       <c r="C6" s="13">
         <f>D2</f>
-        <v>46054</v>
+        <v>46235</v>
       </c>
       <c r="D6" s="13">
         <f>C6</f>
-        <v>46054</v>
+        <v>46235</v>
       </c>
       <c r="E6" s="14">
         <v>1</v>
       </c>
       <c r="F6" s="15">
         <v>0.5</v>
       </c>
       <c r="G6" s="16">
         <v>0.2</v>
       </c>
       <c r="H6" s="12"/>
     </row>
     <row r="7" spans="1:8" x14ac:dyDescent="0.3">
       <c r="B7" s="18"/>
       <c r="C7" s="18"/>
       <c r="D7" s="18"/>
       <c r="E7" s="19"/>
       <c r="F7" s="19"/>
       <c r="G7" s="19"/>
       <c r="H7" s="20"/>
     </row>
     <row r="8" spans="1:8" x14ac:dyDescent="0.3">
       <c r="B8" s="18">
         <v>23133.23</v>
       </c>
       <c r="C8" s="18">
         <f t="shared" ref="C8" si="0">B8*$D$3</f>
-        <v>28199.407370000001</v>
+        <v>28763.858182</v>
       </c>
       <c r="D8" s="18">
         <f>B8/12*$D$3</f>
-        <v>2349.950614166667</v>
+        <v>2396.9881818333333</v>
       </c>
       <c r="E8" s="19">
         <f t="shared" ref="E8" si="1">C8/1976</f>
-        <v>14.270955146761134</v>
+        <v>14.556608391700404</v>
       </c>
       <c r="F8" s="19">
         <f t="shared" ref="F8" si="2">E8/2</f>
-        <v>7.1354775733805669</v>
+        <v>7.2783041958502022</v>
       </c>
       <c r="G8" s="19">
         <f t="shared" ref="G8" si="3">E8/5</f>
-        <v>2.8541910293522266</v>
+        <v>2.911321678340081</v>
       </c>
       <c r="H8" s="20">
         <f t="shared" ref="H8" si="4">C8/2080</f>
-        <v>13.557407389423076</v>
+        <v>13.828777972115384</v>
       </c>
     </row>
     <row r="9" spans="1:8" x14ac:dyDescent="0.3">
       <c r="B9" s="22"/>
       <c r="C9" s="22"/>
       <c r="D9" s="22"/>
       <c r="E9" s="23"/>
       <c r="F9" s="23"/>
       <c r="G9" s="23"/>
       <c r="H9" s="24"/>
     </row>
     <row r="12" spans="1:8" ht="14.4" x14ac:dyDescent="0.3">
       <c r="D12" s="35"/>
     </row>
     <row r="13" spans="1:8" s="1" customFormat="1" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A13" s="1" t="s">
         <v>68</v>
       </c>
       <c r="D13" s="35"/>
     </row>
     <row r="15" spans="1:8" x14ac:dyDescent="0.3">
       <c r="C15" s="36"/>
       <c r="D15" s="37"/>
       <c r="E15" s="36" t="s">
         <v>67</v>
       </c>
       <c r="F15" s="37"/>
     </row>
     <row r="16" spans="1:8" x14ac:dyDescent="0.3">
       <c r="C16" s="52" t="str">
         <f>'L4'!$B$6</f>
         <v>basis 01/01/2022</v>
       </c>
       <c r="D16" s="53"/>
       <c r="E16" s="39">
         <f>D2</f>
-        <v>46054</v>
+        <v>46235</v>
       </c>
       <c r="F16" s="38"/>
     </row>
     <row r="17" spans="3:6" x14ac:dyDescent="0.3">
       <c r="C17" s="50"/>
       <c r="D17" s="51"/>
       <c r="E17" s="50"/>
       <c r="F17" s="51"/>
     </row>
     <row r="18" spans="3:6" x14ac:dyDescent="0.3">
       <c r="C18" s="47">
         <v>1.6923999999999999</v>
       </c>
       <c r="D18" s="46">
         <v>4.1955632016936084E-2</v>
       </c>
       <c r="E18" s="47">
         <f>C18*D3</f>
-        <v>2.0630356000000001</v>
+        <v>2.1043301599999999</v>
       </c>
       <c r="F18" s="46">
         <f>+E18/40.3399</f>
-        <v>5.1141316661667484E-2</v>
+        <v>5.2164982064903484E-2</v>
       </c>
     </row>
     <row r="19" spans="3:6" x14ac:dyDescent="0.3">
       <c r="C19" s="48"/>
       <c r="D19" s="49"/>
       <c r="E19" s="48"/>
       <c r="F19" s="49"/>
     </row>
   </sheetData>
   <dataConsolidate/>
   <mergeCells count="10">
     <mergeCell ref="C18:D18"/>
     <mergeCell ref="E18:F18"/>
     <mergeCell ref="C19:D19"/>
     <mergeCell ref="E19:F19"/>
     <mergeCell ref="B4:C4"/>
     <mergeCell ref="E4:H4"/>
     <mergeCell ref="E5:G5"/>
     <mergeCell ref="C17:D17"/>
     <mergeCell ref="E17:F17"/>
     <mergeCell ref="C16:D16"/>
   </mergeCells>
   <pageMargins left="0.39370078740157483" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0">
@@ -20472,9118 +20458,9118 @@
   </sheetPr>
   <dimension ref="A1:H42"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.88671875" defaultRowHeight="13.8" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="1" width="6.44140625" style="2" bestFit="1" customWidth="1"/>
     <col min="2" max="4" width="15.33203125" style="2" customWidth="1"/>
     <col min="5" max="8" width="12.33203125" style="2" customWidth="1"/>
     <col min="9" max="16384" width="8.88671875" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A1" s="1" t="s">
         <v>9</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="2" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A2" s="4"/>
       <c r="D2" s="3">
         <f>Inhoud!B4</f>
-        <v>46054</v>
+        <v>46235</v>
       </c>
     </row>
     <row r="3" spans="1:8" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A3" s="1"/>
       <c r="B3" s="1"/>
       <c r="C3" s="5" t="s">
         <v>1</v>
       </c>
       <c r="D3" s="33">
         <f>Inhoud!B6</f>
-        <v>1.2190000000000001</v>
+        <v>1.2434000000000001</v>
       </c>
     </row>
     <row r="4" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A4" s="6"/>
       <c r="B4" s="41" t="s">
         <v>2</v>
       </c>
       <c r="C4" s="42"/>
       <c r="D4" s="7" t="s">
         <v>3</v>
       </c>
       <c r="E4" s="41" t="s">
         <v>4</v>
       </c>
       <c r="F4" s="43"/>
       <c r="G4" s="43"/>
       <c r="H4" s="42"/>
     </row>
     <row r="5" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A5" s="8"/>
       <c r="B5" s="9">
         <v>1</v>
       </c>
       <c r="C5" s="10"/>
       <c r="D5" s="10"/>
       <c r="E5" s="44" t="s">
         <v>5</v>
       </c>
       <c r="F5" s="45"/>
       <c r="G5" s="46"/>
       <c r="H5" s="11" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="6" spans="1:8" s="17" customFormat="1" x14ac:dyDescent="0.3">
       <c r="A6" s="12"/>
       <c r="B6" s="14" t="str">
         <f>'L4'!$B$6</f>
         <v>basis 01/01/2022</v>
       </c>
       <c r="C6" s="13">
         <f>D2</f>
-        <v>46054</v>
+        <v>46235</v>
       </c>
       <c r="D6" s="13">
         <f>C6</f>
-        <v>46054</v>
+        <v>46235</v>
       </c>
       <c r="E6" s="14">
         <v>1</v>
       </c>
       <c r="F6" s="15">
         <v>0.5</v>
       </c>
       <c r="G6" s="16">
         <v>0.2</v>
       </c>
       <c r="H6" s="12"/>
     </row>
     <row r="7" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A7" s="8">
         <v>0</v>
       </c>
       <c r="B7" s="18">
         <v>23642.75</v>
       </c>
       <c r="C7" s="18">
         <f t="shared" ref="C7:C42" si="0">B7*$D$3</f>
-        <v>28820.512250000003</v>
+        <v>29397.395350000003</v>
       </c>
       <c r="D7" s="18">
         <f t="shared" ref="D7:D42" si="1">B7/12*$D$3</f>
-        <v>2401.7093541666668</v>
+        <v>2449.7829458333335</v>
       </c>
       <c r="E7" s="19">
         <f t="shared" ref="E7:E42" si="2">C7/1976</f>
-        <v>14.58527947874494</v>
+        <v>14.877224367408909</v>
       </c>
       <c r="F7" s="19">
         <f>E7/2</f>
-        <v>7.2926397393724702</v>
+        <v>7.4386121837044543</v>
       </c>
       <c r="G7" s="19">
         <f>E7/5</f>
-        <v>2.9170558957489883</v>
+        <v>2.9754448734817815</v>
       </c>
       <c r="H7" s="20">
         <f>C7/2080</f>
-        <v>13.856015504807694</v>
+        <v>14.133363149038463</v>
       </c>
     </row>
     <row r="8" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A8" s="8">
         <f>A7+1</f>
         <v>1</v>
       </c>
       <c r="B8" s="18">
         <v>24549.13</v>
       </c>
       <c r="C8" s="18">
         <f t="shared" si="0"/>
-        <v>29925.389470000002</v>
+        <v>30524.388242000005</v>
       </c>
       <c r="D8" s="18">
         <f t="shared" si="1"/>
-        <v>2493.7824558333336</v>
+        <v>2543.6990201666672</v>
       </c>
       <c r="E8" s="19">
         <f t="shared" si="2"/>
-        <v>15.1444278694332</v>
+        <v>15.447564899797573</v>
       </c>
       <c r="F8" s="19">
         <f t="shared" ref="F8:F42" si="3">E8/2</f>
-        <v>7.5722139347165998</v>
+        <v>7.7237824498987866</v>
       </c>
       <c r="G8" s="19">
         <f t="shared" ref="G8:G42" si="4">E8/5</f>
-        <v>3.0288855738866398</v>
+        <v>3.0895129799595145</v>
       </c>
       <c r="H8" s="20">
         <f t="shared" ref="H8:H42" si="5">C8/2080</f>
-        <v>14.387206475961539</v>
+        <v>14.675186654807694</v>
       </c>
     </row>
     <row r="9" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A9" s="8">
         <f t="shared" ref="A9:A42" si="6">A8+1</f>
         <v>2</v>
       </c>
       <c r="B9" s="18">
         <v>25465.33</v>
       </c>
       <c r="C9" s="18">
         <f t="shared" si="0"/>
-        <v>31042.237270000005</v>
+        <v>31663.591322000004</v>
       </c>
       <c r="D9" s="18">
         <f t="shared" si="1"/>
-        <v>2586.8531058333338</v>
+        <v>2638.6326101666673</v>
       </c>
       <c r="E9" s="19">
         <f t="shared" si="2"/>
-        <v>15.70963424595142</v>
+        <v>16.024084677125508</v>
       </c>
       <c r="F9" s="19">
         <f t="shared" si="3"/>
-        <v>7.8548171229757102</v>
+        <v>8.0120423385627539</v>
       </c>
       <c r="G9" s="19">
         <f t="shared" si="4"/>
-        <v>3.1419268491902841</v>
+        <v>3.2048169354251015</v>
       </c>
       <c r="H9" s="20">
         <f t="shared" si="5"/>
-        <v>14.924152533653849</v>
+        <v>15.222880443269233</v>
       </c>
     </row>
     <row r="10" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A10" s="8">
         <f t="shared" si="6"/>
         <v>3</v>
       </c>
       <c r="B10" s="18">
         <v>26381.56</v>
       </c>
       <c r="C10" s="18">
         <f t="shared" si="0"/>
-        <v>32159.121640000005</v>
+        <v>32802.831704000004</v>
       </c>
       <c r="D10" s="18">
         <f t="shared" si="1"/>
-        <v>2679.9268033333337</v>
+        <v>2733.569308666667</v>
       </c>
       <c r="E10" s="19">
         <f t="shared" si="2"/>
-        <v>16.27485912955466</v>
+        <v>16.600623331983808</v>
       </c>
       <c r="F10" s="19">
         <f t="shared" si="3"/>
-        <v>8.1374295647773298</v>
+        <v>8.3003116659919041</v>
       </c>
       <c r="G10" s="19">
         <f t="shared" si="4"/>
-        <v>3.2549718259109319</v>
+        <v>3.3201246663967616</v>
       </c>
       <c r="H10" s="20">
         <f t="shared" si="5"/>
-        <v>15.461116173076926</v>
+        <v>15.770592165384617</v>
       </c>
     </row>
     <row r="11" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A11" s="8">
         <f t="shared" si="6"/>
         <v>4</v>
       </c>
       <c r="B11" s="18">
         <v>27297.759999999998</v>
       </c>
       <c r="C11" s="18">
         <f t="shared" si="0"/>
-        <v>33275.969440000001</v>
+        <v>33942.034784000003</v>
       </c>
       <c r="D11" s="18">
         <f t="shared" si="1"/>
-        <v>2772.9974533333334</v>
+        <v>2828.5028986666666</v>
       </c>
       <c r="E11" s="19">
         <f t="shared" si="2"/>
-        <v>16.840065506072875</v>
+        <v>17.177143109311743</v>
       </c>
       <c r="F11" s="19">
         <f t="shared" si="3"/>
-        <v>8.4200327530364376</v>
+        <v>8.5885715546558714</v>
       </c>
       <c r="G11" s="19">
         <f t="shared" si="4"/>
-        <v>3.3680131012145749</v>
+        <v>3.4354286218623487</v>
       </c>
       <c r="H11" s="20">
         <f t="shared" si="5"/>
-        <v>15.99806223076923</v>
+        <v>16.318285953846157</v>
       </c>
     </row>
     <row r="12" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A12" s="8">
         <f t="shared" si="6"/>
         <v>5</v>
       </c>
       <c r="B12" s="18">
         <v>27297.759999999998</v>
       </c>
       <c r="C12" s="18">
         <f t="shared" si="0"/>
-        <v>33275.969440000001</v>
+        <v>33942.034784000003</v>
       </c>
       <c r="D12" s="18">
         <f t="shared" si="1"/>
-        <v>2772.9974533333334</v>
+        <v>2828.5028986666666</v>
       </c>
       <c r="E12" s="19">
         <f t="shared" si="2"/>
-        <v>16.840065506072875</v>
+        <v>17.177143109311743</v>
       </c>
       <c r="F12" s="19">
         <f t="shared" si="3"/>
-        <v>8.4200327530364376</v>
+        <v>8.5885715546558714</v>
       </c>
       <c r="G12" s="19">
         <f t="shared" si="4"/>
-        <v>3.3680131012145749</v>
+        <v>3.4354286218623487</v>
       </c>
       <c r="H12" s="20">
         <f t="shared" si="5"/>
-        <v>15.99806223076923</v>
+        <v>16.318285953846157</v>
       </c>
     </row>
     <row r="13" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A13" s="8">
         <f t="shared" si="6"/>
         <v>6</v>
       </c>
       <c r="B13" s="18">
         <v>28603.55</v>
       </c>
       <c r="C13" s="18">
         <f t="shared" si="0"/>
-        <v>34867.727449999998</v>
+        <v>35565.654070000004</v>
       </c>
       <c r="D13" s="18">
         <f t="shared" si="1"/>
-        <v>2905.6439541666668</v>
+        <v>2963.8045058333332</v>
       </c>
       <c r="E13" s="19">
         <f t="shared" si="2"/>
-        <v>17.645611057692307</v>
+        <v>17.998812788461542</v>
       </c>
       <c r="F13" s="19">
         <f t="shared" si="3"/>
-        <v>8.8228055288461533</v>
+        <v>8.9994063942307712</v>
       </c>
       <c r="G13" s="19">
         <f t="shared" si="4"/>
-        <v>3.5291222115384615</v>
+        <v>3.5997625576923085</v>
       </c>
       <c r="H13" s="20">
         <f t="shared" si="5"/>
-        <v>16.763330504807691</v>
+        <v>17.098872149038463</v>
       </c>
     </row>
     <row r="14" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A14" s="8">
         <f t="shared" si="6"/>
         <v>7</v>
       </c>
       <c r="B14" s="18">
         <v>28603.55</v>
       </c>
       <c r="C14" s="18">
         <f t="shared" si="0"/>
-        <v>34867.727449999998</v>
+        <v>35565.654070000004</v>
       </c>
       <c r="D14" s="18">
         <f t="shared" si="1"/>
-        <v>2905.6439541666668</v>
+        <v>2963.8045058333332</v>
       </c>
       <c r="E14" s="19">
         <f t="shared" si="2"/>
-        <v>17.645611057692307</v>
+        <v>17.998812788461542</v>
       </c>
       <c r="F14" s="19">
         <f t="shared" si="3"/>
-        <v>8.8228055288461533</v>
+        <v>8.9994063942307712</v>
       </c>
       <c r="G14" s="19">
         <f t="shared" si="4"/>
-        <v>3.5291222115384615</v>
+        <v>3.5997625576923085</v>
       </c>
       <c r="H14" s="20">
         <f t="shared" si="5"/>
-        <v>16.763330504807691</v>
+        <v>17.098872149038463</v>
       </c>
     </row>
     <row r="15" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A15" s="8">
         <f t="shared" si="6"/>
         <v>8</v>
       </c>
       <c r="B15" s="18">
         <v>29736.12</v>
       </c>
       <c r="C15" s="18">
         <f t="shared" si="0"/>
-        <v>36248.330280000002</v>
+        <v>36973.891607999998</v>
       </c>
       <c r="D15" s="18">
         <f t="shared" si="1"/>
-        <v>3020.6941899999997</v>
+        <v>3081.1576339999997</v>
       </c>
       <c r="E15" s="19">
         <f t="shared" si="2"/>
-        <v>18.344296700404858</v>
+        <v>18.711483607287448</v>
       </c>
       <c r="F15" s="19">
         <f t="shared" si="3"/>
-        <v>9.1721483502024288</v>
+        <v>9.3557418036437241</v>
       </c>
       <c r="G15" s="19">
         <f t="shared" si="4"/>
-        <v>3.6688593400809717</v>
+        <v>3.7422967214574898</v>
       </c>
       <c r="H15" s="20">
         <f t="shared" si="5"/>
-        <v>17.427081865384615</v>
+        <v>17.775909426923075</v>
       </c>
     </row>
     <row r="16" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A16" s="8">
         <f t="shared" si="6"/>
         <v>9</v>
       </c>
       <c r="B16" s="18">
         <v>29736.12</v>
       </c>
       <c r="C16" s="18">
         <f t="shared" si="0"/>
-        <v>36248.330280000002</v>
+        <v>36973.891607999998</v>
       </c>
       <c r="D16" s="18">
         <f t="shared" si="1"/>
-        <v>3020.6941899999997</v>
+        <v>3081.1576339999997</v>
       </c>
       <c r="E16" s="19">
         <f t="shared" si="2"/>
-        <v>18.344296700404858</v>
+        <v>18.711483607287448</v>
       </c>
       <c r="F16" s="19">
         <f t="shared" si="3"/>
-        <v>9.1721483502024288</v>
+        <v>9.3557418036437241</v>
       </c>
       <c r="G16" s="19">
         <f t="shared" si="4"/>
-        <v>3.6688593400809717</v>
+        <v>3.7422967214574898</v>
       </c>
       <c r="H16" s="20">
         <f t="shared" si="5"/>
-        <v>17.427081865384615</v>
+        <v>17.775909426923075</v>
       </c>
     </row>
     <row r="17" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A17" s="8">
         <f t="shared" si="6"/>
         <v>10</v>
       </c>
       <c r="B17" s="18">
         <v>30565.13</v>
       </c>
       <c r="C17" s="18">
         <f t="shared" si="0"/>
-        <v>37258.893470000003</v>
+        <v>38004.682642</v>
       </c>
       <c r="D17" s="18">
         <f t="shared" si="1"/>
-        <v>3104.907789166667</v>
+        <v>3167.0568868333335</v>
       </c>
       <c r="E17" s="19">
         <f t="shared" si="2"/>
-        <v>18.855715318825911</v>
+        <v>19.233138988866397</v>
       </c>
       <c r="F17" s="19">
         <f t="shared" si="3"/>
-        <v>9.4278576594129557</v>
+        <v>9.6165694944331985</v>
       </c>
       <c r="G17" s="19">
         <f t="shared" si="4"/>
-        <v>3.7711430637651824</v>
+        <v>3.8466277977732792</v>
       </c>
       <c r="H17" s="20">
         <f t="shared" si="5"/>
-        <v>17.912929552884616</v>
+        <v>18.271482039423077</v>
       </c>
     </row>
     <row r="18" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A18" s="8">
         <f t="shared" si="6"/>
         <v>11</v>
       </c>
       <c r="B18" s="18">
         <v>30565.13</v>
       </c>
       <c r="C18" s="18">
         <f t="shared" si="0"/>
-        <v>37258.893470000003</v>
+        <v>38004.682642</v>
       </c>
       <c r="D18" s="18">
         <f t="shared" si="1"/>
-        <v>3104.907789166667</v>
+        <v>3167.0568868333335</v>
       </c>
       <c r="E18" s="19">
         <f t="shared" si="2"/>
-        <v>18.855715318825911</v>
+        <v>19.233138988866397</v>
       </c>
       <c r="F18" s="19">
         <f t="shared" si="3"/>
-        <v>9.4278576594129557</v>
+        <v>9.6165694944331985</v>
       </c>
       <c r="G18" s="19">
         <f t="shared" si="4"/>
-        <v>3.7711430637651824</v>
+        <v>3.8466277977732792</v>
       </c>
       <c r="H18" s="20">
         <f t="shared" si="5"/>
-        <v>17.912929552884616</v>
+        <v>18.271482039423077</v>
       </c>
     </row>
     <row r="19" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A19" s="8">
         <f t="shared" si="6"/>
         <v>12</v>
       </c>
       <c r="B19" s="18">
         <v>31870.94</v>
       </c>
       <c r="C19" s="18">
         <f t="shared" si="0"/>
-        <v>38850.675860000003</v>
+        <v>39628.326796000001</v>
       </c>
       <c r="D19" s="18">
         <f t="shared" si="1"/>
-        <v>3237.5563216666665</v>
+        <v>3302.3605663333333</v>
       </c>
       <c r="E19" s="19">
         <f t="shared" si="2"/>
-        <v>19.661273208502024</v>
+        <v>20.054821253036437</v>
       </c>
       <c r="F19" s="19">
         <f t="shared" si="3"/>
-        <v>9.830636604251012</v>
+        <v>10.027410626518218</v>
       </c>
       <c r="G19" s="19">
         <f t="shared" si="4"/>
-        <v>3.9322546417004047</v>
+        <v>4.0109642506072873</v>
       </c>
       <c r="H19" s="20">
         <f t="shared" si="5"/>
-        <v>18.678209548076925</v>
+        <v>19.052080190384615</v>
       </c>
     </row>
     <row r="20" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A20" s="8">
         <f t="shared" si="6"/>
         <v>13</v>
       </c>
       <c r="B20" s="18">
         <v>31870.94</v>
       </c>
       <c r="C20" s="18">
         <f t="shared" si="0"/>
-        <v>38850.675860000003</v>
+        <v>39628.326796000001</v>
       </c>
       <c r="D20" s="18">
         <f t="shared" si="1"/>
-        <v>3237.5563216666665</v>
+        <v>3302.3605663333333</v>
       </c>
       <c r="E20" s="19">
         <f t="shared" si="2"/>
-        <v>19.661273208502024</v>
+        <v>20.054821253036437</v>
       </c>
       <c r="F20" s="19">
         <f t="shared" si="3"/>
-        <v>9.830636604251012</v>
+        <v>10.027410626518218</v>
       </c>
       <c r="G20" s="19">
         <f t="shared" si="4"/>
-        <v>3.9322546417004047</v>
+        <v>4.0109642506072873</v>
       </c>
       <c r="H20" s="20">
         <f t="shared" si="5"/>
-        <v>18.678209548076925</v>
+        <v>19.052080190384615</v>
       </c>
     </row>
     <row r="21" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A21" s="8">
         <f t="shared" si="6"/>
         <v>14</v>
       </c>
       <c r="B21" s="18">
         <v>32918.76</v>
       </c>
       <c r="C21" s="18">
         <f t="shared" si="0"/>
-        <v>40127.968440000004</v>
+        <v>40931.186184000006</v>
       </c>
       <c r="D21" s="18">
         <f t="shared" si="1"/>
-        <v>3343.99737</v>
+        <v>3410.932182</v>
       </c>
       <c r="E21" s="19">
         <f t="shared" si="2"/>
-        <v>20.30767633603239</v>
+        <v>20.714163048583</v>
       </c>
       <c r="F21" s="19">
         <f t="shared" si="3"/>
-        <v>10.153838168016195</v>
+        <v>10.3570815242915</v>
       </c>
       <c r="G21" s="19">
         <f t="shared" si="4"/>
-        <v>4.0615352672064784</v>
+        <v>4.1428326097166002</v>
       </c>
       <c r="H21" s="20">
         <f t="shared" si="5"/>
-        <v>19.29229251923077</v>
+        <v>19.678454896153848</v>
       </c>
     </row>
     <row r="22" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A22" s="8">
         <f t="shared" si="6"/>
         <v>15</v>
       </c>
       <c r="B22" s="18">
         <v>32918.76</v>
       </c>
       <c r="C22" s="18">
         <f t="shared" si="0"/>
-        <v>40127.968440000004</v>
+        <v>40931.186184000006</v>
       </c>
       <c r="D22" s="18">
         <f t="shared" si="1"/>
-        <v>3343.99737</v>
+        <v>3410.932182</v>
       </c>
       <c r="E22" s="19">
         <f t="shared" si="2"/>
-        <v>20.30767633603239</v>
+        <v>20.714163048583</v>
       </c>
       <c r="F22" s="19">
         <f t="shared" si="3"/>
-        <v>10.153838168016195</v>
+        <v>10.3570815242915</v>
       </c>
       <c r="G22" s="19">
         <f t="shared" si="4"/>
-        <v>4.0615352672064784</v>
+        <v>4.1428326097166002</v>
       </c>
       <c r="H22" s="20">
         <f t="shared" si="5"/>
-        <v>19.29229251923077</v>
+        <v>19.678454896153848</v>
       </c>
     </row>
     <row r="23" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A23" s="8">
         <f t="shared" si="6"/>
         <v>16</v>
       </c>
       <c r="B23" s="18">
         <v>33832.54</v>
       </c>
       <c r="C23" s="18">
         <f t="shared" si="0"/>
-        <v>41241.866260000003</v>
+        <v>42067.380236000005</v>
       </c>
       <c r="D23" s="18">
         <f t="shared" si="1"/>
-        <v>3436.822188333334</v>
+        <v>3505.6150196666672</v>
       </c>
       <c r="E23" s="19">
         <f t="shared" si="2"/>
-        <v>20.87138980769231</v>
+        <v>21.289160038461542</v>
       </c>
       <c r="F23" s="19">
         <f t="shared" si="3"/>
-        <v>10.435694903846155</v>
+        <v>10.644580019230771</v>
       </c>
       <c r="G23" s="19">
         <f t="shared" si="4"/>
-        <v>4.1742779615384622</v>
+        <v>4.2578320076923086</v>
       </c>
       <c r="H23" s="20">
         <f t="shared" si="5"/>
-        <v>19.827820317307694</v>
+        <v>20.224702036538464</v>
       </c>
     </row>
     <row r="24" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A24" s="8">
         <f t="shared" si="6"/>
         <v>17</v>
       </c>
       <c r="B24" s="18">
         <v>33832.54</v>
       </c>
       <c r="C24" s="18">
         <f t="shared" si="0"/>
-        <v>41241.866260000003</v>
+        <v>42067.380236000005</v>
       </c>
       <c r="D24" s="18">
         <f t="shared" si="1"/>
-        <v>3436.822188333334</v>
+        <v>3505.6150196666672</v>
       </c>
       <c r="E24" s="19">
         <f t="shared" si="2"/>
-        <v>20.87138980769231</v>
+        <v>21.289160038461542</v>
       </c>
       <c r="F24" s="19">
         <f t="shared" si="3"/>
-        <v>10.435694903846155</v>
+        <v>10.644580019230771</v>
       </c>
       <c r="G24" s="19">
         <f t="shared" si="4"/>
-        <v>4.1742779615384622</v>
+        <v>4.2578320076923086</v>
       </c>
       <c r="H24" s="20">
         <f t="shared" si="5"/>
-        <v>19.827820317307694</v>
+        <v>20.224702036538464</v>
       </c>
     </row>
     <row r="25" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A25" s="8">
         <f t="shared" si="6"/>
         <v>18</v>
       </c>
       <c r="B25" s="18">
         <v>35138.33</v>
       </c>
       <c r="C25" s="18">
         <f t="shared" si="0"/>
-        <v>42833.624270000008</v>
+        <v>43690.999522000006</v>
       </c>
       <c r="D25" s="18">
         <f t="shared" si="1"/>
-        <v>3569.468689166667</v>
+        <v>3640.9166268333333</v>
       </c>
       <c r="E25" s="19">
         <f t="shared" si="2"/>
-        <v>21.676935359311745</v>
+        <v>22.110829717611338</v>
       </c>
       <c r="F25" s="19">
         <f t="shared" si="3"/>
-        <v>10.838467679655873</v>
+        <v>11.055414858805669</v>
       </c>
       <c r="G25" s="19">
         <f t="shared" si="4"/>
-        <v>4.3353870718623488</v>
+        <v>4.422165943522268</v>
       </c>
       <c r="H25" s="20">
         <f t="shared" si="5"/>
-        <v>20.593088591346156</v>
+        <v>21.005288231730773</v>
       </c>
     </row>
     <row r="26" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A26" s="8">
         <f t="shared" si="6"/>
         <v>19</v>
       </c>
       <c r="B26" s="18">
         <v>35138.33</v>
       </c>
       <c r="C26" s="18">
         <f t="shared" si="0"/>
-        <v>42833.624270000008</v>
+        <v>43690.999522000006</v>
       </c>
       <c r="D26" s="18">
         <f t="shared" si="1"/>
-        <v>3569.468689166667</v>
+        <v>3640.9166268333333</v>
       </c>
       <c r="E26" s="19">
         <f t="shared" si="2"/>
-        <v>21.676935359311745</v>
+        <v>22.110829717611338</v>
       </c>
       <c r="F26" s="19">
         <f t="shared" si="3"/>
-        <v>10.838467679655873</v>
+        <v>11.055414858805669</v>
       </c>
       <c r="G26" s="19">
         <f t="shared" si="4"/>
-        <v>4.3353870718623488</v>
+        <v>4.422165943522268</v>
       </c>
       <c r="H26" s="20">
         <f t="shared" si="5"/>
-        <v>20.593088591346156</v>
+        <v>21.005288231730773</v>
       </c>
     </row>
     <row r="27" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A27" s="8">
         <f t="shared" si="6"/>
         <v>20</v>
       </c>
       <c r="B27" s="18">
         <v>36444.18</v>
       </c>
       <c r="C27" s="18">
         <f t="shared" si="0"/>
-        <v>44425.455420000006</v>
+        <v>45314.693412000001</v>
       </c>
       <c r="D27" s="18">
         <f t="shared" si="1"/>
-        <v>3702.1212850000002</v>
+        <v>3776.224451</v>
       </c>
       <c r="E27" s="19">
         <f t="shared" si="2"/>
-        <v>22.482517925101217</v>
+        <v>22.932537151821862</v>
       </c>
       <c r="F27" s="19">
         <f t="shared" si="3"/>
-        <v>11.241258962550608</v>
+        <v>11.466268575910931</v>
       </c>
       <c r="G27" s="19">
         <f t="shared" si="4"/>
-        <v>4.4965035850202435</v>
+        <v>4.5865074303643727</v>
       </c>
       <c r="H27" s="20">
         <f t="shared" si="5"/>
-        <v>21.358392028846158</v>
+        <v>21.785910294230771</v>
       </c>
     </row>
     <row r="28" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A28" s="8">
         <f t="shared" si="6"/>
         <v>21</v>
       </c>
       <c r="B28" s="18">
         <v>36444.18</v>
       </c>
       <c r="C28" s="18">
         <f t="shared" si="0"/>
-        <v>44425.455420000006</v>
+        <v>45314.693412000001</v>
       </c>
       <c r="D28" s="18">
         <f t="shared" si="1"/>
-        <v>3702.1212850000002</v>
+        <v>3776.224451</v>
       </c>
       <c r="E28" s="19">
         <f t="shared" si="2"/>
-        <v>22.482517925101217</v>
+        <v>22.932537151821862</v>
       </c>
       <c r="F28" s="19">
         <f t="shared" si="3"/>
-        <v>11.241258962550608</v>
+        <v>11.466268575910931</v>
       </c>
       <c r="G28" s="19">
         <f t="shared" si="4"/>
-        <v>4.4965035850202435</v>
+        <v>4.5865074303643727</v>
       </c>
       <c r="H28" s="20">
         <f t="shared" si="5"/>
-        <v>21.358392028846158</v>
+        <v>21.785910294230771</v>
       </c>
     </row>
     <row r="29" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A29" s="8">
         <f t="shared" si="6"/>
         <v>22</v>
       </c>
       <c r="B29" s="18">
         <v>37750.03</v>
       </c>
       <c r="C29" s="18">
         <f t="shared" si="0"/>
-        <v>46017.286570000004</v>
+        <v>46938.387302000003</v>
       </c>
       <c r="D29" s="18">
         <f t="shared" si="1"/>
-        <v>3834.7738808333334</v>
+        <v>3911.5322751666668</v>
       </c>
       <c r="E29" s="19">
         <f t="shared" si="2"/>
-        <v>23.288100490890692</v>
+        <v>23.754244586032389</v>
       </c>
       <c r="F29" s="19">
         <f t="shared" si="3"/>
-        <v>11.644050245445346</v>
+        <v>11.877122293016194</v>
       </c>
       <c r="G29" s="19">
         <f t="shared" si="4"/>
-        <v>4.6576200981781382</v>
+        <v>4.7508489172064774</v>
       </c>
       <c r="H29" s="20">
         <f t="shared" si="5"/>
-        <v>22.123695466346156</v>
+        <v>22.566532356730772</v>
       </c>
     </row>
     <row r="30" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A30" s="8">
         <f t="shared" si="6"/>
         <v>23</v>
       </c>
       <c r="B30" s="18">
         <v>39055.839999999997</v>
       </c>
       <c r="C30" s="18">
         <f t="shared" si="0"/>
-        <v>47609.068959999997</v>
+        <v>48562.031455999997</v>
       </c>
       <c r="D30" s="18">
         <f t="shared" si="1"/>
-        <v>3967.4224133333332</v>
+        <v>4046.8359546666666</v>
       </c>
       <c r="E30" s="19">
         <f t="shared" si="2"/>
-        <v>24.093658380566801</v>
+        <v>24.575926850202428</v>
       </c>
       <c r="F30" s="19">
         <f t="shared" si="3"/>
-        <v>12.0468291902834</v>
+        <v>12.287963425101214</v>
       </c>
       <c r="G30" s="19">
         <f t="shared" si="4"/>
-        <v>4.8187316761133605</v>
+        <v>4.9151853700404855</v>
       </c>
       <c r="H30" s="20">
         <f t="shared" si="5"/>
-        <v>22.888975461538461</v>
+        <v>23.347130507692306</v>
       </c>
     </row>
     <row r="31" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A31" s="8">
         <f t="shared" si="6"/>
         <v>24</v>
       </c>
       <c r="B31" s="18">
-        <v>40361.69</v>
+        <v>40341.72</v>
       </c>
       <c r="C31" s="18">
         <f t="shared" si="0"/>
-        <v>49200.90011000001</v>
+        <v>50160.894648000001</v>
       </c>
       <c r="D31" s="18">
         <f t="shared" si="1"/>
-        <v>4100.0750091666669</v>
+        <v>4180.0745539999998</v>
       </c>
       <c r="E31" s="19">
         <f t="shared" si="2"/>
-        <v>24.899240946356279</v>
+        <v>25.385068141700405</v>
       </c>
       <c r="F31" s="19">
         <f t="shared" si="3"/>
-        <v>12.44962047317814</v>
+        <v>12.692534070850202</v>
       </c>
       <c r="G31" s="19">
         <f t="shared" si="4"/>
-        <v>4.9798481892712561</v>
+        <v>5.0770136283400813</v>
       </c>
       <c r="H31" s="20">
         <f t="shared" si="5"/>
-        <v>23.654278899038466</v>
+        <v>24.115814734615384</v>
       </c>
     </row>
     <row r="32" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A32" s="8">
         <f t="shared" si="6"/>
         <v>25</v>
       </c>
       <c r="B32" s="18">
-        <v>40434.910000000003</v>
+        <v>40413.51</v>
       </c>
       <c r="C32" s="18">
         <f t="shared" si="0"/>
-        <v>49290.15529000001</v>
+        <v>50250.158334000007</v>
       </c>
       <c r="D32" s="18">
         <f t="shared" si="1"/>
-        <v>4107.5129408333341</v>
+        <v>4187.5131945000003</v>
       </c>
       <c r="E32" s="19">
         <f t="shared" si="2"/>
-        <v>24.944410571862353</v>
+        <v>25.430242071862352</v>
       </c>
       <c r="F32" s="19">
         <f t="shared" si="3"/>
-        <v>12.472205285931176</v>
+        <v>12.715121035931176</v>
       </c>
       <c r="G32" s="19">
         <f t="shared" si="4"/>
-        <v>4.9888821143724709</v>
+        <v>5.0860484143724705</v>
       </c>
       <c r="H32" s="20">
         <f t="shared" si="5"/>
-        <v>23.697190043269234</v>
+        <v>24.158729968269235</v>
       </c>
     </row>
     <row r="33" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A33" s="8">
         <f t="shared" si="6"/>
         <v>26</v>
       </c>
       <c r="B33" s="18">
-        <v>40502.769999999997</v>
+        <v>40480.04</v>
       </c>
       <c r="C33" s="18">
         <f t="shared" si="0"/>
-        <v>49372.876629999999</v>
+        <v>50332.881736000003</v>
       </c>
       <c r="D33" s="18">
         <f t="shared" si="1"/>
-        <v>4114.4063858333329</v>
+        <v>4194.4068113333333</v>
       </c>
       <c r="E33" s="19">
         <f t="shared" si="2"/>
-        <v>24.986273598178137</v>
+        <v>25.472106141700408</v>
       </c>
       <c r="F33" s="19">
         <f t="shared" si="3"/>
-        <v>12.493136799089068</v>
+        <v>12.736053070850204</v>
       </c>
       <c r="G33" s="19">
         <f t="shared" si="4"/>
-        <v>4.9972547196356274</v>
+        <v>5.0944212283400816</v>
       </c>
       <c r="H33" s="20">
         <f t="shared" si="5"/>
-        <v>23.736959918269232</v>
+        <v>24.198500834615388</v>
       </c>
     </row>
     <row r="34" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A34" s="8">
         <f t="shared" si="6"/>
         <v>27</v>
       </c>
       <c r="B34" s="18">
-        <v>40565.629999999997</v>
+        <v>40541.660000000003</v>
       </c>
       <c r="C34" s="18">
         <f t="shared" si="0"/>
-        <v>49449.502970000001</v>
+        <v>50409.500044000008</v>
       </c>
       <c r="D34" s="18">
         <f t="shared" si="1"/>
-        <v>4120.7919141666662</v>
+        <v>4200.791670333334</v>
       </c>
       <c r="E34" s="19">
         <f t="shared" si="2"/>
-        <v>25.025052110323887</v>
+        <v>25.510880589068829</v>
       </c>
       <c r="F34" s="19">
         <f t="shared" si="3"/>
-        <v>12.512526055161944</v>
+        <v>12.755440294534415</v>
       </c>
       <c r="G34" s="19">
         <f t="shared" si="4"/>
-        <v>5.0050104220647773</v>
+        <v>5.1021761178137659</v>
       </c>
       <c r="H34" s="20">
         <f t="shared" si="5"/>
-        <v>23.773799504807695</v>
+        <v>24.235336559615387</v>
       </c>
     </row>
     <row r="35" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A35" s="8">
         <f t="shared" si="6"/>
         <v>28</v>
       </c>
       <c r="B35" s="18">
-        <v>40623.870000000003</v>
+        <v>40598.76</v>
       </c>
       <c r="C35" s="18">
         <f t="shared" si="0"/>
-        <v>49520.497530000008</v>
+        <v>50480.498184000004</v>
       </c>
       <c r="D35" s="18">
         <f t="shared" si="1"/>
-        <v>4126.708127500001</v>
+        <v>4206.7081820000003</v>
       </c>
       <c r="E35" s="19">
         <f t="shared" si="2"/>
-        <v>25.060980531376522</v>
+        <v>25.546810821862351</v>
       </c>
       <c r="F35" s="19">
         <f t="shared" si="3"/>
-        <v>12.530490265688261</v>
+        <v>12.773405410931176</v>
       </c>
       <c r="G35" s="19">
         <f t="shared" si="4"/>
-        <v>5.0121961062753044</v>
+        <v>5.1093621643724703</v>
       </c>
       <c r="H35" s="20">
         <f t="shared" si="5"/>
-        <v>23.807931504807698</v>
+        <v>24.269470280769234</v>
       </c>
     </row>
     <row r="36" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A36" s="8">
         <f t="shared" si="6"/>
         <v>29</v>
       </c>
       <c r="B36" s="18">
-        <v>40677.800000000003</v>
+        <v>40651.629999999997</v>
       </c>
       <c r="C36" s="18">
         <f t="shared" si="0"/>
-        <v>49586.238200000007</v>
+        <v>50546.236742000001</v>
       </c>
       <c r="D36" s="18">
         <f t="shared" si="1"/>
-        <v>4132.1865166666676</v>
+        <v>4212.1863951666664</v>
       </c>
       <c r="E36" s="19">
         <f t="shared" si="2"/>
-        <v>25.094250101214577</v>
+        <v>25.580079322874493</v>
       </c>
       <c r="F36" s="19">
         <f t="shared" si="3"/>
-        <v>12.547125050607288</v>
+        <v>12.790039661437246</v>
       </c>
       <c r="G36" s="19">
         <f t="shared" si="4"/>
-        <v>5.0188500202429154</v>
+        <v>5.1160158645748988</v>
       </c>
       <c r="H36" s="20">
         <f t="shared" si="5"/>
-        <v>23.83953759615385</v>
+        <v>24.30107535673077</v>
       </c>
     </row>
     <row r="37" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A37" s="8">
         <f t="shared" si="6"/>
         <v>30</v>
       </c>
       <c r="B37" s="18">
-        <v>40727.800000000003</v>
+        <v>40700.65</v>
       </c>
       <c r="C37" s="18">
         <f t="shared" si="0"/>
-        <v>49647.188200000004</v>
+        <v>50607.188210000008</v>
       </c>
       <c r="D37" s="18">
         <f t="shared" si="1"/>
-        <v>4137.265683333334</v>
+        <v>4217.2656841666667</v>
       </c>
       <c r="E37" s="19">
         <f t="shared" si="2"/>
-        <v>25.125095242914981</v>
+        <v>25.610925207489881</v>
       </c>
       <c r="F37" s="19">
         <f t="shared" si="3"/>
-        <v>12.56254762145749</v>
+        <v>12.805462603744941</v>
       </c>
       <c r="G37" s="19">
         <f t="shared" si="4"/>
-        <v>5.0250190485829958</v>
+        <v>5.1221850414979766</v>
       </c>
       <c r="H37" s="20">
         <f t="shared" si="5"/>
-        <v>23.868840480769233</v>
+        <v>24.330378947115388</v>
       </c>
     </row>
     <row r="38" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A38" s="8">
         <f t="shared" si="6"/>
         <v>31</v>
       </c>
       <c r="B38" s="18">
-        <v>40774.07</v>
+        <v>40746.01</v>
       </c>
       <c r="C38" s="18">
         <f t="shared" si="0"/>
-        <v>49703.591330000003</v>
+        <v>50663.588834000002</v>
       </c>
       <c r="D38" s="18">
         <f t="shared" si="1"/>
-        <v>4141.9659441666672</v>
+        <v>4221.9657361666668</v>
       </c>
       <c r="E38" s="19">
         <f t="shared" si="2"/>
-        <v>25.153639337044535</v>
+        <v>25.63946803340081</v>
       </c>
       <c r="F38" s="19">
         <f t="shared" si="3"/>
-        <v>12.576819668522267</v>
+        <v>12.819734016700405</v>
       </c>
       <c r="G38" s="19">
         <f t="shared" si="4"/>
-        <v>5.0307278674089071</v>
+        <v>5.1278936066801624</v>
       </c>
       <c r="H38" s="20">
         <f t="shared" si="5"/>
-        <v>23.89595737019231</v>
+        <v>24.35749463173077</v>
       </c>
     </row>
     <row r="39" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A39" s="8">
         <f t="shared" si="6"/>
         <v>32</v>
       </c>
       <c r="B39" s="18">
-        <v>40816.93</v>
+        <v>40788.03</v>
       </c>
       <c r="C39" s="18">
         <f t="shared" si="0"/>
-        <v>49755.837670000001</v>
+        <v>50715.836501999998</v>
       </c>
       <c r="D39" s="18">
         <f t="shared" si="1"/>
-        <v>4146.3198058333337</v>
+        <v>4226.3197085000002</v>
       </c>
       <c r="E39" s="19">
         <f t="shared" si="2"/>
-        <v>25.180079792510121</v>
+        <v>25.665909160931172</v>
       </c>
       <c r="F39" s="19">
         <f t="shared" si="3"/>
-        <v>12.59003989625506</v>
+        <v>12.832954580465586</v>
       </c>
       <c r="G39" s="19">
         <f t="shared" si="4"/>
-        <v>5.0360159585020243</v>
+        <v>5.1331818321862341</v>
       </c>
       <c r="H39" s="20">
         <f t="shared" si="5"/>
-        <v>23.921075802884616</v>
+        <v>24.382613702884615</v>
       </c>
     </row>
     <row r="40" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A40" s="8">
         <f t="shared" si="6"/>
         <v>33</v>
       </c>
       <c r="B40" s="18">
-        <v>40856.6</v>
+        <v>40826.92</v>
       </c>
       <c r="C40" s="18">
         <f t="shared" si="0"/>
-        <v>49804.195400000004</v>
+        <v>50764.192327999997</v>
       </c>
       <c r="D40" s="18">
         <f t="shared" si="1"/>
-        <v>4150.3496166666673</v>
+        <v>4230.3493606666671</v>
       </c>
       <c r="E40" s="19">
         <f t="shared" si="2"/>
-        <v>25.204552327935225</v>
+        <v>25.690380732793521</v>
       </c>
       <c r="F40" s="19">
         <f t="shared" si="3"/>
-        <v>12.602276163967613</v>
+        <v>12.845190366396761</v>
       </c>
       <c r="G40" s="19">
         <f t="shared" si="4"/>
-        <v>5.0409104655870447</v>
+        <v>5.1380761465587046</v>
       </c>
       <c r="H40" s="20">
         <f t="shared" si="5"/>
-        <v>23.944324711538464</v>
+        <v>24.405861696153845</v>
       </c>
     </row>
     <row r="41" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A41" s="8">
         <f t="shared" si="6"/>
         <v>34</v>
       </c>
       <c r="B41" s="18">
-        <v>40893.360000000001</v>
+        <v>40862.959999999999</v>
       </c>
       <c r="C41" s="18">
         <f t="shared" si="0"/>
-        <v>49849.005840000005</v>
+        <v>50809.004463999998</v>
       </c>
       <c r="D41" s="18">
         <f t="shared" si="1"/>
-        <v>4154.0838200000007</v>
+        <v>4234.0837053333335</v>
       </c>
       <c r="E41" s="19">
         <f t="shared" si="2"/>
-        <v>25.227229676113364</v>
+        <v>25.713058939271253</v>
       </c>
       <c r="F41" s="19">
         <f t="shared" si="3"/>
-        <v>12.613614838056682</v>
+        <v>12.856529469635626</v>
       </c>
       <c r="G41" s="19">
         <f t="shared" si="4"/>
-        <v>5.0454459352226726</v>
+        <v>5.1426117878542508</v>
       </c>
       <c r="H41" s="20">
         <f t="shared" si="5"/>
-        <v>23.965868192307695</v>
+        <v>24.42740599230769</v>
       </c>
     </row>
     <row r="42" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A42" s="21">
         <f t="shared" si="6"/>
         <v>35</v>
       </c>
       <c r="B42" s="22">
-        <v>40927.370000000003</v>
+        <v>40896.300000000003</v>
       </c>
       <c r="C42" s="22">
         <f t="shared" si="0"/>
-        <v>49890.46403000001</v>
+        <v>50850.459420000007</v>
       </c>
       <c r="D42" s="22">
         <f t="shared" si="1"/>
-        <v>4157.5386691666672</v>
+        <v>4237.5382850000005</v>
       </c>
       <c r="E42" s="23">
         <f t="shared" si="2"/>
-        <v>25.248210541497979</v>
+        <v>25.734038168016198</v>
       </c>
       <c r="F42" s="23">
         <f t="shared" si="3"/>
-        <v>12.62410527074899</v>
+        <v>12.867019084008099</v>
       </c>
       <c r="G42" s="23">
         <f t="shared" si="4"/>
-        <v>5.0496421082995955</v>
+        <v>5.14680763360324</v>
       </c>
       <c r="H42" s="24">
         <f t="shared" si="5"/>
-        <v>23.985800014423081</v>
+        <v>24.447336259615387</v>
       </c>
     </row>
   </sheetData>
   <dataConsolidate/>
   <mergeCells count="3">
     <mergeCell ref="B4:C4"/>
     <mergeCell ref="E4:H4"/>
     <mergeCell ref="E5:G5"/>
   </mergeCells>
   <pageMargins left="0.39370078740157483" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0">
     <oddFooter>&amp;L&amp;"Calibri,Standaard"&amp;F</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0300-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:H42"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.88671875" defaultRowHeight="13.8" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="1" width="6.44140625" style="2" bestFit="1" customWidth="1"/>
     <col min="2" max="4" width="15.33203125" style="2" customWidth="1"/>
     <col min="5" max="8" width="12.33203125" style="2" customWidth="1"/>
     <col min="9" max="16384" width="8.88671875" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A1" s="1" t="s">
         <v>32</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="2" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A2" s="4"/>
       <c r="D2" s="3">
         <f>Inhoud!B4</f>
-        <v>46054</v>
+        <v>46235</v>
       </c>
     </row>
     <row r="3" spans="1:8" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A3" s="1"/>
       <c r="B3" s="1"/>
       <c r="C3" s="5" t="s">
         <v>1</v>
       </c>
       <c r="D3" s="33">
         <f>Inhoud!B6</f>
-        <v>1.2190000000000001</v>
+        <v>1.2434000000000001</v>
       </c>
     </row>
     <row r="4" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A4" s="6"/>
       <c r="B4" s="41" t="s">
         <v>2</v>
       </c>
       <c r="C4" s="42"/>
       <c r="D4" s="7" t="s">
         <v>3</v>
       </c>
       <c r="E4" s="41" t="s">
         <v>4</v>
       </c>
       <c r="F4" s="43"/>
       <c r="G4" s="43"/>
       <c r="H4" s="42"/>
     </row>
     <row r="5" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A5" s="8"/>
       <c r="B5" s="9">
         <v>1</v>
       </c>
       <c r="C5" s="10"/>
       <c r="D5" s="10"/>
       <c r="E5" s="44" t="s">
         <v>5</v>
       </c>
       <c r="F5" s="45"/>
       <c r="G5" s="46"/>
       <c r="H5" s="11" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="6" spans="1:8" s="17" customFormat="1" x14ac:dyDescent="0.3">
       <c r="A6" s="12"/>
       <c r="B6" s="14" t="str">
         <f>'L4'!$B$6</f>
         <v>basis 01/01/2022</v>
       </c>
       <c r="C6" s="13">
         <f>D2</f>
-        <v>46054</v>
+        <v>46235</v>
       </c>
       <c r="D6" s="13">
         <f>C6</f>
-        <v>46054</v>
+        <v>46235</v>
       </c>
       <c r="E6" s="14">
         <v>1</v>
       </c>
       <c r="F6" s="15">
         <v>0.5</v>
       </c>
       <c r="G6" s="16">
         <v>0.2</v>
       </c>
       <c r="H6" s="12"/>
     </row>
     <row r="7" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A7" s="8">
         <v>0</v>
       </c>
       <c r="B7" s="18">
         <v>25562.97</v>
       </c>
       <c r="C7" s="18">
         <f t="shared" ref="C7:C42" si="0">B7*$D$3</f>
-        <v>31161.260430000002</v>
+        <v>31784.996898000001</v>
       </c>
       <c r="D7" s="18">
         <f t="shared" ref="D7:D42" si="1">B7/12*$D$3</f>
-        <v>2596.7717025000002</v>
+        <v>2648.7497415000003</v>
       </c>
       <c r="E7" s="19">
         <f t="shared" ref="E7:E42" si="2">C7/1976</f>
-        <v>15.769868638663969</v>
+        <v>16.085524745951417</v>
       </c>
       <c r="F7" s="19">
         <f>E7/2</f>
-        <v>7.8849343193319843</v>
+        <v>8.0427623729757087</v>
       </c>
       <c r="G7" s="19">
         <f>E7/5</f>
-        <v>3.1539737277327937</v>
+        <v>3.2171049491902837</v>
       </c>
       <c r="H7" s="20">
         <f>C7/2080</f>
-        <v>14.981375206730771</v>
+        <v>15.281248508653846</v>
       </c>
     </row>
     <row r="8" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A8" s="8">
         <f>A7+1</f>
         <v>1</v>
       </c>
       <c r="B8" s="18">
         <v>26558.33</v>
       </c>
       <c r="C8" s="18">
         <f t="shared" si="0"/>
-        <v>32374.604270000003</v>
+        <v>33022.627522000003</v>
       </c>
       <c r="D8" s="18">
         <f t="shared" si="1"/>
-        <v>2697.883689166667</v>
+        <v>2751.8856268333334</v>
       </c>
       <c r="E8" s="19">
         <f t="shared" si="2"/>
-        <v>16.383909043522269</v>
+        <v>16.71185603340081</v>
       </c>
       <c r="F8" s="19">
         <f t="shared" ref="F8:F42" si="3">E8/2</f>
-        <v>8.1919545217611347</v>
+        <v>8.3559280167004051</v>
       </c>
       <c r="G8" s="19">
         <f t="shared" ref="G8:G42" si="4">E8/5</f>
-        <v>3.2767818087044538</v>
+        <v>3.3423712066801619</v>
       </c>
       <c r="H8" s="20">
         <f t="shared" ref="H8:H42" si="5">C8/2080</f>
-        <v>15.564713591346155</v>
+        <v>15.876263231730771</v>
       </c>
     </row>
     <row r="9" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A9" s="8">
         <f t="shared" ref="A9:A42" si="6">A8+1</f>
         <v>2</v>
       </c>
       <c r="B9" s="18">
         <v>27553.69</v>
       </c>
       <c r="C9" s="18">
         <f t="shared" si="0"/>
-        <v>33587.948109999998</v>
+        <v>34260.258146</v>
       </c>
       <c r="D9" s="18">
         <f t="shared" si="1"/>
-        <v>2798.9956758333337</v>
+        <v>2855.021512166667</v>
       </c>
       <c r="E9" s="19">
         <f t="shared" si="2"/>
-        <v>16.997949448380567</v>
+        <v>17.338187320850203</v>
       </c>
       <c r="F9" s="19">
         <f t="shared" si="3"/>
-        <v>8.4989747241902833</v>
+        <v>8.6690936604251014</v>
       </c>
       <c r="G9" s="19">
         <f t="shared" si="4"/>
-        <v>3.3995898896761134</v>
+        <v>3.4676374641700405</v>
       </c>
       <c r="H9" s="20">
         <f t="shared" si="5"/>
-        <v>16.148051975961536</v>
+        <v>16.471277954807693</v>
       </c>
     </row>
     <row r="10" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A10" s="8">
         <f t="shared" si="6"/>
         <v>3</v>
       </c>
       <c r="B10" s="18">
         <v>28549.06</v>
       </c>
       <c r="C10" s="18">
         <f t="shared" si="0"/>
-        <v>34801.304140000007</v>
+        <v>35497.901204000002</v>
       </c>
       <c r="D10" s="18">
         <f t="shared" si="1"/>
-        <v>2900.108678333334</v>
+        <v>2958.158433666667</v>
       </c>
       <c r="E10" s="19">
         <f t="shared" si="2"/>
-        <v>17.61199602226721</v>
+        <v>17.964524900809717</v>
       </c>
       <c r="F10" s="19">
         <f t="shared" si="3"/>
-        <v>8.8059980111336049</v>
+        <v>8.9822624504048587</v>
       </c>
       <c r="G10" s="19">
         <f t="shared" si="4"/>
-        <v>3.5223992044534418</v>
+        <v>3.5929049801619435</v>
       </c>
       <c r="H10" s="20">
         <f t="shared" si="5"/>
-        <v>16.731396221153851</v>
+        <v>17.066298655769231</v>
       </c>
     </row>
     <row r="11" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A11" s="8">
         <f t="shared" si="6"/>
         <v>4</v>
       </c>
       <c r="B11" s="18">
         <v>29544.42</v>
       </c>
       <c r="C11" s="18">
         <f t="shared" si="0"/>
-        <v>36014.647980000002</v>
+        <v>36735.531827999999</v>
       </c>
       <c r="D11" s="18">
         <f t="shared" si="1"/>
-        <v>3001.2206649999998</v>
+        <v>3061.2943190000001</v>
       </c>
       <c r="E11" s="19">
         <f t="shared" si="2"/>
-        <v>18.226036427125507</v>
+        <v>18.59085618825911</v>
       </c>
       <c r="F11" s="19">
         <f t="shared" si="3"/>
-        <v>9.1130182135627535</v>
+        <v>9.2954280941295551</v>
       </c>
       <c r="G11" s="19">
         <f t="shared" si="4"/>
-        <v>3.6452072854251014</v>
+        <v>3.7181712376518221</v>
       </c>
       <c r="H11" s="20">
         <f t="shared" si="5"/>
-        <v>17.314734605769232</v>
+        <v>17.661313378846152</v>
       </c>
     </row>
     <row r="12" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A12" s="8">
         <f t="shared" si="6"/>
         <v>5</v>
       </c>
       <c r="B12" s="18">
         <v>29544.42</v>
       </c>
       <c r="C12" s="18">
         <f t="shared" si="0"/>
-        <v>36014.647980000002</v>
+        <v>36735.531827999999</v>
       </c>
       <c r="D12" s="18">
         <f t="shared" si="1"/>
-        <v>3001.2206649999998</v>
+        <v>3061.2943190000001</v>
       </c>
       <c r="E12" s="19">
         <f t="shared" si="2"/>
-        <v>18.226036427125507</v>
+        <v>18.59085618825911</v>
       </c>
       <c r="F12" s="19">
         <f t="shared" si="3"/>
-        <v>9.1130182135627535</v>
+        <v>9.2954280941295551</v>
       </c>
       <c r="G12" s="19">
         <f t="shared" si="4"/>
-        <v>3.6452072854251014</v>
+        <v>3.7181712376518221</v>
       </c>
       <c r="H12" s="20">
         <f t="shared" si="5"/>
-        <v>17.314734605769232</v>
+        <v>17.661313378846152</v>
       </c>
     </row>
     <row r="13" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A13" s="8">
         <f t="shared" si="6"/>
         <v>6</v>
       </c>
       <c r="B13" s="18">
         <v>30313</v>
       </c>
       <c r="C13" s="18">
         <f t="shared" si="0"/>
-        <v>36951.547000000006</v>
+        <v>37691.184200000003</v>
       </c>
       <c r="D13" s="18">
         <f t="shared" si="1"/>
-        <v>3079.2955833333335</v>
+        <v>3140.9320166666671</v>
       </c>
       <c r="E13" s="19">
         <f t="shared" si="2"/>
-        <v>18.700175607287452</v>
+        <v>19.074485931174092</v>
       </c>
       <c r="F13" s="19">
         <f t="shared" si="3"/>
-        <v>9.350087803643726</v>
+        <v>9.5372429655870459</v>
       </c>
       <c r="G13" s="19">
         <f t="shared" si="4"/>
-        <v>3.7400351214574905</v>
+        <v>3.8148971862348184</v>
       </c>
       <c r="H13" s="20">
         <f t="shared" si="5"/>
-        <v>17.765166826923078</v>
+        <v>18.120761634615388</v>
       </c>
     </row>
     <row r="14" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A14" s="8">
         <f t="shared" si="6"/>
         <v>7</v>
       </c>
       <c r="B14" s="18">
         <v>30313</v>
       </c>
       <c r="C14" s="18">
         <f t="shared" si="0"/>
-        <v>36951.547000000006</v>
+        <v>37691.184200000003</v>
       </c>
       <c r="D14" s="18">
         <f t="shared" si="1"/>
-        <v>3079.2955833333335</v>
+        <v>3140.9320166666671</v>
       </c>
       <c r="E14" s="19">
         <f t="shared" si="2"/>
-        <v>18.700175607287452</v>
+        <v>19.074485931174092</v>
       </c>
       <c r="F14" s="19">
         <f t="shared" si="3"/>
-        <v>9.350087803643726</v>
+        <v>9.5372429655870459</v>
       </c>
       <c r="G14" s="19">
         <f t="shared" si="4"/>
-        <v>3.7400351214574905</v>
+        <v>3.8148971862348184</v>
       </c>
       <c r="H14" s="20">
         <f t="shared" si="5"/>
-        <v>17.765166826923078</v>
+        <v>18.120761634615388</v>
       </c>
     </row>
     <row r="15" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A15" s="8">
         <f t="shared" si="6"/>
         <v>8</v>
       </c>
       <c r="B15" s="18">
         <v>31731.68</v>
       </c>
       <c r="C15" s="18">
         <f t="shared" si="0"/>
-        <v>38680.91792</v>
+        <v>39455.170912000001</v>
       </c>
       <c r="D15" s="18">
         <f t="shared" si="1"/>
-        <v>3223.409826666667</v>
+        <v>3287.9309093333336</v>
       </c>
       <c r="E15" s="19">
         <f t="shared" si="2"/>
-        <v>19.575363319838058</v>
+        <v>19.967191757085022</v>
       </c>
       <c r="F15" s="19">
         <f t="shared" si="3"/>
-        <v>9.7876816599190288</v>
+        <v>9.983595878542511</v>
       </c>
       <c r="G15" s="19">
         <f t="shared" si="4"/>
-        <v>3.9150726639676114</v>
+        <v>3.9934383514170042</v>
       </c>
       <c r="H15" s="20">
         <f t="shared" si="5"/>
-        <v>18.596595153846152</v>
+        <v>18.968832169230769</v>
       </c>
     </row>
     <row r="16" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A16" s="8">
         <f t="shared" si="6"/>
         <v>9</v>
       </c>
       <c r="B16" s="18">
         <v>31731.68</v>
       </c>
       <c r="C16" s="18">
         <f t="shared" si="0"/>
-        <v>38680.91792</v>
+        <v>39455.170912000001</v>
       </c>
       <c r="D16" s="18">
         <f t="shared" si="1"/>
-        <v>3223.409826666667</v>
+        <v>3287.9309093333336</v>
       </c>
       <c r="E16" s="19">
         <f t="shared" si="2"/>
-        <v>19.575363319838058</v>
+        <v>19.967191757085022</v>
       </c>
       <c r="F16" s="19">
         <f t="shared" si="3"/>
-        <v>9.7876816599190288</v>
+        <v>9.983595878542511</v>
       </c>
       <c r="G16" s="19">
         <f t="shared" si="4"/>
-        <v>3.9150726639676114</v>
+        <v>3.9934383514170042</v>
       </c>
       <c r="H16" s="20">
         <f t="shared" si="5"/>
-        <v>18.596595153846152</v>
+        <v>18.968832169230769</v>
       </c>
     </row>
     <row r="17" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A17" s="8">
         <f t="shared" si="6"/>
         <v>10</v>
       </c>
       <c r="B17" s="18">
         <v>32918.76</v>
       </c>
       <c r="C17" s="18">
         <f t="shared" si="0"/>
-        <v>40127.968440000004</v>
+        <v>40931.186184000006</v>
       </c>
       <c r="D17" s="18">
         <f t="shared" si="1"/>
-        <v>3343.99737</v>
+        <v>3410.932182</v>
       </c>
       <c r="E17" s="19">
         <f t="shared" si="2"/>
-        <v>20.30767633603239</v>
+        <v>20.714163048583</v>
       </c>
       <c r="F17" s="19">
         <f t="shared" si="3"/>
-        <v>10.153838168016195</v>
+        <v>10.3570815242915</v>
       </c>
       <c r="G17" s="19">
         <f t="shared" si="4"/>
-        <v>4.0615352672064784</v>
+        <v>4.1428326097166002</v>
       </c>
       <c r="H17" s="20">
         <f t="shared" si="5"/>
-        <v>19.29229251923077</v>
+        <v>19.678454896153848</v>
       </c>
     </row>
     <row r="18" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A18" s="8">
         <f t="shared" si="6"/>
         <v>11</v>
       </c>
       <c r="B18" s="18">
         <v>32918.76</v>
       </c>
       <c r="C18" s="18">
         <f t="shared" si="0"/>
-        <v>40127.968440000004</v>
+        <v>40931.186184000006</v>
       </c>
       <c r="D18" s="18">
         <f t="shared" si="1"/>
-        <v>3343.99737</v>
+        <v>3410.932182</v>
       </c>
       <c r="E18" s="19">
         <f t="shared" si="2"/>
-        <v>20.30767633603239</v>
+        <v>20.714163048583</v>
       </c>
       <c r="F18" s="19">
         <f t="shared" si="3"/>
-        <v>10.153838168016195</v>
+        <v>10.3570815242915</v>
       </c>
       <c r="G18" s="19">
         <f t="shared" si="4"/>
-        <v>4.0615352672064784</v>
+        <v>4.1428326097166002</v>
       </c>
       <c r="H18" s="20">
         <f t="shared" si="5"/>
-        <v>19.29229251923077</v>
+        <v>19.678454896153848</v>
       </c>
     </row>
     <row r="19" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A19" s="8">
         <f t="shared" si="6"/>
         <v>12</v>
       </c>
       <c r="B19" s="18">
         <v>33918.949999999997</v>
       </c>
       <c r="C19" s="18">
         <f t="shared" si="0"/>
-        <v>41347.200049999999</v>
+        <v>42174.82243</v>
       </c>
       <c r="D19" s="18">
         <f t="shared" si="1"/>
-        <v>3445.6000041666666</v>
+        <v>3514.568535833333</v>
       </c>
       <c r="E19" s="19">
         <f t="shared" si="2"/>
-        <v>20.924696381578947</v>
+        <v>21.343533618421052</v>
       </c>
       <c r="F19" s="19">
         <f t="shared" si="3"/>
-        <v>10.462348190789474</v>
+        <v>10.671766809210526</v>
       </c>
       <c r="G19" s="19">
         <f t="shared" si="4"/>
-        <v>4.1849392763157898</v>
+        <v>4.2687067236842102</v>
       </c>
       <c r="H19" s="20">
         <f t="shared" si="5"/>
-        <v>19.8784615625</v>
+        <v>20.276356937500001</v>
       </c>
     </row>
     <row r="20" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A20" s="8">
         <f t="shared" si="6"/>
         <v>13</v>
       </c>
       <c r="B20" s="18">
         <v>33918.949999999997</v>
       </c>
       <c r="C20" s="18">
         <f t="shared" si="0"/>
-        <v>41347.200049999999</v>
+        <v>42174.82243</v>
       </c>
       <c r="D20" s="18">
         <f t="shared" si="1"/>
-        <v>3445.6000041666666</v>
+        <v>3514.568535833333</v>
       </c>
       <c r="E20" s="19">
         <f t="shared" si="2"/>
-        <v>20.924696381578947</v>
+        <v>21.343533618421052</v>
       </c>
       <c r="F20" s="19">
         <f t="shared" si="3"/>
-        <v>10.462348190789474</v>
+        <v>10.671766809210526</v>
       </c>
       <c r="G20" s="19">
         <f t="shared" si="4"/>
-        <v>4.1849392763157898</v>
+        <v>4.2687067236842102</v>
       </c>
       <c r="H20" s="20">
         <f t="shared" si="5"/>
-        <v>19.8784615625</v>
+        <v>20.276356937500001</v>
       </c>
     </row>
     <row r="21" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A21" s="8">
         <f t="shared" si="6"/>
         <v>14</v>
       </c>
       <c r="B21" s="18">
         <v>35337.629999999997</v>
       </c>
       <c r="C21" s="18">
         <f t="shared" si="0"/>
-        <v>43076.570970000001</v>
+        <v>43938.809141999998</v>
       </c>
       <c r="D21" s="18">
         <f t="shared" si="1"/>
-        <v>3589.7142475000001</v>
+        <v>3661.5674285</v>
       </c>
       <c r="E21" s="19">
         <f t="shared" si="2"/>
-        <v>21.799884094129556</v>
+        <v>22.236239444331982</v>
       </c>
       <c r="F21" s="19">
         <f t="shared" si="3"/>
-        <v>10.899942047064778</v>
+        <v>11.118119722165991</v>
       </c>
       <c r="G21" s="19">
         <f t="shared" si="4"/>
-        <v>4.3599768188259116</v>
+        <v>4.4472478888663964</v>
       </c>
       <c r="H21" s="20">
         <f t="shared" si="5"/>
-        <v>20.709889889423078</v>
+        <v>21.124427472115382</v>
       </c>
     </row>
     <row r="22" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A22" s="8">
         <f t="shared" si="6"/>
         <v>15</v>
       </c>
       <c r="B22" s="18">
         <v>35337.629999999997</v>
       </c>
       <c r="C22" s="18">
         <f t="shared" si="0"/>
-        <v>43076.570970000001</v>
+        <v>43938.809141999998</v>
       </c>
       <c r="D22" s="18">
         <f t="shared" si="1"/>
-        <v>3589.7142475000001</v>
+        <v>3661.5674285</v>
       </c>
       <c r="E22" s="19">
         <f t="shared" si="2"/>
-        <v>21.799884094129556</v>
+        <v>22.236239444331982</v>
       </c>
       <c r="F22" s="19">
         <f t="shared" si="3"/>
-        <v>10.899942047064778</v>
+        <v>11.118119722165991</v>
       </c>
       <c r="G22" s="19">
         <f t="shared" si="4"/>
-        <v>4.3599768188259116</v>
+        <v>4.4472478888663964</v>
       </c>
       <c r="H22" s="20">
         <f t="shared" si="5"/>
-        <v>20.709889889423078</v>
+        <v>21.124427472115382</v>
       </c>
     </row>
     <row r="23" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A23" s="8">
         <f t="shared" si="6"/>
         <v>16</v>
       </c>
       <c r="B23" s="18">
         <v>36756.31</v>
       </c>
       <c r="C23" s="18">
         <f t="shared" si="0"/>
-        <v>44805.941890000002</v>
+        <v>45702.795853999996</v>
       </c>
       <c r="D23" s="18">
         <f t="shared" si="1"/>
-        <v>3733.8284908333335</v>
+        <v>3808.5663211666665</v>
       </c>
       <c r="E23" s="19">
         <f t="shared" si="2"/>
-        <v>22.675071806680162</v>
+        <v>23.128945270242912</v>
       </c>
       <c r="F23" s="19">
         <f t="shared" si="3"/>
-        <v>11.337535903340081</v>
+        <v>11.564472635121456</v>
       </c>
       <c r="G23" s="19">
         <f t="shared" si="4"/>
-        <v>4.5350143613360325</v>
+        <v>4.6257890540485826</v>
       </c>
       <c r="H23" s="20">
         <f t="shared" si="5"/>
-        <v>21.541318216346156</v>
+        <v>21.972498006730767</v>
       </c>
     </row>
     <row r="24" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A24" s="8">
         <f t="shared" si="6"/>
         <v>17</v>
       </c>
       <c r="B24" s="18">
         <v>36756.31</v>
       </c>
       <c r="C24" s="18">
         <f t="shared" si="0"/>
-        <v>44805.941890000002</v>
+        <v>45702.795853999996</v>
       </c>
       <c r="D24" s="18">
         <f t="shared" si="1"/>
-        <v>3733.8284908333335</v>
+        <v>3808.5663211666665</v>
       </c>
       <c r="E24" s="19">
         <f t="shared" si="2"/>
-        <v>22.675071806680162</v>
+        <v>23.128945270242912</v>
       </c>
       <c r="F24" s="19">
         <f t="shared" si="3"/>
-        <v>11.337535903340081</v>
+        <v>11.564472635121456</v>
       </c>
       <c r="G24" s="19">
         <f t="shared" si="4"/>
-        <v>4.5350143613360325</v>
+        <v>4.6257890540485826</v>
       </c>
       <c r="H24" s="20">
         <f t="shared" si="5"/>
-        <v>21.541318216346156</v>
+        <v>21.972498006730767</v>
       </c>
     </row>
     <row r="25" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A25" s="8">
         <f t="shared" si="6"/>
         <v>18</v>
       </c>
       <c r="B25" s="18">
         <v>38175</v>
       </c>
       <c r="C25" s="18">
         <f t="shared" si="0"/>
-        <v>46535.325000000004</v>
+        <v>47466.795000000006</v>
       </c>
       <c r="D25" s="18">
         <f t="shared" si="1"/>
-        <v>3877.9437500000004</v>
+        <v>3955.5662500000003</v>
       </c>
       <c r="E25" s="19">
         <f t="shared" si="2"/>
-        <v>23.550265688259113</v>
+        <v>24.021657388663971</v>
       </c>
       <c r="F25" s="19">
         <f t="shared" si="3"/>
-        <v>11.775132844129557</v>
+        <v>12.010828694331986</v>
       </c>
       <c r="G25" s="19">
         <f t="shared" si="4"/>
-        <v>4.7100531376518227</v>
+        <v>4.8043314777327941</v>
       </c>
       <c r="H25" s="20">
         <f t="shared" si="5"/>
-        <v>22.372752403846157</v>
+        <v>22.820574519230771</v>
       </c>
     </row>
     <row r="26" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A26" s="8">
         <f t="shared" si="6"/>
         <v>19</v>
       </c>
       <c r="B26" s="18">
         <v>38175</v>
       </c>
       <c r="C26" s="18">
         <f t="shared" si="0"/>
-        <v>46535.325000000004</v>
+        <v>47466.795000000006</v>
       </c>
       <c r="D26" s="18">
         <f t="shared" si="1"/>
-        <v>3877.9437500000004</v>
+        <v>3955.5662500000003</v>
       </c>
       <c r="E26" s="19">
         <f t="shared" si="2"/>
-        <v>23.550265688259113</v>
+        <v>24.021657388663971</v>
       </c>
       <c r="F26" s="19">
         <f t="shared" si="3"/>
-        <v>11.775132844129557</v>
+        <v>12.010828694331986</v>
       </c>
       <c r="G26" s="19">
         <f t="shared" si="4"/>
-        <v>4.7100531376518227</v>
+        <v>4.8043314777327941</v>
       </c>
       <c r="H26" s="20">
         <f t="shared" si="5"/>
-        <v>22.372752403846157</v>
+        <v>22.820574519230771</v>
       </c>
     </row>
     <row r="27" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A27" s="8">
         <f t="shared" si="6"/>
         <v>20</v>
       </c>
       <c r="B27" s="18">
-        <v>39593.68</v>
+        <v>39588.79</v>
       </c>
       <c r="C27" s="18">
         <f t="shared" si="0"/>
-        <v>48264.695920000006</v>
+        <v>49224.701486000005</v>
       </c>
       <c r="D27" s="18">
         <f t="shared" si="1"/>
-        <v>4022.0579933333338</v>
+        <v>4102.0584571666668</v>
       </c>
       <c r="E27" s="19">
         <f t="shared" si="2"/>
-        <v>24.425453400809719</v>
+        <v>24.911286177125508</v>
       </c>
       <c r="F27" s="19">
         <f t="shared" si="3"/>
-        <v>12.212726700404859</v>
+        <v>12.455643088562754</v>
       </c>
       <c r="G27" s="19">
         <f t="shared" si="4"/>
-        <v>4.8850906801619436</v>
+        <v>4.9822572354251013</v>
       </c>
       <c r="H27" s="20">
         <f t="shared" si="5"/>
-        <v>23.204180730769234</v>
+        <v>23.665721868269234</v>
       </c>
     </row>
     <row r="28" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A28" s="8">
         <f t="shared" si="6"/>
         <v>21</v>
       </c>
       <c r="B28" s="18">
-        <v>39593.68</v>
+        <v>39588.79</v>
       </c>
       <c r="C28" s="18">
         <f t="shared" si="0"/>
-        <v>48264.695920000006</v>
+        <v>49224.701486000005</v>
       </c>
       <c r="D28" s="18">
         <f t="shared" si="1"/>
-        <v>4022.0579933333338</v>
+        <v>4102.0584571666668</v>
       </c>
       <c r="E28" s="19">
         <f t="shared" si="2"/>
-        <v>24.425453400809719</v>
+        <v>24.911286177125508</v>
       </c>
       <c r="F28" s="19">
         <f t="shared" si="3"/>
-        <v>12.212726700404859</v>
+        <v>12.455643088562754</v>
       </c>
       <c r="G28" s="19">
         <f t="shared" si="4"/>
-        <v>4.8850906801619436</v>
+        <v>4.9822572354251013</v>
       </c>
       <c r="H28" s="20">
         <f t="shared" si="5"/>
-        <v>23.204180730769234</v>
+        <v>23.665721868269234</v>
       </c>
     </row>
     <row r="29" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A29" s="8">
         <f t="shared" si="6"/>
         <v>22</v>
       </c>
       <c r="B29" s="18">
-        <v>41012.35</v>
+        <v>40979.620000000003</v>
       </c>
       <c r="C29" s="18">
         <f t="shared" si="0"/>
-        <v>49994.054649999998</v>
+        <v>50954.059508000006</v>
       </c>
       <c r="D29" s="18">
         <f t="shared" si="1"/>
-        <v>4166.1712208333338</v>
+        <v>4246.1716256666678</v>
       </c>
       <c r="E29" s="19">
         <f t="shared" si="2"/>
-        <v>25.300634944331982</v>
+        <v>25.78646736234818</v>
       </c>
       <c r="F29" s="19">
         <f t="shared" si="3"/>
-        <v>12.650317472165991</v>
+        <v>12.89323368117409</v>
       </c>
       <c r="G29" s="19">
         <f t="shared" si="4"/>
-        <v>5.0601269888663962</v>
+        <v>5.157293472469636</v>
       </c>
       <c r="H29" s="20">
         <f t="shared" si="5"/>
-        <v>24.035603197115385</v>
+        <v>24.497143994230772</v>
       </c>
     </row>
     <row r="30" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A30" s="8">
         <f t="shared" si="6"/>
         <v>23</v>
       </c>
       <c r="B30" s="18">
-        <v>42431.05</v>
+        <v>42370.48</v>
       </c>
       <c r="C30" s="18">
         <f t="shared" si="0"/>
-        <v>51723.449950000009</v>
+        <v>52683.454832000003</v>
       </c>
       <c r="D30" s="18">
         <f t="shared" si="1"/>
-        <v>4310.2874958333341</v>
+        <v>4390.2879026666669</v>
       </c>
       <c r="E30" s="19">
         <f t="shared" si="2"/>
-        <v>26.175834994939276</v>
+        <v>26.661667425101218</v>
       </c>
       <c r="F30" s="19">
         <f t="shared" si="3"/>
-        <v>13.087917497469638</v>
+        <v>13.330833712550609</v>
       </c>
       <c r="G30" s="19">
         <f t="shared" si="4"/>
-        <v>5.2351669989878555</v>
+        <v>5.3323334850202437</v>
       </c>
       <c r="H30" s="20">
         <f t="shared" si="5"/>
-        <v>24.867043245192313</v>
+        <v>25.328584053846157</v>
       </c>
     </row>
     <row r="31" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A31" s="8">
         <f t="shared" si="6"/>
         <v>24</v>
       </c>
       <c r="B31" s="18">
-        <v>43849.72</v>
+        <v>43761.31</v>
       </c>
       <c r="C31" s="18">
         <f t="shared" si="0"/>
-        <v>53452.808680000002</v>
+        <v>54412.812853999996</v>
       </c>
       <c r="D31" s="18">
         <f t="shared" si="1"/>
-        <v>4454.4007233333341</v>
+        <v>4534.401071166667</v>
       </c>
       <c r="E31" s="19">
         <f t="shared" si="2"/>
-        <v>27.051016538461539</v>
+        <v>27.536848610323883</v>
       </c>
       <c r="F31" s="19">
         <f t="shared" si="3"/>
-        <v>13.52550826923077</v>
+        <v>13.768424305161941</v>
       </c>
       <c r="G31" s="19">
         <f t="shared" si="4"/>
-        <v>5.4102033076923082</v>
+        <v>5.5073697220647766</v>
       </c>
       <c r="H31" s="20">
         <f t="shared" si="5"/>
-        <v>25.698465711538461</v>
+        <v>26.160006179807691</v>
       </c>
     </row>
     <row r="32" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A32" s="8">
         <f t="shared" si="6"/>
         <v>25</v>
       </c>
       <c r="B32" s="18">
-        <v>43929.279999999999</v>
+        <v>43839.31</v>
       </c>
       <c r="C32" s="18">
         <f t="shared" si="0"/>
-        <v>53549.79232</v>
+        <v>54509.798053999999</v>
       </c>
       <c r="D32" s="18">
         <f t="shared" si="1"/>
-        <v>4462.4826933333334</v>
+        <v>4542.4831711666666</v>
       </c>
       <c r="E32" s="19">
         <f t="shared" si="2"/>
-        <v>27.100097327935224</v>
+        <v>27.585930189271256</v>
       </c>
       <c r="F32" s="19">
         <f t="shared" si="3"/>
-        <v>13.550048663967612</v>
+        <v>13.792965094635628</v>
       </c>
       <c r="G32" s="19">
         <f t="shared" si="4"/>
-        <v>5.4200194655870444</v>
+        <v>5.517186037854251</v>
       </c>
       <c r="H32" s="20">
         <f t="shared" si="5"/>
-        <v>25.745092461538462</v>
+        <v>26.206633679807691</v>
       </c>
     </row>
     <row r="33" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A33" s="8">
         <f t="shared" si="6"/>
         <v>26</v>
       </c>
       <c r="B33" s="18">
-        <v>44003</v>
+        <v>43911.58</v>
       </c>
       <c r="C33" s="18">
         <f t="shared" si="0"/>
-        <v>53639.657000000007</v>
+        <v>54599.658572000008</v>
       </c>
       <c r="D33" s="18">
         <f t="shared" si="1"/>
-        <v>4469.9714166666672</v>
+        <v>4549.971547666667</v>
       </c>
       <c r="E33" s="19">
         <f t="shared" si="2"/>
-        <v>27.145575404858302</v>
+        <v>27.631406159919031</v>
       </c>
       <c r="F33" s="19">
         <f t="shared" si="3"/>
-        <v>13.572787702429151</v>
+        <v>13.815703079959516</v>
       </c>
       <c r="G33" s="19">
         <f t="shared" si="4"/>
-        <v>5.4291150809716608</v>
+        <v>5.5262812319838064</v>
       </c>
       <c r="H33" s="20">
         <f t="shared" si="5"/>
-        <v>25.788296634615389</v>
+        <v>26.249835851923081</v>
       </c>
     </row>
     <row r="34" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A34" s="8">
         <f t="shared" si="6"/>
         <v>27</v>
       </c>
       <c r="B34" s="18">
-        <v>44071.29</v>
+        <v>43978.53</v>
       </c>
       <c r="C34" s="18">
         <f t="shared" si="0"/>
-        <v>53722.902510000007</v>
+        <v>54682.904201999998</v>
       </c>
       <c r="D34" s="18">
         <f t="shared" si="1"/>
-        <v>4476.9085425000003</v>
+        <v>4556.9086835000007</v>
       </c>
       <c r="E34" s="19">
         <f t="shared" si="2"/>
-        <v>27.187703699392717</v>
+        <v>27.673534515182187</v>
       </c>
       <c r="F34" s="19">
         <f t="shared" si="3"/>
-        <v>13.593851849696359</v>
+        <v>13.836767257591093</v>
       </c>
       <c r="G34" s="19">
         <f t="shared" si="4"/>
-        <v>5.4375407398785436</v>
+        <v>5.5347069030364375</v>
       </c>
       <c r="H34" s="20">
         <f t="shared" si="5"/>
-        <v>25.828318514423081</v>
+        <v>26.289857789423078</v>
       </c>
     </row>
     <row r="35" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A35" s="8">
         <f t="shared" si="6"/>
         <v>28</v>
       </c>
       <c r="B35" s="18">
-        <v>44134.57</v>
+        <v>44040.57</v>
       </c>
       <c r="C35" s="18">
         <f t="shared" si="0"/>
-        <v>53800.040830000005</v>
+        <v>54760.044738000004</v>
       </c>
       <c r="D35" s="18">
         <f t="shared" si="1"/>
-        <v>4483.3367358333335</v>
+        <v>4563.3370615000003</v>
       </c>
       <c r="E35" s="19">
         <f t="shared" si="2"/>
-        <v>27.226741310728748</v>
+        <v>27.712573247975712</v>
       </c>
       <c r="F35" s="19">
         <f t="shared" si="3"/>
-        <v>13.613370655364374</v>
+        <v>13.856286623987856</v>
       </c>
       <c r="G35" s="19">
         <f t="shared" si="4"/>
-        <v>5.4453482621457496</v>
+        <v>5.5425146495951427</v>
       </c>
       <c r="H35" s="20">
         <f t="shared" si="5"/>
-        <v>25.865404245192309</v>
+        <v>26.326944585576925</v>
       </c>
     </row>
     <row r="36" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A36" s="8">
         <f t="shared" si="6"/>
         <v>29</v>
       </c>
       <c r="B36" s="18">
-        <v>44193.15</v>
+        <v>44098</v>
       </c>
       <c r="C36" s="18">
         <f t="shared" si="0"/>
-        <v>53871.449850000005</v>
+        <v>54831.453200000004</v>
       </c>
       <c r="D36" s="18">
         <f t="shared" si="1"/>
-        <v>4489.2874875000007</v>
+        <v>4569.2877666666673</v>
       </c>
       <c r="E36" s="19">
         <f t="shared" si="2"/>
-        <v>27.262879478744942</v>
+        <v>27.748711133603241</v>
       </c>
       <c r="F36" s="19">
         <f t="shared" si="3"/>
-        <v>13.631439739372471</v>
+        <v>13.87435556680162</v>
       </c>
       <c r="G36" s="19">
         <f t="shared" si="4"/>
-        <v>5.4525758957489883</v>
+        <v>5.5497422267206478</v>
       </c>
       <c r="H36" s="20">
         <f t="shared" si="5"/>
-        <v>25.899735504807694</v>
+        <v>26.361275576923077</v>
       </c>
     </row>
     <row r="37" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A37" s="8">
         <f t="shared" si="6"/>
         <v>30</v>
       </c>
       <c r="B37" s="18">
-        <v>44247.47</v>
+        <v>44151.25</v>
       </c>
       <c r="C37" s="18">
         <f t="shared" si="0"/>
-        <v>53937.665930000003</v>
+        <v>54897.664250000002</v>
       </c>
       <c r="D37" s="18">
         <f t="shared" si="1"/>
-        <v>4494.8054941666669</v>
+        <v>4574.8053541666668</v>
       </c>
       <c r="E37" s="19">
         <f t="shared" si="2"/>
-        <v>27.296389640688261</v>
+        <v>27.782218750000002</v>
       </c>
       <c r="F37" s="19">
         <f t="shared" si="3"/>
-        <v>13.648194820344131</v>
+        <v>13.891109375000001</v>
       </c>
       <c r="G37" s="19">
         <f t="shared" si="4"/>
-        <v>5.4592779281376522</v>
+        <v>5.5564437500000006</v>
       </c>
       <c r="H37" s="20">
         <f t="shared" si="5"/>
-        <v>25.931570158653848</v>
+        <v>26.393107812500002</v>
       </c>
     </row>
     <row r="38" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A38" s="8">
         <f t="shared" si="6"/>
         <v>31</v>
       </c>
       <c r="B38" s="18">
-        <v>44297.74</v>
+        <v>44200.53</v>
       </c>
       <c r="C38" s="18">
         <f t="shared" si="0"/>
-        <v>53998.945059999998</v>
+        <v>54958.939001999999</v>
       </c>
       <c r="D38" s="18">
         <f t="shared" si="1"/>
-        <v>4499.9120883333335</v>
+        <v>4579.9115835000002</v>
       </c>
       <c r="E38" s="19">
         <f t="shared" si="2"/>
-        <v>27.327401346153845</v>
+        <v>27.813228239878541</v>
       </c>
       <c r="F38" s="19">
         <f t="shared" si="3"/>
-        <v>13.663700673076923</v>
+        <v>13.90661411993927</v>
       </c>
       <c r="G38" s="19">
         <f t="shared" si="4"/>
-        <v>5.4654802692307687</v>
+        <v>5.5626456479757085</v>
       </c>
       <c r="H38" s="20">
         <f t="shared" si="5"/>
-        <v>25.961031278846153</v>
+        <v>26.422566827884616</v>
       </c>
     </row>
     <row r="39" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A39" s="8">
         <f t="shared" si="6"/>
         <v>32</v>
       </c>
       <c r="B39" s="18">
-        <v>44344.3</v>
+        <v>44246.18</v>
       </c>
       <c r="C39" s="18">
         <f t="shared" si="0"/>
-        <v>54055.701700000005</v>
+        <v>55015.700212000003</v>
       </c>
       <c r="D39" s="18">
         <f t="shared" si="1"/>
-        <v>4504.6418083333338</v>
+        <v>4584.6416843333336</v>
       </c>
       <c r="E39" s="19">
         <f t="shared" si="2"/>
-        <v>27.356124342105264</v>
+        <v>27.841953548582996</v>
       </c>
       <c r="F39" s="19">
         <f t="shared" si="3"/>
-        <v>13.678062171052632</v>
+        <v>13.920976774291498</v>
       </c>
       <c r="G39" s="19">
         <f t="shared" si="4"/>
-        <v>5.4712248684210527</v>
+        <v>5.5683907097165992</v>
       </c>
       <c r="H39" s="20">
         <f t="shared" si="5"/>
-        <v>25.988318125000003</v>
+        <v>26.449855871153847</v>
       </c>
     </row>
     <row r="40" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A40" s="8">
         <f t="shared" si="6"/>
         <v>33</v>
       </c>
       <c r="B40" s="18">
-        <v>44387.41</v>
+        <v>44288.45</v>
       </c>
       <c r="C40" s="18">
         <f t="shared" si="0"/>
-        <v>54108.252790000006</v>
+        <v>55068.258730000001</v>
       </c>
       <c r="D40" s="18">
         <f t="shared" si="1"/>
-        <v>4509.0210658333344</v>
+        <v>4589.0215608333328</v>
       </c>
       <c r="E40" s="19">
         <f t="shared" si="2"/>
-        <v>27.382719023279357</v>
+        <v>27.868551988866397</v>
       </c>
       <c r="F40" s="19">
         <f t="shared" si="3"/>
-        <v>13.691359511639678</v>
+        <v>13.934275994433198</v>
       </c>
       <c r="G40" s="19">
         <f t="shared" si="4"/>
-        <v>5.4765438046558712</v>
+        <v>5.5737103977732794</v>
       </c>
       <c r="H40" s="20">
         <f t="shared" si="5"/>
-        <v>26.013583072115388</v>
+        <v>26.475124389423076</v>
       </c>
     </row>
     <row r="41" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A41" s="8">
         <f t="shared" si="6"/>
         <v>34</v>
       </c>
       <c r="B41" s="18">
-        <v>44427.34</v>
+        <v>44327.59</v>
       </c>
       <c r="C41" s="18">
         <f t="shared" si="0"/>
-        <v>54156.927459999999</v>
+        <v>55116.925405999995</v>
       </c>
       <c r="D41" s="18">
         <f t="shared" si="1"/>
-        <v>4513.0772883333339</v>
+        <v>4593.0771171666665</v>
       </c>
       <c r="E41" s="19">
         <f t="shared" si="2"/>
-        <v>27.407351953441296</v>
+        <v>27.893180873481779</v>
       </c>
       <c r="F41" s="19">
         <f t="shared" si="3"/>
-        <v>13.703675976720648</v>
+        <v>13.946590436740889</v>
       </c>
       <c r="G41" s="19">
         <f t="shared" si="4"/>
-        <v>5.4814703906882594</v>
+        <v>5.5786361746963555</v>
       </c>
       <c r="H41" s="20">
         <f t="shared" si="5"/>
-        <v>26.036984355769231</v>
+        <v>26.498521829807689</v>
       </c>
     </row>
     <row r="42" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A42" s="21">
         <f t="shared" si="6"/>
         <v>35</v>
       </c>
       <c r="B42" s="22">
-        <v>44464.29</v>
+        <v>44363.82</v>
       </c>
       <c r="C42" s="22">
         <f t="shared" si="0"/>
-        <v>54201.969510000003</v>
+        <v>55161.973788000003</v>
       </c>
       <c r="D42" s="22">
         <f t="shared" si="1"/>
-        <v>4516.8307925000008</v>
+        <v>4596.8311490000006</v>
       </c>
       <c r="E42" s="23">
         <f t="shared" si="2"/>
-        <v>27.430146513157897</v>
+        <v>27.915978637651822</v>
       </c>
       <c r="F42" s="23">
         <f t="shared" si="3"/>
-        <v>13.715073256578949</v>
+        <v>13.957989318825911</v>
       </c>
       <c r="G42" s="23">
         <f t="shared" si="4"/>
-        <v>5.4860293026315796</v>
+        <v>5.5831957275303647</v>
       </c>
       <c r="H42" s="24">
         <f t="shared" si="5"/>
-        <v>26.058639187500003</v>
+        <v>26.520179705769234</v>
       </c>
     </row>
   </sheetData>
   <dataConsolidate/>
   <mergeCells count="3">
     <mergeCell ref="B4:C4"/>
     <mergeCell ref="E4:H4"/>
     <mergeCell ref="E5:G5"/>
   </mergeCells>
   <pageMargins left="0.39370078740157483" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0">
     <oddFooter>&amp;L&amp;"Calibri,Standaard"&amp;F</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0400-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:H42"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.88671875" defaultRowHeight="13.8" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="1" width="6.44140625" style="2" bestFit="1" customWidth="1"/>
     <col min="2" max="4" width="15.33203125" style="2" customWidth="1"/>
     <col min="5" max="8" width="12.33203125" style="2" customWidth="1"/>
     <col min="9" max="16384" width="8.88671875" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A1" s="1" t="s">
         <v>41</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="2" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A2" s="4"/>
       <c r="D2" s="3">
         <f>Inhoud!B4</f>
-        <v>46054</v>
+        <v>46235</v>
       </c>
     </row>
     <row r="3" spans="1:8" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A3" s="1"/>
       <c r="B3" s="1"/>
       <c r="C3" s="5" t="s">
         <v>1</v>
       </c>
       <c r="D3" s="33">
         <f>Inhoud!B6</f>
-        <v>1.2190000000000001</v>
+        <v>1.2434000000000001</v>
       </c>
     </row>
     <row r="4" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A4" s="6"/>
       <c r="B4" s="41" t="s">
         <v>2</v>
       </c>
       <c r="C4" s="42"/>
       <c r="D4" s="7" t="s">
         <v>3</v>
       </c>
       <c r="E4" s="41" t="s">
         <v>4</v>
       </c>
       <c r="F4" s="43"/>
       <c r="G4" s="43"/>
       <c r="H4" s="42"/>
     </row>
     <row r="5" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A5" s="8"/>
       <c r="B5" s="9">
         <v>1</v>
       </c>
       <c r="C5" s="10"/>
       <c r="D5" s="10"/>
       <c r="E5" s="44" t="s">
         <v>5</v>
       </c>
       <c r="F5" s="45"/>
       <c r="G5" s="46"/>
       <c r="H5" s="11" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="6" spans="1:8" s="17" customFormat="1" x14ac:dyDescent="0.3">
       <c r="A6" s="12"/>
       <c r="B6" s="14" t="str">
         <f>'L4'!$B$6</f>
         <v>basis 01/01/2022</v>
       </c>
       <c r="C6" s="13">
         <f>D2</f>
-        <v>46054</v>
+        <v>46235</v>
       </c>
       <c r="D6" s="13">
         <f>C6</f>
-        <v>46054</v>
+        <v>46235</v>
       </c>
       <c r="E6" s="14">
         <v>1</v>
       </c>
       <c r="F6" s="15">
         <v>0.5</v>
       </c>
       <c r="G6" s="16">
         <v>0.2</v>
       </c>
       <c r="H6" s="12"/>
     </row>
     <row r="7" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A7" s="8">
         <v>0</v>
       </c>
       <c r="B7" s="18">
         <v>23632.95</v>
       </c>
       <c r="C7" s="18">
         <f t="shared" ref="C7:C42" si="0">B7*$D$3</f>
-        <v>28808.566050000001</v>
+        <v>29385.210030000002</v>
       </c>
       <c r="D7" s="18">
         <f t="shared" ref="D7:D42" si="1">B7/12*$D$3</f>
-        <v>2400.7138375000004</v>
+        <v>2448.7675025000003</v>
       </c>
       <c r="E7" s="19">
         <f t="shared" ref="E7:E42" si="2">C7/1976</f>
-        <v>14.57923383097166</v>
+        <v>14.87105770748988</v>
       </c>
       <c r="F7" s="19">
         <f>E7/2</f>
-        <v>7.2896169154858299</v>
+        <v>7.4355288537449402</v>
       </c>
       <c r="G7" s="19">
         <f>E7/5</f>
-        <v>2.9158467661943321</v>
+        <v>2.9742115414979762</v>
       </c>
       <c r="H7" s="20">
         <f>C7/2080</f>
-        <v>13.850272139423078</v>
+        <v>14.127504822115386</v>
       </c>
     </row>
     <row r="8" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A8" s="8">
         <f>A7+1</f>
         <v>1</v>
       </c>
       <c r="B8" s="18">
         <v>24549.13</v>
       </c>
       <c r="C8" s="18">
         <f t="shared" si="0"/>
-        <v>29925.389470000002</v>
+        <v>30524.388242000005</v>
       </c>
       <c r="D8" s="18">
         <f t="shared" si="1"/>
-        <v>2493.7824558333336</v>
+        <v>2543.6990201666672</v>
       </c>
       <c r="E8" s="19">
         <f t="shared" si="2"/>
-        <v>15.1444278694332</v>
+        <v>15.447564899797573</v>
       </c>
       <c r="F8" s="19">
         <f t="shared" ref="F8:F42" si="3">E8/2</f>
-        <v>7.5722139347165998</v>
+        <v>7.7237824498987866</v>
       </c>
       <c r="G8" s="19">
         <f t="shared" ref="G8:G42" si="4">E8/5</f>
-        <v>3.0288855738866398</v>
+        <v>3.0895129799595145</v>
       </c>
       <c r="H8" s="20">
         <f t="shared" ref="H8:H42" si="5">C8/2080</f>
-        <v>14.387206475961539</v>
+        <v>14.675186654807694</v>
       </c>
     </row>
     <row r="9" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A9" s="8">
         <f t="shared" ref="A9:A42" si="6">A8+1</f>
         <v>2</v>
       </c>
       <c r="B9" s="18">
         <v>25465.33</v>
       </c>
       <c r="C9" s="18">
         <f t="shared" si="0"/>
-        <v>31042.237270000005</v>
+        <v>31663.591322000004</v>
       </c>
       <c r="D9" s="18">
         <f t="shared" si="1"/>
-        <v>2586.8531058333338</v>
+        <v>2638.6326101666673</v>
       </c>
       <c r="E9" s="19">
         <f t="shared" si="2"/>
-        <v>15.70963424595142</v>
+        <v>16.024084677125508</v>
       </c>
       <c r="F9" s="19">
         <f t="shared" si="3"/>
-        <v>7.8548171229757102</v>
+        <v>8.0120423385627539</v>
       </c>
       <c r="G9" s="19">
         <f t="shared" si="4"/>
-        <v>3.1419268491902841</v>
+        <v>3.2048169354251015</v>
       </c>
       <c r="H9" s="20">
         <f t="shared" si="5"/>
-        <v>14.924152533653849</v>
+        <v>15.222880443269233</v>
       </c>
     </row>
     <row r="10" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A10" s="8">
         <f t="shared" si="6"/>
         <v>3</v>
       </c>
       <c r="B10" s="18">
         <v>26381.56</v>
       </c>
       <c r="C10" s="18">
         <f t="shared" si="0"/>
-        <v>32159.121640000005</v>
+        <v>32802.831704000004</v>
       </c>
       <c r="D10" s="18">
         <f t="shared" si="1"/>
-        <v>2679.9268033333337</v>
+        <v>2733.569308666667</v>
       </c>
       <c r="E10" s="19">
         <f t="shared" si="2"/>
-        <v>16.27485912955466</v>
+        <v>16.600623331983808</v>
       </c>
       <c r="F10" s="19">
         <f t="shared" si="3"/>
-        <v>8.1374295647773298</v>
+        <v>8.3003116659919041</v>
       </c>
       <c r="G10" s="19">
         <f t="shared" si="4"/>
-        <v>3.2549718259109319</v>
+        <v>3.3201246663967616</v>
       </c>
       <c r="H10" s="20">
         <f t="shared" si="5"/>
-        <v>15.461116173076926</v>
+        <v>15.770592165384617</v>
       </c>
     </row>
     <row r="11" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A11" s="8">
         <f t="shared" si="6"/>
         <v>4</v>
       </c>
       <c r="B11" s="18">
         <v>27297.759999999998</v>
       </c>
       <c r="C11" s="18">
         <f t="shared" si="0"/>
-        <v>33275.969440000001</v>
+        <v>33942.034784000003</v>
       </c>
       <c r="D11" s="18">
         <f t="shared" si="1"/>
-        <v>2772.9974533333334</v>
+        <v>2828.5028986666666</v>
       </c>
       <c r="E11" s="19">
         <f t="shared" si="2"/>
-        <v>16.840065506072875</v>
+        <v>17.177143109311743</v>
       </c>
       <c r="F11" s="19">
         <f t="shared" si="3"/>
-        <v>8.4200327530364376</v>
+        <v>8.5885715546558714</v>
       </c>
       <c r="G11" s="19">
         <f t="shared" si="4"/>
-        <v>3.3680131012145749</v>
+        <v>3.4354286218623487</v>
       </c>
       <c r="H11" s="20">
         <f t="shared" si="5"/>
-        <v>15.99806223076923</v>
+        <v>16.318285953846157</v>
       </c>
     </row>
     <row r="12" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A12" s="8">
         <f t="shared" si="6"/>
         <v>5</v>
       </c>
       <c r="B12" s="18">
         <v>27297.759999999998</v>
       </c>
       <c r="C12" s="18">
         <f t="shared" si="0"/>
-        <v>33275.969440000001</v>
+        <v>33942.034784000003</v>
       </c>
       <c r="D12" s="18">
         <f t="shared" si="1"/>
-        <v>2772.9974533333334</v>
+        <v>2828.5028986666666</v>
       </c>
       <c r="E12" s="19">
         <f t="shared" si="2"/>
-        <v>16.840065506072875</v>
+        <v>17.177143109311743</v>
       </c>
       <c r="F12" s="19">
         <f t="shared" si="3"/>
-        <v>8.4200327530364376</v>
+        <v>8.5885715546558714</v>
       </c>
       <c r="G12" s="19">
         <f t="shared" si="4"/>
-        <v>3.3680131012145749</v>
+        <v>3.4354286218623487</v>
       </c>
       <c r="H12" s="20">
         <f t="shared" si="5"/>
-        <v>15.99806223076923</v>
+        <v>16.318285953846157</v>
       </c>
     </row>
     <row r="13" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A13" s="8">
         <f t="shared" si="6"/>
         <v>6</v>
       </c>
       <c r="B13" s="18">
         <v>28603.55</v>
       </c>
       <c r="C13" s="18">
         <f t="shared" si="0"/>
-        <v>34867.727449999998</v>
+        <v>35565.654070000004</v>
       </c>
       <c r="D13" s="18">
         <f t="shared" si="1"/>
-        <v>2905.6439541666668</v>
+        <v>2963.8045058333332</v>
       </c>
       <c r="E13" s="19">
         <f t="shared" si="2"/>
-        <v>17.645611057692307</v>
+        <v>17.998812788461542</v>
       </c>
       <c r="F13" s="19">
         <f t="shared" si="3"/>
-        <v>8.8228055288461533</v>
+        <v>8.9994063942307712</v>
       </c>
       <c r="G13" s="19">
         <f t="shared" si="4"/>
-        <v>3.5291222115384615</v>
+        <v>3.5997625576923085</v>
       </c>
       <c r="H13" s="20">
         <f t="shared" si="5"/>
-        <v>16.763330504807691</v>
+        <v>17.098872149038463</v>
       </c>
     </row>
     <row r="14" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A14" s="8">
         <f t="shared" si="6"/>
         <v>7</v>
       </c>
       <c r="B14" s="18">
         <v>28603.55</v>
       </c>
       <c r="C14" s="18">
         <f t="shared" si="0"/>
-        <v>34867.727449999998</v>
+        <v>35565.654070000004</v>
       </c>
       <c r="D14" s="18">
         <f t="shared" si="1"/>
-        <v>2905.6439541666668</v>
+        <v>2963.8045058333332</v>
       </c>
       <c r="E14" s="19">
         <f t="shared" si="2"/>
-        <v>17.645611057692307</v>
+        <v>17.998812788461542</v>
       </c>
       <c r="F14" s="19">
         <f t="shared" si="3"/>
-        <v>8.8228055288461533</v>
+        <v>8.9994063942307712</v>
       </c>
       <c r="G14" s="19">
         <f t="shared" si="4"/>
-        <v>3.5291222115384615</v>
+        <v>3.5997625576923085</v>
       </c>
       <c r="H14" s="20">
         <f t="shared" si="5"/>
-        <v>16.763330504807691</v>
+        <v>17.098872149038463</v>
       </c>
     </row>
     <row r="15" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A15" s="8">
         <f t="shared" si="6"/>
         <v>8</v>
       </c>
       <c r="B15" s="18">
         <v>29736.12</v>
       </c>
       <c r="C15" s="18">
         <f t="shared" si="0"/>
-        <v>36248.330280000002</v>
+        <v>36973.891607999998</v>
       </c>
       <c r="D15" s="18">
         <f t="shared" si="1"/>
-        <v>3020.6941899999997</v>
+        <v>3081.1576339999997</v>
       </c>
       <c r="E15" s="19">
         <f t="shared" si="2"/>
-        <v>18.344296700404858</v>
+        <v>18.711483607287448</v>
       </c>
       <c r="F15" s="19">
         <f t="shared" si="3"/>
-        <v>9.1721483502024288</v>
+        <v>9.3557418036437241</v>
       </c>
       <c r="G15" s="19">
         <f t="shared" si="4"/>
-        <v>3.6688593400809717</v>
+        <v>3.7422967214574898</v>
       </c>
       <c r="H15" s="20">
         <f t="shared" si="5"/>
-        <v>17.427081865384615</v>
+        <v>17.775909426923075</v>
       </c>
     </row>
     <row r="16" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A16" s="8">
         <f t="shared" si="6"/>
         <v>9</v>
       </c>
       <c r="B16" s="18">
         <v>29736.12</v>
       </c>
       <c r="C16" s="18">
         <f t="shared" si="0"/>
-        <v>36248.330280000002</v>
+        <v>36973.891607999998</v>
       </c>
       <c r="D16" s="18">
         <f t="shared" si="1"/>
-        <v>3020.6941899999997</v>
+        <v>3081.1576339999997</v>
       </c>
       <c r="E16" s="19">
         <f t="shared" si="2"/>
-        <v>18.344296700404858</v>
+        <v>18.711483607287448</v>
       </c>
       <c r="F16" s="19">
         <f t="shared" si="3"/>
-        <v>9.1721483502024288</v>
+        <v>9.3557418036437241</v>
       </c>
       <c r="G16" s="19">
         <f t="shared" si="4"/>
-        <v>3.6688593400809717</v>
+        <v>3.7422967214574898</v>
       </c>
       <c r="H16" s="20">
         <f t="shared" si="5"/>
-        <v>17.427081865384615</v>
+        <v>17.775909426923075</v>
       </c>
     </row>
     <row r="17" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A17" s="8">
         <f t="shared" si="6"/>
         <v>10</v>
       </c>
       <c r="B17" s="18">
         <v>30565.13</v>
       </c>
       <c r="C17" s="18">
         <f t="shared" si="0"/>
-        <v>37258.893470000003</v>
+        <v>38004.682642</v>
       </c>
       <c r="D17" s="18">
         <f t="shared" si="1"/>
-        <v>3104.907789166667</v>
+        <v>3167.0568868333335</v>
       </c>
       <c r="E17" s="19">
         <f t="shared" si="2"/>
-        <v>18.855715318825911</v>
+        <v>19.233138988866397</v>
       </c>
       <c r="F17" s="19">
         <f t="shared" si="3"/>
-        <v>9.4278576594129557</v>
+        <v>9.6165694944331985</v>
       </c>
       <c r="G17" s="19">
         <f t="shared" si="4"/>
-        <v>3.7711430637651824</v>
+        <v>3.8466277977732792</v>
       </c>
       <c r="H17" s="20">
         <f t="shared" si="5"/>
-        <v>17.912929552884616</v>
+        <v>18.271482039423077</v>
       </c>
     </row>
     <row r="18" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A18" s="8">
         <f t="shared" si="6"/>
         <v>11</v>
       </c>
       <c r="B18" s="18">
         <v>30565.13</v>
       </c>
       <c r="C18" s="18">
         <f t="shared" si="0"/>
-        <v>37258.893470000003</v>
+        <v>38004.682642</v>
       </c>
       <c r="D18" s="18">
         <f t="shared" si="1"/>
-        <v>3104.907789166667</v>
+        <v>3167.0568868333335</v>
       </c>
       <c r="E18" s="19">
         <f t="shared" si="2"/>
-        <v>18.855715318825911</v>
+        <v>19.233138988866397</v>
       </c>
       <c r="F18" s="19">
         <f t="shared" si="3"/>
-        <v>9.4278576594129557</v>
+        <v>9.6165694944331985</v>
       </c>
       <c r="G18" s="19">
         <f t="shared" si="4"/>
-        <v>3.7711430637651824</v>
+        <v>3.8466277977732792</v>
       </c>
       <c r="H18" s="20">
         <f t="shared" si="5"/>
-        <v>17.912929552884616</v>
+        <v>18.271482039423077</v>
       </c>
     </row>
     <row r="19" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A19" s="8">
         <f t="shared" si="6"/>
         <v>12</v>
       </c>
       <c r="B19" s="18">
         <v>31870.94</v>
       </c>
       <c r="C19" s="18">
         <f t="shared" si="0"/>
-        <v>38850.675860000003</v>
+        <v>39628.326796000001</v>
       </c>
       <c r="D19" s="18">
         <f t="shared" si="1"/>
-        <v>3237.5563216666665</v>
+        <v>3302.3605663333333</v>
       </c>
       <c r="E19" s="19">
         <f t="shared" si="2"/>
-        <v>19.661273208502024</v>
+        <v>20.054821253036437</v>
       </c>
       <c r="F19" s="19">
         <f t="shared" si="3"/>
-        <v>9.830636604251012</v>
+        <v>10.027410626518218</v>
       </c>
       <c r="G19" s="19">
         <f t="shared" si="4"/>
-        <v>3.9322546417004047</v>
+        <v>4.0109642506072873</v>
       </c>
       <c r="H19" s="20">
         <f t="shared" si="5"/>
-        <v>18.678209548076925</v>
+        <v>19.052080190384615</v>
       </c>
     </row>
     <row r="20" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A20" s="8">
         <f t="shared" si="6"/>
         <v>13</v>
       </c>
       <c r="B20" s="18">
         <v>31870.94</v>
       </c>
       <c r="C20" s="18">
         <f t="shared" si="0"/>
-        <v>38850.675860000003</v>
+        <v>39628.326796000001</v>
       </c>
       <c r="D20" s="18">
         <f t="shared" si="1"/>
-        <v>3237.5563216666665</v>
+        <v>3302.3605663333333</v>
       </c>
       <c r="E20" s="19">
         <f t="shared" si="2"/>
-        <v>19.661273208502024</v>
+        <v>20.054821253036437</v>
       </c>
       <c r="F20" s="19">
         <f t="shared" si="3"/>
-        <v>9.830636604251012</v>
+        <v>10.027410626518218</v>
       </c>
       <c r="G20" s="19">
         <f t="shared" si="4"/>
-        <v>3.9322546417004047</v>
+        <v>4.0109642506072873</v>
       </c>
       <c r="H20" s="20">
         <f t="shared" si="5"/>
-        <v>18.678209548076925</v>
+        <v>19.052080190384615</v>
       </c>
     </row>
     <row r="21" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A21" s="8">
         <f t="shared" si="6"/>
         <v>14</v>
       </c>
       <c r="B21" s="18">
         <v>32918.76</v>
       </c>
       <c r="C21" s="18">
         <f t="shared" si="0"/>
-        <v>40127.968440000004</v>
+        <v>40931.186184000006</v>
       </c>
       <c r="D21" s="18">
         <f t="shared" si="1"/>
-        <v>3343.99737</v>
+        <v>3410.932182</v>
       </c>
       <c r="E21" s="19">
         <f t="shared" si="2"/>
-        <v>20.30767633603239</v>
+        <v>20.714163048583</v>
       </c>
       <c r="F21" s="19">
         <f t="shared" si="3"/>
-        <v>10.153838168016195</v>
+        <v>10.3570815242915</v>
       </c>
       <c r="G21" s="19">
         <f t="shared" si="4"/>
-        <v>4.0615352672064784</v>
+        <v>4.1428326097166002</v>
       </c>
       <c r="H21" s="20">
         <f t="shared" si="5"/>
-        <v>19.29229251923077</v>
+        <v>19.678454896153848</v>
       </c>
     </row>
     <row r="22" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A22" s="8">
         <f t="shared" si="6"/>
         <v>15</v>
       </c>
       <c r="B22" s="18">
         <v>32918.76</v>
       </c>
       <c r="C22" s="18">
         <f t="shared" si="0"/>
-        <v>40127.968440000004</v>
+        <v>40931.186184000006</v>
       </c>
       <c r="D22" s="18">
         <f t="shared" si="1"/>
-        <v>3343.99737</v>
+        <v>3410.932182</v>
       </c>
       <c r="E22" s="19">
         <f t="shared" si="2"/>
-        <v>20.30767633603239</v>
+        <v>20.714163048583</v>
       </c>
       <c r="F22" s="19">
         <f t="shared" si="3"/>
-        <v>10.153838168016195</v>
+        <v>10.3570815242915</v>
       </c>
       <c r="G22" s="19">
         <f t="shared" si="4"/>
-        <v>4.0615352672064784</v>
+        <v>4.1428326097166002</v>
       </c>
       <c r="H22" s="20">
         <f t="shared" si="5"/>
-        <v>19.29229251923077</v>
+        <v>19.678454896153848</v>
       </c>
     </row>
     <row r="23" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A23" s="8">
         <f t="shared" si="6"/>
         <v>16</v>
       </c>
       <c r="B23" s="18">
         <v>33832.54</v>
       </c>
       <c r="C23" s="18">
         <f t="shared" si="0"/>
-        <v>41241.866260000003</v>
+        <v>42067.380236000005</v>
       </c>
       <c r="D23" s="18">
         <f t="shared" si="1"/>
-        <v>3436.822188333334</v>
+        <v>3505.6150196666672</v>
       </c>
       <c r="E23" s="19">
         <f t="shared" si="2"/>
-        <v>20.87138980769231</v>
+        <v>21.289160038461542</v>
       </c>
       <c r="F23" s="19">
         <f t="shared" si="3"/>
-        <v>10.435694903846155</v>
+        <v>10.644580019230771</v>
       </c>
       <c r="G23" s="19">
         <f t="shared" si="4"/>
-        <v>4.1742779615384622</v>
+        <v>4.2578320076923086</v>
       </c>
       <c r="H23" s="20">
         <f t="shared" si="5"/>
-        <v>19.827820317307694</v>
+        <v>20.224702036538464</v>
       </c>
     </row>
     <row r="24" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A24" s="8">
         <f t="shared" si="6"/>
         <v>17</v>
       </c>
       <c r="B24" s="18">
         <v>33832.54</v>
       </c>
       <c r="C24" s="18">
         <f t="shared" si="0"/>
-        <v>41241.866260000003</v>
+        <v>42067.380236000005</v>
       </c>
       <c r="D24" s="18">
         <f t="shared" si="1"/>
-        <v>3436.822188333334</v>
+        <v>3505.6150196666672</v>
       </c>
       <c r="E24" s="19">
         <f t="shared" si="2"/>
-        <v>20.87138980769231</v>
+        <v>21.289160038461542</v>
       </c>
       <c r="F24" s="19">
         <f t="shared" si="3"/>
-        <v>10.435694903846155</v>
+        <v>10.644580019230771</v>
       </c>
       <c r="G24" s="19">
         <f t="shared" si="4"/>
-        <v>4.1742779615384622</v>
+        <v>4.2578320076923086</v>
       </c>
       <c r="H24" s="20">
         <f t="shared" si="5"/>
-        <v>19.827820317307694</v>
+        <v>20.224702036538464</v>
       </c>
     </row>
     <row r="25" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A25" s="8">
         <f t="shared" si="6"/>
         <v>18</v>
       </c>
       <c r="B25" s="18">
         <v>35138.33</v>
       </c>
       <c r="C25" s="18">
         <f t="shared" si="0"/>
-        <v>42833.624270000008</v>
+        <v>43690.999522000006</v>
       </c>
       <c r="D25" s="18">
         <f t="shared" si="1"/>
-        <v>3569.468689166667</v>
+        <v>3640.9166268333333</v>
       </c>
       <c r="E25" s="19">
         <f t="shared" si="2"/>
-        <v>21.676935359311745</v>
+        <v>22.110829717611338</v>
       </c>
       <c r="F25" s="19">
         <f t="shared" si="3"/>
-        <v>10.838467679655873</v>
+        <v>11.055414858805669</v>
       </c>
       <c r="G25" s="19">
         <f t="shared" si="4"/>
-        <v>4.3353870718623488</v>
+        <v>4.422165943522268</v>
       </c>
       <c r="H25" s="20">
         <f t="shared" si="5"/>
-        <v>20.593088591346156</v>
+        <v>21.005288231730773</v>
       </c>
     </row>
     <row r="26" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A26" s="8">
         <f t="shared" si="6"/>
         <v>19</v>
       </c>
       <c r="B26" s="18">
         <v>35138.33</v>
       </c>
       <c r="C26" s="18">
         <f t="shared" si="0"/>
-        <v>42833.624270000008</v>
+        <v>43690.999522000006</v>
       </c>
       <c r="D26" s="18">
         <f t="shared" si="1"/>
-        <v>3569.468689166667</v>
+        <v>3640.9166268333333</v>
       </c>
       <c r="E26" s="19">
         <f t="shared" si="2"/>
-        <v>21.676935359311745</v>
+        <v>22.110829717611338</v>
       </c>
       <c r="F26" s="19">
         <f t="shared" si="3"/>
-        <v>10.838467679655873</v>
+        <v>11.055414858805669</v>
       </c>
       <c r="G26" s="19">
         <f t="shared" si="4"/>
-        <v>4.3353870718623488</v>
+        <v>4.422165943522268</v>
       </c>
       <c r="H26" s="20">
         <f t="shared" si="5"/>
-        <v>20.593088591346156</v>
+        <v>21.005288231730773</v>
       </c>
     </row>
     <row r="27" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A27" s="8">
         <f t="shared" si="6"/>
         <v>20</v>
       </c>
       <c r="B27" s="18">
         <v>36444.18</v>
       </c>
       <c r="C27" s="18">
         <f t="shared" si="0"/>
-        <v>44425.455420000006</v>
+        <v>45314.693412000001</v>
       </c>
       <c r="D27" s="18">
         <f t="shared" si="1"/>
-        <v>3702.1212850000002</v>
+        <v>3776.224451</v>
       </c>
       <c r="E27" s="19">
         <f t="shared" si="2"/>
-        <v>22.482517925101217</v>
+        <v>22.932537151821862</v>
       </c>
       <c r="F27" s="19">
         <f t="shared" si="3"/>
-        <v>11.241258962550608</v>
+        <v>11.466268575910931</v>
       </c>
       <c r="G27" s="19">
         <f t="shared" si="4"/>
-        <v>4.4965035850202435</v>
+        <v>4.5865074303643727</v>
       </c>
       <c r="H27" s="20">
         <f t="shared" si="5"/>
-        <v>21.358392028846158</v>
+        <v>21.785910294230771</v>
       </c>
     </row>
     <row r="28" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A28" s="8">
         <f t="shared" si="6"/>
         <v>21</v>
       </c>
       <c r="B28" s="18">
         <v>36444.18</v>
       </c>
       <c r="C28" s="18">
         <f t="shared" si="0"/>
-        <v>44425.455420000006</v>
+        <v>45314.693412000001</v>
       </c>
       <c r="D28" s="18">
         <f t="shared" si="1"/>
-        <v>3702.1212850000002</v>
+        <v>3776.224451</v>
       </c>
       <c r="E28" s="19">
         <f t="shared" si="2"/>
-        <v>22.482517925101217</v>
+        <v>22.932537151821862</v>
       </c>
       <c r="F28" s="19">
         <f t="shared" si="3"/>
-        <v>11.241258962550608</v>
+        <v>11.466268575910931</v>
       </c>
       <c r="G28" s="19">
         <f t="shared" si="4"/>
-        <v>4.4965035850202435</v>
+        <v>4.5865074303643727</v>
       </c>
       <c r="H28" s="20">
         <f t="shared" si="5"/>
-        <v>21.358392028846158</v>
+        <v>21.785910294230771</v>
       </c>
     </row>
     <row r="29" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A29" s="8">
         <f t="shared" si="6"/>
         <v>22</v>
       </c>
       <c r="B29" s="18">
         <v>37750.03</v>
       </c>
       <c r="C29" s="18">
         <f t="shared" si="0"/>
-        <v>46017.286570000004</v>
+        <v>46938.387302000003</v>
       </c>
       <c r="D29" s="18">
         <f t="shared" si="1"/>
-        <v>3834.7738808333334</v>
+        <v>3911.5322751666668</v>
       </c>
       <c r="E29" s="19">
         <f t="shared" si="2"/>
-        <v>23.288100490890692</v>
+        <v>23.754244586032389</v>
       </c>
       <c r="F29" s="19">
         <f t="shared" si="3"/>
-        <v>11.644050245445346</v>
+        <v>11.877122293016194</v>
       </c>
       <c r="G29" s="19">
         <f t="shared" si="4"/>
-        <v>4.6576200981781382</v>
+        <v>4.7508489172064774</v>
       </c>
       <c r="H29" s="20">
         <f t="shared" si="5"/>
-        <v>22.123695466346156</v>
+        <v>22.566532356730772</v>
       </c>
     </row>
     <row r="30" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A30" s="8">
         <f t="shared" si="6"/>
         <v>23</v>
       </c>
       <c r="B30" s="18">
         <v>39055.839999999997</v>
       </c>
       <c r="C30" s="18">
         <f t="shared" si="0"/>
-        <v>47609.068959999997</v>
+        <v>48562.031455999997</v>
       </c>
       <c r="D30" s="18">
         <f t="shared" si="1"/>
-        <v>3967.4224133333332</v>
+        <v>4046.8359546666666</v>
       </c>
       <c r="E30" s="19">
         <f t="shared" si="2"/>
-        <v>24.093658380566801</v>
+        <v>24.575926850202428</v>
       </c>
       <c r="F30" s="19">
         <f t="shared" si="3"/>
-        <v>12.0468291902834</v>
+        <v>12.287963425101214</v>
       </c>
       <c r="G30" s="19">
         <f t="shared" si="4"/>
-        <v>4.8187316761133605</v>
+        <v>4.9151853700404855</v>
       </c>
       <c r="H30" s="20">
         <f t="shared" si="5"/>
-        <v>22.888975461538461</v>
+        <v>23.347130507692306</v>
       </c>
     </row>
     <row r="31" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A31" s="8">
         <f t="shared" si="6"/>
         <v>24</v>
       </c>
       <c r="B31" s="18">
-        <v>40361.69</v>
+        <v>40341.72</v>
       </c>
       <c r="C31" s="18">
         <f t="shared" si="0"/>
-        <v>49200.90011000001</v>
+        <v>50160.894648000001</v>
       </c>
       <c r="D31" s="18">
         <f t="shared" si="1"/>
-        <v>4100.0750091666669</v>
+        <v>4180.0745539999998</v>
       </c>
       <c r="E31" s="19">
         <f t="shared" si="2"/>
-        <v>24.899240946356279</v>
+        <v>25.385068141700405</v>
       </c>
       <c r="F31" s="19">
         <f t="shared" si="3"/>
-        <v>12.44962047317814</v>
+        <v>12.692534070850202</v>
       </c>
       <c r="G31" s="19">
         <f t="shared" si="4"/>
-        <v>4.9798481892712561</v>
+        <v>5.0770136283400813</v>
       </c>
       <c r="H31" s="20">
         <f t="shared" si="5"/>
-        <v>23.654278899038466</v>
+        <v>24.115814734615384</v>
       </c>
     </row>
     <row r="32" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A32" s="8">
         <f t="shared" si="6"/>
         <v>25</v>
       </c>
       <c r="B32" s="18">
-        <v>40434.910000000003</v>
+        <v>40413.51</v>
       </c>
       <c r="C32" s="18">
         <f t="shared" si="0"/>
-        <v>49290.15529000001</v>
+        <v>50250.158334000007</v>
       </c>
       <c r="D32" s="18">
         <f t="shared" si="1"/>
-        <v>4107.5129408333341</v>
+        <v>4187.5131945000003</v>
       </c>
       <c r="E32" s="19">
         <f t="shared" si="2"/>
-        <v>24.944410571862353</v>
+        <v>25.430242071862352</v>
       </c>
       <c r="F32" s="19">
         <f t="shared" si="3"/>
-        <v>12.472205285931176</v>
+        <v>12.715121035931176</v>
       </c>
       <c r="G32" s="19">
         <f t="shared" si="4"/>
-        <v>4.9888821143724709</v>
+        <v>5.0860484143724705</v>
       </c>
       <c r="H32" s="20">
         <f t="shared" si="5"/>
-        <v>23.697190043269234</v>
+        <v>24.158729968269235</v>
       </c>
     </row>
     <row r="33" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A33" s="8">
         <f t="shared" si="6"/>
         <v>26</v>
       </c>
       <c r="B33" s="18">
-        <v>40502.769999999997</v>
+        <v>40480.04</v>
       </c>
       <c r="C33" s="18">
         <f t="shared" si="0"/>
-        <v>49372.876629999999</v>
+        <v>50332.881736000003</v>
       </c>
       <c r="D33" s="18">
         <f t="shared" si="1"/>
-        <v>4114.4063858333329</v>
+        <v>4194.4068113333333</v>
       </c>
       <c r="E33" s="19">
         <f t="shared" si="2"/>
-        <v>24.986273598178137</v>
+        <v>25.472106141700408</v>
       </c>
       <c r="F33" s="19">
         <f t="shared" si="3"/>
-        <v>12.493136799089068</v>
+        <v>12.736053070850204</v>
       </c>
       <c r="G33" s="19">
         <f t="shared" si="4"/>
-        <v>4.9972547196356274</v>
+        <v>5.0944212283400816</v>
       </c>
       <c r="H33" s="20">
         <f t="shared" si="5"/>
-        <v>23.736959918269232</v>
+        <v>24.198500834615388</v>
       </c>
     </row>
     <row r="34" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A34" s="8">
         <f t="shared" si="6"/>
         <v>27</v>
       </c>
       <c r="B34" s="18">
-        <v>40565.629999999997</v>
+        <v>40541.660000000003</v>
       </c>
       <c r="C34" s="18">
         <f t="shared" si="0"/>
-        <v>49449.502970000001</v>
+        <v>50409.500044000008</v>
       </c>
       <c r="D34" s="18">
         <f t="shared" si="1"/>
-        <v>4120.7919141666662</v>
+        <v>4200.791670333334</v>
       </c>
       <c r="E34" s="19">
         <f t="shared" si="2"/>
-        <v>25.025052110323887</v>
+        <v>25.510880589068829</v>
       </c>
       <c r="F34" s="19">
         <f t="shared" si="3"/>
-        <v>12.512526055161944</v>
+        <v>12.755440294534415</v>
       </c>
       <c r="G34" s="19">
         <f t="shared" si="4"/>
-        <v>5.0050104220647773</v>
+        <v>5.1021761178137659</v>
       </c>
       <c r="H34" s="20">
         <f t="shared" si="5"/>
-        <v>23.773799504807695</v>
+        <v>24.235336559615387</v>
       </c>
     </row>
     <row r="35" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A35" s="8">
         <f t="shared" si="6"/>
         <v>28</v>
       </c>
       <c r="B35" s="18">
-        <v>40623.870000000003</v>
+        <v>40598.76</v>
       </c>
       <c r="C35" s="18">
         <f t="shared" si="0"/>
-        <v>49520.497530000008</v>
+        <v>50480.498184000004</v>
       </c>
       <c r="D35" s="18">
         <f t="shared" si="1"/>
-        <v>4126.708127500001</v>
+        <v>4206.7081820000003</v>
       </c>
       <c r="E35" s="19">
         <f t="shared" si="2"/>
-        <v>25.060980531376522</v>
+        <v>25.546810821862351</v>
       </c>
       <c r="F35" s="19">
         <f t="shared" si="3"/>
-        <v>12.530490265688261</v>
+        <v>12.773405410931176</v>
       </c>
       <c r="G35" s="19">
         <f t="shared" si="4"/>
-        <v>5.0121961062753044</v>
+        <v>5.1093621643724703</v>
       </c>
       <c r="H35" s="20">
         <f t="shared" si="5"/>
-        <v>23.807931504807698</v>
+        <v>24.269470280769234</v>
       </c>
     </row>
     <row r="36" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A36" s="8">
         <f t="shared" si="6"/>
         <v>29</v>
       </c>
       <c r="B36" s="18">
-        <v>40677.800000000003</v>
+        <v>40651.629999999997</v>
       </c>
       <c r="C36" s="18">
         <f t="shared" si="0"/>
-        <v>49586.238200000007</v>
+        <v>50546.236742000001</v>
       </c>
       <c r="D36" s="18">
         <f t="shared" si="1"/>
-        <v>4132.1865166666676</v>
+        <v>4212.1863951666664</v>
       </c>
       <c r="E36" s="19">
         <f t="shared" si="2"/>
-        <v>25.094250101214577</v>
+        <v>25.580079322874493</v>
       </c>
       <c r="F36" s="19">
         <f t="shared" si="3"/>
-        <v>12.547125050607288</v>
+        <v>12.790039661437246</v>
       </c>
       <c r="G36" s="19">
         <f t="shared" si="4"/>
-        <v>5.0188500202429154</v>
+        <v>5.1160158645748988</v>
       </c>
       <c r="H36" s="20">
         <f t="shared" si="5"/>
-        <v>23.83953759615385</v>
+        <v>24.30107535673077</v>
       </c>
     </row>
     <row r="37" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A37" s="8">
         <f t="shared" si="6"/>
         <v>30</v>
       </c>
       <c r="B37" s="18">
-        <v>40727.800000000003</v>
+        <v>40700.65</v>
       </c>
       <c r="C37" s="18">
         <f t="shared" si="0"/>
-        <v>49647.188200000004</v>
+        <v>50607.188210000008</v>
       </c>
       <c r="D37" s="18">
         <f t="shared" si="1"/>
-        <v>4137.265683333334</v>
+        <v>4217.2656841666667</v>
       </c>
       <c r="E37" s="19">
         <f t="shared" si="2"/>
-        <v>25.125095242914981</v>
+        <v>25.610925207489881</v>
       </c>
       <c r="F37" s="19">
         <f t="shared" si="3"/>
-        <v>12.56254762145749</v>
+        <v>12.805462603744941</v>
       </c>
       <c r="G37" s="19">
         <f t="shared" si="4"/>
-        <v>5.0250190485829958</v>
+        <v>5.1221850414979766</v>
       </c>
       <c r="H37" s="20">
         <f t="shared" si="5"/>
-        <v>23.868840480769233</v>
+        <v>24.330378947115388</v>
       </c>
     </row>
     <row r="38" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A38" s="8">
         <f t="shared" si="6"/>
         <v>31</v>
       </c>
       <c r="B38" s="18">
-        <v>40774.07</v>
+        <v>40746.01</v>
       </c>
       <c r="C38" s="18">
         <f t="shared" si="0"/>
-        <v>49703.591330000003</v>
+        <v>50663.588834000002</v>
       </c>
       <c r="D38" s="18">
         <f t="shared" si="1"/>
-        <v>4141.9659441666672</v>
+        <v>4221.9657361666668</v>
       </c>
       <c r="E38" s="19">
         <f t="shared" si="2"/>
-        <v>25.153639337044535</v>
+        <v>25.63946803340081</v>
       </c>
       <c r="F38" s="19">
         <f t="shared" si="3"/>
-        <v>12.576819668522267</v>
+        <v>12.819734016700405</v>
       </c>
       <c r="G38" s="19">
         <f t="shared" si="4"/>
-        <v>5.0307278674089071</v>
+        <v>5.1278936066801624</v>
       </c>
       <c r="H38" s="20">
         <f t="shared" si="5"/>
-        <v>23.89595737019231</v>
+        <v>24.35749463173077</v>
       </c>
     </row>
     <row r="39" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A39" s="8">
         <f t="shared" si="6"/>
         <v>32</v>
       </c>
       <c r="B39" s="18">
-        <v>40816.93</v>
+        <v>40788.03</v>
       </c>
       <c r="C39" s="18">
         <f t="shared" si="0"/>
-        <v>49755.837670000001</v>
+        <v>50715.836501999998</v>
       </c>
       <c r="D39" s="18">
         <f t="shared" si="1"/>
-        <v>4146.3198058333337</v>
+        <v>4226.3197085000002</v>
       </c>
       <c r="E39" s="19">
         <f t="shared" si="2"/>
-        <v>25.180079792510121</v>
+        <v>25.665909160931172</v>
       </c>
       <c r="F39" s="19">
         <f t="shared" si="3"/>
-        <v>12.59003989625506</v>
+        <v>12.832954580465586</v>
       </c>
       <c r="G39" s="19">
         <f t="shared" si="4"/>
-        <v>5.0360159585020243</v>
+        <v>5.1331818321862341</v>
       </c>
       <c r="H39" s="20">
         <f t="shared" si="5"/>
-        <v>23.921075802884616</v>
+        <v>24.382613702884615</v>
       </c>
     </row>
     <row r="40" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A40" s="8">
         <f t="shared" si="6"/>
         <v>33</v>
       </c>
       <c r="B40" s="18">
-        <v>40856.6</v>
+        <v>40826.92</v>
       </c>
       <c r="C40" s="18">
         <f t="shared" si="0"/>
-        <v>49804.195400000004</v>
+        <v>50764.192327999997</v>
       </c>
       <c r="D40" s="18">
         <f t="shared" si="1"/>
-        <v>4150.3496166666673</v>
+        <v>4230.3493606666671</v>
       </c>
       <c r="E40" s="19">
         <f t="shared" si="2"/>
-        <v>25.204552327935225</v>
+        <v>25.690380732793521</v>
       </c>
       <c r="F40" s="19">
         <f t="shared" si="3"/>
-        <v>12.602276163967613</v>
+        <v>12.845190366396761</v>
       </c>
       <c r="G40" s="19">
         <f t="shared" si="4"/>
-        <v>5.0409104655870447</v>
+        <v>5.1380761465587046</v>
       </c>
       <c r="H40" s="20">
         <f t="shared" si="5"/>
-        <v>23.944324711538464</v>
+        <v>24.405861696153845</v>
       </c>
     </row>
     <row r="41" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A41" s="8">
         <f t="shared" si="6"/>
         <v>34</v>
       </c>
       <c r="B41" s="18">
-        <v>40893.360000000001</v>
+        <v>40862.959999999999</v>
       </c>
       <c r="C41" s="18">
         <f t="shared" si="0"/>
-        <v>49849.005840000005</v>
+        <v>50809.004463999998</v>
       </c>
       <c r="D41" s="18">
         <f t="shared" si="1"/>
-        <v>4154.0838200000007</v>
+        <v>4234.0837053333335</v>
       </c>
       <c r="E41" s="19">
         <f t="shared" si="2"/>
-        <v>25.227229676113364</v>
+        <v>25.713058939271253</v>
       </c>
       <c r="F41" s="19">
         <f t="shared" si="3"/>
-        <v>12.613614838056682</v>
+        <v>12.856529469635626</v>
       </c>
       <c r="G41" s="19">
         <f t="shared" si="4"/>
-        <v>5.0454459352226726</v>
+        <v>5.1426117878542508</v>
       </c>
       <c r="H41" s="20">
         <f t="shared" si="5"/>
-        <v>23.965868192307695</v>
+        <v>24.42740599230769</v>
       </c>
     </row>
     <row r="42" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A42" s="21">
         <f t="shared" si="6"/>
         <v>35</v>
       </c>
       <c r="B42" s="22">
-        <v>40927.370000000003</v>
+        <v>40896.300000000003</v>
       </c>
       <c r="C42" s="22">
         <f t="shared" si="0"/>
-        <v>49890.46403000001</v>
+        <v>50850.459420000007</v>
       </c>
       <c r="D42" s="22">
         <f t="shared" si="1"/>
-        <v>4157.5386691666672</v>
+        <v>4237.5382850000005</v>
       </c>
       <c r="E42" s="23">
         <f t="shared" si="2"/>
-        <v>25.248210541497979</v>
+        <v>25.734038168016198</v>
       </c>
       <c r="F42" s="23">
         <f t="shared" si="3"/>
-        <v>12.62410527074899</v>
+        <v>12.867019084008099</v>
       </c>
       <c r="G42" s="23">
         <f t="shared" si="4"/>
-        <v>5.0496421082995955</v>
+        <v>5.14680763360324</v>
       </c>
       <c r="H42" s="24">
         <f t="shared" si="5"/>
-        <v>23.985800014423081</v>
+        <v>24.447336259615387</v>
       </c>
     </row>
   </sheetData>
   <dataConsolidate/>
   <mergeCells count="3">
     <mergeCell ref="B4:C4"/>
     <mergeCell ref="E4:H4"/>
     <mergeCell ref="E5:G5"/>
   </mergeCells>
   <pageMargins left="0.39370078740157483" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0">
     <oddFooter>&amp;L&amp;"Calibri,Standaard"&amp;F</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0500-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:H42"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.88671875" defaultRowHeight="13.8" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="1" width="6.44140625" style="2" bestFit="1" customWidth="1"/>
     <col min="2" max="4" width="15.33203125" style="2" customWidth="1"/>
     <col min="5" max="8" width="12.33203125" style="2" customWidth="1"/>
     <col min="9" max="16384" width="8.88671875" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A1" s="1" t="s">
         <v>14</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="2" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A2" s="4"/>
       <c r="D2" s="3">
         <f>Inhoud!B4</f>
-        <v>46054</v>
+        <v>46235</v>
       </c>
     </row>
     <row r="3" spans="1:8" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A3" s="1"/>
       <c r="B3" s="1"/>
       <c r="C3" s="5" t="s">
         <v>1</v>
       </c>
       <c r="D3" s="33">
         <f>Inhoud!B6</f>
-        <v>1.2190000000000001</v>
+        <v>1.2434000000000001</v>
       </c>
     </row>
     <row r="4" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A4" s="6"/>
       <c r="B4" s="41" t="s">
         <v>2</v>
       </c>
       <c r="C4" s="42"/>
       <c r="D4" s="7" t="s">
         <v>3</v>
       </c>
       <c r="E4" s="41" t="s">
         <v>4</v>
       </c>
       <c r="F4" s="43"/>
       <c r="G4" s="43"/>
       <c r="H4" s="42"/>
     </row>
     <row r="5" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A5" s="8"/>
       <c r="B5" s="9">
         <v>1</v>
       </c>
       <c r="C5" s="10"/>
       <c r="D5" s="10"/>
       <c r="E5" s="44" t="s">
         <v>5</v>
       </c>
       <c r="F5" s="45"/>
       <c r="G5" s="46"/>
       <c r="H5" s="11" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="6" spans="1:8" s="17" customFormat="1" x14ac:dyDescent="0.3">
       <c r="A6" s="12"/>
       <c r="B6" s="14" t="str">
         <f>'L4'!$B$6</f>
         <v>basis 01/01/2022</v>
       </c>
       <c r="C6" s="13">
         <f>D2</f>
-        <v>46054</v>
+        <v>46235</v>
       </c>
       <c r="D6" s="13">
         <f>C6</f>
-        <v>46054</v>
+        <v>46235</v>
       </c>
       <c r="E6" s="14">
         <v>1</v>
       </c>
       <c r="F6" s="15">
         <v>0.5</v>
       </c>
       <c r="G6" s="16">
         <v>0.2</v>
       </c>
       <c r="H6" s="12"/>
     </row>
     <row r="7" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A7" s="8">
         <v>0</v>
       </c>
       <c r="B7" s="18">
         <v>25562.97</v>
       </c>
       <c r="C7" s="18">
         <f t="shared" ref="C7:C42" si="0">B7*$D$3</f>
-        <v>31161.260430000002</v>
+        <v>31784.996898000001</v>
       </c>
       <c r="D7" s="18">
         <f t="shared" ref="D7:D42" si="1">B7/12*$D$3</f>
-        <v>2596.7717025000002</v>
+        <v>2648.7497415000003</v>
       </c>
       <c r="E7" s="19">
         <f t="shared" ref="E7:E42" si="2">C7/1976</f>
-        <v>15.769868638663969</v>
+        <v>16.085524745951417</v>
       </c>
       <c r="F7" s="19">
         <f>E7/2</f>
-        <v>7.8849343193319843</v>
+        <v>8.0427623729757087</v>
       </c>
       <c r="G7" s="19">
         <f>E7/5</f>
-        <v>3.1539737277327937</v>
+        <v>3.2171049491902837</v>
       </c>
       <c r="H7" s="20">
         <f>C7/2080</f>
-        <v>14.981375206730771</v>
+        <v>15.281248508653846</v>
       </c>
     </row>
     <row r="8" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A8" s="8">
         <f>A7+1</f>
         <v>1</v>
       </c>
       <c r="B8" s="18">
         <v>26558.33</v>
       </c>
       <c r="C8" s="18">
         <f t="shared" si="0"/>
-        <v>32374.604270000003</v>
+        <v>33022.627522000003</v>
       </c>
       <c r="D8" s="18">
         <f t="shared" si="1"/>
-        <v>2697.883689166667</v>
+        <v>2751.8856268333334</v>
       </c>
       <c r="E8" s="19">
         <f t="shared" si="2"/>
-        <v>16.383909043522269</v>
+        <v>16.71185603340081</v>
       </c>
       <c r="F8" s="19">
         <f t="shared" ref="F8:F42" si="3">E8/2</f>
-        <v>8.1919545217611347</v>
+        <v>8.3559280167004051</v>
       </c>
       <c r="G8" s="19">
         <f t="shared" ref="G8:G42" si="4">E8/5</f>
-        <v>3.2767818087044538</v>
+        <v>3.3423712066801619</v>
       </c>
       <c r="H8" s="20">
         <f t="shared" ref="H8:H42" si="5">C8/2080</f>
-        <v>15.564713591346155</v>
+        <v>15.876263231730771</v>
       </c>
     </row>
     <row r="9" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A9" s="8">
         <f t="shared" ref="A9:A42" si="6">A8+1</f>
         <v>2</v>
       </c>
       <c r="B9" s="18">
         <v>27553.69</v>
       </c>
       <c r="C9" s="18">
         <f t="shared" si="0"/>
-        <v>33587.948109999998</v>
+        <v>34260.258146</v>
       </c>
       <c r="D9" s="18">
         <f t="shared" si="1"/>
-        <v>2798.9956758333337</v>
+        <v>2855.021512166667</v>
       </c>
       <c r="E9" s="19">
         <f t="shared" si="2"/>
-        <v>16.997949448380567</v>
+        <v>17.338187320850203</v>
       </c>
       <c r="F9" s="19">
         <f t="shared" si="3"/>
-        <v>8.4989747241902833</v>
+        <v>8.6690936604251014</v>
       </c>
       <c r="G9" s="19">
         <f t="shared" si="4"/>
-        <v>3.3995898896761134</v>
+        <v>3.4676374641700405</v>
       </c>
       <c r="H9" s="20">
         <f t="shared" si="5"/>
-        <v>16.148051975961536</v>
+        <v>16.471277954807693</v>
       </c>
     </row>
     <row r="10" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A10" s="8">
         <f t="shared" si="6"/>
         <v>3</v>
       </c>
       <c r="B10" s="18">
         <v>28549.06</v>
       </c>
       <c r="C10" s="18">
         <f t="shared" si="0"/>
-        <v>34801.304140000007</v>
+        <v>35497.901204000002</v>
       </c>
       <c r="D10" s="18">
         <f t="shared" si="1"/>
-        <v>2900.108678333334</v>
+        <v>2958.158433666667</v>
       </c>
       <c r="E10" s="19">
         <f t="shared" si="2"/>
-        <v>17.61199602226721</v>
+        <v>17.964524900809717</v>
       </c>
       <c r="F10" s="19">
         <f t="shared" si="3"/>
-        <v>8.8059980111336049</v>
+        <v>8.9822624504048587</v>
       </c>
       <c r="G10" s="19">
         <f t="shared" si="4"/>
-        <v>3.5223992044534418</v>
+        <v>3.5929049801619435</v>
       </c>
       <c r="H10" s="20">
         <f t="shared" si="5"/>
-        <v>16.731396221153851</v>
+        <v>17.066298655769231</v>
       </c>
     </row>
     <row r="11" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A11" s="8">
         <f t="shared" si="6"/>
         <v>4</v>
       </c>
       <c r="B11" s="18">
         <v>29544.42</v>
       </c>
       <c r="C11" s="18">
         <f t="shared" si="0"/>
-        <v>36014.647980000002</v>
+        <v>36735.531827999999</v>
       </c>
       <c r="D11" s="18">
         <f t="shared" si="1"/>
-        <v>3001.2206649999998</v>
+        <v>3061.2943190000001</v>
       </c>
       <c r="E11" s="19">
         <f t="shared" si="2"/>
-        <v>18.226036427125507</v>
+        <v>18.59085618825911</v>
       </c>
       <c r="F11" s="19">
         <f t="shared" si="3"/>
-        <v>9.1130182135627535</v>
+        <v>9.2954280941295551</v>
       </c>
       <c r="G11" s="19">
         <f t="shared" si="4"/>
-        <v>3.6452072854251014</v>
+        <v>3.7181712376518221</v>
       </c>
       <c r="H11" s="20">
         <f t="shared" si="5"/>
-        <v>17.314734605769232</v>
+        <v>17.661313378846152</v>
       </c>
     </row>
     <row r="12" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A12" s="8">
         <f t="shared" si="6"/>
         <v>5</v>
       </c>
       <c r="B12" s="18">
         <v>29544.42</v>
       </c>
       <c r="C12" s="18">
         <f t="shared" si="0"/>
-        <v>36014.647980000002</v>
+        <v>36735.531827999999</v>
       </c>
       <c r="D12" s="18">
         <f t="shared" si="1"/>
-        <v>3001.2206649999998</v>
+        <v>3061.2943190000001</v>
       </c>
       <c r="E12" s="19">
         <f t="shared" si="2"/>
-        <v>18.226036427125507</v>
+        <v>18.59085618825911</v>
       </c>
       <c r="F12" s="19">
         <f t="shared" si="3"/>
-        <v>9.1130182135627535</v>
+        <v>9.2954280941295551</v>
       </c>
       <c r="G12" s="19">
         <f t="shared" si="4"/>
-        <v>3.6452072854251014</v>
+        <v>3.7181712376518221</v>
       </c>
       <c r="H12" s="20">
         <f t="shared" si="5"/>
-        <v>17.314734605769232</v>
+        <v>17.661313378846152</v>
       </c>
     </row>
     <row r="13" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A13" s="8">
         <f t="shared" si="6"/>
         <v>6</v>
       </c>
       <c r="B13" s="18">
         <v>30313</v>
       </c>
       <c r="C13" s="18">
         <f t="shared" si="0"/>
-        <v>36951.547000000006</v>
+        <v>37691.184200000003</v>
       </c>
       <c r="D13" s="18">
         <f t="shared" si="1"/>
-        <v>3079.2955833333335</v>
+        <v>3140.9320166666671</v>
       </c>
       <c r="E13" s="19">
         <f t="shared" si="2"/>
-        <v>18.700175607287452</v>
+        <v>19.074485931174092</v>
       </c>
       <c r="F13" s="19">
         <f t="shared" si="3"/>
-        <v>9.350087803643726</v>
+        <v>9.5372429655870459</v>
       </c>
       <c r="G13" s="19">
         <f t="shared" si="4"/>
-        <v>3.7400351214574905</v>
+        <v>3.8148971862348184</v>
       </c>
       <c r="H13" s="20">
         <f t="shared" si="5"/>
-        <v>17.765166826923078</v>
+        <v>18.120761634615388</v>
       </c>
     </row>
     <row r="14" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A14" s="8">
         <f t="shared" si="6"/>
         <v>7</v>
       </c>
       <c r="B14" s="18">
         <v>30313</v>
       </c>
       <c r="C14" s="18">
         <f t="shared" si="0"/>
-        <v>36951.547000000006</v>
+        <v>37691.184200000003</v>
       </c>
       <c r="D14" s="18">
         <f t="shared" si="1"/>
-        <v>3079.2955833333335</v>
+        <v>3140.9320166666671</v>
       </c>
       <c r="E14" s="19">
         <f t="shared" si="2"/>
-        <v>18.700175607287452</v>
+        <v>19.074485931174092</v>
       </c>
       <c r="F14" s="19">
         <f t="shared" si="3"/>
-        <v>9.350087803643726</v>
+        <v>9.5372429655870459</v>
       </c>
       <c r="G14" s="19">
         <f t="shared" si="4"/>
-        <v>3.7400351214574905</v>
+        <v>3.8148971862348184</v>
       </c>
       <c r="H14" s="20">
         <f t="shared" si="5"/>
-        <v>17.765166826923078</v>
+        <v>18.120761634615388</v>
       </c>
     </row>
     <row r="15" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A15" s="8">
         <f t="shared" si="6"/>
         <v>8</v>
       </c>
       <c r="B15" s="18">
         <v>31731.68</v>
       </c>
       <c r="C15" s="18">
         <f t="shared" si="0"/>
-        <v>38680.91792</v>
+        <v>39455.170912000001</v>
       </c>
       <c r="D15" s="18">
         <f t="shared" si="1"/>
-        <v>3223.409826666667</v>
+        <v>3287.9309093333336</v>
       </c>
       <c r="E15" s="19">
         <f t="shared" si="2"/>
-        <v>19.575363319838058</v>
+        <v>19.967191757085022</v>
       </c>
       <c r="F15" s="19">
         <f t="shared" si="3"/>
-        <v>9.7876816599190288</v>
+        <v>9.983595878542511</v>
       </c>
       <c r="G15" s="19">
         <f t="shared" si="4"/>
-        <v>3.9150726639676114</v>
+        <v>3.9934383514170042</v>
       </c>
       <c r="H15" s="20">
         <f t="shared" si="5"/>
-        <v>18.596595153846152</v>
+        <v>18.968832169230769</v>
       </c>
     </row>
     <row r="16" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A16" s="8">
         <f t="shared" si="6"/>
         <v>9</v>
       </c>
       <c r="B16" s="18">
         <v>31731.68</v>
       </c>
       <c r="C16" s="18">
         <f t="shared" si="0"/>
-        <v>38680.91792</v>
+        <v>39455.170912000001</v>
       </c>
       <c r="D16" s="18">
         <f t="shared" si="1"/>
-        <v>3223.409826666667</v>
+        <v>3287.9309093333336</v>
       </c>
       <c r="E16" s="19">
         <f t="shared" si="2"/>
-        <v>19.575363319838058</v>
+        <v>19.967191757085022</v>
       </c>
       <c r="F16" s="19">
         <f t="shared" si="3"/>
-        <v>9.7876816599190288</v>
+        <v>9.983595878542511</v>
       </c>
       <c r="G16" s="19">
         <f t="shared" si="4"/>
-        <v>3.9150726639676114</v>
+        <v>3.9934383514170042</v>
       </c>
       <c r="H16" s="20">
         <f t="shared" si="5"/>
-        <v>18.596595153846152</v>
+        <v>18.968832169230769</v>
       </c>
     </row>
     <row r="17" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A17" s="8">
         <f t="shared" si="6"/>
         <v>10</v>
       </c>
       <c r="B17" s="18">
         <v>32918.76</v>
       </c>
       <c r="C17" s="18">
         <f t="shared" si="0"/>
-        <v>40127.968440000004</v>
+        <v>40931.186184000006</v>
       </c>
       <c r="D17" s="18">
         <f t="shared" si="1"/>
-        <v>3343.99737</v>
+        <v>3410.932182</v>
       </c>
       <c r="E17" s="19">
         <f t="shared" si="2"/>
-        <v>20.30767633603239</v>
+        <v>20.714163048583</v>
       </c>
       <c r="F17" s="19">
         <f t="shared" si="3"/>
-        <v>10.153838168016195</v>
+        <v>10.3570815242915</v>
       </c>
       <c r="G17" s="19">
         <f t="shared" si="4"/>
-        <v>4.0615352672064784</v>
+        <v>4.1428326097166002</v>
       </c>
       <c r="H17" s="20">
         <f t="shared" si="5"/>
-        <v>19.29229251923077</v>
+        <v>19.678454896153848</v>
       </c>
     </row>
     <row r="18" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A18" s="8">
         <f t="shared" si="6"/>
         <v>11</v>
       </c>
       <c r="B18" s="18">
         <v>32918.76</v>
       </c>
       <c r="C18" s="18">
         <f t="shared" si="0"/>
-        <v>40127.968440000004</v>
+        <v>40931.186184000006</v>
       </c>
       <c r="D18" s="18">
         <f t="shared" si="1"/>
-        <v>3343.99737</v>
+        <v>3410.932182</v>
       </c>
       <c r="E18" s="19">
         <f t="shared" si="2"/>
-        <v>20.30767633603239</v>
+        <v>20.714163048583</v>
       </c>
       <c r="F18" s="19">
         <f t="shared" si="3"/>
-        <v>10.153838168016195</v>
+        <v>10.3570815242915</v>
       </c>
       <c r="G18" s="19">
         <f t="shared" si="4"/>
-        <v>4.0615352672064784</v>
+        <v>4.1428326097166002</v>
       </c>
       <c r="H18" s="20">
         <f t="shared" si="5"/>
-        <v>19.29229251923077</v>
+        <v>19.678454896153848</v>
       </c>
     </row>
     <row r="19" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A19" s="8">
         <f t="shared" si="6"/>
         <v>12</v>
       </c>
       <c r="B19" s="18">
         <v>33918.949999999997</v>
       </c>
       <c r="C19" s="18">
         <f t="shared" si="0"/>
-        <v>41347.200049999999</v>
+        <v>42174.82243</v>
       </c>
       <c r="D19" s="18">
         <f t="shared" si="1"/>
-        <v>3445.6000041666666</v>
+        <v>3514.568535833333</v>
       </c>
       <c r="E19" s="19">
         <f t="shared" si="2"/>
-        <v>20.924696381578947</v>
+        <v>21.343533618421052</v>
       </c>
       <c r="F19" s="19">
         <f t="shared" si="3"/>
-        <v>10.462348190789474</v>
+        <v>10.671766809210526</v>
       </c>
       <c r="G19" s="19">
         <f t="shared" si="4"/>
-        <v>4.1849392763157898</v>
+        <v>4.2687067236842102</v>
       </c>
       <c r="H19" s="20">
         <f t="shared" si="5"/>
-        <v>19.8784615625</v>
+        <v>20.276356937500001</v>
       </c>
     </row>
     <row r="20" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A20" s="8">
         <f t="shared" si="6"/>
         <v>13</v>
       </c>
       <c r="B20" s="18">
         <v>33918.949999999997</v>
       </c>
       <c r="C20" s="18">
         <f t="shared" si="0"/>
-        <v>41347.200049999999</v>
+        <v>42174.82243</v>
       </c>
       <c r="D20" s="18">
         <f t="shared" si="1"/>
-        <v>3445.6000041666666</v>
+        <v>3514.568535833333</v>
       </c>
       <c r="E20" s="19">
         <f t="shared" si="2"/>
-        <v>20.924696381578947</v>
+        <v>21.343533618421052</v>
       </c>
       <c r="F20" s="19">
         <f t="shared" si="3"/>
-        <v>10.462348190789474</v>
+        <v>10.671766809210526</v>
       </c>
       <c r="G20" s="19">
         <f t="shared" si="4"/>
-        <v>4.1849392763157898</v>
+        <v>4.2687067236842102</v>
       </c>
       <c r="H20" s="20">
         <f t="shared" si="5"/>
-        <v>19.8784615625</v>
+        <v>20.276356937500001</v>
       </c>
     </row>
     <row r="21" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A21" s="8">
         <f t="shared" si="6"/>
         <v>14</v>
       </c>
       <c r="B21" s="18">
         <v>35337.629999999997</v>
       </c>
       <c r="C21" s="18">
         <f t="shared" si="0"/>
-        <v>43076.570970000001</v>
+        <v>43938.809141999998</v>
       </c>
       <c r="D21" s="18">
         <f t="shared" si="1"/>
-        <v>3589.7142475000001</v>
+        <v>3661.5674285</v>
       </c>
       <c r="E21" s="19">
         <f t="shared" si="2"/>
-        <v>21.799884094129556</v>
+        <v>22.236239444331982</v>
       </c>
       <c r="F21" s="19">
         <f t="shared" si="3"/>
-        <v>10.899942047064778</v>
+        <v>11.118119722165991</v>
       </c>
       <c r="G21" s="19">
         <f t="shared" si="4"/>
-        <v>4.3599768188259116</v>
+        <v>4.4472478888663964</v>
       </c>
       <c r="H21" s="20">
         <f t="shared" si="5"/>
-        <v>20.709889889423078</v>
+        <v>21.124427472115382</v>
       </c>
     </row>
     <row r="22" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A22" s="8">
         <f t="shared" si="6"/>
         <v>15</v>
       </c>
       <c r="B22" s="18">
         <v>35337.629999999997</v>
       </c>
       <c r="C22" s="18">
         <f t="shared" si="0"/>
-        <v>43076.570970000001</v>
+        <v>43938.809141999998</v>
       </c>
       <c r="D22" s="18">
         <f t="shared" si="1"/>
-        <v>3589.7142475000001</v>
+        <v>3661.5674285</v>
       </c>
       <c r="E22" s="19">
         <f t="shared" si="2"/>
-        <v>21.799884094129556</v>
+        <v>22.236239444331982</v>
       </c>
       <c r="F22" s="19">
         <f t="shared" si="3"/>
-        <v>10.899942047064778</v>
+        <v>11.118119722165991</v>
       </c>
       <c r="G22" s="19">
         <f t="shared" si="4"/>
-        <v>4.3599768188259116</v>
+        <v>4.4472478888663964</v>
       </c>
       <c r="H22" s="20">
         <f t="shared" si="5"/>
-        <v>20.709889889423078</v>
+        <v>21.124427472115382</v>
       </c>
     </row>
     <row r="23" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A23" s="8">
         <f t="shared" si="6"/>
         <v>16</v>
       </c>
       <c r="B23" s="18">
         <v>36756.31</v>
       </c>
       <c r="C23" s="18">
         <f t="shared" si="0"/>
-        <v>44805.941890000002</v>
+        <v>45702.795853999996</v>
       </c>
       <c r="D23" s="18">
         <f t="shared" si="1"/>
-        <v>3733.8284908333335</v>
+        <v>3808.5663211666665</v>
       </c>
       <c r="E23" s="19">
         <f t="shared" si="2"/>
-        <v>22.675071806680162</v>
+        <v>23.128945270242912</v>
       </c>
       <c r="F23" s="19">
         <f t="shared" si="3"/>
-        <v>11.337535903340081</v>
+        <v>11.564472635121456</v>
       </c>
       <c r="G23" s="19">
         <f t="shared" si="4"/>
-        <v>4.5350143613360325</v>
+        <v>4.6257890540485826</v>
       </c>
       <c r="H23" s="20">
         <f t="shared" si="5"/>
-        <v>21.541318216346156</v>
+        <v>21.972498006730767</v>
       </c>
     </row>
     <row r="24" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A24" s="8">
         <f t="shared" si="6"/>
         <v>17</v>
       </c>
       <c r="B24" s="18">
         <v>36756.31</v>
       </c>
       <c r="C24" s="18">
         <f t="shared" si="0"/>
-        <v>44805.941890000002</v>
+        <v>45702.795853999996</v>
       </c>
       <c r="D24" s="18">
         <f t="shared" si="1"/>
-        <v>3733.8284908333335</v>
+        <v>3808.5663211666665</v>
       </c>
       <c r="E24" s="19">
         <f t="shared" si="2"/>
-        <v>22.675071806680162</v>
+        <v>23.128945270242912</v>
       </c>
       <c r="F24" s="19">
         <f t="shared" si="3"/>
-        <v>11.337535903340081</v>
+        <v>11.564472635121456</v>
       </c>
       <c r="G24" s="19">
         <f t="shared" si="4"/>
-        <v>4.5350143613360325</v>
+        <v>4.6257890540485826</v>
       </c>
       <c r="H24" s="20">
         <f t="shared" si="5"/>
-        <v>21.541318216346156</v>
+        <v>21.972498006730767</v>
       </c>
     </row>
     <row r="25" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A25" s="8">
         <f t="shared" si="6"/>
         <v>18</v>
       </c>
       <c r="B25" s="18">
         <v>38175</v>
       </c>
       <c r="C25" s="18">
         <f t="shared" si="0"/>
-        <v>46535.325000000004</v>
+        <v>47466.795000000006</v>
       </c>
       <c r="D25" s="18">
         <f t="shared" si="1"/>
-        <v>3877.9437500000004</v>
+        <v>3955.5662500000003</v>
       </c>
       <c r="E25" s="19">
         <f t="shared" si="2"/>
-        <v>23.550265688259113</v>
+        <v>24.021657388663971</v>
       </c>
       <c r="F25" s="19">
         <f t="shared" si="3"/>
-        <v>11.775132844129557</v>
+        <v>12.010828694331986</v>
       </c>
       <c r="G25" s="19">
         <f t="shared" si="4"/>
-        <v>4.7100531376518227</v>
+        <v>4.8043314777327941</v>
       </c>
       <c r="H25" s="20">
         <f t="shared" si="5"/>
-        <v>22.372752403846157</v>
+        <v>22.820574519230771</v>
       </c>
     </row>
     <row r="26" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A26" s="8">
         <f t="shared" si="6"/>
         <v>19</v>
       </c>
       <c r="B26" s="18">
         <v>38175</v>
       </c>
       <c r="C26" s="18">
         <f t="shared" si="0"/>
-        <v>46535.325000000004</v>
+        <v>47466.795000000006</v>
       </c>
       <c r="D26" s="18">
         <f t="shared" si="1"/>
-        <v>3877.9437500000004</v>
+        <v>3955.5662500000003</v>
       </c>
       <c r="E26" s="19">
         <f t="shared" si="2"/>
-        <v>23.550265688259113</v>
+        <v>24.021657388663971</v>
       </c>
       <c r="F26" s="19">
         <f t="shared" si="3"/>
-        <v>11.775132844129557</v>
+        <v>12.010828694331986</v>
       </c>
       <c r="G26" s="19">
         <f t="shared" si="4"/>
-        <v>4.7100531376518227</v>
+        <v>4.8043314777327941</v>
       </c>
       <c r="H26" s="20">
         <f t="shared" si="5"/>
-        <v>22.372752403846157</v>
+        <v>22.820574519230771</v>
       </c>
     </row>
     <row r="27" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A27" s="8">
         <f t="shared" si="6"/>
         <v>20</v>
       </c>
       <c r="B27" s="18">
-        <v>39593.68</v>
+        <v>39588.79</v>
       </c>
       <c r="C27" s="18">
         <f t="shared" si="0"/>
-        <v>48264.695920000006</v>
+        <v>49224.701486000005</v>
       </c>
       <c r="D27" s="18">
         <f t="shared" si="1"/>
-        <v>4022.0579933333338</v>
+        <v>4102.0584571666668</v>
       </c>
       <c r="E27" s="19">
         <f t="shared" si="2"/>
-        <v>24.425453400809719</v>
+        <v>24.911286177125508</v>
       </c>
       <c r="F27" s="19">
         <f t="shared" si="3"/>
-        <v>12.212726700404859</v>
+        <v>12.455643088562754</v>
       </c>
       <c r="G27" s="19">
         <f t="shared" si="4"/>
-        <v>4.8850906801619436</v>
+        <v>4.9822572354251013</v>
       </c>
       <c r="H27" s="20">
         <f t="shared" si="5"/>
-        <v>23.204180730769234</v>
+        <v>23.665721868269234</v>
       </c>
     </row>
     <row r="28" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A28" s="8">
         <f t="shared" si="6"/>
         <v>21</v>
       </c>
       <c r="B28" s="18">
-        <v>39593.68</v>
+        <v>39588.79</v>
       </c>
       <c r="C28" s="18">
         <f t="shared" si="0"/>
-        <v>48264.695920000006</v>
+        <v>49224.701486000005</v>
       </c>
       <c r="D28" s="18">
         <f t="shared" si="1"/>
-        <v>4022.0579933333338</v>
+        <v>4102.0584571666668</v>
       </c>
       <c r="E28" s="19">
         <f t="shared" si="2"/>
-        <v>24.425453400809719</v>
+        <v>24.911286177125508</v>
       </c>
       <c r="F28" s="19">
         <f t="shared" si="3"/>
-        <v>12.212726700404859</v>
+        <v>12.455643088562754</v>
       </c>
       <c r="G28" s="19">
         <f t="shared" si="4"/>
-        <v>4.8850906801619436</v>
+        <v>4.9822572354251013</v>
       </c>
       <c r="H28" s="20">
         <f t="shared" si="5"/>
-        <v>23.204180730769234</v>
+        <v>23.665721868269234</v>
       </c>
     </row>
     <row r="29" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A29" s="8">
         <f t="shared" si="6"/>
         <v>22</v>
       </c>
       <c r="B29" s="18">
-        <v>41012.35</v>
+        <v>40979.620000000003</v>
       </c>
       <c r="C29" s="18">
         <f t="shared" si="0"/>
-        <v>49994.054649999998</v>
+        <v>50954.059508000006</v>
       </c>
       <c r="D29" s="18">
         <f t="shared" si="1"/>
-        <v>4166.1712208333338</v>
+        <v>4246.1716256666678</v>
       </c>
       <c r="E29" s="19">
         <f t="shared" si="2"/>
-        <v>25.300634944331982</v>
+        <v>25.78646736234818</v>
       </c>
       <c r="F29" s="19">
         <f t="shared" si="3"/>
-        <v>12.650317472165991</v>
+        <v>12.89323368117409</v>
       </c>
       <c r="G29" s="19">
         <f t="shared" si="4"/>
-        <v>5.0601269888663962</v>
+        <v>5.157293472469636</v>
       </c>
       <c r="H29" s="20">
         <f t="shared" si="5"/>
-        <v>24.035603197115385</v>
+        <v>24.497143994230772</v>
       </c>
     </row>
     <row r="30" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A30" s="8">
         <f t="shared" si="6"/>
         <v>23</v>
       </c>
       <c r="B30" s="18">
-        <v>42431.05</v>
+        <v>42370.48</v>
       </c>
       <c r="C30" s="18">
         <f t="shared" si="0"/>
-        <v>51723.449950000009</v>
+        <v>52683.454832000003</v>
       </c>
       <c r="D30" s="18">
         <f t="shared" si="1"/>
-        <v>4310.2874958333341</v>
+        <v>4390.2879026666669</v>
       </c>
       <c r="E30" s="19">
         <f t="shared" si="2"/>
-        <v>26.175834994939276</v>
+        <v>26.661667425101218</v>
       </c>
       <c r="F30" s="19">
         <f t="shared" si="3"/>
-        <v>13.087917497469638</v>
+        <v>13.330833712550609</v>
       </c>
       <c r="G30" s="19">
         <f t="shared" si="4"/>
-        <v>5.2351669989878555</v>
+        <v>5.3323334850202437</v>
       </c>
       <c r="H30" s="20">
         <f t="shared" si="5"/>
-        <v>24.867043245192313</v>
+        <v>25.328584053846157</v>
       </c>
     </row>
     <row r="31" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A31" s="8">
         <f t="shared" si="6"/>
         <v>24</v>
       </c>
       <c r="B31" s="18">
-        <v>43849.72</v>
+        <v>43761.31</v>
       </c>
       <c r="C31" s="18">
         <f t="shared" si="0"/>
-        <v>53452.808680000002</v>
+        <v>54412.812853999996</v>
       </c>
       <c r="D31" s="18">
         <f t="shared" si="1"/>
-        <v>4454.4007233333341</v>
+        <v>4534.401071166667</v>
       </c>
       <c r="E31" s="19">
         <f t="shared" si="2"/>
-        <v>27.051016538461539</v>
+        <v>27.536848610323883</v>
       </c>
       <c r="F31" s="19">
         <f t="shared" si="3"/>
-        <v>13.52550826923077</v>
+        <v>13.768424305161941</v>
       </c>
       <c r="G31" s="19">
         <f t="shared" si="4"/>
-        <v>5.4102033076923082</v>
+        <v>5.5073697220647766</v>
       </c>
       <c r="H31" s="20">
         <f t="shared" si="5"/>
-        <v>25.698465711538461</v>
+        <v>26.160006179807691</v>
       </c>
     </row>
     <row r="32" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A32" s="8">
         <f t="shared" si="6"/>
         <v>25</v>
       </c>
       <c r="B32" s="18">
-        <v>43929.279999999999</v>
+        <v>43839.31</v>
       </c>
       <c r="C32" s="18">
         <f t="shared" si="0"/>
-        <v>53549.79232</v>
+        <v>54509.798053999999</v>
       </c>
       <c r="D32" s="18">
         <f t="shared" si="1"/>
-        <v>4462.4826933333334</v>
+        <v>4542.4831711666666</v>
       </c>
       <c r="E32" s="19">
         <f t="shared" si="2"/>
-        <v>27.100097327935224</v>
+        <v>27.585930189271256</v>
       </c>
       <c r="F32" s="19">
         <f t="shared" si="3"/>
-        <v>13.550048663967612</v>
+        <v>13.792965094635628</v>
       </c>
       <c r="G32" s="19">
         <f t="shared" si="4"/>
-        <v>5.4200194655870444</v>
+        <v>5.517186037854251</v>
       </c>
       <c r="H32" s="20">
         <f t="shared" si="5"/>
-        <v>25.745092461538462</v>
+        <v>26.206633679807691</v>
       </c>
     </row>
     <row r="33" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A33" s="8">
         <f t="shared" si="6"/>
         <v>26</v>
       </c>
       <c r="B33" s="18">
-        <v>44003</v>
+        <v>43911.58</v>
       </c>
       <c r="C33" s="18">
         <f t="shared" si="0"/>
-        <v>53639.657000000007</v>
+        <v>54599.658572000008</v>
       </c>
       <c r="D33" s="18">
         <f t="shared" si="1"/>
-        <v>4469.9714166666672</v>
+        <v>4549.971547666667</v>
       </c>
       <c r="E33" s="19">
         <f t="shared" si="2"/>
-        <v>27.145575404858302</v>
+        <v>27.631406159919031</v>
       </c>
       <c r="F33" s="19">
         <f t="shared" si="3"/>
-        <v>13.572787702429151</v>
+        <v>13.815703079959516</v>
       </c>
       <c r="G33" s="19">
         <f t="shared" si="4"/>
-        <v>5.4291150809716608</v>
+        <v>5.5262812319838064</v>
       </c>
       <c r="H33" s="20">
         <f t="shared" si="5"/>
-        <v>25.788296634615389</v>
+        <v>26.249835851923081</v>
       </c>
     </row>
     <row r="34" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A34" s="8">
         <f t="shared" si="6"/>
         <v>27</v>
       </c>
       <c r="B34" s="18">
-        <v>44071.29</v>
+        <v>43978.53</v>
       </c>
       <c r="C34" s="18">
         <f t="shared" si="0"/>
-        <v>53722.902510000007</v>
+        <v>54682.904201999998</v>
       </c>
       <c r="D34" s="18">
         <f t="shared" si="1"/>
-        <v>4476.9085425000003</v>
+        <v>4556.9086835000007</v>
       </c>
       <c r="E34" s="19">
         <f t="shared" si="2"/>
-        <v>27.187703699392717</v>
+        <v>27.673534515182187</v>
       </c>
       <c r="F34" s="19">
         <f t="shared" si="3"/>
-        <v>13.593851849696359</v>
+        <v>13.836767257591093</v>
       </c>
       <c r="G34" s="19">
         <f t="shared" si="4"/>
-        <v>5.4375407398785436</v>
+        <v>5.5347069030364375</v>
       </c>
       <c r="H34" s="20">
         <f t="shared" si="5"/>
-        <v>25.828318514423081</v>
+        <v>26.289857789423078</v>
       </c>
     </row>
     <row r="35" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A35" s="8">
         <f t="shared" si="6"/>
         <v>28</v>
       </c>
       <c r="B35" s="18">
-        <v>44134.57</v>
+        <v>44040.57</v>
       </c>
       <c r="C35" s="18">
         <f t="shared" si="0"/>
-        <v>53800.040830000005</v>
+        <v>54760.044738000004</v>
       </c>
       <c r="D35" s="18">
         <f t="shared" si="1"/>
-        <v>4483.3367358333335</v>
+        <v>4563.3370615000003</v>
       </c>
       <c r="E35" s="19">
         <f t="shared" si="2"/>
-        <v>27.226741310728748</v>
+        <v>27.712573247975712</v>
       </c>
       <c r="F35" s="19">
         <f t="shared" si="3"/>
-        <v>13.613370655364374</v>
+        <v>13.856286623987856</v>
       </c>
       <c r="G35" s="19">
         <f t="shared" si="4"/>
-        <v>5.4453482621457496</v>
+        <v>5.5425146495951427</v>
       </c>
       <c r="H35" s="20">
         <f t="shared" si="5"/>
-        <v>25.865404245192309</v>
+        <v>26.326944585576925</v>
       </c>
     </row>
     <row r="36" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A36" s="8">
         <f t="shared" si="6"/>
         <v>29</v>
       </c>
       <c r="B36" s="18">
-        <v>44193.15</v>
+        <v>44098</v>
       </c>
       <c r="C36" s="18">
         <f t="shared" si="0"/>
-        <v>53871.449850000005</v>
+        <v>54831.453200000004</v>
       </c>
       <c r="D36" s="18">
         <f t="shared" si="1"/>
-        <v>4489.2874875000007</v>
+        <v>4569.2877666666673</v>
       </c>
       <c r="E36" s="19">
         <f t="shared" si="2"/>
-        <v>27.262879478744942</v>
+        <v>27.748711133603241</v>
       </c>
       <c r="F36" s="19">
         <f t="shared" si="3"/>
-        <v>13.631439739372471</v>
+        <v>13.87435556680162</v>
       </c>
       <c r="G36" s="19">
         <f t="shared" si="4"/>
-        <v>5.4525758957489883</v>
+        <v>5.5497422267206478</v>
       </c>
       <c r="H36" s="20">
         <f t="shared" si="5"/>
-        <v>25.899735504807694</v>
+        <v>26.361275576923077</v>
       </c>
     </row>
     <row r="37" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A37" s="8">
         <f t="shared" si="6"/>
         <v>30</v>
       </c>
       <c r="B37" s="18">
-        <v>44247.47</v>
+        <v>44151.25</v>
       </c>
       <c r="C37" s="18">
         <f t="shared" si="0"/>
-        <v>53937.665930000003</v>
+        <v>54897.664250000002</v>
       </c>
       <c r="D37" s="18">
         <f t="shared" si="1"/>
-        <v>4494.8054941666669</v>
+        <v>4574.8053541666668</v>
       </c>
       <c r="E37" s="19">
         <f t="shared" si="2"/>
-        <v>27.296389640688261</v>
+        <v>27.782218750000002</v>
       </c>
       <c r="F37" s="19">
         <f t="shared" si="3"/>
-        <v>13.648194820344131</v>
+        <v>13.891109375000001</v>
       </c>
       <c r="G37" s="19">
         <f t="shared" si="4"/>
-        <v>5.4592779281376522</v>
+        <v>5.5564437500000006</v>
       </c>
       <c r="H37" s="20">
         <f t="shared" si="5"/>
-        <v>25.931570158653848</v>
+        <v>26.393107812500002</v>
       </c>
     </row>
     <row r="38" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A38" s="8">
         <f t="shared" si="6"/>
         <v>31</v>
       </c>
       <c r="B38" s="18">
-        <v>44297.74</v>
+        <v>44200.53</v>
       </c>
       <c r="C38" s="18">
         <f t="shared" si="0"/>
-        <v>53998.945059999998</v>
+        <v>54958.939001999999</v>
       </c>
       <c r="D38" s="18">
         <f t="shared" si="1"/>
-        <v>4499.9120883333335</v>
+        <v>4579.9115835000002</v>
       </c>
       <c r="E38" s="19">
         <f t="shared" si="2"/>
-        <v>27.327401346153845</v>
+        <v>27.813228239878541</v>
       </c>
       <c r="F38" s="19">
         <f t="shared" si="3"/>
-        <v>13.663700673076923</v>
+        <v>13.90661411993927</v>
       </c>
       <c r="G38" s="19">
         <f t="shared" si="4"/>
-        <v>5.4654802692307687</v>
+        <v>5.5626456479757085</v>
       </c>
       <c r="H38" s="20">
         <f t="shared" si="5"/>
-        <v>25.961031278846153</v>
+        <v>26.422566827884616</v>
       </c>
     </row>
     <row r="39" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A39" s="8">
         <f t="shared" si="6"/>
         <v>32</v>
       </c>
       <c r="B39" s="18">
-        <v>44344.3</v>
+        <v>44246.18</v>
       </c>
       <c r="C39" s="18">
         <f t="shared" si="0"/>
-        <v>54055.701700000005</v>
+        <v>55015.700212000003</v>
       </c>
       <c r="D39" s="18">
         <f t="shared" si="1"/>
-        <v>4504.6418083333338</v>
+        <v>4584.6416843333336</v>
       </c>
       <c r="E39" s="19">
         <f t="shared" si="2"/>
-        <v>27.356124342105264</v>
+        <v>27.841953548582996</v>
       </c>
       <c r="F39" s="19">
         <f t="shared" si="3"/>
-        <v>13.678062171052632</v>
+        <v>13.920976774291498</v>
       </c>
       <c r="G39" s="19">
         <f t="shared" si="4"/>
-        <v>5.4712248684210527</v>
+        <v>5.5683907097165992</v>
       </c>
       <c r="H39" s="20">
         <f t="shared" si="5"/>
-        <v>25.988318125000003</v>
+        <v>26.449855871153847</v>
       </c>
     </row>
     <row r="40" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A40" s="8">
         <f t="shared" si="6"/>
         <v>33</v>
       </c>
       <c r="B40" s="18">
-        <v>44387.41</v>
+        <v>44288.45</v>
       </c>
       <c r="C40" s="18">
         <f t="shared" si="0"/>
-        <v>54108.252790000006</v>
+        <v>55068.258730000001</v>
       </c>
       <c r="D40" s="18">
         <f t="shared" si="1"/>
-        <v>4509.0210658333344</v>
+        <v>4589.0215608333328</v>
       </c>
       <c r="E40" s="19">
         <f t="shared" si="2"/>
-        <v>27.382719023279357</v>
+        <v>27.868551988866397</v>
       </c>
       <c r="F40" s="19">
         <f t="shared" si="3"/>
-        <v>13.691359511639678</v>
+        <v>13.934275994433198</v>
       </c>
       <c r="G40" s="19">
         <f t="shared" si="4"/>
-        <v>5.4765438046558712</v>
+        <v>5.5737103977732794</v>
       </c>
       <c r="H40" s="20">
         <f t="shared" si="5"/>
-        <v>26.013583072115388</v>
+        <v>26.475124389423076</v>
       </c>
     </row>
     <row r="41" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A41" s="8">
         <f t="shared" si="6"/>
         <v>34</v>
       </c>
       <c r="B41" s="18">
-        <v>44427.34</v>
+        <v>44327.59</v>
       </c>
       <c r="C41" s="18">
         <f t="shared" si="0"/>
-        <v>54156.927459999999</v>
+        <v>55116.925405999995</v>
       </c>
       <c r="D41" s="18">
         <f t="shared" si="1"/>
-        <v>4513.0772883333339</v>
+        <v>4593.0771171666665</v>
       </c>
       <c r="E41" s="19">
         <f t="shared" si="2"/>
-        <v>27.407351953441296</v>
+        <v>27.893180873481779</v>
       </c>
       <c r="F41" s="19">
         <f t="shared" si="3"/>
-        <v>13.703675976720648</v>
+        <v>13.946590436740889</v>
       </c>
       <c r="G41" s="19">
         <f t="shared" si="4"/>
-        <v>5.4814703906882594</v>
+        <v>5.5786361746963555</v>
       </c>
       <c r="H41" s="20">
         <f t="shared" si="5"/>
-        <v>26.036984355769231</v>
+        <v>26.498521829807689</v>
       </c>
     </row>
     <row r="42" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A42" s="21">
         <f t="shared" si="6"/>
         <v>35</v>
       </c>
       <c r="B42" s="22">
-        <v>44464.29</v>
+        <v>44363.82</v>
       </c>
       <c r="C42" s="22">
         <f t="shared" si="0"/>
-        <v>54201.969510000003</v>
+        <v>55161.973788000003</v>
       </c>
       <c r="D42" s="22">
         <f t="shared" si="1"/>
-        <v>4516.8307925000008</v>
+        <v>4596.8311490000006</v>
       </c>
       <c r="E42" s="23">
         <f t="shared" si="2"/>
-        <v>27.430146513157897</v>
+        <v>27.915978637651822</v>
       </c>
       <c r="F42" s="23">
         <f t="shared" si="3"/>
-        <v>13.715073256578949</v>
+        <v>13.957989318825911</v>
       </c>
       <c r="G42" s="23">
         <f t="shared" si="4"/>
-        <v>5.4860293026315796</v>
+        <v>5.5831957275303647</v>
       </c>
       <c r="H42" s="24">
         <f t="shared" si="5"/>
-        <v>26.058639187500003</v>
+        <v>26.520179705769234</v>
       </c>
     </row>
   </sheetData>
   <dataConsolidate/>
   <mergeCells count="3">
     <mergeCell ref="B4:C4"/>
     <mergeCell ref="E4:H4"/>
     <mergeCell ref="E5:G5"/>
   </mergeCells>
   <pageMargins left="0.39370078740157483" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0">
     <oddFooter>&amp;L&amp;"Calibri,Standaard"&amp;F</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0600-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:H42"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.88671875" defaultRowHeight="13.8" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="1" width="6.44140625" style="2" bestFit="1" customWidth="1"/>
     <col min="2" max="4" width="15.33203125" style="2" customWidth="1"/>
     <col min="5" max="8" width="12.33203125" style="2" customWidth="1"/>
     <col min="9" max="16384" width="8.88671875" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A1" s="1" t="s">
         <v>12</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="2" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A2" s="4"/>
       <c r="D2" s="3">
         <f>Inhoud!B4</f>
-        <v>46054</v>
+        <v>46235</v>
       </c>
     </row>
     <row r="3" spans="1:8" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A3" s="1"/>
       <c r="B3" s="1"/>
       <c r="C3" s="5" t="s">
         <v>1</v>
       </c>
       <c r="D3" s="33">
         <f>Inhoud!B6</f>
-        <v>1.2190000000000001</v>
+        <v>1.2434000000000001</v>
       </c>
     </row>
     <row r="4" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A4" s="6"/>
       <c r="B4" s="41" t="s">
         <v>2</v>
       </c>
       <c r="C4" s="42"/>
       <c r="D4" s="7" t="s">
         <v>3</v>
       </c>
       <c r="E4" s="41" t="s">
         <v>4</v>
       </c>
       <c r="F4" s="43"/>
       <c r="G4" s="43"/>
       <c r="H4" s="42"/>
     </row>
     <row r="5" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A5" s="8"/>
       <c r="B5" s="9">
         <v>1</v>
       </c>
       <c r="C5" s="10"/>
       <c r="D5" s="10"/>
       <c r="E5" s="44" t="s">
         <v>5</v>
       </c>
       <c r="F5" s="45"/>
       <c r="G5" s="46"/>
       <c r="H5" s="11" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="6" spans="1:8" s="17" customFormat="1" x14ac:dyDescent="0.3">
       <c r="A6" s="12"/>
       <c r="B6" s="14" t="str">
         <f>'L4'!$B$6</f>
         <v>basis 01/01/2022</v>
       </c>
       <c r="C6" s="13">
         <f>D2</f>
-        <v>46054</v>
+        <v>46235</v>
       </c>
       <c r="D6" s="13">
         <f>C6</f>
-        <v>46054</v>
+        <v>46235</v>
       </c>
       <c r="E6" s="14">
         <v>1</v>
       </c>
       <c r="F6" s="15">
         <v>0.5</v>
       </c>
       <c r="G6" s="16">
         <v>0.2</v>
       </c>
       <c r="H6" s="12"/>
     </row>
     <row r="7" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A7" s="8">
         <v>0</v>
       </c>
       <c r="B7" s="18">
         <v>29736.12</v>
       </c>
       <c r="C7" s="18">
         <f t="shared" ref="C7:C42" si="0">B7*$D$3</f>
-        <v>36248.330280000002</v>
+        <v>36973.891607999998</v>
       </c>
       <c r="D7" s="18">
         <f t="shared" ref="D7:D42" si="1">B7/12*$D$3</f>
-        <v>3020.6941899999997</v>
+        <v>3081.1576339999997</v>
       </c>
       <c r="E7" s="19">
         <f t="shared" ref="E7:E42" si="2">C7/1976</f>
-        <v>18.344296700404858</v>
+        <v>18.711483607287448</v>
       </c>
       <c r="F7" s="19">
         <f>E7/2</f>
-        <v>9.1721483502024288</v>
+        <v>9.3557418036437241</v>
       </c>
       <c r="G7" s="19">
         <f>E7/5</f>
-        <v>3.6688593400809717</v>
+        <v>3.7422967214574898</v>
       </c>
       <c r="H7" s="20">
         <f>C7/2080</f>
-        <v>17.427081865384615</v>
+        <v>17.775909426923075</v>
       </c>
     </row>
     <row r="8" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A8" s="8">
         <f>A7+1</f>
         <v>1</v>
       </c>
       <c r="B8" s="18">
         <v>29736.12</v>
       </c>
       <c r="C8" s="18">
         <f t="shared" si="0"/>
-        <v>36248.330280000002</v>
+        <v>36973.891607999998</v>
       </c>
       <c r="D8" s="18">
         <f t="shared" si="1"/>
-        <v>3020.6941899999997</v>
+        <v>3081.1576339999997</v>
       </c>
       <c r="E8" s="19">
         <f t="shared" si="2"/>
-        <v>18.344296700404858</v>
+        <v>18.711483607287448</v>
       </c>
       <c r="F8" s="19">
         <f t="shared" ref="F8:F42" si="3">E8/2</f>
-        <v>9.1721483502024288</v>
+        <v>9.3557418036437241</v>
       </c>
       <c r="G8" s="19">
         <f t="shared" ref="G8:G42" si="4">E8/5</f>
-        <v>3.6688593400809717</v>
+        <v>3.7422967214574898</v>
       </c>
       <c r="H8" s="20">
         <f t="shared" ref="H8:H42" si="5">C8/2080</f>
-        <v>17.427081865384615</v>
+        <v>17.775909426923075</v>
       </c>
     </row>
     <row r="9" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A9" s="8">
         <f t="shared" ref="A9:A42" si="6">A8+1</f>
         <v>2</v>
       </c>
       <c r="B9" s="18">
         <v>30483.61</v>
       </c>
       <c r="C9" s="18">
         <f t="shared" si="0"/>
-        <v>37159.52059</v>
+        <v>37903.320674000002</v>
       </c>
       <c r="D9" s="18">
         <f t="shared" si="1"/>
-        <v>3096.6267158333335</v>
+        <v>3158.6100561666667</v>
       </c>
       <c r="E9" s="19">
         <f t="shared" si="2"/>
-        <v>18.805425399797571</v>
+        <v>19.181842446356278</v>
       </c>
       <c r="F9" s="19">
         <f t="shared" si="3"/>
-        <v>9.4027126998987853</v>
+        <v>9.5909212231781389</v>
       </c>
       <c r="G9" s="19">
         <f t="shared" si="4"/>
-        <v>3.7610850799595141</v>
+        <v>3.8363684892712557</v>
       </c>
       <c r="H9" s="20">
         <f t="shared" si="5"/>
-        <v>17.865154129807692</v>
+        <v>18.222750324038461</v>
       </c>
     </row>
     <row r="10" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A10" s="8">
         <f t="shared" si="6"/>
         <v>3</v>
       </c>
       <c r="B10" s="18">
         <v>31614.7</v>
       </c>
       <c r="C10" s="18">
         <f t="shared" si="0"/>
-        <v>38538.319300000003</v>
+        <v>39309.717980000001</v>
       </c>
       <c r="D10" s="18">
         <f t="shared" si="1"/>
-        <v>3211.5266083333336</v>
+        <v>3275.8098316666669</v>
       </c>
       <c r="E10" s="19">
         <f t="shared" si="2"/>
-        <v>19.50319802631579</v>
+        <v>19.89358197368421</v>
       </c>
       <c r="F10" s="19">
         <f t="shared" si="3"/>
-        <v>9.7515990131578949</v>
+        <v>9.9467909868421049</v>
       </c>
       <c r="G10" s="19">
         <f t="shared" si="4"/>
-        <v>3.9006396052631578</v>
+        <v>3.9787163947368418</v>
       </c>
       <c r="H10" s="20">
         <f t="shared" si="5"/>
-        <v>18.528038125000002</v>
+        <v>18.898902875000001</v>
       </c>
     </row>
     <row r="11" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A11" s="8">
         <f t="shared" si="6"/>
         <v>4</v>
       </c>
       <c r="B11" s="18">
         <v>32745.8</v>
       </c>
       <c r="C11" s="18">
         <f t="shared" si="0"/>
-        <v>39917.1302</v>
+        <v>40716.127720000004</v>
       </c>
       <c r="D11" s="18">
         <f t="shared" si="1"/>
-        <v>3326.4275166666666</v>
+        <v>3393.0106433333335</v>
       </c>
       <c r="E11" s="19">
         <f t="shared" si="2"/>
-        <v>20.200976821862348</v>
+        <v>20.605327793522271</v>
       </c>
       <c r="F11" s="19">
         <f t="shared" si="3"/>
-        <v>10.100488410931174</v>
+        <v>10.302663896761135</v>
       </c>
       <c r="G11" s="19">
         <f t="shared" si="4"/>
-        <v>4.0401953643724697</v>
+        <v>4.121065558704454</v>
       </c>
       <c r="H11" s="20">
         <f t="shared" si="5"/>
-        <v>19.190927980769231</v>
+        <v>19.575061403846156</v>
       </c>
     </row>
     <row r="12" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A12" s="8">
         <f t="shared" si="6"/>
         <v>5</v>
       </c>
       <c r="B12" s="18">
         <v>32745.8</v>
       </c>
       <c r="C12" s="18">
         <f t="shared" si="0"/>
-        <v>39917.1302</v>
+        <v>40716.127720000004</v>
       </c>
       <c r="D12" s="18">
         <f t="shared" si="1"/>
-        <v>3326.4275166666666</v>
+        <v>3393.0106433333335</v>
       </c>
       <c r="E12" s="19">
         <f t="shared" si="2"/>
-        <v>20.200976821862348</v>
+        <v>20.605327793522271</v>
       </c>
       <c r="F12" s="19">
         <f t="shared" si="3"/>
-        <v>10.100488410931174</v>
+        <v>10.302663896761135</v>
       </c>
       <c r="G12" s="19">
         <f t="shared" si="4"/>
-        <v>4.0401953643724697</v>
+        <v>4.121065558704454</v>
       </c>
       <c r="H12" s="20">
         <f t="shared" si="5"/>
-        <v>19.190927980769231</v>
+        <v>19.575061403846156</v>
       </c>
     </row>
     <row r="13" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A13" s="8">
         <f t="shared" si="6"/>
         <v>6</v>
       </c>
       <c r="B13" s="18">
         <v>33707.839999999997</v>
       </c>
       <c r="C13" s="18">
         <f t="shared" si="0"/>
-        <v>41089.856959999997</v>
+        <v>41912.328256000001</v>
       </c>
       <c r="D13" s="18">
         <f t="shared" si="1"/>
-        <v>3424.1547466666661</v>
+        <v>3492.6940213333328</v>
       </c>
       <c r="E13" s="19">
         <f t="shared" si="2"/>
-        <v>20.794462024291498</v>
+        <v>21.210692437246966</v>
       </c>
       <c r="F13" s="19">
         <f t="shared" si="3"/>
-        <v>10.397231012145749</v>
+        <v>10.605346218623483</v>
       </c>
       <c r="G13" s="19">
         <f t="shared" si="4"/>
-        <v>4.1588924048582996</v>
+        <v>4.2421384874493935</v>
       </c>
       <c r="H13" s="20">
         <f t="shared" si="5"/>
-        <v>19.754738923076921</v>
+        <v>20.150157815384617</v>
       </c>
     </row>
     <row r="14" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A14" s="8">
         <f t="shared" si="6"/>
         <v>7</v>
       </c>
       <c r="B14" s="18">
         <v>35499.43</v>
       </c>
       <c r="C14" s="18">
         <f t="shared" si="0"/>
-        <v>43273.805170000007</v>
+        <v>44139.991262000003</v>
       </c>
       <c r="D14" s="18">
         <f t="shared" si="1"/>
-        <v>3606.1504308333338</v>
+        <v>3678.3326051666668</v>
       </c>
       <c r="E14" s="19">
         <f t="shared" si="2"/>
-        <v>21.89969897267207</v>
+        <v>22.338052258097168</v>
       </c>
       <c r="F14" s="19">
         <f t="shared" si="3"/>
-        <v>10.949849486336035</v>
+        <v>11.169026129048584</v>
       </c>
       <c r="G14" s="19">
         <f t="shared" si="4"/>
-        <v>4.3799397945344136</v>
+        <v>4.4676104516194339</v>
       </c>
       <c r="H14" s="20">
         <f t="shared" si="5"/>
-        <v>20.804714024038464</v>
+        <v>21.221149645192309</v>
       </c>
     </row>
     <row r="15" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A15" s="8">
         <f t="shared" si="6"/>
         <v>8</v>
       </c>
       <c r="B15" s="18">
         <v>35499.43</v>
       </c>
       <c r="C15" s="18">
         <f t="shared" si="0"/>
-        <v>43273.805170000007</v>
+        <v>44139.991262000003</v>
       </c>
       <c r="D15" s="18">
         <f t="shared" si="1"/>
-        <v>3606.1504308333338</v>
+        <v>3678.3326051666668</v>
       </c>
       <c r="E15" s="19">
         <f t="shared" si="2"/>
-        <v>21.89969897267207</v>
+        <v>22.338052258097168</v>
       </c>
       <c r="F15" s="19">
         <f t="shared" si="3"/>
-        <v>10.949849486336035</v>
+        <v>11.169026129048584</v>
       </c>
       <c r="G15" s="19">
         <f t="shared" si="4"/>
-        <v>4.3799397945344136</v>
+        <v>4.4676104516194339</v>
       </c>
       <c r="H15" s="20">
         <f t="shared" si="5"/>
-        <v>20.804714024038464</v>
+        <v>21.221149645192309</v>
       </c>
     </row>
     <row r="16" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A16" s="8">
         <f t="shared" si="6"/>
         <v>9</v>
       </c>
       <c r="B16" s="18">
         <v>36428.870000000003</v>
       </c>
       <c r="C16" s="18">
         <f t="shared" si="0"/>
-        <v>44406.792530000006</v>
+        <v>45295.656958000007</v>
       </c>
       <c r="D16" s="18">
         <f t="shared" si="1"/>
-        <v>3700.5660441666669</v>
+        <v>3774.6380798333334</v>
       </c>
       <c r="E16" s="19">
         <f t="shared" si="2"/>
-        <v>22.473073142712554</v>
+        <v>22.922903318825913</v>
       </c>
       <c r="F16" s="19">
         <f t="shared" si="3"/>
-        <v>11.236536571356277</v>
+        <v>11.461451659412957</v>
       </c>
       <c r="G16" s="19">
         <f t="shared" si="4"/>
-        <v>4.4946146285425108</v>
+        <v>4.5845806637651823</v>
       </c>
       <c r="H16" s="20">
         <f t="shared" si="5"/>
-        <v>21.349419485576927</v>
+        <v>21.776758152884618</v>
       </c>
     </row>
     <row r="17" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A17" s="8">
         <f t="shared" si="6"/>
         <v>10</v>
       </c>
       <c r="B17" s="18">
         <v>36932.120000000003</v>
       </c>
       <c r="C17" s="18">
         <f t="shared" si="0"/>
-        <v>45020.254280000008</v>
+        <v>45921.398008000004</v>
       </c>
       <c r="D17" s="18">
         <f t="shared" si="1"/>
-        <v>3751.6878566666669</v>
+        <v>3826.7831673333335</v>
       </c>
       <c r="E17" s="19">
         <f t="shared" si="2"/>
-        <v>22.78352949392713</v>
+        <v>23.239573890688263</v>
       </c>
       <c r="F17" s="19">
         <f t="shared" si="3"/>
-        <v>11.391764746963565</v>
+        <v>11.619786945344131</v>
       </c>
       <c r="G17" s="19">
         <f t="shared" si="4"/>
-        <v>4.5567058987854256</v>
+        <v>4.6479147781376522</v>
       </c>
       <c r="H17" s="20">
         <f t="shared" si="5"/>
-        <v>21.644353019230774</v>
+        <v>22.077595196153847</v>
       </c>
     </row>
     <row r="18" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A18" s="8">
         <f t="shared" si="6"/>
         <v>11</v>
       </c>
       <c r="B18" s="18">
         <v>37357.769999999997</v>
       </c>
       <c r="C18" s="18">
         <f t="shared" si="0"/>
-        <v>45539.121630000001</v>
+        <v>46450.651217999999</v>
       </c>
       <c r="D18" s="18">
         <f t="shared" si="1"/>
-        <v>3794.9268024999997</v>
+        <v>3870.8876014999996</v>
       </c>
       <c r="E18" s="19">
         <f t="shared" si="2"/>
-        <v>23.046114185222674</v>
+        <v>23.507414584008096</v>
       </c>
       <c r="F18" s="19">
         <f t="shared" si="3"/>
-        <v>11.523057092611337</v>
+        <v>11.753707292004048</v>
       </c>
       <c r="G18" s="19">
         <f t="shared" si="4"/>
-        <v>4.6092228370445349</v>
+        <v>4.701482916801619</v>
       </c>
       <c r="H18" s="20">
         <f t="shared" si="5"/>
-        <v>21.893808475961539</v>
+        <v>22.332043854807694</v>
       </c>
     </row>
     <row r="19" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A19" s="8">
         <f t="shared" si="6"/>
         <v>12</v>
       </c>
       <c r="B19" s="18">
         <v>38544.26</v>
       </c>
       <c r="C19" s="18">
         <f t="shared" si="0"/>
-        <v>46985.452940000003</v>
+        <v>47925.932884000002</v>
       </c>
       <c r="D19" s="18">
         <f t="shared" si="1"/>
-        <v>3915.4544116666675</v>
+        <v>3993.8277403333341</v>
       </c>
       <c r="E19" s="19">
         <f t="shared" si="2"/>
-        <v>23.778063228744941</v>
+        <v>24.254014617408906</v>
       </c>
       <c r="F19" s="19">
         <f t="shared" si="3"/>
-        <v>11.88903161437247</v>
+        <v>12.127007308704453</v>
       </c>
       <c r="G19" s="19">
         <f t="shared" si="4"/>
-        <v>4.7556126457489878</v>
+        <v>4.8508029234817815</v>
       </c>
       <c r="H19" s="20">
         <f t="shared" si="5"/>
-        <v>22.589160067307695</v>
+        <v>23.041313886538461</v>
       </c>
     </row>
     <row r="20" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A20" s="8">
         <f t="shared" si="6"/>
         <v>13</v>
       </c>
       <c r="B20" s="18">
         <v>38544.26</v>
       </c>
       <c r="C20" s="18">
         <f t="shared" si="0"/>
-        <v>46985.452940000003</v>
+        <v>47925.932884000002</v>
       </c>
       <c r="D20" s="18">
         <f t="shared" si="1"/>
-        <v>3915.4544116666675</v>
+        <v>3993.8277403333341</v>
       </c>
       <c r="E20" s="19">
         <f t="shared" si="2"/>
-        <v>23.778063228744941</v>
+        <v>24.254014617408906</v>
       </c>
       <c r="F20" s="19">
         <f t="shared" si="3"/>
-        <v>11.88903161437247</v>
+        <v>12.127007308704453</v>
       </c>
       <c r="G20" s="19">
         <f t="shared" si="4"/>
-        <v>4.7556126457489878</v>
+        <v>4.8508029234817815</v>
       </c>
       <c r="H20" s="20">
         <f t="shared" si="5"/>
-        <v>22.589160067307695</v>
+        <v>23.041313886538461</v>
       </c>
     </row>
     <row r="21" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A21" s="8">
         <f t="shared" si="6"/>
         <v>14</v>
       </c>
       <c r="B21" s="18">
-        <v>40156.39</v>
+        <v>40140.449999999997</v>
       </c>
       <c r="C21" s="18">
         <f t="shared" si="0"/>
-        <v>48950.639410000003</v>
+        <v>49910.63553</v>
       </c>
       <c r="D21" s="18">
         <f t="shared" si="1"/>
-        <v>4079.2199508333338</v>
+        <v>4159.2196274999997</v>
       </c>
       <c r="E21" s="19">
         <f t="shared" si="2"/>
-        <v>24.772590794534416</v>
+        <v>25.25841879048583</v>
       </c>
       <c r="F21" s="19">
         <f t="shared" si="3"/>
-        <v>12.386295397267208</v>
+        <v>12.629209395242915</v>
       </c>
       <c r="G21" s="19">
         <f t="shared" si="4"/>
-        <v>4.9545181589068834</v>
+        <v>5.0516837580971661</v>
       </c>
       <c r="H21" s="20">
         <f t="shared" si="5"/>
-        <v>23.533961254807693</v>
+        <v>23.995497850961538</v>
       </c>
     </row>
     <row r="22" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A22" s="8">
         <f t="shared" si="6"/>
         <v>15</v>
       </c>
       <c r="B22" s="18">
-        <v>40156.39</v>
+        <v>40140.449999999997</v>
       </c>
       <c r="C22" s="18">
         <f t="shared" si="0"/>
-        <v>48950.639410000003</v>
+        <v>49910.63553</v>
       </c>
       <c r="D22" s="18">
         <f t="shared" si="1"/>
-        <v>4079.2199508333338</v>
+        <v>4159.2196274999997</v>
       </c>
       <c r="E22" s="19">
         <f t="shared" si="2"/>
-        <v>24.772590794534416</v>
+        <v>25.25841879048583</v>
       </c>
       <c r="F22" s="19">
         <f t="shared" si="3"/>
-        <v>12.386295397267208</v>
+        <v>12.629209395242915</v>
       </c>
       <c r="G22" s="19">
         <f t="shared" si="4"/>
-        <v>4.9545181589068834</v>
+        <v>5.0516837580971661</v>
       </c>
       <c r="H22" s="20">
         <f t="shared" si="5"/>
-        <v>23.533961254807693</v>
+        <v>23.995497850961538</v>
       </c>
     </row>
     <row r="23" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A23" s="8">
         <f t="shared" si="6"/>
         <v>16</v>
       </c>
       <c r="B23" s="18">
-        <v>42415.47</v>
+        <v>42355.199999999997</v>
       </c>
       <c r="C23" s="18">
         <f t="shared" si="0"/>
-        <v>51704.457930000004</v>
+        <v>52664.455679999999</v>
       </c>
       <c r="D23" s="18">
         <f t="shared" si="1"/>
-        <v>4308.7048275000006</v>
+        <v>4388.7046399999999</v>
       </c>
       <c r="E23" s="19">
         <f t="shared" si="2"/>
-        <v>26.166223648785426</v>
+        <v>26.652052469635628</v>
       </c>
       <c r="F23" s="19">
         <f t="shared" si="3"/>
-        <v>13.083111824392713</v>
+        <v>13.326026234817814</v>
       </c>
       <c r="G23" s="19">
         <f t="shared" si="4"/>
-        <v>5.233244729757085</v>
+        <v>5.3304104939271255</v>
       </c>
       <c r="H23" s="20">
         <f t="shared" si="5"/>
-        <v>24.857912466346157</v>
+        <v>25.319449846153844</v>
       </c>
     </row>
     <row r="24" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A24" s="8">
         <f t="shared" si="6"/>
         <v>17</v>
       </c>
       <c r="B24" s="18">
-        <v>43344.37</v>
+        <v>43265.87</v>
       </c>
       <c r="C24" s="18">
         <f t="shared" si="0"/>
-        <v>52836.787030000007</v>
+        <v>53796.782758000008</v>
       </c>
       <c r="D24" s="18">
         <f t="shared" si="1"/>
-        <v>4403.0655858333339</v>
+        <v>4483.0652298333334</v>
       </c>
       <c r="E24" s="19">
         <f t="shared" si="2"/>
-        <v>26.739264691295549</v>
+        <v>27.225092488866402</v>
       </c>
       <c r="F24" s="19">
         <f t="shared" si="3"/>
-        <v>13.369632345647775</v>
+        <v>13.612546244433201</v>
       </c>
       <c r="G24" s="19">
         <f t="shared" si="4"/>
-        <v>5.34785293825911</v>
+        <v>5.4450184977732805</v>
       </c>
       <c r="H24" s="20">
         <f t="shared" si="5"/>
-        <v>25.402301456730772</v>
+        <v>25.863837864423083</v>
       </c>
     </row>
     <row r="25" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A25" s="8">
         <f t="shared" si="6"/>
         <v>18</v>
       </c>
       <c r="B25" s="18">
-        <v>44674.400000000001</v>
+        <v>44569.8</v>
       </c>
       <c r="C25" s="18">
         <f t="shared" si="0"/>
-        <v>54458.093600000007</v>
+        <v>55418.089320000006</v>
       </c>
       <c r="D25" s="18">
         <f t="shared" si="1"/>
-        <v>4538.1744666666673</v>
+        <v>4618.1741099999999</v>
       </c>
       <c r="E25" s="19">
         <f t="shared" si="2"/>
-        <v>27.559763967611339</v>
+        <v>28.045591761133608</v>
       </c>
       <c r="F25" s="19">
         <f t="shared" si="3"/>
-        <v>13.779881983805669</v>
+        <v>14.022795880566804</v>
       </c>
       <c r="G25" s="19">
         <f t="shared" si="4"/>
-        <v>5.5119527935222674</v>
+        <v>5.6091183522267212</v>
       </c>
       <c r="H25" s="20">
         <f t="shared" si="5"/>
-        <v>26.181775769230772</v>
+        <v>26.643312173076925</v>
       </c>
     </row>
     <row r="26" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A26" s="8">
         <f t="shared" si="6"/>
         <v>19</v>
       </c>
       <c r="B26" s="18">
-        <v>45603.3</v>
+        <v>45480.480000000003</v>
       </c>
       <c r="C26" s="18">
         <f t="shared" si="0"/>
-        <v>55590.42270000001</v>
+        <v>56550.428832000005</v>
       </c>
       <c r="D26" s="18">
         <f t="shared" si="1"/>
-        <v>4632.5352250000005</v>
+        <v>4712.5357360000007</v>
       </c>
       <c r="E26" s="19">
         <f t="shared" si="2"/>
-        <v>28.132805010121462</v>
+        <v>28.618638072874496</v>
       </c>
       <c r="F26" s="19">
         <f t="shared" si="3"/>
-        <v>14.066402505060731</v>
+        <v>14.309319036437248</v>
       </c>
       <c r="G26" s="19">
         <f t="shared" si="4"/>
-        <v>5.6265610020242924</v>
+        <v>5.7237276145748996</v>
       </c>
       <c r="H26" s="20">
         <f t="shared" si="5"/>
-        <v>26.72616475961539</v>
+        <v>27.187706169230772</v>
       </c>
     </row>
     <row r="27" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A27" s="8">
         <f t="shared" si="6"/>
         <v>20</v>
       </c>
       <c r="B27" s="18">
-        <v>45603.3</v>
+        <v>45480.480000000003</v>
       </c>
       <c r="C27" s="18">
         <f t="shared" si="0"/>
-        <v>55590.42270000001</v>
+        <v>56550.428832000005</v>
       </c>
       <c r="D27" s="18">
         <f t="shared" si="1"/>
-        <v>4632.5352250000005</v>
+        <v>4712.5357360000007</v>
       </c>
       <c r="E27" s="19">
         <f t="shared" si="2"/>
-        <v>28.132805010121462</v>
+        <v>28.618638072874496</v>
       </c>
       <c r="F27" s="19">
         <f t="shared" si="3"/>
-        <v>14.066402505060731</v>
+        <v>14.309319036437248</v>
       </c>
       <c r="G27" s="19">
         <f t="shared" si="4"/>
-        <v>5.6265610020242924</v>
+        <v>5.7237276145748996</v>
       </c>
       <c r="H27" s="20">
         <f t="shared" si="5"/>
-        <v>26.72616475961539</v>
+        <v>27.187706169230772</v>
       </c>
     </row>
     <row r="28" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A28" s="8">
         <f t="shared" si="6"/>
         <v>21</v>
       </c>
       <c r="B28" s="18">
-        <v>46532.2</v>
+        <v>46391.15</v>
       </c>
       <c r="C28" s="18">
         <f t="shared" si="0"/>
-        <v>56722.751799999998</v>
+        <v>57682.755910000007</v>
       </c>
       <c r="D28" s="18">
         <f t="shared" si="1"/>
-        <v>4726.8959833333329</v>
+        <v>4806.8963258333333</v>
       </c>
       <c r="E28" s="19">
         <f t="shared" si="2"/>
-        <v>28.705846052631578</v>
+        <v>29.191678092105267</v>
       </c>
       <c r="F28" s="19">
         <f t="shared" si="3"/>
-        <v>14.352923026315789</v>
+        <v>14.595839046052633</v>
       </c>
       <c r="G28" s="19">
         <f t="shared" si="4"/>
-        <v>5.7411692105263157</v>
+        <v>5.8383356184210538</v>
       </c>
       <c r="H28" s="20">
         <f t="shared" si="5"/>
-        <v>27.270553749999998</v>
+        <v>27.732094187500003</v>
       </c>
     </row>
     <row r="29" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A29" s="8">
         <f t="shared" si="6"/>
         <v>22</v>
       </c>
       <c r="B29" s="18">
-        <v>46604.95</v>
+        <v>46462.47</v>
       </c>
       <c r="C29" s="18">
         <f t="shared" si="0"/>
-        <v>56811.434050000003</v>
+        <v>57771.435198000006</v>
       </c>
       <c r="D29" s="18">
         <f t="shared" si="1"/>
-        <v>4734.286170833333</v>
+        <v>4814.2862665000002</v>
       </c>
       <c r="E29" s="19">
         <f t="shared" si="2"/>
-        <v>28.75072573380567</v>
+        <v>29.236556274291502</v>
       </c>
       <c r="F29" s="19">
         <f t="shared" si="3"/>
-        <v>14.375362866902835</v>
+        <v>14.618278137145751</v>
       </c>
       <c r="G29" s="19">
         <f t="shared" si="4"/>
-        <v>5.7501451467611338</v>
+        <v>5.8473112548583002</v>
       </c>
       <c r="H29" s="20">
         <f t="shared" si="5"/>
-        <v>27.313189447115388</v>
+        <v>27.774728460576927</v>
       </c>
     </row>
     <row r="30" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A30" s="8">
         <f t="shared" si="6"/>
         <v>23</v>
       </c>
       <c r="B30" s="18">
-        <v>48217.09</v>
+        <v>48042.97</v>
       </c>
       <c r="C30" s="18">
         <f t="shared" si="0"/>
-        <v>58776.632709999998</v>
+        <v>59736.628898000003</v>
       </c>
       <c r="D30" s="18">
         <f t="shared" si="1"/>
-        <v>4898.0527258333332</v>
+        <v>4978.0524081666672</v>
       </c>
       <c r="E30" s="19">
         <f t="shared" si="2"/>
-        <v>29.74525946862348</v>
+        <v>30.231087498987854</v>
       </c>
       <c r="F30" s="19">
         <f t="shared" si="3"/>
-        <v>14.87262973431174</v>
+        <v>15.115543749493927</v>
       </c>
       <c r="G30" s="19">
         <f t="shared" si="4"/>
-        <v>5.9490518937246959</v>
+        <v>6.0462174997975708</v>
       </c>
       <c r="H30" s="20">
         <f t="shared" si="5"/>
-        <v>28.257996495192305</v>
+        <v>28.719533124038463</v>
       </c>
     </row>
     <row r="31" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A31" s="8">
         <f t="shared" si="6"/>
         <v>24</v>
       </c>
       <c r="B31" s="18">
-        <v>49829.24</v>
+        <v>49623.49</v>
       </c>
       <c r="C31" s="18">
         <f t="shared" si="0"/>
-        <v>60741.843560000001</v>
+        <v>61701.847465999999</v>
       </c>
       <c r="D31" s="18">
         <f t="shared" si="1"/>
-        <v>5061.8202966666668</v>
+        <v>5141.8206221666669</v>
       </c>
       <c r="E31" s="19">
         <f t="shared" si="2"/>
-        <v>30.739799372469637</v>
+        <v>31.225631308704454</v>
       </c>
       <c r="F31" s="19">
         <f t="shared" si="3"/>
-        <v>15.369899686234819</v>
+        <v>15.612815654352227</v>
       </c>
       <c r="G31" s="19">
         <f t="shared" si="4"/>
-        <v>6.1479598744939272</v>
+        <v>6.2451262617408911</v>
       </c>
       <c r="H31" s="20">
         <f t="shared" si="5"/>
-        <v>29.202809403846153</v>
+        <v>29.664349743269231</v>
       </c>
     </row>
     <row r="32" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A32" s="8">
         <f t="shared" si="6"/>
         <v>25</v>
       </c>
       <c r="B32" s="18">
-        <v>49919.64</v>
+        <v>49712.11</v>
       </c>
       <c r="C32" s="18">
         <f t="shared" si="0"/>
-        <v>60852.041160000001</v>
+        <v>61812.037574000002</v>
       </c>
       <c r="D32" s="18">
         <f t="shared" si="1"/>
-        <v>5071.0034300000007</v>
+        <v>5151.0031311666671</v>
       </c>
       <c r="E32" s="19">
         <f t="shared" si="2"/>
-        <v>30.795567388663969</v>
+        <v>31.281395533400811</v>
       </c>
       <c r="F32" s="19">
         <f t="shared" si="3"/>
-        <v>15.397783694331984</v>
+        <v>15.640697766700406</v>
       </c>
       <c r="G32" s="19">
         <f t="shared" si="4"/>
-        <v>6.1591134777327934</v>
+        <v>6.2562791066801626</v>
       </c>
       <c r="H32" s="20">
         <f t="shared" si="5"/>
-        <v>29.255789019230768</v>
+        <v>29.717325756730769</v>
       </c>
     </row>
     <row r="33" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A33" s="8">
         <f t="shared" si="6"/>
         <v>26</v>
       </c>
       <c r="B33" s="18">
-        <v>50003.41</v>
+        <v>49794.239999999998</v>
       </c>
       <c r="C33" s="18">
         <f t="shared" si="0"/>
-        <v>60954.156790000008</v>
+        <v>61914.158016000001</v>
       </c>
       <c r="D33" s="18">
         <f t="shared" si="1"/>
-        <v>5079.5130658333337</v>
+        <v>5159.5131679999995</v>
       </c>
       <c r="E33" s="19">
         <f t="shared" si="2"/>
-        <v>30.847245339068831</v>
+        <v>31.333075919028342</v>
       </c>
       <c r="F33" s="19">
         <f t="shared" si="3"/>
-        <v>15.423622669534415</v>
+        <v>15.666537959514171</v>
       </c>
       <c r="G33" s="19">
         <f t="shared" si="4"/>
-        <v>6.1694490678137663</v>
+        <v>6.2666151838056683</v>
       </c>
       <c r="H33" s="20">
         <f t="shared" si="5"/>
-        <v>29.304883072115388</v>
+        <v>29.766422123076925</v>
       </c>
     </row>
     <row r="34" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A34" s="8">
         <f t="shared" si="6"/>
         <v>27</v>
       </c>
       <c r="B34" s="18">
-        <v>50081.02</v>
+        <v>49870.33</v>
       </c>
       <c r="C34" s="18">
         <f t="shared" si="0"/>
-        <v>61048.763379999997</v>
+        <v>62008.768322000004</v>
       </c>
       <c r="D34" s="18">
         <f t="shared" si="1"/>
-        <v>5087.3969483333331</v>
+        <v>5167.3973601666667</v>
       </c>
       <c r="E34" s="19">
         <f t="shared" si="2"/>
-        <v>30.895123168016191</v>
+        <v>31.380955628542512</v>
       </c>
       <c r="F34" s="19">
         <f t="shared" si="3"/>
-        <v>15.447561584008096</v>
+        <v>15.690477814271256</v>
       </c>
       <c r="G34" s="19">
         <f t="shared" si="4"/>
-        <v>6.1790246336032384</v>
+        <v>6.2761911257085021</v>
       </c>
       <c r="H34" s="20">
         <f t="shared" si="5"/>
-        <v>29.350367009615383</v>
+        <v>29.811907847115386</v>
       </c>
     </row>
     <row r="35" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A35" s="8">
         <f t="shared" si="6"/>
         <v>28</v>
       </c>
       <c r="B35" s="18">
-        <v>50152.92</v>
+        <v>49940.82</v>
       </c>
       <c r="C35" s="18">
         <f t="shared" si="0"/>
-        <v>61136.409480000002</v>
+        <v>62096.415588000003</v>
       </c>
       <c r="D35" s="18">
         <f t="shared" si="1"/>
-        <v>5094.7007899999999</v>
+        <v>5174.7012990000003</v>
       </c>
       <c r="E35" s="19">
         <f t="shared" si="2"/>
-        <v>30.939478481781379</v>
+        <v>31.425311532388665</v>
       </c>
       <c r="F35" s="19">
         <f t="shared" si="3"/>
-        <v>15.469739240890689</v>
+        <v>15.712655766194333</v>
       </c>
       <c r="G35" s="19">
         <f t="shared" si="4"/>
-        <v>6.1878956963562759</v>
+        <v>6.2850623064777329</v>
       </c>
       <c r="H35" s="20">
         <f t="shared" si="5"/>
-        <v>29.392504557692309</v>
+        <v>29.854045955769234</v>
       </c>
     </row>
     <row r="36" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A36" s="8">
         <f t="shared" si="6"/>
         <v>29</v>
       </c>
       <c r="B36" s="18">
-        <v>50219.5</v>
+        <v>50006.09</v>
       </c>
       <c r="C36" s="18">
         <f t="shared" si="0"/>
-        <v>61217.570500000002</v>
+        <v>62177.572306000002</v>
       </c>
       <c r="D36" s="18">
         <f t="shared" si="1"/>
-        <v>5101.4642083333329</v>
+        <v>5181.4643588333338</v>
       </c>
       <c r="E36" s="19">
         <f t="shared" si="2"/>
-        <v>30.980551872469636</v>
+        <v>31.466382745951417</v>
       </c>
       <c r="F36" s="19">
         <f t="shared" si="3"/>
-        <v>15.490275936234818</v>
+        <v>15.733191372975709</v>
       </c>
       <c r="G36" s="19">
         <f t="shared" si="4"/>
-        <v>6.1961103744939274</v>
+        <v>6.2932765491902831</v>
       </c>
       <c r="H36" s="20">
         <f t="shared" si="5"/>
-        <v>29.431524278846155</v>
+        <v>29.893063608653847</v>
       </c>
     </row>
     <row r="37" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A37" s="8">
         <f t="shared" si="6"/>
         <v>30</v>
       </c>
       <c r="B37" s="18">
-        <v>50281.23</v>
+        <v>50066.61</v>
       </c>
       <c r="C37" s="18">
         <f t="shared" si="0"/>
-        <v>61292.819370000005</v>
+        <v>62252.822874000005</v>
       </c>
       <c r="D37" s="18">
         <f t="shared" si="1"/>
-        <v>5107.7349475000001</v>
+        <v>5187.7352394999998</v>
       </c>
       <c r="E37" s="19">
         <f t="shared" si="2"/>
-        <v>31.018633284412957</v>
+        <v>31.504465017206481</v>
       </c>
       <c r="F37" s="19">
         <f t="shared" si="3"/>
-        <v>15.509316642206478</v>
+        <v>15.752232508603241</v>
       </c>
       <c r="G37" s="19">
         <f t="shared" si="4"/>
-        <v>6.2037266568825915</v>
+        <v>6.3008930034412964</v>
       </c>
       <c r="H37" s="20">
         <f t="shared" si="5"/>
-        <v>29.467701620192312</v>
+        <v>29.929241766346156</v>
       </c>
     </row>
     <row r="38" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A38" s="8">
         <f t="shared" si="6"/>
         <v>31</v>
       </c>
       <c r="B38" s="18">
-        <v>50338.35</v>
+        <v>50122.61</v>
       </c>
       <c r="C38" s="18">
         <f t="shared" si="0"/>
-        <v>61362.448650000006</v>
+        <v>62322.453274000007</v>
       </c>
       <c r="D38" s="18">
         <f t="shared" si="1"/>
-        <v>5113.5373875000005</v>
+        <v>5193.5377728333333</v>
       </c>
       <c r="E38" s="19">
         <f t="shared" si="2"/>
-        <v>31.0538707742915</v>
+        <v>31.539703073886642</v>
       </c>
       <c r="F38" s="19">
         <f t="shared" si="3"/>
-        <v>15.52693538714575</v>
+        <v>15.769851536943321</v>
       </c>
       <c r="G38" s="19">
         <f t="shared" si="4"/>
-        <v>6.2107741548583002</v>
+        <v>6.307940614777328</v>
       </c>
       <c r="H38" s="20">
         <f t="shared" si="5"/>
-        <v>29.501177235576925</v>
+        <v>29.962717920192311</v>
       </c>
     </row>
     <row r="39" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A39" s="8">
         <f t="shared" si="6"/>
         <v>32</v>
       </c>
       <c r="B39" s="18">
-        <v>50391.26</v>
+        <v>50174.48</v>
       </c>
       <c r="C39" s="18">
         <f t="shared" si="0"/>
-        <v>61426.945940000005</v>
+        <v>62386.948432000005</v>
       </c>
       <c r="D39" s="18">
         <f t="shared" si="1"/>
-        <v>5118.9121616666671</v>
+        <v>5198.912369333334</v>
       </c>
       <c r="E39" s="19">
         <f t="shared" si="2"/>
-        <v>31.08651110323887</v>
+        <v>31.572342323886641</v>
       </c>
       <c r="F39" s="19">
         <f t="shared" si="3"/>
-        <v>15.543255551619435</v>
+        <v>15.78617116194332</v>
       </c>
       <c r="G39" s="19">
         <f t="shared" si="4"/>
-        <v>6.2173022206477739</v>
+        <v>6.3144684647773284</v>
       </c>
       <c r="H39" s="20">
         <f t="shared" si="5"/>
-        <v>29.532185548076924</v>
+        <v>29.993725207692311</v>
       </c>
     </row>
     <row r="40" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A40" s="8">
         <f t="shared" si="6"/>
         <v>33</v>
       </c>
       <c r="B40" s="18">
-        <v>50440.24</v>
+        <v>50222.5</v>
       </c>
       <c r="C40" s="18">
         <f t="shared" si="0"/>
-        <v>61486.652560000002</v>
+        <v>62446.656500000005</v>
       </c>
       <c r="D40" s="18">
         <f t="shared" si="1"/>
-        <v>5123.8877133333335</v>
+        <v>5203.8880416666661</v>
       </c>
       <c r="E40" s="19">
         <f t="shared" si="2"/>
-        <v>31.116727004048585</v>
+        <v>31.60255895748988</v>
       </c>
       <c r="F40" s="19">
         <f t="shared" si="3"/>
-        <v>15.558363502024292</v>
+        <v>15.80127947874494</v>
       </c>
       <c r="G40" s="19">
         <f t="shared" si="4"/>
-        <v>6.2233454008097171</v>
+        <v>6.3205117914979763</v>
       </c>
       <c r="H40" s="20">
         <f t="shared" si="5"/>
-        <v>29.560890653846155</v>
+        <v>30.022431009615389</v>
       </c>
     </row>
     <row r="41" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A41" s="8">
         <f t="shared" si="6"/>
         <v>34</v>
       </c>
       <c r="B41" s="18">
-        <v>50485.62</v>
+        <v>50266.99</v>
       </c>
       <c r="C41" s="18">
         <f t="shared" si="0"/>
-        <v>61541.970780000011</v>
+        <v>62501.975365999999</v>
       </c>
       <c r="D41" s="18">
         <f t="shared" si="1"/>
-        <v>5128.4975650000006</v>
+        <v>5208.4979471666675</v>
       </c>
       <c r="E41" s="19">
         <f t="shared" si="2"/>
-        <v>31.144722054655876</v>
+        <v>31.630554335020243</v>
       </c>
       <c r="F41" s="19">
         <f t="shared" si="3"/>
-        <v>15.572361027327938</v>
+        <v>15.815277167510121</v>
       </c>
       <c r="G41" s="19">
         <f t="shared" si="4"/>
-        <v>6.2289444109311756</v>
+        <v>6.3261108670040489</v>
       </c>
       <c r="H41" s="20">
         <f t="shared" si="5"/>
-        <v>29.587485951923082</v>
+        <v>30.049026618269231</v>
       </c>
     </row>
     <row r="42" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A42" s="21">
         <f t="shared" si="6"/>
         <v>35</v>
       </c>
       <c r="B42" s="22">
-        <v>50527.61</v>
+        <v>50308.15</v>
       </c>
       <c r="C42" s="22">
         <f t="shared" si="0"/>
-        <v>61593.156590000006</v>
+        <v>62553.153710000006</v>
       </c>
       <c r="D42" s="22">
         <f t="shared" si="1"/>
-        <v>5132.7630491666669</v>
+        <v>5212.7628091666675</v>
       </c>
       <c r="E42" s="23">
         <f t="shared" si="2"/>
-        <v>31.170625804655874</v>
+        <v>31.656454306680164</v>
       </c>
       <c r="F42" s="23">
         <f t="shared" si="3"/>
-        <v>15.585312902327937</v>
+        <v>15.828227153340082</v>
       </c>
       <c r="G42" s="23">
         <f t="shared" si="4"/>
-        <v>6.2341251609311747</v>
+        <v>6.3312908613360328</v>
       </c>
       <c r="H42" s="24">
         <f t="shared" si="5"/>
-        <v>29.612094514423081</v>
+        <v>30.073631591346157</v>
       </c>
     </row>
   </sheetData>
   <dataConsolidate/>
   <mergeCells count="3">
     <mergeCell ref="B4:C4"/>
     <mergeCell ref="E4:H4"/>
     <mergeCell ref="E5:G5"/>
   </mergeCells>
   <pageMargins left="0.39370078740157483" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0">
     <oddFooter>&amp;L&amp;"Calibri,Standaard"&amp;F</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0700-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:H42"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.88671875" defaultRowHeight="13.8" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="1" width="6.44140625" style="2" bestFit="1" customWidth="1"/>
     <col min="2" max="4" width="15.33203125" style="2" customWidth="1"/>
     <col min="5" max="8" width="12.33203125" style="2" customWidth="1"/>
     <col min="9" max="16384" width="8.88671875" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A1" s="1" t="s">
         <v>42</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="2" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A2" s="4"/>
       <c r="D2" s="3">
         <f>Inhoud!B4</f>
-        <v>46054</v>
+        <v>46235</v>
       </c>
     </row>
     <row r="3" spans="1:8" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A3" s="1"/>
       <c r="B3" s="1"/>
       <c r="C3" s="5" t="s">
         <v>1</v>
       </c>
       <c r="D3" s="33">
         <f>Inhoud!B6</f>
-        <v>1.2190000000000001</v>
+        <v>1.2434000000000001</v>
       </c>
     </row>
     <row r="4" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A4" s="6"/>
       <c r="B4" s="41" t="s">
         <v>2</v>
       </c>
       <c r="C4" s="42"/>
       <c r="D4" s="7" t="s">
         <v>3</v>
       </c>
       <c r="E4" s="41" t="s">
         <v>4</v>
       </c>
       <c r="F4" s="43"/>
       <c r="G4" s="43"/>
       <c r="H4" s="42"/>
     </row>
     <row r="5" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A5" s="8"/>
       <c r="B5" s="9">
         <v>1</v>
       </c>
       <c r="C5" s="10"/>
       <c r="D5" s="10"/>
       <c r="E5" s="44" t="s">
         <v>5</v>
       </c>
       <c r="F5" s="45"/>
       <c r="G5" s="46"/>
       <c r="H5" s="11" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="6" spans="1:8" s="17" customFormat="1" x14ac:dyDescent="0.3">
       <c r="A6" s="12"/>
       <c r="B6" s="14" t="str">
         <f>'L4'!$B$6</f>
         <v>basis 01/01/2022</v>
       </c>
       <c r="C6" s="13">
         <f>D2</f>
-        <v>46054</v>
+        <v>46235</v>
       </c>
       <c r="D6" s="13">
         <f>C6</f>
-        <v>46054</v>
+        <v>46235</v>
       </c>
       <c r="E6" s="14">
         <v>1</v>
       </c>
       <c r="F6" s="15">
         <v>0.5</v>
       </c>
       <c r="G6" s="16">
         <v>0.2</v>
       </c>
       <c r="H6" s="12"/>
     </row>
     <row r="7" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A7" s="8">
         <v>0</v>
       </c>
       <c r="B7" s="18">
         <v>28010.54</v>
       </c>
       <c r="C7" s="18">
         <f t="shared" ref="C7:C42" si="0">B7*$D$3</f>
-        <v>34144.848260000006</v>
+        <v>34828.305436000002</v>
       </c>
       <c r="D7" s="18">
         <f t="shared" ref="D7:D42" si="1">B7/12*$D$3</f>
-        <v>2845.4040216666667</v>
+        <v>2902.3587863333332</v>
       </c>
       <c r="E7" s="19">
         <f t="shared" ref="E7:E42" si="2">C7/1976</f>
-        <v>17.27978150809717</v>
+        <v>17.62566064574899</v>
       </c>
       <c r="F7" s="19">
         <f>E7/2</f>
-        <v>8.6398907540485848</v>
+        <v>8.8128303228744951</v>
       </c>
       <c r="G7" s="19">
         <f>E7/5</f>
-        <v>3.4559563016194339</v>
+        <v>3.5251321291497981</v>
       </c>
       <c r="H7" s="20">
         <f>C7/2080</f>
-        <v>16.41579243269231</v>
+        <v>16.744377613461541</v>
       </c>
     </row>
     <row r="8" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A8" s="8">
         <f>A7+1</f>
         <v>1</v>
       </c>
       <c r="B8" s="18">
         <v>28576.639999999999</v>
       </c>
       <c r="C8" s="18">
         <f t="shared" si="0"/>
-        <v>34834.924160000002</v>
+        <v>35532.194176000005</v>
       </c>
       <c r="D8" s="18">
         <f t="shared" si="1"/>
-        <v>2902.910346666667</v>
+        <v>2961.0161813333334</v>
       </c>
       <c r="E8" s="19">
         <f t="shared" si="2"/>
-        <v>17.62901020242915</v>
+        <v>17.981879643724699</v>
       </c>
       <c r="F8" s="19">
         <f t="shared" ref="F8:F42" si="3">E8/2</f>
-        <v>8.814505101214575</v>
+        <v>8.9909398218623497</v>
       </c>
       <c r="G8" s="19">
         <f t="shared" ref="G8:G42" si="4">E8/5</f>
-        <v>3.5258020404858299</v>
+        <v>3.5963759287449397</v>
       </c>
       <c r="H8" s="20">
         <f t="shared" ref="H8:H42" si="5">C8/2080</f>
-        <v>16.747559692307693</v>
+        <v>17.082785661538463</v>
       </c>
     </row>
     <row r="9" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A9" s="8">
         <f t="shared" ref="A9:A42" si="6">A8+1</f>
         <v>2</v>
       </c>
       <c r="B9" s="18">
         <v>29111.33</v>
       </c>
       <c r="C9" s="18">
         <f t="shared" si="0"/>
-        <v>35486.711270000007</v>
+        <v>36197.027722000006</v>
       </c>
       <c r="D9" s="18">
         <f t="shared" si="1"/>
-        <v>2957.2259391666666</v>
+        <v>3016.4189768333335</v>
       </c>
       <c r="E9" s="19">
         <f t="shared" si="2"/>
-        <v>17.958861978744942</v>
+        <v>18.31833386740891</v>
       </c>
       <c r="F9" s="19">
         <f t="shared" si="3"/>
-        <v>8.9794309893724709</v>
+        <v>9.159166933704455</v>
       </c>
       <c r="G9" s="19">
         <f t="shared" si="4"/>
-        <v>3.5917723957489884</v>
+        <v>3.6636667734817818</v>
       </c>
       <c r="H9" s="20">
         <f t="shared" si="5"/>
-        <v>17.060918879807694</v>
+        <v>17.402417174038465</v>
       </c>
     </row>
     <row r="10" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A10" s="8">
         <f t="shared" si="6"/>
         <v>3</v>
       </c>
       <c r="B10" s="18">
         <v>29615.53</v>
       </c>
       <c r="C10" s="18">
         <f t="shared" si="0"/>
-        <v>36101.33107</v>
+        <v>36823.950001999998</v>
       </c>
       <c r="D10" s="18">
         <f t="shared" si="1"/>
-        <v>3008.444255833333</v>
+        <v>3068.6625001666666</v>
       </c>
       <c r="E10" s="19">
         <f t="shared" si="2"/>
-        <v>18.26990438765182</v>
+        <v>18.635602227732793</v>
       </c>
       <c r="F10" s="19">
         <f t="shared" si="3"/>
-        <v>9.1349521938259102</v>
+        <v>9.3178011138663965</v>
       </c>
       <c r="G10" s="19">
         <f t="shared" si="4"/>
-        <v>3.6539808775303642</v>
+        <v>3.7271204455465585</v>
       </c>
       <c r="H10" s="20">
         <f t="shared" si="5"/>
-        <v>17.356409168269231</v>
+        <v>17.703822116346153</v>
       </c>
     </row>
     <row r="11" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A11" s="8">
         <f t="shared" si="6"/>
         <v>4</v>
       </c>
       <c r="B11" s="18">
         <v>30090.29</v>
       </c>
       <c r="C11" s="18">
         <f t="shared" si="0"/>
-        <v>36680.06351</v>
+        <v>37414.266586000005</v>
       </c>
       <c r="D11" s="18">
         <f t="shared" si="1"/>
-        <v>3056.671959166667</v>
+        <v>3117.8555488333336</v>
       </c>
       <c r="E11" s="19">
         <f t="shared" si="2"/>
-        <v>18.562785177125505</v>
+        <v>18.934345438259111</v>
       </c>
       <c r="F11" s="19">
         <f t="shared" si="3"/>
-        <v>9.2813925885627526</v>
+        <v>9.4671727191295556</v>
       </c>
       <c r="G11" s="19">
         <f t="shared" si="4"/>
-        <v>3.712557035425101</v>
+        <v>3.7868690876518221</v>
       </c>
       <c r="H11" s="20">
         <f t="shared" si="5"/>
-        <v>17.634645918269232</v>
+        <v>17.987628166346155</v>
       </c>
     </row>
     <row r="12" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A12" s="8">
         <f t="shared" si="6"/>
         <v>5</v>
       </c>
       <c r="B12" s="18">
         <v>30536.66</v>
       </c>
       <c r="C12" s="18">
         <f t="shared" si="0"/>
-        <v>37224.188540000003</v>
+        <v>37969.283044000003</v>
       </c>
       <c r="D12" s="18">
         <f t="shared" si="1"/>
-        <v>3102.0157116666669</v>
+        <v>3164.1069203333336</v>
       </c>
       <c r="E12" s="19">
         <f t="shared" si="2"/>
-        <v>18.838152095141702</v>
+        <v>19.215224212550609</v>
       </c>
       <c r="F12" s="19">
         <f t="shared" si="3"/>
-        <v>9.4190760475708508</v>
+        <v>9.6076121062753046</v>
       </c>
       <c r="G12" s="19">
         <f t="shared" si="4"/>
-        <v>3.7676304190283405</v>
+        <v>3.843044842510122</v>
       </c>
       <c r="H12" s="20">
         <f t="shared" si="5"/>
-        <v>17.896244490384618</v>
+        <v>18.254463001923078</v>
       </c>
     </row>
     <row r="13" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A13" s="8">
         <f t="shared" si="6"/>
         <v>6</v>
       </c>
       <c r="B13" s="18">
         <v>30955.9</v>
       </c>
       <c r="C13" s="18">
         <f t="shared" si="0"/>
-        <v>37735.242100000003</v>
+        <v>38490.566060000005</v>
       </c>
       <c r="D13" s="18">
         <f t="shared" si="1"/>
-        <v>3144.6035083333336</v>
+        <v>3207.5471716666666</v>
       </c>
       <c r="E13" s="19">
         <f t="shared" si="2"/>
-        <v>19.096782439271255</v>
+        <v>19.479031406882594</v>
       </c>
       <c r="F13" s="19">
         <f t="shared" si="3"/>
-        <v>9.5483912196356275</v>
+        <v>9.7395157034412971</v>
       </c>
       <c r="G13" s="19">
         <f t="shared" si="4"/>
-        <v>3.8193564878542512</v>
+        <v>3.8958062813765189</v>
       </c>
       <c r="H13" s="20">
         <f t="shared" si="5"/>
-        <v>18.141943317307692</v>
+        <v>18.505079836538464</v>
       </c>
     </row>
     <row r="14" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A14" s="8">
         <f t="shared" si="6"/>
         <v>7</v>
       </c>
       <c r="B14" s="18">
         <v>31349.29</v>
       </c>
       <c r="C14" s="18">
         <f t="shared" si="0"/>
-        <v>38214.784510000005</v>
+        <v>38979.707186</v>
       </c>
       <c r="D14" s="18">
         <f t="shared" si="1"/>
-        <v>3184.5653758333337</v>
+        <v>3248.3089321666671</v>
       </c>
       <c r="E14" s="19">
         <f t="shared" si="2"/>
-        <v>19.339465845141703</v>
+        <v>19.726572462550607</v>
       </c>
       <c r="F14" s="19">
         <f t="shared" si="3"/>
-        <v>9.6697329225708515</v>
+        <v>9.8632862312753034</v>
       </c>
       <c r="G14" s="19">
         <f t="shared" si="4"/>
-        <v>3.8678931690283407</v>
+        <v>3.9453144925101213</v>
       </c>
       <c r="H14" s="20">
         <f t="shared" si="5"/>
-        <v>18.372492552884619</v>
+        <v>18.740243839423076</v>
       </c>
     </row>
     <row r="15" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A15" s="8">
         <f t="shared" si="6"/>
         <v>8</v>
       </c>
       <c r="B15" s="18">
         <v>31717.88</v>
       </c>
       <c r="C15" s="18">
         <f t="shared" si="0"/>
-        <v>38664.095720000005</v>
+        <v>39438.011992</v>
       </c>
       <c r="D15" s="18">
         <f t="shared" si="1"/>
-        <v>3222.0079766666668</v>
+        <v>3286.5009993333338</v>
       </c>
       <c r="E15" s="19">
         <f t="shared" si="2"/>
-        <v>19.566850060728747</v>
+        <v>19.958508093117409</v>
       </c>
       <c r="F15" s="19">
         <f t="shared" si="3"/>
-        <v>9.7834250303643735</v>
+        <v>9.9792540465587045</v>
       </c>
       <c r="G15" s="19">
         <f t="shared" si="4"/>
-        <v>3.9133700121457493</v>
+        <v>3.9917016186234817</v>
       </c>
       <c r="H15" s="20">
         <f t="shared" si="5"/>
-        <v>18.58850755769231</v>
+        <v>18.960582688461539</v>
       </c>
     </row>
     <row r="16" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A16" s="8">
         <f t="shared" si="6"/>
         <v>9</v>
       </c>
       <c r="B16" s="18">
         <v>32063.06</v>
       </c>
       <c r="C16" s="18">
         <f t="shared" si="0"/>
-        <v>39084.870140000006</v>
+        <v>39867.208804000002</v>
       </c>
       <c r="D16" s="18">
         <f t="shared" si="1"/>
-        <v>3257.0725116666667</v>
+        <v>3322.2674003333336</v>
       </c>
       <c r="E16" s="19">
         <f t="shared" si="2"/>
-        <v>19.779792580971662</v>
+        <v>20.175712957489878</v>
       </c>
       <c r="F16" s="19">
         <f t="shared" si="3"/>
-        <v>9.8898962904858312</v>
+        <v>10.087856478744939</v>
       </c>
       <c r="G16" s="19">
         <f t="shared" si="4"/>
-        <v>3.9559585161943325</v>
+        <v>4.0351425914979755</v>
       </c>
       <c r="H16" s="20">
         <f t="shared" si="5"/>
-        <v>18.79080295192308</v>
+        <v>19.166927309615385</v>
       </c>
     </row>
     <row r="17" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A17" s="8">
         <f t="shared" si="6"/>
         <v>10</v>
       </c>
       <c r="B17" s="18">
         <v>32385.98</v>
       </c>
       <c r="C17" s="18">
         <f t="shared" si="0"/>
-        <v>39478.509620000004</v>
+        <v>40268.727532000004</v>
       </c>
       <c r="D17" s="18">
         <f t="shared" si="1"/>
-        <v>3289.8758016666666</v>
+        <v>3355.7272943333332</v>
       </c>
       <c r="E17" s="19">
         <f t="shared" si="2"/>
-        <v>19.979002844129557</v>
+        <v>20.378910694331985</v>
       </c>
       <c r="F17" s="19">
         <f t="shared" si="3"/>
-        <v>9.9895014220647784</v>
+        <v>10.189455347165993</v>
       </c>
       <c r="G17" s="19">
         <f t="shared" si="4"/>
-        <v>3.9958005688259113</v>
+        <v>4.0757821388663968</v>
       </c>
       <c r="H17" s="20">
         <f t="shared" si="5"/>
-        <v>18.980052701923078</v>
+        <v>19.359965159615388</v>
       </c>
     </row>
     <row r="18" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A18" s="8">
         <f t="shared" si="6"/>
         <v>11</v>
       </c>
       <c r="B18" s="18">
         <v>32687.69</v>
       </c>
       <c r="C18" s="18">
         <f t="shared" si="0"/>
-        <v>39846.294110000003</v>
+        <v>40643.873745999997</v>
       </c>
       <c r="D18" s="18">
         <f t="shared" si="1"/>
-        <v>3320.5245091666666</v>
+        <v>3386.9894788333331</v>
       </c>
       <c r="E18" s="19">
         <f t="shared" si="2"/>
-        <v>20.165128598178139</v>
+        <v>20.568762017206478</v>
       </c>
       <c r="F18" s="19">
         <f t="shared" si="3"/>
-        <v>10.08256429908907</v>
+        <v>10.284381008603239</v>
       </c>
       <c r="G18" s="19">
         <f t="shared" si="4"/>
-        <v>4.0330257196356278</v>
+        <v>4.1137524034412953</v>
       </c>
       <c r="H18" s="20">
         <f t="shared" si="5"/>
-        <v>19.156872168269231</v>
+        <v>19.540323916346154</v>
       </c>
     </row>
     <row r="19" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A19" s="8">
         <f t="shared" si="6"/>
         <v>12</v>
       </c>
       <c r="B19" s="18">
         <v>32969.58</v>
       </c>
       <c r="C19" s="18">
         <f t="shared" si="0"/>
-        <v>40189.918020000005</v>
+        <v>40994.375772000007</v>
       </c>
       <c r="D19" s="18">
         <f t="shared" si="1"/>
-        <v>3349.1598350000004</v>
+        <v>3416.1979810000003</v>
       </c>
       <c r="E19" s="19">
         <f t="shared" si="2"/>
-        <v>20.339027338056681</v>
+        <v>20.746141585020247</v>
       </c>
       <c r="F19" s="19">
         <f t="shared" si="3"/>
-        <v>10.169513669028341</v>
+        <v>10.373070792510124</v>
       </c>
       <c r="G19" s="19">
         <f t="shared" si="4"/>
-        <v>4.0678054676113362</v>
+        <v>4.1492283170040496</v>
       </c>
       <c r="H19" s="20">
         <f t="shared" si="5"/>
-        <v>19.322075971153847</v>
+        <v>19.708834505769232</v>
       </c>
     </row>
     <row r="20" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A20" s="8">
         <f t="shared" si="6"/>
         <v>13</v>
       </c>
       <c r="B20" s="18">
         <v>33232.58</v>
       </c>
       <c r="C20" s="18">
         <f t="shared" si="0"/>
-        <v>40510.515020000006</v>
+        <v>41321.389972000004</v>
       </c>
       <c r="D20" s="18">
         <f t="shared" si="1"/>
-        <v>3375.876251666667</v>
+        <v>3443.4491643333336</v>
       </c>
       <c r="E20" s="19">
         <f t="shared" si="2"/>
-        <v>20.501272783400815</v>
+        <v>20.911634601214576</v>
       </c>
       <c r="F20" s="19">
         <f t="shared" si="3"/>
-        <v>10.250636391700407</v>
+        <v>10.455817300607288</v>
       </c>
       <c r="G20" s="19">
         <f t="shared" si="4"/>
-        <v>4.1002545566801629</v>
+        <v>4.1823269202429154</v>
       </c>
       <c r="H20" s="20">
         <f t="shared" si="5"/>
-        <v>19.476209144230772</v>
+        <v>19.866052871153848</v>
       </c>
     </row>
     <row r="21" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A21" s="8">
         <f t="shared" si="6"/>
         <v>14</v>
       </c>
       <c r="B21" s="18">
         <v>33477.730000000003</v>
       </c>
       <c r="C21" s="18">
         <f t="shared" si="0"/>
-        <v>40809.35287000001</v>
+        <v>41626.209482000006</v>
       </c>
       <c r="D21" s="18">
         <f t="shared" si="1"/>
-        <v>3400.7794058333338</v>
+        <v>3468.8507901666671</v>
       </c>
       <c r="E21" s="19">
         <f t="shared" si="2"/>
-        <v>20.652506513157899</v>
+        <v>21.065895486842109</v>
       </c>
       <c r="F21" s="19">
         <f t="shared" si="3"/>
-        <v>10.32625325657895</v>
+        <v>10.532947743421055</v>
       </c>
       <c r="G21" s="19">
         <f t="shared" si="4"/>
-        <v>4.13050130263158</v>
+        <v>4.213179097368422</v>
       </c>
       <c r="H21" s="20">
         <f t="shared" si="5"/>
-        <v>19.619881187500006</v>
+        <v>20.012600712500003</v>
       </c>
     </row>
     <row r="22" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A22" s="8">
         <f t="shared" si="6"/>
         <v>15</v>
       </c>
       <c r="B22" s="18">
         <v>33706.410000000003</v>
       </c>
       <c r="C22" s="18">
         <f t="shared" si="0"/>
-        <v>41088.11379000001</v>
+        <v>41910.550194000003</v>
       </c>
       <c r="D22" s="18">
         <f t="shared" si="1"/>
-        <v>3424.0094825000006</v>
+        <v>3492.5458495000007</v>
       </c>
       <c r="E22" s="19">
         <f t="shared" si="2"/>
-        <v>20.793579853238871</v>
+        <v>21.209792608299598</v>
       </c>
       <c r="F22" s="19">
         <f t="shared" si="3"/>
-        <v>10.396789926619435</v>
+        <v>10.604896304149799</v>
       </c>
       <c r="G22" s="19">
         <f t="shared" si="4"/>
-        <v>4.1587159706477745</v>
+        <v>4.2419585216599192</v>
       </c>
       <c r="H22" s="20">
         <f t="shared" si="5"/>
-        <v>19.753900860576927</v>
+        <v>20.149302977884616</v>
       </c>
     </row>
     <row r="23" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A23" s="8">
         <f t="shared" si="6"/>
         <v>16</v>
       </c>
       <c r="B23" s="18">
         <v>34209.75</v>
       </c>
       <c r="C23" s="18">
         <f t="shared" si="0"/>
-        <v>41701.685250000002</v>
+        <v>42536.403150000006</v>
       </c>
       <c r="D23" s="18">
         <f t="shared" si="1"/>
-        <v>3475.1404375000002</v>
+        <v>3544.7002625</v>
       </c>
       <c r="E23" s="19">
         <f t="shared" si="2"/>
-        <v>21.104091725708503</v>
+        <v>21.52651981275304</v>
       </c>
       <c r="F23" s="19">
         <f t="shared" si="3"/>
-        <v>10.552045862854252</v>
+        <v>10.76325990637652</v>
       </c>
       <c r="G23" s="19">
         <f t="shared" si="4"/>
-        <v>4.2208183451417005</v>
+        <v>4.3053039625506084</v>
       </c>
       <c r="H23" s="20">
         <f t="shared" si="5"/>
-        <v>20.048887139423076</v>
+        <v>20.450193822115388</v>
       </c>
     </row>
     <row r="24" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A24" s="8">
         <f t="shared" si="6"/>
         <v>17</v>
       </c>
       <c r="B24" s="18">
         <v>34223.94</v>
       </c>
       <c r="C24" s="18">
         <f t="shared" si="0"/>
-        <v>41718.982860000004</v>
+        <v>42554.046996000005</v>
       </c>
       <c r="D24" s="18">
         <f t="shared" si="1"/>
-        <v>3476.5819050000005</v>
+        <v>3546.1705830000005</v>
       </c>
       <c r="E24" s="19">
         <f t="shared" si="2"/>
-        <v>21.112845576923078</v>
+        <v>21.535448884615388</v>
       </c>
       <c r="F24" s="19">
         <f t="shared" si="3"/>
-        <v>10.556422788461539</v>
+        <v>10.767724442307694</v>
       </c>
       <c r="G24" s="19">
         <f t="shared" si="4"/>
-        <v>4.2225691153846157</v>
+        <v>4.3070897769230774</v>
       </c>
       <c r="H24" s="20">
         <f t="shared" si="5"/>
-        <v>20.057203298076924</v>
+        <v>20.458676440384618</v>
       </c>
     </row>
     <row r="25" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A25" s="8">
         <f t="shared" si="6"/>
         <v>18</v>
       </c>
       <c r="B25" s="18">
         <v>35529.74</v>
       </c>
       <c r="C25" s="18">
         <f t="shared" si="0"/>
-        <v>43310.753060000003</v>
+        <v>44177.678716000002</v>
       </c>
       <c r="D25" s="18">
         <f t="shared" si="1"/>
-        <v>3609.2294216666669</v>
+        <v>3681.4732263333335</v>
       </c>
       <c r="E25" s="19">
         <f t="shared" si="2"/>
-        <v>21.918397297570852</v>
+        <v>22.357124856275306</v>
       </c>
       <c r="F25" s="19">
         <f t="shared" si="3"/>
-        <v>10.959198648785426</v>
+        <v>11.178562428137653</v>
       </c>
       <c r="G25" s="19">
         <f t="shared" si="4"/>
-        <v>4.3836794595141706</v>
+        <v>4.4714249712550611</v>
       </c>
       <c r="H25" s="20">
         <f t="shared" si="5"/>
-        <v>20.82247743269231</v>
+        <v>21.23926861346154</v>
       </c>
     </row>
     <row r="26" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A26" s="8">
         <f t="shared" si="6"/>
         <v>19</v>
       </c>
       <c r="B26" s="18">
         <v>35543.93</v>
       </c>
       <c r="C26" s="18">
         <f t="shared" si="0"/>
-        <v>43328.050670000004</v>
+        <v>44195.322562000001</v>
       </c>
       <c r="D26" s="18">
         <f t="shared" si="1"/>
-        <v>3610.6708891666672</v>
+        <v>3682.9435468333336</v>
       </c>
       <c r="E26" s="19">
         <f t="shared" si="2"/>
-        <v>21.927151148785427</v>
+        <v>22.366053928137653</v>
       </c>
       <c r="F26" s="19">
         <f t="shared" si="3"/>
-        <v>10.963575574392713</v>
+        <v>11.183026964068826</v>
       </c>
       <c r="G26" s="19">
         <f t="shared" si="4"/>
-        <v>4.3854302297570857</v>
+        <v>4.4732107856275309</v>
       </c>
       <c r="H26" s="20">
         <f t="shared" si="5"/>
-        <v>20.830793591346154</v>
+        <v>21.247751231730771</v>
       </c>
     </row>
     <row r="27" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A27" s="8">
         <f t="shared" si="6"/>
         <v>20</v>
       </c>
       <c r="B27" s="18">
         <v>36849.78</v>
       </c>
       <c r="C27" s="18">
         <f t="shared" si="0"/>
-        <v>44919.881820000002</v>
+        <v>45819.016452000003</v>
       </c>
       <c r="D27" s="18">
         <f t="shared" si="1"/>
-        <v>3743.3234850000003</v>
+        <v>3818.2513710000003</v>
       </c>
       <c r="E27" s="19">
         <f t="shared" si="2"/>
-        <v>22.732733714574898</v>
+        <v>23.18776136234818</v>
       </c>
       <c r="F27" s="19">
         <f t="shared" si="3"/>
-        <v>11.366366857287449</v>
+        <v>11.59388068117409</v>
       </c>
       <c r="G27" s="19">
         <f t="shared" si="4"/>
-        <v>4.5465467429149795</v>
+        <v>4.6375522724696356</v>
       </c>
       <c r="H27" s="20">
         <f t="shared" si="5"/>
-        <v>21.596097028846156</v>
+        <v>22.028373294230772</v>
       </c>
     </row>
     <row r="28" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A28" s="8">
         <f t="shared" si="6"/>
         <v>21</v>
       </c>
       <c r="B28" s="18">
         <v>36863.980000000003</v>
       </c>
       <c r="C28" s="18">
         <f t="shared" si="0"/>
-        <v>44937.191620000005</v>
+        <v>45836.672732000006</v>
       </c>
       <c r="D28" s="18">
         <f t="shared" si="1"/>
-        <v>3744.7659683333336</v>
+        <v>3819.7227276666672</v>
       </c>
       <c r="E28" s="19">
         <f t="shared" si="2"/>
-        <v>22.741493734817816</v>
+        <v>23.196696726720653</v>
       </c>
       <c r="F28" s="19">
         <f t="shared" si="3"/>
-        <v>11.370746867408908</v>
+        <v>11.598348363360326</v>
       </c>
       <c r="G28" s="19">
         <f t="shared" si="4"/>
-        <v>4.548298746963563</v>
+        <v>4.6393393453441307</v>
       </c>
       <c r="H28" s="20">
         <f t="shared" si="5"/>
-        <v>21.604419048076924</v>
+        <v>22.036861890384618</v>
       </c>
     </row>
     <row r="29" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A29" s="8">
         <f t="shared" si="6"/>
         <v>22</v>
       </c>
       <c r="B29" s="18">
         <v>38169.769999999997</v>
       </c>
       <c r="C29" s="18">
         <f t="shared" si="0"/>
-        <v>46528.949630000003</v>
+        <v>47460.292018</v>
       </c>
       <c r="D29" s="18">
         <f t="shared" si="1"/>
-        <v>3877.4124691666666</v>
+        <v>3955.0243348333333</v>
       </c>
       <c r="E29" s="19">
         <f t="shared" si="2"/>
-        <v>23.547039286437247</v>
+        <v>24.018366405870445</v>
       </c>
       <c r="F29" s="19">
         <f t="shared" si="3"/>
-        <v>11.773519643218624</v>
+        <v>12.009183202935223</v>
       </c>
       <c r="G29" s="19">
         <f t="shared" si="4"/>
-        <v>4.7094078572874496</v>
+        <v>4.8036732811740892</v>
       </c>
       <c r="H29" s="20">
         <f t="shared" si="5"/>
-        <v>22.369687322115386</v>
+        <v>22.817448085576924</v>
       </c>
     </row>
     <row r="30" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A30" s="8">
         <f t="shared" si="6"/>
         <v>23</v>
       </c>
       <c r="B30" s="18">
-        <v>39489.82</v>
+        <v>39486.959999999999</v>
       </c>
       <c r="C30" s="18">
         <f t="shared" si="0"/>
-        <v>48138.090580000004</v>
+        <v>49098.086064000003</v>
       </c>
       <c r="D30" s="18">
         <f t="shared" si="1"/>
-        <v>4011.5075483333335</v>
+        <v>4091.5071720000001</v>
       </c>
       <c r="E30" s="19">
         <f t="shared" si="2"/>
-        <v>24.361381872469636</v>
+        <v>24.847209546558705</v>
       </c>
       <c r="F30" s="19">
         <f t="shared" si="3"/>
-        <v>12.180690936234818</v>
+        <v>12.423604773279353</v>
       </c>
       <c r="G30" s="19">
         <f t="shared" si="4"/>
-        <v>4.8722763744939268</v>
+        <v>4.9694419093117412</v>
       </c>
       <c r="H30" s="20">
         <f t="shared" si="5"/>
-        <v>23.143312778846155</v>
+        <v>23.60484906923077</v>
       </c>
     </row>
     <row r="31" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A31" s="8">
         <f t="shared" si="6"/>
         <v>24</v>
       </c>
       <c r="B31" s="18">
-        <v>40795.67</v>
+        <v>40767.19</v>
       </c>
       <c r="C31" s="18">
         <f t="shared" si="0"/>
-        <v>49729.921730000002</v>
+        <v>50689.924046000007</v>
       </c>
       <c r="D31" s="18">
         <f t="shared" si="1"/>
-        <v>4144.1601441666662</v>
+        <v>4224.160337166667</v>
       </c>
       <c r="E31" s="19">
         <f t="shared" si="2"/>
-        <v>25.166964438259111</v>
+        <v>25.652795569838059</v>
       </c>
       <c r="F31" s="19">
         <f t="shared" si="3"/>
-        <v>12.583482219129555</v>
+        <v>12.826397784919029</v>
       </c>
       <c r="G31" s="19">
         <f t="shared" si="4"/>
-        <v>5.0333928876518224</v>
+        <v>5.1305591139676121</v>
       </c>
       <c r="H31" s="20">
         <f t="shared" si="5"/>
-        <v>23.908616216346154</v>
+        <v>24.370155791346157</v>
       </c>
     </row>
     <row r="32" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A32" s="8">
         <f t="shared" si="6"/>
         <v>25</v>
       </c>
       <c r="B32" s="18">
-        <v>40883.85</v>
+        <v>40853.64</v>
       </c>
       <c r="C32" s="18">
         <f t="shared" si="0"/>
-        <v>49837.41315</v>
+        <v>50797.415976000004</v>
       </c>
       <c r="D32" s="18">
         <f t="shared" si="1"/>
-        <v>4153.1177625</v>
+        <v>4233.1179979999997</v>
       </c>
       <c r="E32" s="19">
         <f t="shared" si="2"/>
-        <v>25.221362930161945</v>
+        <v>25.707194319838059</v>
       </c>
       <c r="F32" s="19">
         <f t="shared" si="3"/>
-        <v>12.610681465080972</v>
+        <v>12.85359715991903</v>
       </c>
       <c r="G32" s="19">
         <f t="shared" si="4"/>
-        <v>5.0442725860323891</v>
+        <v>5.1414388639676121</v>
       </c>
       <c r="H32" s="20">
         <f t="shared" si="5"/>
-        <v>23.960294783653847</v>
+        <v>24.421834603846154</v>
       </c>
     </row>
     <row r="33" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A33" s="8">
         <f t="shared" si="6"/>
         <v>26</v>
       </c>
       <c r="B33" s="18">
-        <v>40952.46</v>
+        <v>40920.9</v>
       </c>
       <c r="C33" s="18">
         <f t="shared" si="0"/>
-        <v>49921.048740000006</v>
+        <v>50881.047060000004</v>
       </c>
       <c r="D33" s="18">
         <f t="shared" si="1"/>
-        <v>4160.0873950000005</v>
+        <v>4240.0872550000004</v>
       </c>
       <c r="E33" s="19">
         <f t="shared" si="2"/>
-        <v>25.263688633603241</v>
+        <v>25.749517742914982</v>
       </c>
       <c r="F33" s="19">
         <f t="shared" si="3"/>
-        <v>12.631844316801621</v>
+        <v>12.874758871457491</v>
       </c>
       <c r="G33" s="19">
         <f t="shared" si="4"/>
-        <v>5.0527377267206486</v>
+        <v>5.149903548582996</v>
       </c>
       <c r="H33" s="20">
         <f t="shared" si="5"/>
-        <v>24.000504201923079</v>
+        <v>24.462041855769233</v>
       </c>
     </row>
     <row r="34" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A34" s="8">
         <f t="shared" si="6"/>
         <v>27</v>
       </c>
       <c r="B34" s="18">
-        <v>41030.33</v>
+        <v>40997.24</v>
       </c>
       <c r="C34" s="18">
         <f t="shared" si="0"/>
-        <v>50015.972270000006</v>
+        <v>50975.968216000001</v>
       </c>
       <c r="D34" s="18">
         <f t="shared" si="1"/>
-        <v>4167.9976891666665</v>
+        <v>4247.9973513333334</v>
       </c>
       <c r="E34" s="19">
         <f t="shared" si="2"/>
-        <v>25.311726857287454</v>
+        <v>25.797554765182188</v>
       </c>
       <c r="F34" s="19">
         <f t="shared" si="3"/>
-        <v>12.655863428643727</v>
+        <v>12.898777382591094</v>
       </c>
       <c r="G34" s="19">
         <f t="shared" si="4"/>
-        <v>5.0623453714574911</v>
+        <v>5.1595109530364374</v>
       </c>
       <c r="H34" s="20">
         <f t="shared" si="5"/>
-        <v>24.04614051442308</v>
+        <v>24.507677026923076</v>
       </c>
     </row>
     <row r="35" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A35" s="8">
         <f t="shared" si="6"/>
         <v>28</v>
       </c>
       <c r="B35" s="18">
-        <v>41089.24</v>
+        <v>41055</v>
       </c>
       <c r="C35" s="18">
         <f t="shared" si="0"/>
-        <v>50087.783560000003</v>
+        <v>51047.787000000004</v>
       </c>
       <c r="D35" s="18">
         <f t="shared" si="1"/>
-        <v>4173.9819633333336</v>
+        <v>4253.98225</v>
       </c>
       <c r="E35" s="19">
         <f t="shared" si="2"/>
-        <v>25.348068603238868</v>
+        <v>25.833900303643727</v>
       </c>
       <c r="F35" s="19">
         <f t="shared" si="3"/>
-        <v>12.674034301619434</v>
+        <v>12.916950151821863</v>
       </c>
       <c r="G35" s="19">
         <f t="shared" si="4"/>
-        <v>5.0696137206477738</v>
+        <v>5.1667800607287457</v>
       </c>
       <c r="H35" s="20">
         <f t="shared" si="5"/>
-        <v>24.080665173076923</v>
+        <v>24.542205288461542</v>
       </c>
     </row>
     <row r="36" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A36" s="8">
         <f t="shared" si="6"/>
         <v>29</v>
       </c>
       <c r="B36" s="18">
-        <v>41143.78</v>
+        <v>41108.47</v>
       </c>
       <c r="C36" s="18">
         <f t="shared" si="0"/>
-        <v>50154.267820000001</v>
+        <v>51114.271598000007</v>
       </c>
       <c r="D36" s="18">
         <f t="shared" si="1"/>
-        <v>4179.5223183333337</v>
+        <v>4259.5226331666672</v>
       </c>
       <c r="E36" s="19">
         <f t="shared" si="2"/>
-        <v>25.38171448380567</v>
+        <v>25.867546355263162</v>
       </c>
       <c r="F36" s="19">
         <f t="shared" si="3"/>
-        <v>12.690857241902835</v>
+        <v>12.933773177631581</v>
       </c>
       <c r="G36" s="19">
         <f t="shared" si="4"/>
-        <v>5.0763428967611341</v>
+        <v>5.173509271052632</v>
       </c>
       <c r="H36" s="20">
         <f t="shared" si="5"/>
-        <v>24.112628759615387</v>
+        <v>24.574169037500003</v>
       </c>
     </row>
     <row r="37" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A37" s="8">
         <f t="shared" si="6"/>
         <v>30</v>
       </c>
       <c r="B37" s="18">
-        <v>41194.35</v>
+        <v>41158.04</v>
       </c>
       <c r="C37" s="18">
         <f t="shared" si="0"/>
-        <v>50215.912649999998</v>
+        <v>51175.906936000007</v>
       </c>
       <c r="D37" s="18">
         <f t="shared" si="1"/>
-        <v>4184.6593874999999</v>
+        <v>4264.6589113333339</v>
       </c>
       <c r="E37" s="19">
         <f t="shared" si="2"/>
-        <v>25.412911260121458</v>
+        <v>25.898738327935227</v>
       </c>
       <c r="F37" s="19">
         <f t="shared" si="3"/>
-        <v>12.706455630060729</v>
+        <v>12.949369163967614</v>
       </c>
       <c r="G37" s="19">
         <f t="shared" si="4"/>
-        <v>5.0825822520242916</v>
+        <v>5.1797476655870458</v>
       </c>
       <c r="H37" s="20">
         <f t="shared" si="5"/>
-        <v>24.142265697115384</v>
+        <v>24.603801411538466</v>
       </c>
     </row>
     <row r="38" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A38" s="8">
         <f t="shared" si="6"/>
         <v>31</v>
       </c>
       <c r="B38" s="18">
-        <v>41241.15</v>
+        <v>41203.93</v>
       </c>
       <c r="C38" s="18">
         <f t="shared" si="0"/>
-        <v>50272.961850000007</v>
+        <v>51232.966562000001</v>
       </c>
       <c r="D38" s="18">
         <f t="shared" si="1"/>
-        <v>4189.4134875000009</v>
+        <v>4269.4138801666668</v>
       </c>
       <c r="E38" s="19">
         <f t="shared" si="2"/>
-        <v>25.441782312753041</v>
+        <v>25.927614656882593</v>
       </c>
       <c r="F38" s="19">
         <f t="shared" si="3"/>
-        <v>12.720891156376521</v>
+        <v>12.963807328441296</v>
       </c>
       <c r="G38" s="19">
         <f t="shared" si="4"/>
-        <v>5.0883564625506086</v>
+        <v>5.1855229313765188</v>
       </c>
       <c r="H38" s="20">
         <f t="shared" si="5"/>
-        <v>24.169693197115389</v>
+        <v>24.631233924038462</v>
       </c>
     </row>
     <row r="39" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A39" s="8">
         <f t="shared" si="6"/>
         <v>32</v>
       </c>
       <c r="B39" s="18">
-        <v>41284.51</v>
+        <v>41246.44</v>
       </c>
       <c r="C39" s="18">
         <f t="shared" si="0"/>
-        <v>50325.817690000003</v>
+        <v>51285.823496000005</v>
       </c>
       <c r="D39" s="18">
         <f t="shared" si="1"/>
-        <v>4193.8181408333339</v>
+        <v>4273.8186246666673</v>
       </c>
       <c r="E39" s="19">
         <f t="shared" si="2"/>
-        <v>25.468531219635629</v>
+        <v>25.954364117408907</v>
       </c>
       <c r="F39" s="19">
         <f t="shared" si="3"/>
-        <v>12.734265609817815</v>
+        <v>12.977182058704454</v>
       </c>
       <c r="G39" s="19">
         <f t="shared" si="4"/>
-        <v>5.0937062439271257</v>
+        <v>5.1908728234817811</v>
       </c>
       <c r="H39" s="20">
         <f t="shared" si="5"/>
-        <v>24.195104658653847</v>
+        <v>24.656645911538465</v>
       </c>
     </row>
     <row r="40" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A40" s="8">
         <f t="shared" si="6"/>
         <v>33</v>
       </c>
       <c r="B40" s="18">
-        <v>41324.629999999997</v>
+        <v>41285.769999999997</v>
       </c>
       <c r="C40" s="18">
         <f t="shared" si="0"/>
-        <v>50374.723969999999</v>
+        <v>51334.726417999998</v>
       </c>
       <c r="D40" s="18">
         <f t="shared" si="1"/>
-        <v>4197.8936641666669</v>
+        <v>4277.8938681666668</v>
       </c>
       <c r="E40" s="19">
         <f t="shared" si="2"/>
-        <v>25.493281361336031</v>
+        <v>25.979112559716597</v>
       </c>
       <c r="F40" s="19">
         <f t="shared" si="3"/>
-        <v>12.746640680668015</v>
+        <v>12.989556279858299</v>
       </c>
       <c r="G40" s="19">
         <f t="shared" si="4"/>
-        <v>5.0986562722672062</v>
+        <v>5.1958225119433195</v>
       </c>
       <c r="H40" s="20">
         <f t="shared" si="5"/>
-        <v>24.218617293269229</v>
+        <v>24.680156931730767</v>
       </c>
     </row>
     <row r="41" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A41" s="8">
         <f t="shared" si="6"/>
         <v>34</v>
       </c>
       <c r="B41" s="18">
-        <v>41361.81</v>
+        <v>41322.22</v>
       </c>
       <c r="C41" s="18">
         <f t="shared" si="0"/>
-        <v>50420.046390000003</v>
+        <v>51380.048348000004</v>
       </c>
       <c r="D41" s="18">
         <f t="shared" si="1"/>
-        <v>4201.6705325000003</v>
+        <v>4281.6706956666667</v>
       </c>
       <c r="E41" s="19">
         <f t="shared" si="2"/>
-        <v>25.516217808704454</v>
+        <v>26.002048759109314</v>
       </c>
       <c r="F41" s="19">
         <f t="shared" si="3"/>
-        <v>12.758108904352227</v>
+        <v>13.001024379554657</v>
       </c>
       <c r="G41" s="19">
         <f t="shared" si="4"/>
-        <v>5.1032435617408911</v>
+        <v>5.200409751821863</v>
       </c>
       <c r="H41" s="20">
         <f t="shared" si="5"/>
-        <v>24.240406918269233</v>
+        <v>24.701946321153848</v>
       </c>
     </row>
     <row r="42" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A42" s="21">
         <f t="shared" si="6"/>
         <v>35</v>
       </c>
       <c r="B42" s="22">
-        <v>41396.21</v>
+        <v>41355.94</v>
       </c>
       <c r="C42" s="22">
         <f t="shared" si="0"/>
-        <v>50461.97999</v>
+        <v>51421.975796000006</v>
       </c>
       <c r="D42" s="22">
         <f t="shared" si="1"/>
-        <v>4205.1649991666663</v>
+        <v>4285.1646496666672</v>
       </c>
       <c r="E42" s="23">
         <f t="shared" si="2"/>
-        <v>25.537439266194333</v>
+        <v>26.023267103238869</v>
       </c>
       <c r="F42" s="23">
         <f t="shared" si="3"/>
-        <v>12.768719633097167</v>
+        <v>13.011633551619434</v>
       </c>
       <c r="G42" s="23">
         <f t="shared" si="4"/>
-        <v>5.107487853238867</v>
+        <v>5.2046534206477739</v>
       </c>
       <c r="H42" s="24">
         <f t="shared" si="5"/>
-        <v>24.260567302884617</v>
+        <v>24.722103748076925</v>
       </c>
     </row>
   </sheetData>
   <dataConsolidate/>
   <mergeCells count="3">
     <mergeCell ref="B4:C4"/>
     <mergeCell ref="E4:H4"/>
     <mergeCell ref="E5:G5"/>
   </mergeCells>
   <pageMargins left="0.39370078740157483" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0">
     <oddFooter>&amp;L&amp;"Calibri,Standaard"&amp;F</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0800-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:H42"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.88671875" defaultRowHeight="13.8" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="1" width="6.44140625" style="2" bestFit="1" customWidth="1"/>
     <col min="2" max="4" width="15.33203125" style="2" customWidth="1"/>
     <col min="5" max="8" width="12.33203125" style="2" customWidth="1"/>
     <col min="9" max="16384" width="8.88671875" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A1" s="1" t="s">
         <v>16</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="2" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A2" s="4"/>
       <c r="D2" s="3">
         <f>Inhoud!B4</f>
-        <v>46054</v>
+        <v>46235</v>
       </c>
     </row>
     <row r="3" spans="1:8" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A3" s="1"/>
       <c r="B3" s="1"/>
       <c r="C3" s="5" t="s">
         <v>1</v>
       </c>
       <c r="D3" s="33">
         <f>Inhoud!B6</f>
-        <v>1.2190000000000001</v>
+        <v>1.2434000000000001</v>
       </c>
     </row>
     <row r="4" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A4" s="6"/>
       <c r="B4" s="41" t="s">
         <v>2</v>
       </c>
       <c r="C4" s="42"/>
       <c r="D4" s="7" t="s">
         <v>3</v>
       </c>
       <c r="E4" s="41" t="s">
         <v>4</v>
       </c>
       <c r="F4" s="43"/>
       <c r="G4" s="43"/>
       <c r="H4" s="42"/>
     </row>
     <row r="5" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A5" s="8"/>
       <c r="B5" s="9">
         <v>1</v>
       </c>
       <c r="C5" s="10"/>
       <c r="D5" s="10"/>
       <c r="E5" s="44" t="s">
         <v>5</v>
       </c>
       <c r="F5" s="45"/>
       <c r="G5" s="46"/>
       <c r="H5" s="11" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="6" spans="1:8" s="17" customFormat="1" x14ac:dyDescent="0.3">
       <c r="A6" s="12"/>
       <c r="B6" s="14" t="str">
         <f>'L4'!$B$6</f>
         <v>basis 01/01/2022</v>
       </c>
       <c r="C6" s="13">
         <f>D2</f>
-        <v>46054</v>
+        <v>46235</v>
       </c>
       <c r="D6" s="13">
         <f>C6</f>
-        <v>46054</v>
+        <v>46235</v>
       </c>
       <c r="E6" s="14">
         <v>1</v>
       </c>
       <c r="F6" s="15">
         <v>0.5</v>
       </c>
       <c r="G6" s="16">
         <v>0.2</v>
       </c>
       <c r="H6" s="12"/>
     </row>
     <row r="7" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A7" s="8">
         <v>0</v>
       </c>
       <c r="B7" s="18">
         <v>28010.54</v>
       </c>
       <c r="C7" s="18">
         <f t="shared" ref="C7:C42" si="0">B7*$D$3</f>
-        <v>34144.848260000006</v>
+        <v>34828.305436000002</v>
       </c>
       <c r="D7" s="18">
         <f t="shared" ref="D7:D42" si="1">B7/12*$D$3</f>
-        <v>2845.4040216666667</v>
+        <v>2902.3587863333332</v>
       </c>
       <c r="E7" s="19">
         <f t="shared" ref="E7:E42" si="2">C7/1976</f>
-        <v>17.27978150809717</v>
+        <v>17.62566064574899</v>
       </c>
       <c r="F7" s="19">
         <f>E7/2</f>
-        <v>8.6398907540485848</v>
+        <v>8.8128303228744951</v>
       </c>
       <c r="G7" s="19">
         <f>E7/5</f>
-        <v>3.4559563016194339</v>
+        <v>3.5251321291497981</v>
       </c>
       <c r="H7" s="20">
         <f>C7/2080</f>
-        <v>16.41579243269231</v>
+        <v>16.744377613461541</v>
       </c>
     </row>
     <row r="8" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A8" s="8">
         <f>A7+1</f>
         <v>1</v>
       </c>
       <c r="B8" s="18">
         <v>28576.639999999999</v>
       </c>
       <c r="C8" s="18">
         <f t="shared" si="0"/>
-        <v>34834.924160000002</v>
+        <v>35532.194176000005</v>
       </c>
       <c r="D8" s="18">
         <f t="shared" si="1"/>
-        <v>2902.910346666667</v>
+        <v>2961.0161813333334</v>
       </c>
       <c r="E8" s="19">
         <f t="shared" si="2"/>
-        <v>17.62901020242915</v>
+        <v>17.981879643724699</v>
       </c>
       <c r="F8" s="19">
         <f t="shared" ref="F8:F42" si="3">E8/2</f>
-        <v>8.814505101214575</v>
+        <v>8.9909398218623497</v>
       </c>
       <c r="G8" s="19">
         <f t="shared" ref="G8:G42" si="4">E8/5</f>
-        <v>3.5258020404858299</v>
+        <v>3.5963759287449397</v>
       </c>
       <c r="H8" s="20">
         <f t="shared" ref="H8:H42" si="5">C8/2080</f>
-        <v>16.747559692307693</v>
+        <v>17.082785661538463</v>
       </c>
     </row>
     <row r="9" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A9" s="8">
         <f t="shared" ref="A9:A42" si="6">A8+1</f>
         <v>2</v>
       </c>
       <c r="B9" s="18">
         <v>29111.33</v>
       </c>
       <c r="C9" s="18">
         <f t="shared" si="0"/>
-        <v>35486.711270000007</v>
+        <v>36197.027722000006</v>
       </c>
       <c r="D9" s="18">
         <f t="shared" si="1"/>
-        <v>2957.2259391666666</v>
+        <v>3016.4189768333335</v>
       </c>
       <c r="E9" s="19">
         <f t="shared" si="2"/>
-        <v>17.958861978744942</v>
+        <v>18.31833386740891</v>
       </c>
       <c r="F9" s="19">
         <f t="shared" si="3"/>
-        <v>8.9794309893724709</v>
+        <v>9.159166933704455</v>
       </c>
       <c r="G9" s="19">
         <f t="shared" si="4"/>
-        <v>3.5917723957489884</v>
+        <v>3.6636667734817818</v>
       </c>
       <c r="H9" s="20">
         <f t="shared" si="5"/>
-        <v>17.060918879807694</v>
+        <v>17.402417174038465</v>
       </c>
     </row>
     <row r="10" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A10" s="8">
         <f t="shared" si="6"/>
         <v>3</v>
       </c>
       <c r="B10" s="18">
         <v>29615.53</v>
       </c>
       <c r="C10" s="18">
         <f t="shared" si="0"/>
-        <v>36101.33107</v>
+        <v>36823.950001999998</v>
       </c>
       <c r="D10" s="18">
         <f t="shared" si="1"/>
-        <v>3008.444255833333</v>
+        <v>3068.6625001666666</v>
       </c>
       <c r="E10" s="19">
         <f t="shared" si="2"/>
-        <v>18.26990438765182</v>
+        <v>18.635602227732793</v>
       </c>
       <c r="F10" s="19">
         <f t="shared" si="3"/>
-        <v>9.1349521938259102</v>
+        <v>9.3178011138663965</v>
       </c>
       <c r="G10" s="19">
         <f t="shared" si="4"/>
-        <v>3.6539808775303642</v>
+        <v>3.7271204455465585</v>
       </c>
       <c r="H10" s="20">
         <f t="shared" si="5"/>
-        <v>17.356409168269231</v>
+        <v>17.703822116346153</v>
       </c>
     </row>
     <row r="11" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A11" s="8">
         <f t="shared" si="6"/>
         <v>4</v>
       </c>
       <c r="B11" s="18">
         <v>30090.29</v>
       </c>
       <c r="C11" s="18">
         <f t="shared" si="0"/>
-        <v>36680.06351</v>
+        <v>37414.266586000005</v>
       </c>
       <c r="D11" s="18">
         <f t="shared" si="1"/>
-        <v>3056.671959166667</v>
+        <v>3117.8555488333336</v>
       </c>
       <c r="E11" s="19">
         <f t="shared" si="2"/>
-        <v>18.562785177125505</v>
+        <v>18.934345438259111</v>
       </c>
       <c r="F11" s="19">
         <f t="shared" si="3"/>
-        <v>9.2813925885627526</v>
+        <v>9.4671727191295556</v>
       </c>
       <c r="G11" s="19">
         <f t="shared" si="4"/>
-        <v>3.712557035425101</v>
+        <v>3.7868690876518221</v>
       </c>
       <c r="H11" s="20">
         <f t="shared" si="5"/>
-        <v>17.634645918269232</v>
+        <v>17.987628166346155</v>
       </c>
     </row>
     <row r="12" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A12" s="8">
         <f t="shared" si="6"/>
         <v>5</v>
       </c>
       <c r="B12" s="18">
         <v>30536.66</v>
       </c>
       <c r="C12" s="18">
         <f t="shared" si="0"/>
-        <v>37224.188540000003</v>
+        <v>37969.283044000003</v>
       </c>
       <c r="D12" s="18">
         <f t="shared" si="1"/>
-        <v>3102.0157116666669</v>
+        <v>3164.1069203333336</v>
       </c>
       <c r="E12" s="19">
         <f t="shared" si="2"/>
-        <v>18.838152095141702</v>
+        <v>19.215224212550609</v>
       </c>
       <c r="F12" s="19">
         <f t="shared" si="3"/>
-        <v>9.4190760475708508</v>
+        <v>9.6076121062753046</v>
       </c>
       <c r="G12" s="19">
         <f t="shared" si="4"/>
-        <v>3.7676304190283405</v>
+        <v>3.843044842510122</v>
       </c>
       <c r="H12" s="20">
         <f t="shared" si="5"/>
-        <v>17.896244490384618</v>
+        <v>18.254463001923078</v>
       </c>
     </row>
     <row r="13" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A13" s="8">
         <f t="shared" si="6"/>
         <v>6</v>
       </c>
       <c r="B13" s="18">
         <v>30955.9</v>
       </c>
       <c r="C13" s="18">
         <f t="shared" si="0"/>
-        <v>37735.242100000003</v>
+        <v>38490.566060000005</v>
       </c>
       <c r="D13" s="18">
         <f t="shared" si="1"/>
-        <v>3144.6035083333336</v>
+        <v>3207.5471716666666</v>
       </c>
       <c r="E13" s="19">
         <f t="shared" si="2"/>
-        <v>19.096782439271255</v>
+        <v>19.479031406882594</v>
       </c>
       <c r="F13" s="19">
         <f t="shared" si="3"/>
-        <v>9.5483912196356275</v>
+        <v>9.7395157034412971</v>
       </c>
       <c r="G13" s="19">
         <f t="shared" si="4"/>
-        <v>3.8193564878542512</v>
+        <v>3.8958062813765189</v>
       </c>
       <c r="H13" s="20">
         <f t="shared" si="5"/>
-        <v>18.141943317307692</v>
+        <v>18.505079836538464</v>
       </c>
     </row>
     <row r="14" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A14" s="8">
         <f t="shared" si="6"/>
         <v>7</v>
       </c>
       <c r="B14" s="18">
         <v>31349.29</v>
       </c>
       <c r="C14" s="18">
         <f t="shared" si="0"/>
-        <v>38214.784510000005</v>
+        <v>38979.707186</v>
       </c>
       <c r="D14" s="18">
         <f t="shared" si="1"/>
-        <v>3184.5653758333337</v>
+        <v>3248.3089321666671</v>
       </c>
       <c r="E14" s="19">
         <f t="shared" si="2"/>
-        <v>19.339465845141703</v>
+        <v>19.726572462550607</v>
       </c>
       <c r="F14" s="19">
         <f t="shared" si="3"/>
-        <v>9.6697329225708515</v>
+        <v>9.8632862312753034</v>
       </c>
       <c r="G14" s="19">
         <f t="shared" si="4"/>
-        <v>3.8678931690283407</v>
+        <v>3.9453144925101213</v>
       </c>
       <c r="H14" s="20">
         <f t="shared" si="5"/>
-        <v>18.372492552884619</v>
+        <v>18.740243839423076</v>
       </c>
     </row>
     <row r="15" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A15" s="8">
         <f t="shared" si="6"/>
         <v>8</v>
       </c>
       <c r="B15" s="18">
         <v>31717.88</v>
       </c>
       <c r="C15" s="18">
         <f t="shared" si="0"/>
-        <v>38664.095720000005</v>
+        <v>39438.011992</v>
       </c>
       <c r="D15" s="18">
         <f t="shared" si="1"/>
-        <v>3222.0079766666668</v>
+        <v>3286.5009993333338</v>
       </c>
       <c r="E15" s="19">
         <f t="shared" si="2"/>
-        <v>19.566850060728747</v>
+        <v>19.958508093117409</v>
       </c>
       <c r="F15" s="19">
         <f t="shared" si="3"/>
-        <v>9.7834250303643735</v>
+        <v>9.9792540465587045</v>
       </c>
       <c r="G15" s="19">
         <f t="shared" si="4"/>
-        <v>3.9133700121457493</v>
+        <v>3.9917016186234817</v>
       </c>
       <c r="H15" s="20">
         <f t="shared" si="5"/>
-        <v>18.58850755769231</v>
+        <v>18.960582688461539</v>
       </c>
     </row>
     <row r="16" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A16" s="8">
         <f t="shared" si="6"/>
         <v>9</v>
       </c>
       <c r="B16" s="18">
         <v>32063.06</v>
       </c>
       <c r="C16" s="18">
         <f t="shared" si="0"/>
-        <v>39084.870140000006</v>
+        <v>39867.208804000002</v>
       </c>
       <c r="D16" s="18">
         <f t="shared" si="1"/>
-        <v>3257.0725116666667</v>
+        <v>3322.2674003333336</v>
       </c>
       <c r="E16" s="19">
         <f t="shared" si="2"/>
-        <v>19.779792580971662</v>
+        <v>20.175712957489878</v>
       </c>
       <c r="F16" s="19">
         <f t="shared" si="3"/>
-        <v>9.8898962904858312</v>
+        <v>10.087856478744939</v>
       </c>
       <c r="G16" s="19">
         <f t="shared" si="4"/>
-        <v>3.9559585161943325</v>
+        <v>4.0351425914979755</v>
       </c>
       <c r="H16" s="20">
         <f t="shared" si="5"/>
-        <v>18.79080295192308</v>
+        <v>19.166927309615385</v>
       </c>
     </row>
     <row r="17" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A17" s="8">
         <f t="shared" si="6"/>
         <v>10</v>
       </c>
       <c r="B17" s="18">
         <v>32385.98</v>
       </c>
       <c r="C17" s="18">
         <f t="shared" si="0"/>
-        <v>39478.509620000004</v>
+        <v>40268.727532000004</v>
       </c>
       <c r="D17" s="18">
         <f t="shared" si="1"/>
-        <v>3289.8758016666666</v>
+        <v>3355.7272943333332</v>
       </c>
       <c r="E17" s="19">
         <f t="shared" si="2"/>
-        <v>19.979002844129557</v>
+        <v>20.378910694331985</v>
       </c>
       <c r="F17" s="19">
         <f t="shared" si="3"/>
-        <v>9.9895014220647784</v>
+        <v>10.189455347165993</v>
       </c>
       <c r="G17" s="19">
         <f t="shared" si="4"/>
-        <v>3.9958005688259113</v>
+        <v>4.0757821388663968</v>
       </c>
       <c r="H17" s="20">
         <f t="shared" si="5"/>
-        <v>18.980052701923078</v>
+        <v>19.359965159615388</v>
       </c>
     </row>
     <row r="18" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A18" s="8">
         <f t="shared" si="6"/>
         <v>11</v>
       </c>
       <c r="B18" s="18">
         <v>32687.69</v>
       </c>
       <c r="C18" s="18">
         <f t="shared" si="0"/>
-        <v>39846.294110000003</v>
+        <v>40643.873745999997</v>
       </c>
       <c r="D18" s="18">
         <f t="shared" si="1"/>
-        <v>3320.5245091666666</v>
+        <v>3386.9894788333331</v>
       </c>
       <c r="E18" s="19">
         <f t="shared" si="2"/>
-        <v>20.165128598178139</v>
+        <v>20.568762017206478</v>
       </c>
       <c r="F18" s="19">
         <f t="shared" si="3"/>
-        <v>10.08256429908907</v>
+        <v>10.284381008603239</v>
       </c>
       <c r="G18" s="19">
         <f t="shared" si="4"/>
-        <v>4.0330257196356278</v>
+        <v>4.1137524034412953</v>
       </c>
       <c r="H18" s="20">
         <f t="shared" si="5"/>
-        <v>19.156872168269231</v>
+        <v>19.540323916346154</v>
       </c>
     </row>
     <row r="19" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A19" s="8">
         <f t="shared" si="6"/>
         <v>12</v>
       </c>
       <c r="B19" s="18">
         <v>32969.58</v>
       </c>
       <c r="C19" s="18">
         <f t="shared" si="0"/>
-        <v>40189.918020000005</v>
+        <v>40994.375772000007</v>
       </c>
       <c r="D19" s="18">
         <f t="shared" si="1"/>
-        <v>3349.1598350000004</v>
+        <v>3416.1979810000003</v>
       </c>
       <c r="E19" s="19">
         <f t="shared" si="2"/>
-        <v>20.339027338056681</v>
+        <v>20.746141585020247</v>
       </c>
       <c r="F19" s="19">
         <f t="shared" si="3"/>
-        <v>10.169513669028341</v>
+        <v>10.373070792510124</v>
       </c>
       <c r="G19" s="19">
         <f t="shared" si="4"/>
-        <v>4.0678054676113362</v>
+        <v>4.1492283170040496</v>
       </c>
       <c r="H19" s="20">
         <f t="shared" si="5"/>
-        <v>19.322075971153847</v>
+        <v>19.708834505769232</v>
       </c>
     </row>
     <row r="20" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A20" s="8">
         <f t="shared" si="6"/>
         <v>13</v>
       </c>
       <c r="B20" s="18">
         <v>33232.58</v>
       </c>
       <c r="C20" s="18">
         <f t="shared" si="0"/>
-        <v>40510.515020000006</v>
+        <v>41321.389972000004</v>
       </c>
       <c r="D20" s="18">
         <f t="shared" si="1"/>
-        <v>3375.876251666667</v>
+        <v>3443.4491643333336</v>
       </c>
       <c r="E20" s="19">
         <f t="shared" si="2"/>
-        <v>20.501272783400815</v>
+        <v>20.911634601214576</v>
       </c>
       <c r="F20" s="19">
         <f t="shared" si="3"/>
-        <v>10.250636391700407</v>
+        <v>10.455817300607288</v>
       </c>
       <c r="G20" s="19">
         <f t="shared" si="4"/>
-        <v>4.1002545566801629</v>
+        <v>4.1823269202429154</v>
       </c>
       <c r="H20" s="20">
         <f t="shared" si="5"/>
-        <v>19.476209144230772</v>
+        <v>19.866052871153848</v>
       </c>
     </row>
     <row r="21" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A21" s="8">
         <f t="shared" si="6"/>
         <v>14</v>
       </c>
       <c r="B21" s="18">
         <v>34107.360000000001</v>
       </c>
       <c r="C21" s="18">
         <f t="shared" si="0"/>
-        <v>41576.871840000007</v>
+        <v>42409.091424000006</v>
       </c>
       <c r="D21" s="18">
         <f t="shared" si="1"/>
-        <v>3464.7393200000006</v>
+        <v>3534.0909520000005</v>
       </c>
       <c r="E21" s="19">
         <f t="shared" si="2"/>
-        <v>21.040927044534417</v>
+        <v>21.462090801619436</v>
       </c>
       <c r="F21" s="19">
         <f t="shared" si="3"/>
-        <v>10.520463522267208</v>
+        <v>10.731045400809718</v>
       </c>
       <c r="G21" s="19">
         <f t="shared" si="4"/>
-        <v>4.2081854089068838</v>
+        <v>4.2924181603238871</v>
       </c>
       <c r="H21" s="20">
         <f t="shared" si="5"/>
-        <v>19.988880692307696</v>
+        <v>20.388986261538463</v>
       </c>
     </row>
     <row r="22" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A22" s="8">
         <f t="shared" si="6"/>
         <v>15</v>
       </c>
       <c r="B22" s="18">
         <v>34122.080000000002</v>
       </c>
       <c r="C22" s="18">
         <f t="shared" si="0"/>
-        <v>41594.815520000004</v>
+        <v>42427.394272000005</v>
       </c>
       <c r="D22" s="18">
         <f t="shared" si="1"/>
-        <v>3466.2346266666668</v>
+        <v>3535.6161893333333</v>
       </c>
       <c r="E22" s="19">
         <f t="shared" si="2"/>
-        <v>21.050007854251014</v>
+        <v>21.47135337651822</v>
       </c>
       <c r="F22" s="19">
         <f t="shared" si="3"/>
-        <v>10.525003927125507</v>
+        <v>10.73567668825911</v>
       </c>
       <c r="G22" s="19">
         <f t="shared" si="4"/>
-        <v>4.2100015708502028</v>
+        <v>4.2942706753036441</v>
       </c>
       <c r="H22" s="20">
         <f t="shared" si="5"/>
-        <v>19.997507461538465</v>
+        <v>20.397785707692311</v>
       </c>
     </row>
     <row r="23" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A23" s="8">
         <f t="shared" si="6"/>
         <v>16</v>
       </c>
       <c r="B23" s="18">
         <v>35476.28</v>
       </c>
       <c r="C23" s="18">
         <f t="shared" si="0"/>
-        <v>43245.585319999998</v>
+        <v>44111.206552000003</v>
       </c>
       <c r="D23" s="18">
         <f t="shared" si="1"/>
-        <v>3603.798776666667</v>
+        <v>3675.9338793333336</v>
       </c>
       <c r="E23" s="19">
         <f t="shared" si="2"/>
-        <v>21.885417672064776</v>
+        <v>22.323485097165992</v>
       </c>
       <c r="F23" s="19">
         <f t="shared" si="3"/>
-        <v>10.942708836032388</v>
+        <v>11.161742548582996</v>
       </c>
       <c r="G23" s="19">
         <f t="shared" si="4"/>
-        <v>4.3770835344129555</v>
+        <v>4.4646970194331983</v>
       </c>
       <c r="H23" s="20">
         <f t="shared" si="5"/>
-        <v>20.791146788461539</v>
+        <v>21.207310842307695</v>
       </c>
     </row>
     <row r="24" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A24" s="8">
         <f t="shared" si="6"/>
         <v>17</v>
       </c>
       <c r="B24" s="18">
         <v>35490.97</v>
       </c>
       <c r="C24" s="18">
         <f t="shared" si="0"/>
-        <v>43263.492430000006</v>
+        <v>44129.472098000006</v>
       </c>
       <c r="D24" s="18">
         <f t="shared" si="1"/>
-        <v>3605.2910358333338</v>
+        <v>3677.4560081666668</v>
       </c>
       <c r="E24" s="19">
         <f t="shared" si="2"/>
-        <v>21.89447997469636</v>
+        <v>22.332728794534415</v>
       </c>
       <c r="F24" s="19">
         <f t="shared" si="3"/>
-        <v>10.94723998734818</v>
+        <v>11.166364397267207</v>
       </c>
       <c r="G24" s="19">
         <f t="shared" si="4"/>
-        <v>4.3788959949392723</v>
+        <v>4.4665457589068831</v>
       </c>
       <c r="H24" s="20">
         <f t="shared" si="5"/>
-        <v>20.799755975961542</v>
+        <v>21.216092354807696</v>
       </c>
     </row>
     <row r="25" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A25" s="8">
         <f t="shared" si="6"/>
         <v>18</v>
       </c>
       <c r="B25" s="18">
         <v>36845.17</v>
       </c>
       <c r="C25" s="18">
         <f t="shared" si="0"/>
-        <v>44914.26223</v>
+        <v>45813.284377999997</v>
       </c>
       <c r="D25" s="18">
         <f t="shared" si="1"/>
-        <v>3742.8551858333335</v>
+        <v>3817.7736981666667</v>
       </c>
       <c r="E25" s="19">
         <f t="shared" si="2"/>
-        <v>22.729889792510122</v>
+        <v>23.184860515182184</v>
       </c>
       <c r="F25" s="19">
         <f t="shared" si="3"/>
-        <v>11.364944896255061</v>
+        <v>11.592430257591092</v>
       </c>
       <c r="G25" s="19">
         <f t="shared" si="4"/>
-        <v>4.5459779585020241</v>
+        <v>4.6369721030364364</v>
       </c>
       <c r="H25" s="20">
         <f t="shared" si="5"/>
-        <v>21.593395302884616</v>
+        <v>22.025617489423077</v>
       </c>
     </row>
     <row r="26" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A26" s="8">
         <f t="shared" si="6"/>
         <v>19</v>
       </c>
       <c r="B26" s="18">
         <v>36859.910000000003</v>
       </c>
       <c r="C26" s="18">
         <f t="shared" si="0"/>
-        <v>44932.230290000007</v>
+        <v>45831.612094000004</v>
       </c>
       <c r="D26" s="18">
         <f t="shared" si="1"/>
-        <v>3744.3525241666671</v>
+        <v>3819.3010078333336</v>
       </c>
       <c r="E26" s="19">
         <f t="shared" si="2"/>
-        <v>22.738982940283403</v>
+        <v>23.194135675101215</v>
       </c>
       <c r="F26" s="19">
         <f t="shared" si="3"/>
-        <v>11.369491470141702</v>
+        <v>11.597067837550608</v>
       </c>
       <c r="G26" s="19">
         <f t="shared" si="4"/>
-        <v>4.5477965880566806</v>
+        <v>4.638827135020243</v>
       </c>
       <c r="H26" s="20">
         <f t="shared" si="5"/>
-        <v>21.602033793269236</v>
+        <v>22.034428891346156</v>
       </c>
     </row>
     <row r="27" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A27" s="8">
         <f t="shared" si="6"/>
         <v>20</v>
       </c>
       <c r="B27" s="18">
         <v>38214.1</v>
       </c>
       <c r="C27" s="18">
         <f t="shared" si="0"/>
-        <v>46582.9879</v>
+        <v>47515.411939999998</v>
       </c>
       <c r="D27" s="18">
         <f t="shared" si="1"/>
-        <v>3881.9156583333333</v>
+        <v>3959.6176616666667</v>
       </c>
       <c r="E27" s="19">
         <f t="shared" si="2"/>
-        <v>23.574386589068826</v>
+        <v>24.046261103238866</v>
       </c>
       <c r="F27" s="19">
         <f t="shared" si="3"/>
-        <v>11.787193294534413</v>
+        <v>12.023130551619433</v>
       </c>
       <c r="G27" s="19">
         <f t="shared" si="4"/>
-        <v>4.7148773178137651</v>
+        <v>4.8092522206477728</v>
       </c>
       <c r="H27" s="20">
         <f t="shared" si="5"/>
-        <v>22.395667259615383</v>
+        <v>22.843948048076921</v>
       </c>
     </row>
     <row r="28" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A28" s="8">
         <f t="shared" si="6"/>
         <v>21</v>
       </c>
       <c r="B28" s="18">
         <v>38228.79</v>
       </c>
       <c r="C28" s="18">
         <f t="shared" si="0"/>
-        <v>46600.895010000007</v>
+        <v>47533.677486</v>
       </c>
       <c r="D28" s="18">
         <f t="shared" si="1"/>
-        <v>3883.4079175000002</v>
+        <v>3961.1397905000003</v>
       </c>
       <c r="E28" s="19">
         <f t="shared" si="2"/>
-        <v>23.58344889170041</v>
+        <v>24.055504800607288</v>
       </c>
       <c r="F28" s="19">
         <f t="shared" si="3"/>
-        <v>11.791724445850205</v>
+        <v>12.027752400303644</v>
       </c>
       <c r="G28" s="19">
         <f t="shared" si="4"/>
-        <v>4.7166897783400819</v>
+        <v>4.8111009601214576</v>
       </c>
       <c r="H28" s="20">
         <f t="shared" si="5"/>
-        <v>22.404276447115389</v>
+        <v>22.852729560576922</v>
       </c>
     </row>
     <row r="29" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A29" s="8">
         <f t="shared" si="6"/>
         <v>22</v>
       </c>
       <c r="B29" s="18">
-        <v>39583</v>
+        <v>39578.32</v>
       </c>
       <c r="C29" s="18">
         <f t="shared" si="0"/>
-        <v>48251.677000000003</v>
+        <v>49211.683088000005</v>
       </c>
       <c r="D29" s="18">
         <f t="shared" si="1"/>
-        <v>4020.9730833333338</v>
+        <v>4100.9735906666665</v>
       </c>
       <c r="E29" s="19">
         <f t="shared" si="2"/>
-        <v>24.418864878542511</v>
+        <v>24.904697919028344</v>
       </c>
       <c r="F29" s="19">
         <f t="shared" si="3"/>
-        <v>12.209432439271255</v>
+        <v>12.452348959514172</v>
       </c>
       <c r="G29" s="19">
         <f t="shared" si="4"/>
-        <v>4.883772975708502</v>
+        <v>4.9809395838056689</v>
       </c>
       <c r="H29" s="20">
         <f t="shared" si="5"/>
-        <v>23.197921634615387</v>
+        <v>23.659463023076924</v>
       </c>
     </row>
     <row r="30" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A30" s="8">
         <f t="shared" si="6"/>
         <v>23</v>
       </c>
       <c r="B30" s="18">
-        <v>40951.919999999998</v>
+        <v>40920.370000000003</v>
       </c>
       <c r="C30" s="18">
         <f t="shared" si="0"/>
-        <v>49920.390480000002</v>
+        <v>50880.388058000004</v>
       </c>
       <c r="D30" s="18">
         <f t="shared" si="1"/>
-        <v>4160.0325400000002</v>
+        <v>4240.0323381666676</v>
       </c>
       <c r="E30" s="19">
         <f t="shared" si="2"/>
-        <v>25.263355506072877</v>
+        <v>25.749184239878545</v>
       </c>
       <c r="F30" s="19">
         <f t="shared" si="3"/>
-        <v>12.631677753036438</v>
+        <v>12.874592119939273</v>
       </c>
       <c r="G30" s="19">
         <f t="shared" si="4"/>
-        <v>5.0526711012145755</v>
+        <v>5.1498368479757088</v>
       </c>
       <c r="H30" s="20">
         <f t="shared" si="5"/>
-        <v>24.00018773076923</v>
+        <v>24.461725027884619</v>
       </c>
     </row>
     <row r="31" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A31" s="8">
         <f t="shared" si="6"/>
         <v>24</v>
       </c>
       <c r="B31" s="18">
-        <v>42306.13</v>
+        <v>42248.01</v>
       </c>
       <c r="C31" s="18">
         <f t="shared" si="0"/>
-        <v>51571.172469999998</v>
+        <v>52531.175634000007</v>
       </c>
       <c r="D31" s="18">
         <f t="shared" si="1"/>
-        <v>4297.5977058333337</v>
+        <v>4377.5979695000005</v>
       </c>
       <c r="E31" s="19">
         <f t="shared" si="2"/>
-        <v>26.098771492914977</v>
+        <v>26.584603053643729</v>
       </c>
       <c r="F31" s="19">
         <f t="shared" si="3"/>
-        <v>13.049385746457489</v>
+        <v>13.292301526821864</v>
       </c>
       <c r="G31" s="19">
         <f t="shared" si="4"/>
-        <v>5.2197542985829957</v>
+        <v>5.3169206107287454</v>
       </c>
       <c r="H31" s="20">
         <f t="shared" si="5"/>
-        <v>24.793832918269231</v>
+        <v>25.255372900961543</v>
       </c>
     </row>
     <row r="32" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A32" s="8">
         <f t="shared" si="6"/>
         <v>25</v>
       </c>
       <c r="B32" s="18">
-        <v>42397.59</v>
+        <v>42337.67</v>
       </c>
       <c r="C32" s="18">
         <f t="shared" si="0"/>
-        <v>51682.662210000002</v>
+        <v>52642.658878000002</v>
       </c>
       <c r="D32" s="18">
         <f t="shared" si="1"/>
-        <v>4306.8885174999996</v>
+        <v>4386.8882398333335</v>
       </c>
       <c r="E32" s="19">
         <f t="shared" si="2"/>
-        <v>26.15519342611336</v>
+        <v>26.641021699392713</v>
       </c>
       <c r="F32" s="19">
         <f t="shared" si="3"/>
-        <v>13.07759671305668</v>
+        <v>13.320510849696356</v>
       </c>
       <c r="G32" s="19">
         <f t="shared" si="4"/>
-        <v>5.2310386852226722</v>
+        <v>5.3282043398785426</v>
       </c>
       <c r="H32" s="20">
         <f t="shared" si="5"/>
-        <v>24.847433754807692</v>
+        <v>25.308970614423078</v>
       </c>
     </row>
     <row r="33" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A33" s="8">
         <f t="shared" si="6"/>
         <v>26</v>
       </c>
       <c r="B33" s="18">
-        <v>42468.74</v>
+        <v>42407.43</v>
       </c>
       <c r="C33" s="18">
         <f t="shared" si="0"/>
-        <v>51769.394059999999</v>
+        <v>52729.398462000005</v>
       </c>
       <c r="D33" s="18">
         <f t="shared" si="1"/>
-        <v>4314.1161716666666</v>
+        <v>4394.1165385000004</v>
       </c>
       <c r="E33" s="19">
         <f t="shared" si="2"/>
-        <v>26.199086062753036</v>
+        <v>26.684918250000003</v>
       </c>
       <c r="F33" s="19">
         <f t="shared" si="3"/>
-        <v>13.099543031376518</v>
+        <v>13.342459125000001</v>
       </c>
       <c r="G33" s="19">
         <f t="shared" si="4"/>
-        <v>5.2398172125506068</v>
+        <v>5.3369836500000005</v>
       </c>
       <c r="H33" s="20">
         <f t="shared" si="5"/>
-        <v>24.889131759615385</v>
+        <v>25.350672337500001</v>
       </c>
     </row>
     <row r="34" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A34" s="8">
         <f t="shared" si="6"/>
         <v>27</v>
       </c>
       <c r="B34" s="18">
-        <v>42549.47</v>
+        <v>42486.57</v>
       </c>
       <c r="C34" s="18">
         <f t="shared" si="0"/>
-        <v>51867.803930000002</v>
+        <v>52827.801138000003</v>
       </c>
       <c r="D34" s="18">
         <f t="shared" si="1"/>
-        <v>4322.3169941666674</v>
+        <v>4402.3167615000002</v>
       </c>
       <c r="E34" s="19">
         <f t="shared" si="2"/>
-        <v>26.24888862854251</v>
+        <v>26.734717175101217</v>
       </c>
       <c r="F34" s="19">
         <f t="shared" si="3"/>
-        <v>13.124444314271255</v>
+        <v>13.367358587550608</v>
       </c>
       <c r="G34" s="19">
         <f t="shared" si="4"/>
-        <v>5.2497777257085021</v>
+        <v>5.3469434350202434</v>
       </c>
       <c r="H34" s="20">
         <f t="shared" si="5"/>
-        <v>24.936444197115385</v>
+        <v>25.397981316346154</v>
       </c>
     </row>
     <row r="35" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A35" s="8">
         <f t="shared" si="6"/>
         <v>28</v>
       </c>
       <c r="B35" s="18">
-        <v>42610.559999999998</v>
+        <v>42546.46</v>
       </c>
       <c r="C35" s="18">
         <f t="shared" si="0"/>
-        <v>51942.272640000003</v>
+        <v>52902.268364000003</v>
       </c>
       <c r="D35" s="18">
         <f t="shared" si="1"/>
-        <v>4328.5227199999999</v>
+        <v>4408.5223636666669</v>
       </c>
       <c r="E35" s="19">
         <f t="shared" si="2"/>
-        <v>26.286575222672067</v>
+        <v>26.772403018218625</v>
       </c>
       <c r="F35" s="19">
         <f t="shared" si="3"/>
-        <v>13.143287611336033</v>
+        <v>13.386201509109313</v>
       </c>
       <c r="G35" s="19">
         <f t="shared" si="4"/>
-        <v>5.2573150445344137</v>
+        <v>5.3544806036437249</v>
       </c>
       <c r="H35" s="20">
         <f t="shared" si="5"/>
-        <v>24.972246461538465</v>
+        <v>25.433782867307695</v>
       </c>
     </row>
     <row r="36" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A36" s="8">
         <f t="shared" si="6"/>
         <v>29</v>
       </c>
       <c r="B36" s="18">
-        <v>42667.12</v>
+        <v>42601.91</v>
       </c>
       <c r="C36" s="18">
         <f t="shared" si="0"/>
-        <v>52011.219280000005</v>
+        <v>52971.214894000004</v>
       </c>
       <c r="D36" s="18">
         <f t="shared" si="1"/>
-        <v>4334.268273333334</v>
+        <v>4414.267907833334</v>
       </c>
       <c r="E36" s="19">
         <f t="shared" si="2"/>
-        <v>26.321467246963564</v>
+        <v>26.807294986842109</v>
       </c>
       <c r="F36" s="19">
         <f t="shared" si="3"/>
-        <v>13.160733623481782</v>
+        <v>13.403647493421055</v>
       </c>
       <c r="G36" s="19">
         <f t="shared" si="4"/>
-        <v>5.2642934493927127</v>
+        <v>5.3614589973684215</v>
       </c>
       <c r="H36" s="20">
         <f t="shared" si="5"/>
-        <v>25.005393884615387</v>
+        <v>25.466930237500002</v>
       </c>
     </row>
     <row r="37" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A37" s="8">
         <f t="shared" si="6"/>
         <v>30</v>
       </c>
       <c r="B37" s="18">
-        <v>42719.56</v>
+        <v>42653.32</v>
       </c>
       <c r="C37" s="18">
         <f t="shared" si="0"/>
-        <v>52075.143640000002</v>
+        <v>53035.138088</v>
       </c>
       <c r="D37" s="18">
         <f t="shared" si="1"/>
-        <v>4339.5953033333335</v>
+        <v>4419.5948406666666</v>
       </c>
       <c r="E37" s="19">
         <f t="shared" si="2"/>
-        <v>26.353817631578949</v>
+        <v>26.839644781376517</v>
       </c>
       <c r="F37" s="19">
         <f t="shared" si="3"/>
-        <v>13.176908815789474</v>
+        <v>13.419822390688259</v>
       </c>
       <c r="G37" s="19">
         <f t="shared" si="4"/>
-        <v>5.2707635263157897</v>
+        <v>5.3679289562753034</v>
       </c>
       <c r="H37" s="20">
         <f t="shared" si="5"/>
-        <v>25.036126750000001</v>
+        <v>25.497662542307694</v>
       </c>
     </row>
     <row r="38" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A38" s="8">
         <f t="shared" si="6"/>
         <v>31</v>
       </c>
       <c r="B38" s="18">
-        <v>42768.1</v>
+        <v>42700.91</v>
       </c>
       <c r="C38" s="18">
         <f t="shared" si="0"/>
-        <v>52134.313900000001</v>
+        <v>53094.311494000009</v>
       </c>
       <c r="D38" s="18">
         <f t="shared" si="1"/>
-        <v>4344.5261583333331</v>
+        <v>4424.5259578333335</v>
       </c>
       <c r="E38" s="19">
         <f t="shared" si="2"/>
-        <v>26.383762095141702</v>
+        <v>26.869590837044537</v>
       </c>
       <c r="F38" s="19">
         <f t="shared" si="3"/>
-        <v>13.191881047570851</v>
+        <v>13.434795418522269</v>
       </c>
       <c r="G38" s="19">
         <f t="shared" si="4"/>
-        <v>5.2767524190283401</v>
+        <v>5.3739181674089078</v>
       </c>
       <c r="H38" s="20">
         <f t="shared" si="5"/>
-        <v>25.064573990384616</v>
+        <v>25.526111295192312</v>
       </c>
     </row>
     <row r="39" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A39" s="8">
         <f t="shared" si="6"/>
         <v>32</v>
       </c>
       <c r="B39" s="18">
-        <v>42813.05</v>
+        <v>42744.98</v>
       </c>
       <c r="C39" s="18">
         <f t="shared" si="0"/>
-        <v>52189.107950000005</v>
+        <v>53149.108132000008</v>
       </c>
       <c r="D39" s="18">
         <f t="shared" si="1"/>
-        <v>4349.0923291666677</v>
+        <v>4429.092344333334</v>
       </c>
       <c r="E39" s="19">
         <f t="shared" si="2"/>
-        <v>26.411491877530366</v>
+        <v>26.8973219291498</v>
       </c>
       <c r="F39" s="19">
         <f t="shared" si="3"/>
-        <v>13.205745938765183</v>
+        <v>13.4486609645749</v>
       </c>
       <c r="G39" s="19">
         <f t="shared" si="4"/>
-        <v>5.2822983755060733</v>
+        <v>5.3794643858299604</v>
       </c>
       <c r="H39" s="20">
         <f t="shared" si="5"/>
-        <v>25.090917283653848</v>
+        <v>25.552455832692313</v>
       </c>
     </row>
     <row r="40" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A40" s="8">
         <f t="shared" si="6"/>
         <v>33</v>
       </c>
       <c r="B40" s="18">
-        <v>42854.66</v>
+        <v>42785.77</v>
       </c>
       <c r="C40" s="18">
         <f t="shared" si="0"/>
-        <v>52239.83054000001</v>
+        <v>53199.826417999997</v>
       </c>
       <c r="D40" s="18">
         <f t="shared" si="1"/>
-        <v>4353.3192116666669</v>
+        <v>4433.3188681666661</v>
       </c>
       <c r="E40" s="19">
         <f t="shared" si="2"/>
-        <v>26.437161204453446</v>
+        <v>26.92298907793522</v>
       </c>
       <c r="F40" s="19">
         <f t="shared" si="3"/>
-        <v>13.218580602226723</v>
+        <v>13.46149453896761</v>
       </c>
       <c r="G40" s="19">
         <f t="shared" si="4"/>
-        <v>5.2874322408906895</v>
+        <v>5.3845978155870444</v>
       </c>
       <c r="H40" s="20">
         <f t="shared" si="5"/>
-        <v>25.115303144230776</v>
+        <v>25.57683962403846</v>
       </c>
     </row>
     <row r="41" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A41" s="8">
         <f t="shared" si="6"/>
         <v>34</v>
       </c>
       <c r="B41" s="18">
-        <v>42893.22</v>
+        <v>42823.58</v>
       </c>
       <c r="C41" s="18">
         <f t="shared" si="0"/>
-        <v>52286.835180000002</v>
+        <v>53246.839372000002</v>
       </c>
       <c r="D41" s="18">
         <f t="shared" si="1"/>
-        <v>4357.2362650000005</v>
+        <v>4437.2366143333338</v>
       </c>
       <c r="E41" s="19">
         <f t="shared" si="2"/>
-        <v>26.460948977732794</v>
+        <v>26.946781058704456</v>
       </c>
       <c r="F41" s="19">
         <f t="shared" si="3"/>
-        <v>13.230474488866397</v>
+        <v>13.473390529352228</v>
       </c>
       <c r="G41" s="19">
         <f t="shared" si="4"/>
-        <v>5.2921897955465589</v>
+        <v>5.3893562117408909</v>
       </c>
       <c r="H41" s="20">
         <f t="shared" si="5"/>
-        <v>25.137901528846154</v>
+        <v>25.59944200576923</v>
       </c>
     </row>
     <row r="42" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A42" s="21">
         <f t="shared" si="6"/>
         <v>35</v>
       </c>
       <c r="B42" s="22">
-        <v>42928.9</v>
+        <v>42858.559999999998</v>
       </c>
       <c r="C42" s="22">
         <f t="shared" si="0"/>
-        <v>52330.329100000003</v>
+        <v>53290.333504000002</v>
       </c>
       <c r="D42" s="22">
         <f t="shared" si="1"/>
-        <v>4360.8607583333333</v>
+        <v>4440.8611253333338</v>
       </c>
       <c r="E42" s="23">
         <f t="shared" si="2"/>
-        <v>26.482960070850204</v>
+        <v>26.968792259109314</v>
       </c>
       <c r="F42" s="23">
         <f t="shared" si="3"/>
-        <v>13.241480035425102</v>
+        <v>13.484396129554657</v>
       </c>
       <c r="G42" s="23">
         <f t="shared" si="4"/>
-        <v>5.2965920141700407</v>
+        <v>5.3937584518218626</v>
       </c>
       <c r="H42" s="24">
         <f t="shared" si="5"/>
-        <v>25.158812067307693</v>
+        <v>25.620352646153847</v>
       </c>
     </row>
   </sheetData>
   <dataConsolidate/>
   <mergeCells count="3">
     <mergeCell ref="B4:C4"/>
     <mergeCell ref="E4:H4"/>
     <mergeCell ref="E5:G5"/>
   </mergeCells>
   <pageMargins left="0.39370078740157483" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0">
     <oddFooter>&amp;L&amp;"Calibri,Standaard"&amp;F</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>