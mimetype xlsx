--- v0 (2026-05-12)
+++ v1 (2026-09-22)
@@ -1,1076 +1,854 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-  <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-[...13 lines deleted...]
-  <Override PartName="/xl/worksheets/sheet16.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="29328"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="30131"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://vlwelzijnsverbond-my.sharepoint.com/personal/steven_delooze_vlaamswelzijnsverbond_be/Documents/Bestanden Connect and Work/Medewerker/2026 Steven/Barema's/PC 331 KO/"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://vlwelzijnsverbond-my.sharepoint.com/personal/steven_delooze_vlaamswelzijnsverbond_be/Documents/Bestanden Connect and Work/Medewerker/2026 Steven/Barema's/Centenindex/Aanpassing barematabellen/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="21" documentId="8_{F6BAC855-CC2A-4DBC-BA9B-538B7B56D77A}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{6ABA13E7-4C9F-46AF-A491-CD809927EED5}"/>
+  <xr:revisionPtr revIDLastSave="68" documentId="8_{F6BAC855-CC2A-4DBC-BA9B-538B7B56D77A}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{CD86BBA0-380D-4D09-86EF-3EC1E1AFF209}"/>
   <bookViews>
-    <workbookView xWindow="-28920" yWindow="-7215" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="12456" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
-    <sheet name="Blad1" sheetId="1" r:id="rId1"/>
-[...14 lines deleted...]
-    <sheet name="Blad16" sheetId="16" r:id="rId16"/>
+    <sheet name="Blad1" sheetId="17" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <c r="F3" i="1" l="1"/>
-[...959 lines deleted...]
-  <c r="I93" i="1"/>
+  <c r="F3" i="17" l="1"/>
+  <c r="D92" i="17" s="1"/>
+  <c r="E81" i="17"/>
+  <c r="E80" i="17"/>
+  <c r="E79" i="17"/>
+  <c r="E78" i="17"/>
+  <c r="E77" i="17"/>
+  <c r="F77" i="17" s="1"/>
+  <c r="E76" i="17"/>
+  <c r="F76" i="17" s="1"/>
+  <c r="E75" i="17"/>
+  <c r="F75" i="17" s="1"/>
+  <c r="E55" i="17"/>
+  <c r="E54" i="17"/>
+  <c r="E53" i="17"/>
+  <c r="F53" i="17" s="1"/>
+  <c r="E52" i="17"/>
+  <c r="F52" i="17" s="1"/>
+  <c r="E51" i="17"/>
+  <c r="F51" i="17" s="1"/>
+  <c r="E50" i="17"/>
+  <c r="E49" i="17"/>
+  <c r="E48" i="17"/>
+  <c r="E47" i="17"/>
+  <c r="E46" i="17"/>
+  <c r="F46" i="17" s="1"/>
+  <c r="E45" i="17"/>
+  <c r="E44" i="17"/>
+  <c r="F44" i="17" s="1"/>
+  <c r="E43" i="17"/>
+  <c r="E42" i="17"/>
+  <c r="E41" i="17"/>
+  <c r="E29" i="17"/>
+  <c r="E28" i="17"/>
+  <c r="E27" i="17"/>
+  <c r="E26" i="17"/>
+  <c r="E25" i="17"/>
+  <c r="F25" i="17" s="1"/>
+  <c r="E24" i="17"/>
+  <c r="E23" i="17"/>
+  <c r="F23" i="17" s="1"/>
+  <c r="E22" i="17"/>
+  <c r="F22" i="17" s="1"/>
+  <c r="E21" i="17"/>
+  <c r="F21" i="17" s="1"/>
+  <c r="E20" i="17"/>
+  <c r="E19" i="17"/>
+  <c r="E18" i="17"/>
+  <c r="F18" i="17" s="1"/>
+  <c r="E17" i="17"/>
+  <c r="F17" i="17" s="1"/>
+  <c r="E16" i="17"/>
+  <c r="E15" i="17"/>
+  <c r="E14" i="17"/>
+  <c r="E13" i="17"/>
+  <c r="E12" i="17"/>
+  <c r="E11" i="17"/>
+  <c r="E10" i="17"/>
+  <c r="E9" i="17"/>
+  <c r="F9" i="17" s="1"/>
+  <c r="E8" i="17"/>
+  <c r="E7" i="17"/>
+  <c r="F7" i="17" s="1"/>
+  <c r="E6" i="17"/>
+  <c r="F6" i="17" s="1"/>
+  <c r="F14" i="17" l="1"/>
+  <c r="F26" i="17"/>
+  <c r="F8" i="17"/>
+  <c r="F20" i="17"/>
+  <c r="F50" i="17"/>
+  <c r="F10" i="17"/>
+  <c r="F28" i="17"/>
+  <c r="F47" i="17"/>
+  <c r="F19" i="17"/>
+  <c r="F24" i="17"/>
+  <c r="F79" i="17"/>
+  <c r="F78" i="17"/>
+  <c r="F13" i="17"/>
+  <c r="F81" i="17"/>
+  <c r="C92" i="17"/>
+  <c r="D34" i="17"/>
+  <c r="F41" i="17"/>
+  <c r="D61" i="17"/>
+  <c r="D24" i="17"/>
+  <c r="E63" i="17"/>
+  <c r="F43" i="17"/>
+  <c r="D98" i="17"/>
+  <c r="D16" i="17"/>
+  <c r="F16" i="17"/>
+  <c r="D29" i="17"/>
+  <c r="D55" i="17"/>
+  <c r="E39" i="17"/>
+  <c r="D96" i="17"/>
+  <c r="D12" i="17"/>
+  <c r="F12" i="17"/>
+  <c r="E98" i="17"/>
+  <c r="E74" i="17"/>
+  <c r="D102" i="17"/>
+  <c r="D68" i="17"/>
+  <c r="F29" i="17"/>
+  <c r="F55" i="17"/>
+  <c r="F27" i="17"/>
+  <c r="D106" i="17"/>
+  <c r="E105" i="17"/>
+  <c r="D105" i="17"/>
+  <c r="E104" i="17"/>
+  <c r="D93" i="17"/>
+  <c r="E92" i="17"/>
+  <c r="D79" i="17"/>
+  <c r="D67" i="17"/>
+  <c r="E66" i="17"/>
+  <c r="D53" i="17"/>
+  <c r="D41" i="17"/>
+  <c r="E40" i="17"/>
+  <c r="D27" i="17"/>
+  <c r="D104" i="17"/>
+  <c r="E103" i="17"/>
+  <c r="D103" i="17"/>
+  <c r="E102" i="17"/>
+  <c r="D91" i="17"/>
+  <c r="E90" i="17"/>
+  <c r="D77" i="17"/>
+  <c r="D65" i="17"/>
+  <c r="E64" i="17"/>
+  <c r="D51" i="17"/>
+  <c r="D39" i="17"/>
+  <c r="E38" i="17"/>
+  <c r="D25" i="17"/>
+  <c r="D100" i="17"/>
+  <c r="E99" i="17"/>
+  <c r="D88" i="17"/>
+  <c r="E87" i="17"/>
+  <c r="D74" i="17"/>
+  <c r="E73" i="17"/>
+  <c r="D62" i="17"/>
+  <c r="E61" i="17"/>
+  <c r="D48" i="17"/>
+  <c r="E94" i="17"/>
+  <c r="E89" i="17"/>
+  <c r="D81" i="17"/>
+  <c r="D69" i="17"/>
+  <c r="D64" i="17"/>
+  <c r="E59" i="17"/>
+  <c r="D50" i="17"/>
+  <c r="D43" i="17"/>
+  <c r="E34" i="17"/>
+  <c r="D33" i="17"/>
+  <c r="D11" i="17"/>
+  <c r="D44" i="17"/>
+  <c r="E106" i="17"/>
+  <c r="E100" i="17"/>
+  <c r="D94" i="17"/>
+  <c r="D89" i="17"/>
+  <c r="E84" i="17"/>
+  <c r="D75" i="17"/>
+  <c r="E70" i="17"/>
+  <c r="D59" i="17"/>
+  <c r="E95" i="17"/>
+  <c r="D84" i="17"/>
+  <c r="D70" i="17"/>
+  <c r="E65" i="17"/>
+  <c r="E60" i="17"/>
+  <c r="D45" i="17"/>
+  <c r="E36" i="17"/>
+  <c r="D35" i="17"/>
+  <c r="D21" i="17"/>
+  <c r="D9" i="17"/>
+  <c r="D46" i="17"/>
+  <c r="E101" i="17"/>
+  <c r="D95" i="17"/>
+  <c r="D90" i="17"/>
+  <c r="E85" i="17"/>
+  <c r="D76" i="17"/>
+  <c r="E71" i="17"/>
+  <c r="D60" i="17"/>
+  <c r="E37" i="17"/>
+  <c r="D36" i="17"/>
+  <c r="D22" i="17"/>
+  <c r="D20" i="17"/>
+  <c r="D8" i="17"/>
+  <c r="D101" i="17"/>
+  <c r="E96" i="17"/>
+  <c r="D85" i="17"/>
+  <c r="D71" i="17"/>
+  <c r="D52" i="17"/>
+  <c r="D37" i="17"/>
+  <c r="D23" i="17"/>
+  <c r="D19" i="17"/>
+  <c r="D7" i="17"/>
+  <c r="E107" i="17"/>
+  <c r="E91" i="17"/>
+  <c r="D87" i="17"/>
+  <c r="E67" i="17"/>
+  <c r="D63" i="17"/>
+  <c r="D17" i="17"/>
+  <c r="D13" i="17"/>
+  <c r="D38" i="17"/>
+  <c r="D18" i="17"/>
+  <c r="D14" i="17"/>
+  <c r="D78" i="17"/>
+  <c r="E33" i="17"/>
+  <c r="D6" i="17"/>
+  <c r="E88" i="17"/>
+  <c r="E68" i="17"/>
+  <c r="D107" i="17"/>
+  <c r="E32" i="17"/>
+  <c r="E58" i="17"/>
+  <c r="D99" i="17"/>
+  <c r="E97" i="17"/>
+  <c r="D73" i="17"/>
+  <c r="E69" i="17"/>
+  <c r="D49" i="17"/>
+  <c r="D47" i="17"/>
+  <c r="D42" i="17"/>
+  <c r="D32" i="17"/>
+  <c r="D28" i="17"/>
+  <c r="D10" i="17"/>
+  <c r="D86" i="17"/>
+  <c r="D66" i="17"/>
+  <c r="D80" i="17"/>
+  <c r="D97" i="17"/>
+  <c r="E93" i="17"/>
+  <c r="D54" i="17"/>
+  <c r="D40" i="17"/>
+  <c r="E35" i="17"/>
+  <c r="E86" i="17"/>
+  <c r="E62" i="17"/>
+  <c r="D58" i="17"/>
+  <c r="E72" i="17"/>
+  <c r="D26" i="17"/>
+  <c r="D72" i="17"/>
+  <c r="D15" i="17"/>
+  <c r="F11" i="17"/>
+  <c r="F80" i="17"/>
+  <c r="F49" i="17"/>
+  <c r="F54" i="17"/>
+  <c r="F15" i="17"/>
+  <c r="F48" i="17"/>
+  <c r="F42" i="17"/>
+  <c r="F45" i="17"/>
+  <c r="C99" i="17" l="1"/>
+  <c r="H53" i="17"/>
+  <c r="J53" i="17" s="1"/>
+  <c r="C53" i="17"/>
+  <c r="C66" i="17"/>
+  <c r="C84" i="17"/>
+  <c r="F32" i="17"/>
+  <c r="H77" i="17"/>
+  <c r="J77" i="17" s="1"/>
+  <c r="C77" i="17"/>
+  <c r="C107" i="17"/>
+  <c r="C74" i="17"/>
+  <c r="C28" i="17"/>
+  <c r="H28" i="17"/>
+  <c r="J28" i="17" s="1"/>
+  <c r="C50" i="17"/>
+  <c r="H50" i="17"/>
+  <c r="J50" i="17" s="1"/>
+  <c r="F62" i="17"/>
+  <c r="H62" i="17" s="1"/>
+  <c r="J62" i="17" s="1"/>
+  <c r="C9" i="17"/>
+  <c r="H9" i="17"/>
+  <c r="J9" i="17" s="1"/>
+  <c r="F102" i="17"/>
+  <c r="H102" i="17" s="1"/>
+  <c r="F107" i="17"/>
+  <c r="C100" i="17"/>
+  <c r="C61" i="17"/>
+  <c r="C71" i="17"/>
+  <c r="H11" i="17"/>
+  <c r="J11" i="17" s="1"/>
+  <c r="C11" i="17"/>
+  <c r="F64" i="17"/>
+  <c r="H64" i="17" s="1"/>
+  <c r="J64" i="17" s="1"/>
+  <c r="C72" i="17"/>
+  <c r="C85" i="17"/>
+  <c r="C62" i="17"/>
+  <c r="H16" i="17"/>
+  <c r="J16" i="17"/>
+  <c r="C16" i="17"/>
+  <c r="C63" i="17"/>
+  <c r="F34" i="17"/>
+  <c r="H34" i="17" s="1"/>
+  <c r="C67" i="17"/>
+  <c r="F72" i="17"/>
+  <c r="H72" i="17" s="1"/>
+  <c r="F67" i="17"/>
+  <c r="C43" i="17"/>
+  <c r="H43" i="17"/>
+  <c r="J43" i="17" s="1"/>
+  <c r="F74" i="17"/>
+  <c r="C58" i="17"/>
+  <c r="F68" i="17"/>
+  <c r="C8" i="17"/>
+  <c r="H8" i="17"/>
+  <c r="J8" i="17" s="1"/>
+  <c r="C91" i="17"/>
+  <c r="F88" i="17"/>
+  <c r="H75" i="17"/>
+  <c r="J75" i="17" s="1"/>
+  <c r="C75" i="17"/>
+  <c r="C93" i="17"/>
+  <c r="C42" i="17"/>
+  <c r="H42" i="17"/>
+  <c r="J42" i="17" s="1"/>
+  <c r="H21" i="17"/>
+  <c r="J21" i="17" s="1"/>
+  <c r="C21" i="17"/>
+  <c r="C103" i="17"/>
+  <c r="F104" i="17"/>
+  <c r="H104" i="17" s="1"/>
+  <c r="J104" i="17" s="1"/>
+  <c r="F35" i="17"/>
+  <c r="H35" i="17" s="1"/>
+  <c r="H7" i="17"/>
+  <c r="J7" i="17" s="1"/>
+  <c r="C7" i="17"/>
+  <c r="C89" i="17"/>
+  <c r="F103" i="17"/>
+  <c r="H103" i="17" s="1"/>
+  <c r="C40" i="17"/>
+  <c r="C106" i="17"/>
+  <c r="C80" i="17"/>
+  <c r="H80" i="17"/>
+  <c r="J80" i="17" s="1"/>
+  <c r="C13" i="17"/>
+  <c r="H13" i="17"/>
+  <c r="J13" i="17" s="1"/>
+  <c r="F85" i="17"/>
+  <c r="H85" i="17" s="1"/>
+  <c r="J85" i="17" s="1"/>
+  <c r="F61" i="17"/>
+  <c r="H61" i="17" s="1"/>
+  <c r="J61" i="17" s="1"/>
+  <c r="H17" i="17"/>
+  <c r="J17" i="17" s="1"/>
+  <c r="C17" i="17"/>
+  <c r="C33" i="17"/>
+  <c r="C68" i="17"/>
+  <c r="C86" i="17"/>
+  <c r="F96" i="17"/>
+  <c r="H96" i="17" s="1"/>
+  <c r="F95" i="17"/>
+  <c r="C102" i="17"/>
+  <c r="C10" i="17"/>
+  <c r="H10" i="17"/>
+  <c r="J10" i="17" s="1"/>
+  <c r="F101" i="17"/>
+  <c r="H101" i="17" s="1"/>
+  <c r="J101" i="17" s="1"/>
+  <c r="H79" i="17"/>
+  <c r="J79" i="17" s="1"/>
+  <c r="C79" i="17"/>
+  <c r="H46" i="17"/>
+  <c r="J46" i="17" s="1"/>
+  <c r="C46" i="17"/>
+  <c r="F98" i="17"/>
+  <c r="H98" i="17" s="1"/>
+  <c r="C20" i="17"/>
+  <c r="H20" i="17"/>
+  <c r="J20" i="17" s="1"/>
+  <c r="C88" i="17"/>
+  <c r="H6" i="17"/>
+  <c r="J6" i="17" s="1"/>
+  <c r="C6" i="17"/>
+  <c r="C64" i="17"/>
+  <c r="H24" i="17"/>
+  <c r="J24" i="17" s="1"/>
+  <c r="C24" i="17"/>
+  <c r="F33" i="17"/>
+  <c r="H33" i="17" s="1"/>
+  <c r="J33" i="17" s="1"/>
+  <c r="C35" i="17"/>
+  <c r="C105" i="17"/>
+  <c r="H49" i="17"/>
+  <c r="J49" i="17" s="1"/>
+  <c r="C49" i="17"/>
+  <c r="H19" i="17"/>
+  <c r="J19" i="17" s="1"/>
+  <c r="C19" i="17"/>
+  <c r="F36" i="17"/>
+  <c r="C81" i="17"/>
+  <c r="H81" i="17"/>
+  <c r="J81" i="17" s="1"/>
+  <c r="C104" i="17"/>
+  <c r="F105" i="17"/>
+  <c r="H14" i="17"/>
+  <c r="J14" i="17" s="1"/>
+  <c r="C14" i="17"/>
+  <c r="C60" i="17"/>
+  <c r="F100" i="17"/>
+  <c r="F38" i="17"/>
+  <c r="H27" i="17"/>
+  <c r="J27" i="17" s="1"/>
+  <c r="C27" i="17"/>
+  <c r="F39" i="17"/>
+  <c r="H39" i="17" s="1"/>
+  <c r="J39" i="17" s="1"/>
+  <c r="C73" i="17"/>
+  <c r="F60" i="17"/>
+  <c r="C39" i="17"/>
+  <c r="F40" i="17"/>
+  <c r="H40" i="17" s="1"/>
+  <c r="J40" i="17" s="1"/>
+  <c r="H55" i="17"/>
+  <c r="J55" i="17" s="1"/>
+  <c r="C55" i="17"/>
+  <c r="H15" i="17"/>
+  <c r="J15" i="17" s="1"/>
+  <c r="C15" i="17"/>
+  <c r="C70" i="17"/>
+  <c r="F58" i="17"/>
+  <c r="H58" i="17" s="1"/>
+  <c r="J58" i="17" s="1"/>
+  <c r="C90" i="17"/>
+  <c r="C65" i="17"/>
+  <c r="F66" i="17"/>
+  <c r="H66" i="17" s="1"/>
+  <c r="J66" i="17" s="1"/>
+  <c r="C26" i="17"/>
+  <c r="H26" i="17"/>
+  <c r="J26" i="17" s="1"/>
+  <c r="C95" i="17"/>
+  <c r="F73" i="17"/>
+  <c r="H73" i="17" s="1"/>
+  <c r="C98" i="17"/>
+  <c r="C101" i="17"/>
+  <c r="C59" i="17"/>
+  <c r="F90" i="17"/>
+  <c r="H90" i="17" s="1"/>
+  <c r="C87" i="17"/>
+  <c r="F70" i="17"/>
+  <c r="H70" i="17" s="1"/>
+  <c r="F87" i="17"/>
+  <c r="F92" i="17"/>
+  <c r="C32" i="17"/>
+  <c r="G32" i="17" s="1"/>
+  <c r="F91" i="17"/>
+  <c r="F59" i="17"/>
+  <c r="H59" i="17" s="1"/>
+  <c r="J59" i="17" s="1"/>
+  <c r="F63" i="17"/>
+  <c r="H63" i="17" s="1"/>
+  <c r="F86" i="17"/>
+  <c r="H22" i="17"/>
+  <c r="J22" i="17" s="1"/>
+  <c r="C22" i="17"/>
+  <c r="F84" i="17"/>
+  <c r="H84" i="17" s="1"/>
+  <c r="F99" i="17"/>
+  <c r="H47" i="17"/>
+  <c r="J47" i="17" s="1"/>
+  <c r="C47" i="17"/>
+  <c r="C36" i="17"/>
+  <c r="C69" i="17"/>
+  <c r="C12" i="17"/>
+  <c r="H12" i="17"/>
+  <c r="J12" i="17" s="1"/>
+  <c r="C78" i="17"/>
+  <c r="H78" i="17"/>
+  <c r="J78" i="17" s="1"/>
+  <c r="F37" i="17"/>
+  <c r="C94" i="17"/>
+  <c r="H25" i="17"/>
+  <c r="J25" i="17" s="1"/>
+  <c r="C25" i="17"/>
+  <c r="C96" i="17"/>
+  <c r="C54" i="17"/>
+  <c r="H54" i="17"/>
+  <c r="J54" i="17" s="1"/>
+  <c r="F69" i="17"/>
+  <c r="H69" i="17" s="1"/>
+  <c r="J69" i="17" s="1"/>
+  <c r="H23" i="17"/>
+  <c r="J23" i="17"/>
+  <c r="C23" i="17"/>
+  <c r="C45" i="17"/>
+  <c r="H45" i="17"/>
+  <c r="J45" i="17" s="1"/>
+  <c r="F89" i="17"/>
+  <c r="H89" i="17" s="1"/>
+  <c r="C34" i="17"/>
+  <c r="F93" i="17"/>
+  <c r="H93" i="17" s="1"/>
+  <c r="C18" i="17"/>
+  <c r="H18" i="17"/>
+  <c r="J18" i="17" s="1"/>
+  <c r="C37" i="17"/>
+  <c r="F71" i="17"/>
+  <c r="H71" i="17" s="1"/>
+  <c r="J71" i="17" s="1"/>
+  <c r="F106" i="17"/>
+  <c r="F94" i="17"/>
+  <c r="H94" i="17" s="1"/>
+  <c r="J94" i="17" s="1"/>
+  <c r="C97" i="17"/>
+  <c r="F97" i="17"/>
+  <c r="H97" i="17" s="1"/>
+  <c r="J97" i="17" s="1"/>
+  <c r="C38" i="17"/>
+  <c r="C52" i="17"/>
+  <c r="H52" i="17"/>
+  <c r="J52" i="17"/>
+  <c r="H76" i="17"/>
+  <c r="J76" i="17" s="1"/>
+  <c r="C76" i="17"/>
+  <c r="F65" i="17"/>
+  <c r="H65" i="17" s="1"/>
+  <c r="J65" i="17" s="1"/>
+  <c r="C44" i="17"/>
+  <c r="H44" i="17"/>
+  <c r="J44" i="17" s="1"/>
+  <c r="H48" i="17"/>
+  <c r="J48" i="17" s="1"/>
+  <c r="C48" i="17"/>
+  <c r="C51" i="17"/>
+  <c r="H51" i="17"/>
+  <c r="J51" i="17" s="1"/>
+  <c r="H41" i="17"/>
+  <c r="J41" i="17" s="1"/>
+  <c r="C41" i="17"/>
+  <c r="H29" i="17"/>
+  <c r="J29" i="17" s="1"/>
+  <c r="C29" i="17"/>
+  <c r="G92" i="17"/>
+  <c r="H32" i="17" l="1"/>
+  <c r="I32" i="17" s="1"/>
+  <c r="J34" i="17"/>
+  <c r="H37" i="17"/>
+  <c r="J37" i="17" s="1"/>
+  <c r="J103" i="17"/>
+  <c r="J90" i="17"/>
+  <c r="J63" i="17"/>
+  <c r="I61" i="17"/>
+  <c r="H95" i="17"/>
+  <c r="J95" i="17"/>
+  <c r="G101" i="17"/>
+  <c r="I101" i="17" s="1"/>
+  <c r="G40" i="17"/>
+  <c r="I40" i="17" s="1"/>
+  <c r="J72" i="17"/>
+  <c r="G61" i="17"/>
+  <c r="G52" i="17"/>
+  <c r="I52" i="17" s="1"/>
+  <c r="G87" i="17"/>
+  <c r="G73" i="17"/>
+  <c r="I73" i="17" s="1"/>
+  <c r="J35" i="17"/>
+  <c r="H86" i="17"/>
+  <c r="J86" i="17" s="1"/>
+  <c r="G17" i="17"/>
+  <c r="I17" i="17" s="1"/>
+  <c r="G42" i="17"/>
+  <c r="I42" i="17" s="1"/>
+  <c r="H91" i="17"/>
+  <c r="J91" i="17" s="1"/>
+  <c r="H67" i="17"/>
+  <c r="G28" i="17"/>
+  <c r="I28" i="17" s="1"/>
+  <c r="G53" i="17"/>
+  <c r="I53" i="17" s="1"/>
+  <c r="G29" i="17"/>
+  <c r="I29" i="17" s="1"/>
+  <c r="G33" i="17"/>
+  <c r="I33" i="17" s="1"/>
+  <c r="G63" i="17"/>
+  <c r="I63" i="17" s="1"/>
+  <c r="G12" i="17"/>
+  <c r="I12" i="17" s="1"/>
+  <c r="G54" i="17"/>
+  <c r="I54" i="17" s="1"/>
+  <c r="G64" i="17"/>
+  <c r="I64" i="17" s="1"/>
+  <c r="G41" i="17"/>
+  <c r="I41" i="17" s="1"/>
+  <c r="G18" i="17"/>
+  <c r="I18" i="17" s="1"/>
+  <c r="G69" i="17"/>
+  <c r="I69" i="17" s="1"/>
+  <c r="G55" i="17"/>
+  <c r="I55" i="17" s="1"/>
+  <c r="G6" i="17"/>
+  <c r="I6" i="17" s="1"/>
+  <c r="G86" i="17"/>
+  <c r="G91" i="17"/>
+  <c r="G58" i="17"/>
+  <c r="I58" i="17" s="1"/>
+  <c r="G38" i="17"/>
+  <c r="J96" i="17"/>
+  <c r="H87" i="17"/>
+  <c r="J87" i="17" s="1"/>
+  <c r="J89" i="17"/>
+  <c r="G62" i="17"/>
+  <c r="I62" i="17" s="1"/>
+  <c r="G26" i="17"/>
+  <c r="I26" i="17" s="1"/>
+  <c r="J73" i="17"/>
+  <c r="G104" i="17"/>
+  <c r="I104" i="17" s="1"/>
+  <c r="G10" i="17"/>
+  <c r="I10" i="17" s="1"/>
+  <c r="G80" i="17"/>
+  <c r="I80" i="17" s="1"/>
+  <c r="G9" i="17"/>
+  <c r="I9" i="17" s="1"/>
+  <c r="H74" i="17"/>
+  <c r="J74" i="17" s="1"/>
+  <c r="G48" i="17"/>
+  <c r="I48" i="17" s="1"/>
+  <c r="G65" i="17"/>
+  <c r="I65" i="17" s="1"/>
+  <c r="G75" i="17"/>
+  <c r="I75" i="17" s="1"/>
+  <c r="G50" i="17"/>
+  <c r="I50" i="17" s="1"/>
+  <c r="G95" i="17"/>
+  <c r="I95" i="17" s="1"/>
+  <c r="G19" i="17"/>
+  <c r="I19" i="17" s="1"/>
+  <c r="G35" i="17"/>
+  <c r="I35" i="17" s="1"/>
+  <c r="G96" i="17"/>
+  <c r="I96" i="17" s="1"/>
+  <c r="G46" i="17"/>
+  <c r="I46" i="17" s="1"/>
+  <c r="G103" i="17"/>
+  <c r="I103" i="17" s="1"/>
+  <c r="G36" i="17"/>
+  <c r="H38" i="17"/>
+  <c r="J38" i="17" s="1"/>
+  <c r="H36" i="17"/>
+  <c r="J36" i="17" s="1"/>
+  <c r="J98" i="17"/>
+  <c r="J70" i="17"/>
+  <c r="H60" i="17"/>
+  <c r="J60" i="17" s="1"/>
+  <c r="G49" i="17"/>
+  <c r="I49" i="17" s="1"/>
+  <c r="G24" i="17"/>
+  <c r="I24" i="17" s="1"/>
+  <c r="G88" i="17"/>
+  <c r="H68" i="17"/>
+  <c r="H106" i="17"/>
+  <c r="J106" i="17" s="1"/>
+  <c r="G89" i="17"/>
+  <c r="I89" i="17" s="1"/>
+  <c r="G93" i="17"/>
+  <c r="I93" i="17" s="1"/>
+  <c r="G11" i="17"/>
+  <c r="I11" i="17" s="1"/>
+  <c r="H100" i="17"/>
+  <c r="J100" i="17" s="1"/>
+  <c r="G76" i="17"/>
+  <c r="I76" i="17" s="1"/>
+  <c r="G15" i="17"/>
+  <c r="I15" i="17" s="1"/>
+  <c r="G105" i="17"/>
+  <c r="G107" i="17"/>
+  <c r="G77" i="17"/>
+  <c r="I77" i="17" s="1"/>
+  <c r="G90" i="17"/>
+  <c r="I90" i="17" s="1"/>
+  <c r="G20" i="17"/>
+  <c r="I20" i="17" s="1"/>
+  <c r="G66" i="17"/>
+  <c r="I66" i="17" s="1"/>
+  <c r="G45" i="17"/>
+  <c r="I45" i="17" s="1"/>
+  <c r="G67" i="17"/>
+  <c r="G23" i="17"/>
+  <c r="I23" i="17" s="1"/>
+  <c r="G98" i="17"/>
+  <c r="I98" i="17" s="1"/>
+  <c r="J93" i="17"/>
+  <c r="G74" i="17"/>
+  <c r="G44" i="17"/>
+  <c r="I44" i="17" s="1"/>
+  <c r="G22" i="17"/>
+  <c r="I22" i="17" s="1"/>
+  <c r="G60" i="17"/>
+  <c r="I60" i="17" s="1"/>
+  <c r="G25" i="17"/>
+  <c r="I25" i="17" s="1"/>
+  <c r="G78" i="17"/>
+  <c r="I78" i="17" s="1"/>
+  <c r="H88" i="17"/>
+  <c r="J88" i="17" s="1"/>
+  <c r="G102" i="17"/>
+  <c r="I102" i="17" s="1"/>
+  <c r="J84" i="17"/>
+  <c r="G99" i="17"/>
+  <c r="G94" i="17"/>
+  <c r="I94" i="17" s="1"/>
+  <c r="G47" i="17"/>
+  <c r="I47" i="17" s="1"/>
+  <c r="H92" i="17"/>
+  <c r="J92" i="17" s="1"/>
+  <c r="G70" i="17"/>
+  <c r="I70" i="17" s="1"/>
+  <c r="G27" i="17"/>
+  <c r="I27" i="17" s="1"/>
+  <c r="G81" i="17"/>
+  <c r="I81" i="17" s="1"/>
+  <c r="H105" i="17"/>
+  <c r="J105" i="17" s="1"/>
+  <c r="G79" i="17"/>
+  <c r="I79" i="17" s="1"/>
+  <c r="J102" i="17"/>
+  <c r="G7" i="17"/>
+  <c r="I7" i="17" s="1"/>
+  <c r="G85" i="17"/>
+  <c r="I85" i="17" s="1"/>
+  <c r="G100" i="17"/>
+  <c r="H107" i="17"/>
+  <c r="G84" i="17"/>
+  <c r="I84" i="17" s="1"/>
+  <c r="H99" i="17"/>
+  <c r="J99" i="17" s="1"/>
+  <c r="G97" i="17"/>
+  <c r="I97" i="17" s="1"/>
+  <c r="G59" i="17"/>
+  <c r="I59" i="17" s="1"/>
+  <c r="G71" i="17"/>
+  <c r="I71" i="17" s="1"/>
+  <c r="G13" i="17"/>
+  <c r="I13" i="17" s="1"/>
+  <c r="G16" i="17"/>
+  <c r="I16" i="17" s="1"/>
+  <c r="G72" i="17"/>
+  <c r="I72" i="17" s="1"/>
+  <c r="G34" i="17"/>
+  <c r="I34" i="17" s="1"/>
+  <c r="G39" i="17"/>
+  <c r="I39" i="17" s="1"/>
+  <c r="G14" i="17"/>
+  <c r="I14" i="17" s="1"/>
+  <c r="G51" i="17"/>
+  <c r="I51" i="17" s="1"/>
+  <c r="G37" i="17"/>
+  <c r="G68" i="17"/>
+  <c r="G106" i="17"/>
+  <c r="G21" i="17"/>
+  <c r="I21" i="17" s="1"/>
+  <c r="G8" i="17"/>
+  <c r="I8" i="17" s="1"/>
+  <c r="G43" i="17"/>
+  <c r="I43" i="17" s="1"/>
+  <c r="J32" i="17" l="1"/>
+  <c r="I87" i="17"/>
+  <c r="I86" i="17"/>
+  <c r="I36" i="17"/>
+  <c r="I107" i="17"/>
+  <c r="I88" i="17"/>
+  <c r="I37" i="17"/>
+  <c r="I38" i="17"/>
+  <c r="I92" i="17"/>
+  <c r="I100" i="17"/>
+  <c r="I105" i="17"/>
+  <c r="I99" i="17"/>
+  <c r="I67" i="17"/>
+  <c r="I106" i="17"/>
+  <c r="I74" i="17"/>
+  <c r="I68" i="17"/>
+  <c r="J67" i="17"/>
+  <c r="J107" i="17"/>
+  <c r="I91" i="17"/>
+  <c r="J68" i="17"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="63" uniqueCount="25">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="52" uniqueCount="25">
   <si>
     <t>index</t>
   </si>
   <si>
     <t>ancien.</t>
   </si>
   <si>
     <t>basis '95</t>
   </si>
   <si>
     <t>maand</t>
   </si>
   <si>
     <t>jaar</t>
   </si>
   <si>
     <t>H&amp;S /mnd</t>
   </si>
   <si>
     <t>H&amp;S/jaar</t>
   </si>
   <si>
     <t>V.G.</t>
   </si>
   <si>
@@ -1138,205 +916,157 @@
   </si>
   <si>
     <r>
       <t>technisch deskundige</t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve"> (Niveau B - lokale coördinator - Bachelor)</t>
     </r>
   </si>
   <si>
     <t>FCUD patronale bijdrage 0,05% kinderopvang - koninklijk besluit 19 augustus 1997 - 
 bijzonder reglement 2 september 1997.</t>
   </si>
   <si>
     <t>en standplaatstoelage zijn indicatief.</t>
   </si>
   <si>
     <t>Bedragen vakantiegeld (V.G.),  eindejaarspremie (E.P.) en haard-</t>
   </si>
   <si>
-    <r>
-[...10 lines deleted...]
-    </r>
+    <t>Barema's van toepassing vanaf 1 augustus 2026</t>
   </si>
   <si>
-    <t>Barema's van toepassing vanaf 1 februari 2026</t>
+    <t>Inclusief verhoging met 1,7% n.a.v. VIA 6</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <fonts count="12" x14ac:knownFonts="1">
+  <fonts count="8" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="14"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="16"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <u/>
       <sz val="11"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <u/>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
-      <sz val="8"/>
-[...3 lines deleted...]
-    <font>
       <b/>
       <sz val="10"/>
       <name val="Arial"/>
-      <family val="2"/>
-[...15 lines deleted...]
-      <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="4">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFFF00"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="6" tint="0.59999389629810485"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="3">
+  <borders count="2">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
-    <border>
-[...13 lines deleted...]
-    </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="33">
+  <cellXfs count="34">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
@@ -1345,85 +1075,90 @@
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="centerContinuous"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" quotePrefix="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="centerContinuous" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="4" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="2" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="4" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="4" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="2" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="4" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-[...3 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="0" fillId="3" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Standaard" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <indexedColors>
       <rgbColor rgb="00000000"/>
       <rgbColor rgb="00FFFFFF"/>
       <rgbColor rgb="00FF0000"/>
       <rgbColor rgb="0000FF00"/>
       <rgbColor rgb="000000FF"/>
       <rgbColor rgb="00FFFF00"/>
       <rgbColor rgb="00FF00FF"/>
       <rgbColor rgb="0000FFFF"/>
       <rgbColor rgb="00000000"/>
       <rgbColor rgb="00FFFFFF"/>
       <rgbColor rgb="00FF0000"/>
@@ -1472,51 +1207,51 @@
       <rgbColor rgb="00996666"/>
       <rgbColor rgb="00666699"/>
       <rgbColor rgb="00969696"/>
       <rgbColor rgb="003333CC"/>
       <rgbColor rgb="00336666"/>
       <rgbColor rgb="00003300"/>
       <rgbColor rgb="00333300"/>
       <rgbColor rgb="00663300"/>
       <rgbColor rgb="00993366"/>
       <rgbColor rgb="00333399"/>
       <rgbColor rgb="00424242"/>
     </indexedColors>
   </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet13.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet12.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet16.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet11.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet15.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet10.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet14.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme 2007 - 2010">
   <a:themeElements>
     <a:clrScheme name="Office 2007 - 2010">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -1765,4949 +1500,4251 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="A1:P113"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{9C62BB59-928F-4F4B-8B5F-5D948ADE1502}">
+  <dimension ref="A1:M113"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
       <selection sqref="A1:J1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="13.2" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="3" width="10.33203125" style="1" customWidth="1"/>
     <col min="4" max="4" width="9.33203125" style="1" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="10" style="1" customWidth="1"/>
     <col min="6" max="6" width="9" style="1" customWidth="1"/>
     <col min="7" max="7" width="8.109375" style="1" customWidth="1"/>
     <col min="8" max="8" width="8" style="16" customWidth="1"/>
     <col min="9" max="9" width="10.44140625" style="1" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="10.33203125" customWidth="1"/>
     <col min="11" max="11" width="3.6640625" customWidth="1"/>
-    <col min="12" max="12" width="15.6640625" customWidth="1"/>
-    <col min="13" max="13" width="10" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:16" ht="36.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A1" s="31" t="s">
+    <row r="1" spans="1:13" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A1" s="32" t="s">
         <v>20</v>
       </c>
-      <c r="B1" s="31"/>
-[...7 lines deleted...]
-      <c r="J1" s="31"/>
+      <c r="B1" s="32"/>
+      <c r="C1" s="32"/>
+      <c r="D1" s="32"/>
+      <c r="E1" s="32"/>
+      <c r="F1" s="32"/>
+      <c r="G1" s="32"/>
+      <c r="H1" s="32"/>
+      <c r="I1" s="32"/>
+      <c r="J1" s="32"/>
       <c r="K1" s="25"/>
     </row>
-    <row r="2" spans="1:16" ht="32.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A2" s="32" t="s">
+    <row r="2" spans="1:13" ht="32.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A2" s="33" t="s">
+        <v>23</v>
+      </c>
+      <c r="B2" s="33"/>
+      <c r="C2" s="33"/>
+      <c r="D2" s="33"/>
+      <c r="E2" s="33"/>
+      <c r="F2" s="33"/>
+      <c r="G2" s="33"/>
+      <c r="H2" s="33"/>
+      <c r="I2" s="33"/>
+      <c r="J2" s="33"/>
+      <c r="K2" s="26"/>
+    </row>
+    <row r="3" spans="1:13" ht="12.6" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A3" s="29" t="s">
         <v>24</v>
       </c>
-      <c r="B2" s="32"/>
-[...14 lines deleted...]
-      <c r="C3"/>
+      <c r="B3" s="30"/>
+      <c r="C3" s="31"/>
+      <c r="D3" s="30"/>
       <c r="E3" s="1" t="s">
         <v>0</v>
       </c>
-      <c r="F3" s="30">
-[...4 lines deleted...]
-    <row r="4" spans="1:16" s="3" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="F3" s="27">
+        <f>ROUND(1.02^40,4)</f>
+        <v>2.2080000000000002</v>
+      </c>
+    </row>
+    <row r="4" spans="1:13" s="3" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A4" s="8" t="s">
         <v>18</v>
       </c>
       <c r="B4" s="2"/>
       <c r="D4" s="2"/>
       <c r="E4" s="2"/>
       <c r="F4" s="2"/>
       <c r="G4" s="2"/>
       <c r="H4" s="17"/>
       <c r="I4" s="2"/>
-      <c r="M4" s="27"/>
-[...1 lines deleted...]
-    <row r="5" spans="1:16" s="5" customFormat="1" ht="15.9" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="M4"/>
+    </row>
+    <row r="5" spans="1:13" s="5" customFormat="1" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A5" s="4" t="s">
         <v>1</v>
       </c>
       <c r="B5" s="4" t="s">
         <v>2</v>
       </c>
       <c r="C5" s="4" t="s">
         <v>3</v>
       </c>
       <c r="D5" s="4" t="s">
         <v>4</v>
       </c>
       <c r="E5" s="4" t="s">
         <v>5</v>
       </c>
       <c r="F5" s="4" t="s">
         <v>6</v>
       </c>
       <c r="G5" s="4" t="s">
         <v>7</v>
       </c>
       <c r="H5" s="18" t="s">
         <v>8</v>
       </c>
       <c r="I5" s="4" t="s">
         <v>9</v>
       </c>
       <c r="J5" s="4" t="s">
         <v>10</v>
       </c>
-      <c r="L5" s="4" t="s">
-[...7 lines deleted...]
-    <row r="6" spans="1:16" s="3" customFormat="1" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="M5"/>
+    </row>
+    <row r="6" spans="1:13" s="3" customFormat="1" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A6" s="6">
         <v>0</v>
       </c>
       <c r="B6" s="14">
-        <v>21880</v>
+        <v>22250.37</v>
       </c>
       <c r="C6" s="14">
         <f>ROUND(D6/12,2)</f>
-        <v>3946.97</v>
+        <v>4094.07</v>
       </c>
       <c r="D6" s="14">
         <f>ROUND(B6*$F$3,2)</f>
-        <v>47363.64</v>
+        <v>49128.82</v>
       </c>
       <c r="E6" s="14">
         <f>IF(B6&lt;=16421.84,359.95*$F$3/12,IF(AND(16421.84&lt;B6,B6&lt;=18695.86),179.98*$F$3/12,0))</f>
         <v>0</v>
       </c>
       <c r="F6" s="14">
         <f>E6*12</f>
         <v>0</v>
       </c>
       <c r="G6" s="14">
         <f>(C6+E6)*0.92</f>
-        <v>3631.2123999999999</v>
+        <v>3766.5444000000002</v>
       </c>
       <c r="H6" s="19">
         <f>ROUND(730.81+2.5%*(D6+F6),2)</f>
-        <v>1914.9</v>
+        <v>1959.03</v>
       </c>
       <c r="I6" s="14">
         <f>SUM(D6,F6,G6,H6)</f>
-        <v>52909.752399999998</v>
+        <v>54854.394399999997</v>
       </c>
       <c r="J6" s="14">
         <f>SUM(D6,F6,H6)</f>
-        <v>49278.54</v>
+        <v>51087.85</v>
       </c>
       <c r="K6" s="7"/>
-      <c r="L6" s="14">
-[...8 lines deleted...]
-    <row r="7" spans="1:16" s="3" customFormat="1" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="M6"/>
+    </row>
+    <row r="7" spans="1:13" s="3" customFormat="1" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A7" s="6">
         <v>1</v>
       </c>
       <c r="B7" s="14">
-        <v>22325</v>
+        <v>22694.06</v>
       </c>
       <c r="C7" s="14">
-        <f t="shared" ref="C7:C18" si="0">ROUND(D7/12,2)</f>
-        <v>4027.24</v>
+        <f t="shared" ref="C7:C24" si="0">ROUND(D7/12,2)</f>
+        <v>4175.71</v>
       </c>
       <c r="D7" s="14">
         <f t="shared" ref="D7:D24" si="1">ROUND(B7*$F$3,2)</f>
-        <v>48326.93</v>
+        <v>50108.480000000003</v>
       </c>
       <c r="E7" s="14">
         <f t="shared" ref="E7:E29" si="2">IF(B7&lt;=16421.84,359.95*$F$3/12,IF(AND(16421.84&lt;B7,B7&lt;=18695.86),179.98*$F$3/12,0))</f>
         <v>0</v>
       </c>
       <c r="F7" s="14">
-        <f t="shared" ref="F7:F15" si="3">E7*12</f>
+        <f t="shared" ref="F7:F29" si="3">E7*12</f>
         <v>0</v>
       </c>
       <c r="G7" s="14">
-        <f t="shared" ref="G7:G21" si="4">(C7+E7)*0.92</f>
-        <v>3705.0607999999997</v>
+        <f t="shared" ref="G7:G29" si="4">(C7+E7)*0.92</f>
+        <v>3841.6532000000002</v>
       </c>
       <c r="H7" s="19">
         <f t="shared" ref="H7:H29" si="5">ROUND(730.81+2.5%*(D7+F7),2)</f>
-        <v>1938.98</v>
+        <v>1983.52</v>
       </c>
       <c r="I7" s="14">
-        <f t="shared" ref="I7:I15" si="6">SUM(D7,F7,G7,H7)</f>
-        <v>53970.970800000003</v>
+        <f t="shared" ref="I7:I29" si="6">SUM(D7,F7,G7,H7)</f>
+        <v>55933.653200000001</v>
       </c>
       <c r="J7" s="14">
-        <f t="shared" ref="J7:J15" si="7">SUM(D7,F7,H7)</f>
-        <v>50265.91</v>
+        <f t="shared" ref="J7:J29" si="7">SUM(D7,F7,H7)</f>
+        <v>52092</v>
       </c>
       <c r="K7" s="7"/>
-      <c r="L7" s="14">
-[...8 lines deleted...]
-    <row r="8" spans="1:16" s="3" customFormat="1" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="M7"/>
+    </row>
+    <row r="8" spans="1:13" s="3" customFormat="1" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A8" s="6">
         <v>2</v>
       </c>
       <c r="B8" s="14">
-        <v>22770</v>
+        <v>23137.75</v>
       </c>
       <c r="C8" s="14">
         <f t="shared" si="0"/>
-        <v>4107.5200000000004</v>
+        <v>4257.3500000000004</v>
       </c>
       <c r="D8" s="14">
         <f t="shared" si="1"/>
-        <v>49290.22</v>
+        <v>51088.15</v>
       </c>
       <c r="E8" s="14">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="F8" s="14">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
       <c r="G8" s="14">
         <f t="shared" si="4"/>
-        <v>3778.9184000000005</v>
+        <v>3916.7620000000006</v>
       </c>
       <c r="H8" s="19">
         <f t="shared" si="5"/>
-        <v>1963.07</v>
+        <v>2008.01</v>
       </c>
       <c r="I8" s="14">
         <f t="shared" si="6"/>
-        <v>55032.208400000003</v>
+        <v>57012.922000000006</v>
       </c>
       <c r="J8" s="14">
         <f t="shared" si="7"/>
-        <v>51253.29</v>
+        <v>53096.160000000003</v>
       </c>
       <c r="K8" s="7"/>
-      <c r="L8" s="14">
-[...8 lines deleted...]
-    <row r="9" spans="1:16" s="3" customFormat="1" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="M8"/>
+    </row>
+    <row r="9" spans="1:13" s="3" customFormat="1" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A9" s="6">
         <v>3</v>
       </c>
       <c r="B9" s="14">
-        <v>23215</v>
+        <v>23581.439999999999</v>
       </c>
       <c r="C9" s="14">
         <f t="shared" si="0"/>
-        <v>4187.79</v>
+        <v>4338.99</v>
       </c>
       <c r="D9" s="14">
         <f t="shared" si="1"/>
-        <v>50253.51</v>
+        <v>52067.82</v>
       </c>
       <c r="E9" s="14">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="F9" s="14">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
       <c r="G9" s="14">
         <f t="shared" si="4"/>
-        <v>3852.7668000000003</v>
+        <v>3991.8708000000001</v>
       </c>
       <c r="H9" s="19">
         <f t="shared" si="5"/>
-        <v>1987.15</v>
+        <v>2032.51</v>
       </c>
       <c r="I9" s="14">
         <f t="shared" si="6"/>
-        <v>56093.426800000001</v>
+        <v>58092.200799999999</v>
       </c>
       <c r="J9" s="14">
         <f t="shared" si="7"/>
-        <v>52240.66</v>
+        <v>54100.33</v>
       </c>
       <c r="K9" s="7"/>
-      <c r="L9" s="14">
-[...8 lines deleted...]
-    <row r="10" spans="1:16" s="3" customFormat="1" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="M9"/>
+    </row>
+    <row r="10" spans="1:13" s="3" customFormat="1" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A10" s="6">
         <v>4</v>
       </c>
       <c r="B10" s="14">
-        <v>23660</v>
+        <v>24025.13</v>
       </c>
       <c r="C10" s="14">
         <f t="shared" si="0"/>
-        <v>4268.07</v>
+        <v>4420.62</v>
       </c>
       <c r="D10" s="14">
         <f t="shared" si="1"/>
-        <v>51216.800000000003</v>
+        <v>53047.49</v>
       </c>
       <c r="E10" s="14">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="F10" s="14">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
       <c r="G10" s="14">
         <f t="shared" si="4"/>
-        <v>3926.6243999999997</v>
+        <v>4066.9704000000002</v>
       </c>
       <c r="H10" s="19">
         <f t="shared" si="5"/>
-        <v>2011.23</v>
+        <v>2057</v>
       </c>
       <c r="I10" s="14">
         <f t="shared" si="6"/>
-        <v>57154.654400000007</v>
+        <v>59171.460399999996</v>
       </c>
       <c r="J10" s="14">
         <f t="shared" si="7"/>
-        <v>53228.030000000006</v>
+        <v>55104.49</v>
       </c>
       <c r="K10" s="7"/>
-      <c r="L10" s="14">
-[...8 lines deleted...]
-    <row r="11" spans="1:16" s="3" customFormat="1" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="M10"/>
+    </row>
+    <row r="11" spans="1:13" s="3" customFormat="1" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A11" s="6">
         <v>5</v>
       </c>
       <c r="B11" s="14">
-        <v>24105</v>
+        <v>24468.82</v>
       </c>
       <c r="C11" s="14">
         <f t="shared" si="0"/>
-        <v>4348.34</v>
+        <v>4502.26</v>
       </c>
       <c r="D11" s="14">
         <f t="shared" si="1"/>
-        <v>52180.09</v>
+        <v>54027.15</v>
       </c>
       <c r="E11" s="14">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="F11" s="14">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
       <c r="G11" s="14">
         <f t="shared" si="4"/>
-        <v>4000.4728000000005</v>
+        <v>4142.0792000000001</v>
       </c>
       <c r="H11" s="19">
         <f t="shared" si="5"/>
-        <v>2035.31</v>
+        <v>2081.4899999999998</v>
       </c>
       <c r="I11" s="14">
         <f t="shared" si="6"/>
-        <v>58215.872799999997</v>
+        <v>60250.7192</v>
       </c>
       <c r="J11" s="14">
         <f t="shared" si="7"/>
-        <v>54215.399999999994</v>
+        <v>56108.639999999999</v>
       </c>
       <c r="K11" s="7"/>
-      <c r="L11" s="14">
-[...8 lines deleted...]
-    <row r="12" spans="1:16" s="3" customFormat="1" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="M11"/>
+    </row>
+    <row r="12" spans="1:13" s="3" customFormat="1" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A12" s="6">
         <v>6</v>
       </c>
       <c r="B12" s="14">
-        <v>24550</v>
+        <v>24912.51</v>
       </c>
       <c r="C12" s="14">
         <f t="shared" si="0"/>
-        <v>4428.62</v>
+        <v>4583.8999999999996</v>
       </c>
       <c r="D12" s="14">
         <f t="shared" si="1"/>
-        <v>53143.39</v>
+        <v>55006.82</v>
       </c>
       <c r="E12" s="14">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="F12" s="14">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
       <c r="G12" s="14">
         <f t="shared" si="4"/>
-        <v>4074.3304000000003</v>
+        <v>4217.1880000000001</v>
       </c>
       <c r="H12" s="19">
         <f t="shared" si="5"/>
-        <v>2059.39</v>
+        <v>2105.98</v>
       </c>
       <c r="I12" s="14">
         <f t="shared" si="6"/>
-        <v>59277.110399999998</v>
+        <v>61329.988000000005</v>
       </c>
       <c r="J12" s="14">
         <f t="shared" si="7"/>
-        <v>55202.78</v>
+        <v>57112.800000000003</v>
       </c>
       <c r="K12" s="7"/>
-      <c r="L12" s="14">
-[...8 lines deleted...]
-    <row r="13" spans="1:16" s="3" customFormat="1" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="M12"/>
+    </row>
+    <row r="13" spans="1:13" s="3" customFormat="1" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A13" s="6">
         <v>7</v>
       </c>
       <c r="B13" s="14">
-        <v>24995</v>
+        <v>25356.2</v>
       </c>
       <c r="C13" s="14">
         <f t="shared" si="0"/>
-        <v>4508.8900000000003</v>
+        <v>4665.54</v>
       </c>
       <c r="D13" s="14">
         <f t="shared" si="1"/>
-        <v>54106.68</v>
+        <v>55986.49</v>
       </c>
       <c r="E13" s="14">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="F13" s="14">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
       <c r="G13" s="14">
         <f t="shared" si="4"/>
-        <v>4148.1788000000006</v>
+        <v>4292.2968000000001</v>
       </c>
       <c r="H13" s="19">
         <f t="shared" si="5"/>
-        <v>2083.48</v>
+        <v>2130.4699999999998</v>
       </c>
       <c r="I13" s="14">
         <f t="shared" si="6"/>
-        <v>60338.338800000005</v>
+        <v>62409.256800000003</v>
       </c>
       <c r="J13" s="14">
         <f t="shared" si="7"/>
-        <v>56190.16</v>
+        <v>58116.959999999999</v>
       </c>
       <c r="K13" s="7"/>
-      <c r="L13" s="14">
-[...8 lines deleted...]
-    <row r="14" spans="1:16" s="3" customFormat="1" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="M13"/>
+    </row>
+    <row r="14" spans="1:13" s="3" customFormat="1" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A14" s="6">
         <v>8</v>
       </c>
       <c r="B14" s="14">
-        <v>25440</v>
+        <v>25799.89</v>
       </c>
       <c r="C14" s="14">
         <f t="shared" si="0"/>
-        <v>4589.16</v>
+        <v>4747.18</v>
       </c>
       <c r="D14" s="14">
         <f t="shared" si="1"/>
-        <v>55069.97</v>
+        <v>56966.16</v>
       </c>
       <c r="E14" s="14">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="F14" s="14">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
       <c r="G14" s="14">
         <f t="shared" si="4"/>
-        <v>4222.0272000000004</v>
+        <v>4367.4056</v>
       </c>
       <c r="H14" s="19">
         <f t="shared" si="5"/>
-        <v>2107.56</v>
+        <v>2154.96</v>
       </c>
       <c r="I14" s="14">
         <f t="shared" si="6"/>
-        <v>61399.557199999996</v>
+        <v>63488.525600000001</v>
       </c>
       <c r="J14" s="14">
         <f t="shared" si="7"/>
-        <v>57177.53</v>
+        <v>59121.120000000003</v>
       </c>
       <c r="K14" s="7"/>
-      <c r="L14" s="14">
-[...8 lines deleted...]
-    <row r="15" spans="1:16" s="3" customFormat="1" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="M14"/>
+    </row>
+    <row r="15" spans="1:13" s="3" customFormat="1" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A15" s="6">
         <v>9</v>
       </c>
       <c r="B15" s="14">
-        <v>25885</v>
+        <v>26243.58</v>
       </c>
       <c r="C15" s="14">
         <f t="shared" si="0"/>
-        <v>4669.4399999999996</v>
+        <v>4828.82</v>
       </c>
       <c r="D15" s="14">
         <f t="shared" si="1"/>
-        <v>56033.26</v>
+        <v>57945.82</v>
       </c>
       <c r="E15" s="14">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="F15" s="14">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
       <c r="G15" s="14">
         <f t="shared" si="4"/>
-        <v>4295.8847999999998</v>
+        <v>4442.5144</v>
       </c>
       <c r="H15" s="19">
         <f t="shared" si="5"/>
-        <v>2131.64</v>
+        <v>2179.46</v>
       </c>
       <c r="I15" s="14">
         <f t="shared" si="6"/>
-        <v>62460.784800000001</v>
+        <v>64567.794399999999</v>
       </c>
       <c r="J15" s="14">
         <f t="shared" si="7"/>
-        <v>58164.9</v>
+        <v>60125.279999999999</v>
       </c>
       <c r="K15" s="7"/>
-      <c r="L15" s="14">
-[...8 lines deleted...]
-    <row r="16" spans="1:16" s="3" customFormat="1" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="M15"/>
+    </row>
+    <row r="16" spans="1:13" s="3" customFormat="1" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A16" s="6">
         <v>10</v>
       </c>
       <c r="B16" s="14">
-        <v>26330</v>
+        <v>26687.27</v>
       </c>
       <c r="C16" s="14">
         <f t="shared" si="0"/>
-        <v>4749.71</v>
+        <v>4910.46</v>
       </c>
       <c r="D16" s="14">
         <f t="shared" si="1"/>
-        <v>56996.55</v>
+        <v>58925.49</v>
       </c>
       <c r="E16" s="14">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="F16" s="14">
-        <f t="shared" ref="F16:F21" si="10">E16*12</f>
+        <f t="shared" si="3"/>
         <v>0</v>
       </c>
       <c r="G16" s="14">
         <f t="shared" si="4"/>
-        <v>4369.7332000000006</v>
+        <v>4517.6232</v>
       </c>
       <c r="H16" s="19">
         <f t="shared" si="5"/>
-        <v>2155.7199999999998</v>
+        <v>2203.9499999999998</v>
       </c>
       <c r="I16" s="14">
-        <f t="shared" ref="I16:I21" si="11">SUM(D16,F16,G16,H16)</f>
-        <v>63522.003200000006</v>
+        <f t="shared" si="6"/>
+        <v>65647.063200000004</v>
       </c>
       <c r="J16" s="14">
-        <f t="shared" ref="J16:J21" si="12">SUM(D16,F16,H16)</f>
-        <v>59152.270000000004</v>
+        <f t="shared" si="7"/>
+        <v>61129.439999999995</v>
       </c>
       <c r="K16" s="7"/>
-      <c r="L16" s="14">
-[...6 lines deleted...]
-      </c>
+      <c r="M16"/>
     </row>
     <row r="17" spans="1:13" s="3" customFormat="1" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A17" s="6">
         <v>11</v>
       </c>
       <c r="B17" s="14">
-        <v>26775</v>
+        <v>27130.959999999999</v>
       </c>
       <c r="C17" s="14">
         <f t="shared" si="0"/>
-        <v>4829.99</v>
+        <v>4992.1000000000004</v>
       </c>
       <c r="D17" s="14">
         <f t="shared" si="1"/>
-        <v>57959.839999999997</v>
+        <v>59905.16</v>
       </c>
       <c r="E17" s="14">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="F17" s="14">
-        <f t="shared" si="10"/>
+        <f t="shared" si="3"/>
         <v>0</v>
       </c>
       <c r="G17" s="14">
         <f t="shared" si="4"/>
-        <v>4443.5907999999999</v>
+        <v>4592.7320000000009</v>
       </c>
       <c r="H17" s="19">
         <f t="shared" si="5"/>
-        <v>2179.81</v>
+        <v>2228.44</v>
       </c>
       <c r="I17" s="14">
-        <f t="shared" si="11"/>
-        <v>64583.240799999992</v>
+        <f t="shared" si="6"/>
+        <v>66726.332000000009</v>
       </c>
       <c r="J17" s="14">
-        <f t="shared" si="12"/>
-        <v>60139.649999999994</v>
+        <f t="shared" si="7"/>
+        <v>62133.600000000006</v>
       </c>
       <c r="K17" s="7"/>
-      <c r="L17" s="14">
-[...6 lines deleted...]
-      </c>
+      <c r="M17"/>
     </row>
     <row r="18" spans="1:13" s="3" customFormat="1" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A18" s="6">
         <v>12</v>
       </c>
       <c r="B18" s="14">
-        <v>27220</v>
+        <v>27574.65</v>
       </c>
       <c r="C18" s="14">
         <f t="shared" si="0"/>
-        <v>4910.26</v>
+        <v>5073.74</v>
       </c>
       <c r="D18" s="14">
         <f t="shared" si="1"/>
-        <v>58923.13</v>
+        <v>60884.83</v>
       </c>
       <c r="E18" s="14">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="F18" s="14">
-        <f t="shared" si="10"/>
+        <f t="shared" si="3"/>
         <v>0</v>
       </c>
       <c r="G18" s="14">
         <f t="shared" si="4"/>
-        <v>4517.4392000000007</v>
+        <v>4667.8407999999999</v>
       </c>
       <c r="H18" s="19">
         <f t="shared" si="5"/>
-        <v>2203.89</v>
+        <v>2252.9299999999998</v>
       </c>
       <c r="I18" s="14">
-        <f t="shared" si="11"/>
-        <v>65644.459199999998</v>
+        <f t="shared" si="6"/>
+        <v>67805.6008</v>
       </c>
       <c r="J18" s="14">
-        <f t="shared" si="12"/>
-        <v>61127.02</v>
+        <f t="shared" si="7"/>
+        <v>63137.760000000002</v>
       </c>
       <c r="K18" s="7"/>
-      <c r="L18" s="14">
-[...6 lines deleted...]
-      </c>
+      <c r="M18"/>
     </row>
     <row r="19" spans="1:13" s="3" customFormat="1" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A19" s="6">
         <v>13</v>
       </c>
       <c r="B19" s="14">
-        <v>27665</v>
+        <v>28018.34</v>
       </c>
       <c r="C19" s="14">
-        <f t="shared" ref="C19:C24" si="13">ROUND(D19/12,2)</f>
-        <v>4990.54</v>
+        <f t="shared" si="0"/>
+        <v>5155.37</v>
       </c>
       <c r="D19" s="14">
         <f t="shared" si="1"/>
-        <v>59886.43</v>
+        <v>61864.49</v>
       </c>
       <c r="E19" s="14">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="F19" s="14">
-        <f t="shared" si="10"/>
+        <f t="shared" si="3"/>
         <v>0</v>
       </c>
       <c r="G19" s="14">
         <f t="shared" si="4"/>
-        <v>4591.2968000000001</v>
+        <v>4742.9404000000004</v>
       </c>
       <c r="H19" s="19">
         <f t="shared" si="5"/>
-        <v>2227.9699999999998</v>
+        <v>2277.42</v>
       </c>
       <c r="I19" s="14">
-        <f t="shared" si="11"/>
-        <v>66705.696800000005</v>
+        <f t="shared" si="6"/>
+        <v>68884.850399999996</v>
       </c>
       <c r="J19" s="14">
-        <f t="shared" si="12"/>
-        <v>62114.400000000001</v>
+        <f t="shared" si="7"/>
+        <v>64141.909999999996</v>
       </c>
       <c r="K19" s="7"/>
-      <c r="L19" s="14">
-[...6 lines deleted...]
-      </c>
+      <c r="M19"/>
     </row>
     <row r="20" spans="1:13" s="3" customFormat="1" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A20" s="6">
         <v>14</v>
       </c>
       <c r="B20" s="14">
-        <v>28110</v>
+        <v>28462.03</v>
       </c>
       <c r="C20" s="14">
-        <f t="shared" si="13"/>
-        <v>5070.8100000000004</v>
+        <f t="shared" si="0"/>
+        <v>5237.01</v>
       </c>
       <c r="D20" s="14">
         <f t="shared" si="1"/>
-        <v>60849.72</v>
+        <v>62844.160000000003</v>
       </c>
       <c r="E20" s="14">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="F20" s="14">
-        <f t="shared" si="10"/>
+        <f t="shared" si="3"/>
         <v>0</v>
       </c>
       <c r="G20" s="14">
         <f t="shared" si="4"/>
-        <v>4665.1452000000008</v>
+        <v>4818.0492000000004</v>
       </c>
       <c r="H20" s="19">
         <f t="shared" si="5"/>
-        <v>2252.0500000000002</v>
+        <v>2301.91</v>
       </c>
       <c r="I20" s="14">
-        <f t="shared" si="11"/>
-        <v>67766.915200000003</v>
+        <f t="shared" si="6"/>
+        <v>69964.119200000001</v>
       </c>
       <c r="J20" s="14">
-        <f t="shared" si="12"/>
-        <v>63101.770000000004</v>
+        <f t="shared" si="7"/>
+        <v>65146.070000000007</v>
       </c>
       <c r="K20" s="7"/>
-      <c r="L20" s="14">
-[...6 lines deleted...]
-      </c>
+      <c r="M20"/>
     </row>
     <row r="21" spans="1:13" s="3" customFormat="1" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A21" s="6">
         <v>15</v>
       </c>
       <c r="B21" s="14">
-        <v>28555</v>
+        <v>28905.72</v>
       </c>
       <c r="C21" s="14">
-        <f t="shared" si="13"/>
-        <v>5151.08</v>
+        <f t="shared" si="0"/>
+        <v>5318.65</v>
       </c>
       <c r="D21" s="14">
         <f t="shared" si="1"/>
-        <v>61813.01</v>
+        <v>63823.83</v>
       </c>
       <c r="E21" s="14">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="F21" s="14">
-        <f t="shared" si="10"/>
+        <f t="shared" si="3"/>
         <v>0</v>
       </c>
       <c r="G21" s="14">
         <f t="shared" si="4"/>
-        <v>4738.9935999999998</v>
+        <v>4893.1579999999994</v>
       </c>
       <c r="H21" s="19">
         <f t="shared" si="5"/>
-        <v>2276.14</v>
+        <v>2326.41</v>
       </c>
       <c r="I21" s="14">
-        <f t="shared" si="11"/>
-        <v>68828.143599999996</v>
+        <f t="shared" si="6"/>
+        <v>71043.398000000001</v>
       </c>
       <c r="J21" s="14">
-        <f t="shared" si="12"/>
-        <v>64089.15</v>
+        <f t="shared" si="7"/>
+        <v>66150.240000000005</v>
       </c>
       <c r="K21" s="7"/>
-      <c r="L21" s="14">
-[...6 lines deleted...]
-      </c>
+      <c r="M21"/>
     </row>
     <row r="22" spans="1:13" s="3" customFormat="1" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A22" s="6">
         <v>16</v>
       </c>
       <c r="B22" s="14">
-        <v>29000</v>
+        <v>29349.41</v>
       </c>
       <c r="C22" s="14">
-        <f t="shared" si="13"/>
-        <v>5231.3599999999997</v>
+        <f t="shared" si="0"/>
+        <v>5400.29</v>
       </c>
       <c r="D22" s="14">
         <f t="shared" si="1"/>
-        <v>62776.3</v>
+        <v>64803.5</v>
       </c>
       <c r="E22" s="14">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="F22" s="14">
-        <f t="shared" ref="F22:F28" si="14">E22*12</f>
+        <f t="shared" si="3"/>
         <v>0</v>
       </c>
       <c r="G22" s="14">
-        <f t="shared" ref="G22:G28" si="15">(C22+E22)*0.92</f>
-        <v>4812.8512000000001</v>
+        <f t="shared" si="4"/>
+        <v>4968.2668000000003</v>
       </c>
       <c r="H22" s="19">
         <f t="shared" si="5"/>
-        <v>2300.2199999999998</v>
+        <v>2350.9</v>
       </c>
       <c r="I22" s="14">
-        <f t="shared" ref="I22:I28" si="16">SUM(D22,F22,G22,H22)</f>
-        <v>69889.371200000009</v>
+        <f t="shared" si="6"/>
+        <v>72122.666799999992</v>
       </c>
       <c r="J22" s="14">
-        <f t="shared" ref="J22:J28" si="17">SUM(D22,F22,H22)</f>
-        <v>65076.520000000004</v>
+        <f t="shared" si="7"/>
+        <v>67154.399999999994</v>
       </c>
       <c r="K22" s="7"/>
-      <c r="L22" s="14">
-[...6 lines deleted...]
-      </c>
+      <c r="M22"/>
     </row>
     <row r="23" spans="1:13" s="3" customFormat="1" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A23" s="6">
         <v>17</v>
       </c>
       <c r="B23" s="14">
-        <v>29445</v>
+        <v>29793.1</v>
       </c>
       <c r="C23" s="14">
-        <f t="shared" si="13"/>
-        <v>5311.63</v>
+        <f t="shared" si="0"/>
+        <v>5481.93</v>
       </c>
       <c r="D23" s="14">
         <f>ROUND(B23*$F$3,2)</f>
-        <v>63739.59</v>
+        <v>65783.16</v>
       </c>
       <c r="E23" s="14">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="F23" s="14">
-        <f t="shared" si="14"/>
+        <f t="shared" si="3"/>
         <v>0</v>
       </c>
       <c r="G23" s="14">
-        <f t="shared" si="15"/>
-        <v>4886.6995999999999</v>
+        <f t="shared" si="4"/>
+        <v>5043.3756000000003</v>
       </c>
       <c r="H23" s="19">
         <f t="shared" si="5"/>
-        <v>2324.3000000000002</v>
+        <v>2375.39</v>
       </c>
       <c r="I23" s="14">
-        <f t="shared" si="16"/>
-        <v>70950.589599999992</v>
+        <f t="shared" si="6"/>
+        <v>73201.925600000002</v>
       </c>
       <c r="J23" s="14">
-        <f t="shared" si="17"/>
-        <v>66063.89</v>
+        <f t="shared" si="7"/>
+        <v>68158.55</v>
       </c>
       <c r="K23" s="7"/>
-      <c r="L23" s="14">
-[...6 lines deleted...]
-      </c>
+      <c r="M23"/>
     </row>
     <row r="24" spans="1:13" s="3" customFormat="1" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A24" s="6">
         <v>18</v>
       </c>
       <c r="B24" s="14">
-        <v>29890</v>
+        <v>30236.79</v>
       </c>
       <c r="C24" s="14">
-        <f t="shared" si="13"/>
-        <v>5391.91</v>
+        <f t="shared" si="0"/>
+        <v>5563.57</v>
       </c>
       <c r="D24" s="14">
         <f t="shared" si="1"/>
-        <v>64702.879999999997</v>
+        <v>66762.83</v>
       </c>
       <c r="E24" s="14">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="F24" s="14">
-        <f t="shared" si="14"/>
+        <f t="shared" si="3"/>
         <v>0</v>
       </c>
       <c r="G24" s="14">
-        <f t="shared" si="15"/>
-        <v>4960.5572000000002</v>
+        <f t="shared" si="4"/>
+        <v>5118.4844000000003</v>
       </c>
       <c r="H24" s="19">
         <f t="shared" si="5"/>
-        <v>2348.38</v>
+        <v>2399.88</v>
       </c>
       <c r="I24" s="14">
-        <f t="shared" si="16"/>
-        <v>72011.817200000005</v>
+        <f t="shared" si="6"/>
+        <v>74281.194400000008</v>
       </c>
       <c r="J24" s="14">
-        <f t="shared" si="17"/>
-        <v>67051.259999999995</v>
+        <f t="shared" si="7"/>
+        <v>69162.710000000006</v>
       </c>
       <c r="K24" s="7"/>
-      <c r="L24" s="14">
-[...6 lines deleted...]
-      </c>
+      <c r="M24"/>
     </row>
     <row r="25" spans="1:13" s="3" customFormat="1" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A25" s="6">
         <v>19</v>
       </c>
       <c r="B25" s="14">
-        <v>30335</v>
+        <v>30680.48</v>
       </c>
       <c r="C25" s="14">
         <f>ROUND(D25/12,2)</f>
-        <v>5472.18</v>
+        <v>5645.21</v>
       </c>
       <c r="D25" s="14">
         <f>ROUND(B25*$F$3,2)</f>
-        <v>65666.17</v>
+        <v>67742.5</v>
       </c>
       <c r="E25" s="14">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="F25" s="14">
-        <f t="shared" si="14"/>
+        <f t="shared" si="3"/>
         <v>0</v>
       </c>
       <c r="G25" s="14">
-        <f t="shared" si="15"/>
-        <v>5034.4056</v>
+        <f t="shared" si="4"/>
+        <v>5193.5932000000003</v>
       </c>
       <c r="H25" s="19">
         <f t="shared" si="5"/>
-        <v>2372.46</v>
+        <v>2424.37</v>
       </c>
       <c r="I25" s="14">
-        <f t="shared" si="16"/>
-        <v>73073.035600000003</v>
+        <f t="shared" si="6"/>
+        <v>75360.463199999998</v>
       </c>
       <c r="J25" s="14">
-        <f t="shared" si="17"/>
-        <v>68038.63</v>
+        <f t="shared" si="7"/>
+        <v>70166.87</v>
       </c>
       <c r="K25" s="7"/>
-      <c r="L25" s="14">
-[...6 lines deleted...]
-      </c>
+      <c r="M25"/>
     </row>
     <row r="26" spans="1:13" s="3" customFormat="1" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A26" s="6">
         <v>20</v>
       </c>
       <c r="B26" s="14">
-        <v>30780</v>
+        <v>31124.17</v>
       </c>
       <c r="C26" s="14">
         <f>ROUND(D26/12,2)</f>
-        <v>5552.46</v>
+        <v>5726.85</v>
       </c>
       <c r="D26" s="14">
         <f>ROUND(B26*$F$3,2)</f>
-        <v>66629.47</v>
+        <v>68722.17</v>
       </c>
       <c r="E26" s="14">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="F26" s="14">
-        <f t="shared" si="14"/>
+        <f t="shared" si="3"/>
         <v>0</v>
       </c>
       <c r="G26" s="14">
-        <f t="shared" si="15"/>
-        <v>5108.2632000000003</v>
+        <f t="shared" si="4"/>
+        <v>5268.7020000000002</v>
       </c>
       <c r="H26" s="19">
         <f t="shared" si="5"/>
-        <v>2396.5500000000002</v>
+        <v>2448.86</v>
       </c>
       <c r="I26" s="14">
-        <f t="shared" si="16"/>
-        <v>74134.283200000005</v>
+        <f t="shared" si="6"/>
+        <v>76439.732000000004</v>
       </c>
       <c r="J26" s="14">
-        <f t="shared" si="17"/>
-        <v>69026.02</v>
+        <f t="shared" si="7"/>
+        <v>71171.03</v>
       </c>
       <c r="K26" s="7"/>
-      <c r="L26" s="14">
-[...6 lines deleted...]
-      </c>
+      <c r="M26"/>
     </row>
     <row r="27" spans="1:13" s="3" customFormat="1" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A27" s="6">
         <v>21</v>
       </c>
       <c r="B27" s="14">
-        <v>31225</v>
+        <v>31567.86</v>
       </c>
       <c r="C27" s="14">
         <f>ROUND(D27/12,2)</f>
-        <v>5632.73</v>
+        <v>5808.49</v>
       </c>
       <c r="D27" s="14">
         <f>ROUND(B27*$F$3,2)</f>
-        <v>67592.759999999995</v>
+        <v>69701.83</v>
       </c>
       <c r="E27" s="14">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="F27" s="14">
-        <f t="shared" si="14"/>
+        <f t="shared" si="3"/>
         <v>0</v>
       </c>
       <c r="G27" s="14">
-        <f t="shared" si="15"/>
-        <v>5182.1116000000002</v>
+        <f t="shared" si="4"/>
+        <v>5343.8108000000002</v>
       </c>
       <c r="H27" s="19">
         <f t="shared" si="5"/>
-        <v>2420.63</v>
+        <v>2473.36</v>
       </c>
       <c r="I27" s="14">
-        <f t="shared" si="16"/>
-        <v>75195.501600000003</v>
+        <f t="shared" si="6"/>
+        <v>77519.000800000009</v>
       </c>
       <c r="J27" s="14">
-        <f t="shared" si="17"/>
-        <v>70013.39</v>
+        <f t="shared" si="7"/>
+        <v>72175.19</v>
       </c>
       <c r="K27" s="7"/>
-      <c r="L27" s="14">
-[...6 lines deleted...]
-      </c>
+      <c r="M27"/>
     </row>
     <row r="28" spans="1:13" s="3" customFormat="1" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A28" s="6">
         <v>22</v>
       </c>
       <c r="B28" s="14">
-        <v>31670</v>
+        <v>32011.55</v>
       </c>
       <c r="C28" s="14">
         <f>ROUND(D28/12,2)</f>
-        <v>5713</v>
+        <v>5890.13</v>
       </c>
       <c r="D28" s="14">
         <f>ROUND(B28*$F$3,2)</f>
-        <v>68556.05</v>
+        <v>70681.5</v>
       </c>
       <c r="E28" s="14">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="F28" s="14">
-        <f t="shared" si="14"/>
+        <f t="shared" si="3"/>
         <v>0</v>
       </c>
       <c r="G28" s="14">
-        <f t="shared" si="15"/>
-        <v>5255.96</v>
+        <f t="shared" si="4"/>
+        <v>5418.9196000000002</v>
       </c>
       <c r="H28" s="19">
         <f t="shared" si="5"/>
-        <v>2444.71</v>
+        <v>2497.85</v>
       </c>
       <c r="I28" s="14">
-        <f t="shared" si="16"/>
-        <v>76256.720000000016</v>
+        <f t="shared" si="6"/>
+        <v>78598.2696</v>
       </c>
       <c r="J28" s="14">
-        <f t="shared" si="17"/>
-        <v>71000.760000000009</v>
+        <f t="shared" si="7"/>
+        <v>73179.350000000006</v>
       </c>
       <c r="K28" s="7"/>
-      <c r="L28" s="14">
-[...6 lines deleted...]
-      </c>
+      <c r="M28"/>
     </row>
     <row r="29" spans="1:13" s="3" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A29" s="6">
         <v>23</v>
       </c>
       <c r="B29" s="14">
-        <v>32115</v>
+        <v>32455.24</v>
       </c>
       <c r="C29" s="14">
         <f>ROUND(D29/12,2)</f>
-        <v>5793.28</v>
+        <v>5971.76</v>
       </c>
       <c r="D29" s="14">
         <f>ROUND(B29*$F$3,2)</f>
-        <v>69519.34</v>
+        <v>71661.17</v>
       </c>
       <c r="E29" s="14">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="F29" s="14">
-        <f t="shared" ref="F29" si="18">E29*12</f>
+        <f t="shared" si="3"/>
         <v>0</v>
       </c>
       <c r="G29" s="14">
-        <f t="shared" ref="G29" si="19">(C29+E29)*0.92</f>
-        <v>5329.8176000000003</v>
+        <f t="shared" si="4"/>
+        <v>5494.0192000000006</v>
       </c>
       <c r="H29" s="19">
         <f t="shared" si="5"/>
-        <v>2468.79</v>
+        <v>2522.34</v>
       </c>
       <c r="I29" s="14">
-        <f t="shared" ref="I29" si="20">SUM(D29,F29,G29,H29)</f>
-        <v>77317.947599999985</v>
+        <f t="shared" si="6"/>
+        <v>79677.52919999999</v>
       </c>
       <c r="J29" s="14">
-        <f t="shared" ref="J29" si="21">SUM(D29,F29,H29)</f>
-[...9 lines deleted...]
-      </c>
+        <f t="shared" si="7"/>
+        <v>74183.509999999995</v>
+      </c>
+      <c r="M29"/>
     </row>
     <row r="30" spans="1:13" s="5" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A30" s="8" t="s">
         <v>19</v>
       </c>
       <c r="B30" s="2"/>
       <c r="C30" s="3"/>
       <c r="D30" s="2"/>
       <c r="E30" s="2"/>
       <c r="F30" s="2"/>
       <c r="G30" s="2"/>
       <c r="H30" s="17"/>
       <c r="I30" s="2"/>
       <c r="J30" s="3"/>
+      <c r="M30"/>
     </row>
     <row r="31" spans="1:13" s="3" customFormat="1" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A31" s="4" t="s">
         <v>1</v>
       </c>
-      <c r="B31" s="4" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="B31" s="4"/>
       <c r="C31" s="4" t="s">
         <v>3</v>
       </c>
       <c r="D31" s="4" t="s">
         <v>4</v>
       </c>
       <c r="E31" s="4" t="s">
         <v>5</v>
       </c>
       <c r="F31" s="4" t="s">
         <v>6</v>
       </c>
       <c r="G31" s="4" t="s">
         <v>7</v>
       </c>
       <c r="H31" s="18" t="s">
         <v>8</v>
       </c>
       <c r="I31" s="4" t="s">
         <v>9</v>
       </c>
       <c r="J31" s="4" t="s">
         <v>10</v>
       </c>
-      <c r="L31" s="4" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="M31"/>
     </row>
     <row r="32" spans="1:13" s="3" customFormat="1" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A32" s="6">
         <v>0</v>
       </c>
       <c r="B32" s="14">
-        <v>16804</v>
+        <v>17089.669999999998</v>
       </c>
       <c r="C32" s="14">
         <f>ROUND(D32/12,2)</f>
-        <v>3031.3</v>
+        <v>3144.5</v>
       </c>
       <c r="D32" s="14">
-        <f t="shared" ref="D32:D50" si="22">ROUND(B32*$F$3,2)</f>
-        <v>36375.620000000003</v>
+        <f t="shared" ref="D32:D50" si="8">ROUND(B32*$F$3,2)</f>
+        <v>37733.99</v>
       </c>
       <c r="E32" s="14">
         <f>IF(B32&lt;=16421.84,359.95*$F$3/12,IF(AND(16421.84&lt;B32,B32&lt;=18695.86),179.98*$F$3/12,0))</f>
-        <v>32.466892166666661</v>
+        <v>33.116320000000002</v>
       </c>
       <c r="F32" s="14">
         <f>E32*12</f>
-        <v>389.6027059999999</v>
+        <v>397.39584000000002</v>
       </c>
       <c r="G32" s="14">
-        <f t="shared" ref="G32:G44" si="23">(C32+E32)*0.92</f>
-        <v>2818.6655407933335</v>
+        <f>(C32+E32)*0.92</f>
+        <v>2923.4070144000002</v>
       </c>
       <c r="H32" s="19">
-        <f t="shared" ref="H32:H55" si="24">ROUND(730.81+2.5%*(D32+F32),2)</f>
-        <v>1649.94</v>
+        <f>ROUND(730.81+2.5%*(D32+F32),2)</f>
+        <v>1684.09</v>
       </c>
       <c r="I32" s="14">
         <f>SUM(D32,F32,G32,H32)</f>
-        <v>41233.828246793339</v>
+        <v>42738.882854399992</v>
       </c>
       <c r="J32" s="14">
         <f>SUM(D32,F32,H32)</f>
-        <v>38415.162706000003</v>
-[...8 lines deleted...]
-      </c>
+        <v>39815.475839999992</v>
+      </c>
+      <c r="M32"/>
     </row>
     <row r="33" spans="1:13" s="3" customFormat="1" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A33" s="6">
         <v>1</v>
       </c>
       <c r="B33" s="14">
-        <v>17057</v>
+        <v>17346.97</v>
       </c>
       <c r="C33" s="14">
-        <f t="shared" ref="C33:C44" si="25">ROUND(D33/12,2)</f>
-        <v>3076.94</v>
+        <f t="shared" ref="C33:C50" si="9">ROUND(D33/12,2)</f>
+        <v>3191.84</v>
       </c>
       <c r="D33" s="14">
-        <f t="shared" si="22"/>
-        <v>36923.29</v>
+        <f t="shared" si="8"/>
+        <v>38302.11</v>
       </c>
       <c r="E33" s="14">
-        <f t="shared" ref="E33:E55" si="26">IF(B33&lt;=16421.84,359.95*$F$3/12,IF(AND(16421.84&lt;B33,B33&lt;=18695.86),179.98*$F$3/12,0))</f>
-        <v>32.466892166666661</v>
+        <f t="shared" ref="E33:E55" si="10">IF(B33&lt;=16421.84,359.95*$F$3/12,IF(AND(16421.84&lt;B33,B33&lt;=18695.86),179.98*$F$3/12,0))</f>
+        <v>33.116320000000002</v>
       </c>
       <c r="F33" s="14">
-        <f t="shared" ref="F33:F47" si="27">E33*12</f>
-        <v>389.6027059999999</v>
+        <f t="shared" ref="F33:F55" si="11">E33*12</f>
+        <v>397.39584000000002</v>
       </c>
       <c r="G33" s="14">
-        <f t="shared" si="23"/>
-        <v>2860.6543407933336</v>
+        <f t="shared" ref="G33:G50" si="12">(C33+E33)*0.92</f>
+        <v>2966.9598144000001</v>
       </c>
       <c r="H33" s="19">
-        <f t="shared" si="24"/>
-        <v>1663.63</v>
+        <f t="shared" ref="H33:H55" si="13">ROUND(730.81+2.5%*(D33+F33),2)</f>
+        <v>1698.3</v>
       </c>
       <c r="I33" s="14">
-        <f t="shared" ref="I33:I44" si="28">SUM(D33,F33,G33,H33)</f>
-        <v>41837.177046793331</v>
+        <f t="shared" ref="I33:I50" si="14">SUM(D33,F33,G33,H33)</f>
+        <v>43364.765654399998</v>
       </c>
       <c r="J33" s="14">
-        <f t="shared" ref="J33:J44" si="29">SUM(D33,F33,H33)</f>
-[...9 lines deleted...]
-      </c>
+        <f t="shared" ref="J33:J50" si="15">SUM(D33,F33,H33)</f>
+        <v>40397.805840000001</v>
+      </c>
+      <c r="M33"/>
     </row>
     <row r="34" spans="1:13" s="3" customFormat="1" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A34" s="6">
         <v>2</v>
       </c>
       <c r="B34" s="14">
-        <v>17310</v>
+        <v>17604.27</v>
       </c>
       <c r="C34" s="14">
-        <f t="shared" si="25"/>
-        <v>3122.58</v>
+        <f t="shared" si="9"/>
+        <v>3239.19</v>
       </c>
       <c r="D34" s="14">
-        <f t="shared" si="22"/>
-        <v>37470.959999999999</v>
+        <f t="shared" si="8"/>
+        <v>38870.230000000003</v>
       </c>
       <c r="E34" s="14">
-        <f t="shared" si="26"/>
-        <v>32.466892166666661</v>
+        <f t="shared" si="10"/>
+        <v>33.116320000000002</v>
       </c>
       <c r="F34" s="14">
-        <f t="shared" si="27"/>
-        <v>389.6027059999999</v>
+        <f t="shared" si="11"/>
+        <v>397.39584000000002</v>
       </c>
       <c r="G34" s="14">
-        <f t="shared" si="23"/>
-        <v>2902.6431407933333</v>
+        <f t="shared" si="12"/>
+        <v>3010.5218144</v>
       </c>
       <c r="H34" s="19">
-        <f t="shared" si="24"/>
-        <v>1677.32</v>
+        <f t="shared" si="13"/>
+        <v>1712.5</v>
       </c>
       <c r="I34" s="14">
-        <f t="shared" si="28"/>
-        <v>42440.525846793331</v>
+        <f t="shared" si="14"/>
+        <v>43990.647654400003</v>
       </c>
       <c r="J34" s="14">
-        <f t="shared" si="29"/>
-[...9 lines deleted...]
-      </c>
+        <f t="shared" si="15"/>
+        <v>40980.125840000001</v>
+      </c>
+      <c r="M34"/>
     </row>
     <row r="35" spans="1:13" s="3" customFormat="1" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A35" s="6">
         <v>3</v>
       </c>
       <c r="B35" s="14">
-        <v>17563</v>
+        <v>17861.57</v>
       </c>
       <c r="C35" s="14">
-        <f t="shared" si="25"/>
-        <v>3168.22</v>
+        <f t="shared" si="9"/>
+        <v>3286.53</v>
       </c>
       <c r="D35" s="14">
-        <f t="shared" si="22"/>
-        <v>38018.629999999997</v>
+        <f t="shared" si="8"/>
+        <v>39438.35</v>
       </c>
       <c r="E35" s="14">
-        <f t="shared" si="26"/>
-        <v>32.466892166666661</v>
+        <f t="shared" si="10"/>
+        <v>33.116320000000002</v>
       </c>
       <c r="F35" s="14">
-        <f t="shared" si="27"/>
-        <v>389.6027059999999</v>
+        <f t="shared" si="11"/>
+        <v>397.39584000000002</v>
       </c>
       <c r="G35" s="14">
-        <f t="shared" si="23"/>
-        <v>2944.6319407933333</v>
+        <f t="shared" si="12"/>
+        <v>3054.0746144000004</v>
       </c>
       <c r="H35" s="19">
-        <f t="shared" si="24"/>
-        <v>1691.02</v>
+        <f t="shared" si="13"/>
+        <v>1726.7</v>
       </c>
       <c r="I35" s="14">
-        <f t="shared" si="28"/>
-        <v>43043.884646793325</v>
+        <f t="shared" si="14"/>
+        <v>44616.520454399993</v>
       </c>
       <c r="J35" s="14">
-        <f t="shared" si="29"/>
-[...9 lines deleted...]
-      </c>
+        <f t="shared" si="15"/>
+        <v>41562.445839999993</v>
+      </c>
+      <c r="M35"/>
     </row>
     <row r="36" spans="1:13" s="3" customFormat="1" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A36" s="6">
         <v>4</v>
       </c>
       <c r="B36" s="14">
-        <v>17563</v>
+        <v>17861.57</v>
       </c>
       <c r="C36" s="14">
-        <f t="shared" si="25"/>
-        <v>3168.22</v>
+        <f t="shared" si="9"/>
+        <v>3286.53</v>
       </c>
       <c r="D36" s="14">
-        <f t="shared" si="22"/>
-        <v>38018.629999999997</v>
+        <f t="shared" si="8"/>
+        <v>39438.35</v>
       </c>
       <c r="E36" s="14">
-        <f t="shared" si="26"/>
-        <v>32.466892166666661</v>
+        <f t="shared" si="10"/>
+        <v>33.116320000000002</v>
       </c>
       <c r="F36" s="14">
-        <f t="shared" si="27"/>
-        <v>389.6027059999999</v>
+        <f t="shared" si="11"/>
+        <v>397.39584000000002</v>
       </c>
       <c r="G36" s="14">
-        <f t="shared" si="23"/>
-        <v>2944.6319407933333</v>
+        <f t="shared" si="12"/>
+        <v>3054.0746144000004</v>
       </c>
       <c r="H36" s="19">
-        <f t="shared" si="24"/>
-        <v>1691.02</v>
+        <f t="shared" si="13"/>
+        <v>1726.7</v>
       </c>
       <c r="I36" s="14">
-        <f t="shared" si="28"/>
-        <v>43043.884646793325</v>
+        <f t="shared" si="14"/>
+        <v>44616.520454399993</v>
       </c>
       <c r="J36" s="14">
-        <f t="shared" si="29"/>
-[...9 lines deleted...]
-      </c>
+        <f t="shared" si="15"/>
+        <v>41562.445839999993</v>
+      </c>
+      <c r="M36"/>
     </row>
     <row r="37" spans="1:13" s="3" customFormat="1" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A37" s="6">
         <v>5</v>
       </c>
       <c r="B37" s="14">
-        <v>17856</v>
+        <v>18159.55</v>
       </c>
       <c r="C37" s="14">
-        <f t="shared" si="25"/>
-        <v>3221.07</v>
+        <f t="shared" si="9"/>
+        <v>3341.36</v>
       </c>
       <c r="D37" s="14">
-        <f t="shared" si="22"/>
-        <v>38652.879999999997</v>
+        <f t="shared" si="8"/>
+        <v>40096.29</v>
       </c>
       <c r="E37" s="14">
-        <f t="shared" si="26"/>
-        <v>32.466892166666661</v>
+        <f t="shared" si="10"/>
+        <v>33.116320000000002</v>
       </c>
       <c r="F37" s="14">
-        <f t="shared" si="27"/>
-        <v>389.6027059999999</v>
+        <f t="shared" si="11"/>
+        <v>397.39584000000002</v>
       </c>
       <c r="G37" s="14">
-        <f t="shared" si="23"/>
-        <v>2993.2539407933336</v>
+        <f t="shared" si="12"/>
+        <v>3104.5182144000005</v>
       </c>
       <c r="H37" s="19">
-        <f t="shared" si="24"/>
-        <v>1706.87</v>
+        <f t="shared" si="13"/>
+        <v>1743.15</v>
       </c>
       <c r="I37" s="14">
-        <f t="shared" si="28"/>
-        <v>43742.606646793334</v>
+        <f t="shared" si="14"/>
+        <v>45341.354054399999</v>
       </c>
       <c r="J37" s="14">
-        <f t="shared" si="29"/>
-[...9 lines deleted...]
-      </c>
+        <f t="shared" si="15"/>
+        <v>42236.83584</v>
+      </c>
+      <c r="M37"/>
     </row>
     <row r="38" spans="1:13" s="3" customFormat="1" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A38" s="6">
         <v>6</v>
       </c>
       <c r="B38" s="14">
-        <v>17856</v>
+        <v>18159.55</v>
       </c>
       <c r="C38" s="14">
-        <f t="shared" si="25"/>
-        <v>3221.07</v>
+        <f t="shared" si="9"/>
+        <v>3341.36</v>
       </c>
       <c r="D38" s="14">
-        <f t="shared" si="22"/>
-        <v>38652.879999999997</v>
+        <f t="shared" si="8"/>
+        <v>40096.29</v>
       </c>
       <c r="E38" s="14">
-        <f t="shared" si="26"/>
-        <v>32.466892166666661</v>
+        <f t="shared" si="10"/>
+        <v>33.116320000000002</v>
       </c>
       <c r="F38" s="14">
-        <f t="shared" si="27"/>
-        <v>389.6027059999999</v>
+        <f t="shared" si="11"/>
+        <v>397.39584000000002</v>
       </c>
       <c r="G38" s="14">
-        <f t="shared" si="23"/>
-        <v>2993.2539407933336</v>
+        <f t="shared" si="12"/>
+        <v>3104.5182144000005</v>
       </c>
       <c r="H38" s="19">
-        <f t="shared" si="24"/>
-        <v>1706.87</v>
+        <f t="shared" si="13"/>
+        <v>1743.15</v>
       </c>
       <c r="I38" s="14">
-        <f t="shared" si="28"/>
-        <v>43742.606646793334</v>
+        <f t="shared" si="14"/>
+        <v>45341.354054399999</v>
       </c>
       <c r="J38" s="14">
-        <f t="shared" si="29"/>
-[...9 lines deleted...]
-      </c>
+        <f t="shared" si="15"/>
+        <v>42236.83584</v>
+      </c>
+      <c r="M38"/>
     </row>
     <row r="39" spans="1:13" s="3" customFormat="1" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A39" s="6">
         <v>7</v>
       </c>
       <c r="B39" s="14">
-        <v>18247</v>
+        <v>18557.2</v>
       </c>
       <c r="C39" s="14">
-        <f t="shared" si="25"/>
-        <v>3291.61</v>
+        <f t="shared" si="9"/>
+        <v>3414.53</v>
       </c>
       <c r="D39" s="14">
-        <f t="shared" si="22"/>
-        <v>39499.279999999999</v>
+        <f t="shared" si="8"/>
+        <v>40974.300000000003</v>
       </c>
       <c r="E39" s="14">
-        <f t="shared" si="26"/>
-        <v>32.466892166666661</v>
+        <f t="shared" si="10"/>
+        <v>33.116320000000002</v>
       </c>
       <c r="F39" s="14">
-        <f t="shared" si="27"/>
-        <v>389.6027059999999</v>
+        <f t="shared" si="11"/>
+        <v>397.39584000000002</v>
       </c>
       <c r="G39" s="14">
-        <f t="shared" si="23"/>
-        <v>3058.1507407933336</v>
+        <f t="shared" si="12"/>
+        <v>3171.8346144000002</v>
       </c>
       <c r="H39" s="19">
-        <f t="shared" si="24"/>
-        <v>1728.03</v>
+        <f t="shared" si="13"/>
+        <v>1765.1</v>
       </c>
       <c r="I39" s="14">
-        <f t="shared" si="28"/>
-        <v>44675.063446793327</v>
+        <f t="shared" si="14"/>
+        <v>46308.630454400001</v>
       </c>
       <c r="J39" s="14">
-        <f t="shared" si="29"/>
-[...9 lines deleted...]
-      </c>
+        <f t="shared" si="15"/>
+        <v>43136.795839999999</v>
+      </c>
+      <c r="M39"/>
     </row>
     <row r="40" spans="1:13" s="3" customFormat="1" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A40" s="6">
         <v>8</v>
       </c>
       <c r="B40" s="14">
-        <v>18247</v>
+        <v>18557.2</v>
       </c>
       <c r="C40" s="14">
-        <f t="shared" si="25"/>
-        <v>3291.61</v>
+        <f t="shared" si="9"/>
+        <v>3414.53</v>
       </c>
       <c r="D40" s="14">
-        <f t="shared" si="22"/>
-        <v>39499.279999999999</v>
+        <f t="shared" si="8"/>
+        <v>40974.300000000003</v>
       </c>
       <c r="E40" s="14">
-        <f t="shared" si="26"/>
-        <v>32.466892166666661</v>
+        <f t="shared" si="10"/>
+        <v>33.116320000000002</v>
       </c>
       <c r="F40" s="14">
-        <f t="shared" si="27"/>
-        <v>389.6027059999999</v>
+        <f t="shared" si="11"/>
+        <v>397.39584000000002</v>
       </c>
       <c r="G40" s="14">
-        <f t="shared" si="23"/>
-        <v>3058.1507407933336</v>
+        <f t="shared" si="12"/>
+        <v>3171.8346144000002</v>
       </c>
       <c r="H40" s="19">
-        <f t="shared" si="24"/>
-        <v>1728.03</v>
+        <f t="shared" si="13"/>
+        <v>1765.1</v>
       </c>
       <c r="I40" s="14">
-        <f t="shared" si="28"/>
-        <v>44675.063446793327</v>
+        <f t="shared" si="14"/>
+        <v>46308.630454400001</v>
       </c>
       <c r="J40" s="14">
-        <f t="shared" si="29"/>
-[...9 lines deleted...]
-      </c>
+        <f t="shared" si="15"/>
+        <v>43136.795839999999</v>
+      </c>
+      <c r="M40"/>
     </row>
     <row r="41" spans="1:13" s="3" customFormat="1" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A41" s="6">
         <v>9</v>
       </c>
       <c r="B41" s="14">
-        <v>18920</v>
+        <v>19241.64</v>
       </c>
       <c r="C41" s="14">
-        <f t="shared" si="25"/>
-        <v>3413.01</v>
+        <f t="shared" si="9"/>
+        <v>3540.46</v>
       </c>
       <c r="D41" s="14">
-        <f t="shared" si="22"/>
-        <v>40956.120000000003</v>
+        <f t="shared" si="8"/>
+        <v>42485.54</v>
       </c>
       <c r="E41" s="14">
-        <f t="shared" si="26"/>
+        <f t="shared" si="10"/>
         <v>0</v>
       </c>
       <c r="F41" s="14">
-        <f t="shared" si="27"/>
+        <f t="shared" si="11"/>
         <v>0</v>
       </c>
       <c r="G41" s="14">
-        <f t="shared" si="23"/>
-        <v>3139.9692000000005</v>
+        <f t="shared" si="12"/>
+        <v>3257.2232000000004</v>
       </c>
       <c r="H41" s="19">
-        <f t="shared" si="24"/>
-        <v>1754.71</v>
+        <f t="shared" si="13"/>
+        <v>1792.95</v>
       </c>
       <c r="I41" s="14">
-        <f t="shared" si="28"/>
-        <v>45850.799200000001</v>
+        <f t="shared" si="14"/>
+        <v>47535.713199999998</v>
       </c>
       <c r="J41" s="14">
-        <f t="shared" si="29"/>
-[...9 lines deleted...]
-      </c>
+        <f t="shared" si="15"/>
+        <v>44278.49</v>
+      </c>
+      <c r="M41"/>
     </row>
     <row r="42" spans="1:13" s="3" customFormat="1" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A42" s="6">
         <v>10</v>
       </c>
       <c r="B42" s="14">
-        <v>18920</v>
+        <v>19241.64</v>
       </c>
       <c r="C42" s="14">
-        <f t="shared" si="25"/>
-        <v>3413.01</v>
+        <f t="shared" si="9"/>
+        <v>3540.46</v>
       </c>
       <c r="D42" s="14">
-        <f t="shared" si="22"/>
-        <v>40956.120000000003</v>
+        <f t="shared" si="8"/>
+        <v>42485.54</v>
       </c>
       <c r="E42" s="14">
-        <f t="shared" si="26"/>
+        <f t="shared" si="10"/>
         <v>0</v>
       </c>
       <c r="F42" s="14">
-        <f t="shared" si="27"/>
+        <f t="shared" si="11"/>
         <v>0</v>
       </c>
       <c r="G42" s="14">
-        <f t="shared" si="23"/>
-        <v>3139.9692000000005</v>
+        <f t="shared" si="12"/>
+        <v>3257.2232000000004</v>
       </c>
       <c r="H42" s="19">
-        <f t="shared" si="24"/>
-        <v>1754.71</v>
+        <f t="shared" si="13"/>
+        <v>1792.95</v>
       </c>
       <c r="I42" s="14">
-        <f t="shared" si="28"/>
-        <v>45850.799200000001</v>
+        <f t="shared" si="14"/>
+        <v>47535.713199999998</v>
       </c>
       <c r="J42" s="14">
-        <f t="shared" si="29"/>
-[...9 lines deleted...]
-      </c>
+        <f t="shared" si="15"/>
+        <v>44278.49</v>
+      </c>
+      <c r="M42"/>
     </row>
     <row r="43" spans="1:13" s="3" customFormat="1" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A43" s="6">
         <v>11</v>
       </c>
       <c r="B43" s="14">
-        <v>19593</v>
+        <v>19926.080000000002</v>
       </c>
       <c r="C43" s="14">
-        <f t="shared" si="25"/>
-        <v>3534.41</v>
+        <f t="shared" si="9"/>
+        <v>3666.4</v>
       </c>
       <c r="D43" s="14">
-        <f t="shared" si="22"/>
-        <v>42412.97</v>
+        <f t="shared" si="8"/>
+        <v>43996.78</v>
       </c>
       <c r="E43" s="14">
-        <f t="shared" si="26"/>
+        <f t="shared" si="10"/>
         <v>0</v>
       </c>
       <c r="F43" s="14">
-        <f t="shared" si="27"/>
+        <f t="shared" si="11"/>
         <v>0</v>
       </c>
       <c r="G43" s="14">
-        <f t="shared" si="23"/>
-        <v>3251.6572000000001</v>
+        <f t="shared" si="12"/>
+        <v>3373.0880000000002</v>
       </c>
       <c r="H43" s="19">
-        <f t="shared" si="24"/>
-        <v>1791.13</v>
+        <f t="shared" si="13"/>
+        <v>1830.73</v>
       </c>
       <c r="I43" s="14">
-        <f t="shared" si="28"/>
-        <v>47455.7572</v>
+        <f t="shared" si="14"/>
+        <v>49200.598000000005</v>
       </c>
       <c r="J43" s="14">
-        <f t="shared" si="29"/>
-[...9 lines deleted...]
-      </c>
+        <f t="shared" si="15"/>
+        <v>45827.51</v>
+      </c>
+      <c r="M43"/>
     </row>
     <row r="44" spans="1:13" s="3" customFormat="1" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A44" s="6">
         <v>12</v>
       </c>
       <c r="B44" s="14">
-        <v>19593</v>
+        <v>19926.080000000002</v>
       </c>
       <c r="C44" s="14">
-        <f t="shared" si="25"/>
-        <v>3534.41</v>
+        <f t="shared" si="9"/>
+        <v>3666.4</v>
       </c>
       <c r="D44" s="14">
-        <f t="shared" si="22"/>
-        <v>42412.97</v>
+        <f t="shared" si="8"/>
+        <v>43996.78</v>
       </c>
       <c r="E44" s="14">
-        <f t="shared" si="26"/>
+        <f t="shared" si="10"/>
         <v>0</v>
       </c>
       <c r="F44" s="14">
-        <f t="shared" si="27"/>
+        <f t="shared" si="11"/>
         <v>0</v>
       </c>
       <c r="G44" s="14">
-        <f t="shared" si="23"/>
-        <v>3251.6572000000001</v>
+        <f t="shared" si="12"/>
+        <v>3373.0880000000002</v>
       </c>
       <c r="H44" s="19">
-        <f t="shared" si="24"/>
-        <v>1791.13</v>
+        <f t="shared" si="13"/>
+        <v>1830.73</v>
       </c>
       <c r="I44" s="14">
-        <f t="shared" si="28"/>
-        <v>47455.7572</v>
+        <f t="shared" si="14"/>
+        <v>49200.598000000005</v>
       </c>
       <c r="J44" s="14">
-        <f t="shared" si="29"/>
-[...9 lines deleted...]
-      </c>
+        <f t="shared" si="15"/>
+        <v>45827.51</v>
+      </c>
+      <c r="M44"/>
     </row>
     <row r="45" spans="1:13" s="3" customFormat="1" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A45" s="6">
         <v>13</v>
       </c>
       <c r="B45" s="14">
-        <v>20218</v>
+        <v>20561.71</v>
       </c>
       <c r="C45" s="14">
-        <f t="shared" ref="C45:C50" si="32">ROUND(D45/12,2)</f>
-        <v>3647.16</v>
+        <f t="shared" si="9"/>
+        <v>3783.36</v>
       </c>
       <c r="D45" s="14">
-        <f t="shared" si="22"/>
-        <v>43765.9</v>
+        <f t="shared" si="8"/>
+        <v>45400.26</v>
       </c>
       <c r="E45" s="14">
-        <f t="shared" si="26"/>
+        <f t="shared" si="10"/>
         <v>0</v>
       </c>
       <c r="F45" s="14">
-        <f t="shared" si="27"/>
+        <f t="shared" si="11"/>
         <v>0</v>
       </c>
       <c r="G45" s="14">
-        <f t="shared" ref="G45:G50" si="33">(C45+E45)*0.92</f>
-        <v>3355.3872000000001</v>
+        <f t="shared" si="12"/>
+        <v>3480.6912000000002</v>
       </c>
       <c r="H45" s="19">
-        <f t="shared" si="24"/>
-        <v>1824.96</v>
+        <f t="shared" si="13"/>
+        <v>1865.82</v>
       </c>
       <c r="I45" s="14">
-        <f t="shared" ref="I45:I50" si="34">SUM(D45,F45,G45,H45)</f>
-        <v>48946.247199999998</v>
+        <f t="shared" si="14"/>
+        <v>50746.771200000003</v>
       </c>
       <c r="J45" s="14">
-        <f t="shared" ref="J45:J50" si="35">SUM(D45,F45,H45)</f>
-[...9 lines deleted...]
-      </c>
+        <f t="shared" si="15"/>
+        <v>47266.080000000002</v>
+      </c>
+      <c r="M45"/>
     </row>
     <row r="46" spans="1:13" s="3" customFormat="1" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A46" s="6">
         <v>14</v>
       </c>
       <c r="B46" s="14">
-        <v>20218</v>
+        <v>20561.71</v>
       </c>
       <c r="C46" s="14">
-        <f t="shared" si="32"/>
-        <v>3647.16</v>
+        <f t="shared" si="9"/>
+        <v>3783.36</v>
       </c>
       <c r="D46" s="14">
-        <f t="shared" si="22"/>
-        <v>43765.9</v>
+        <f t="shared" si="8"/>
+        <v>45400.26</v>
       </c>
       <c r="E46" s="14">
-        <f t="shared" si="26"/>
+        <f t="shared" si="10"/>
         <v>0</v>
       </c>
       <c r="F46" s="14">
-        <f t="shared" si="27"/>
+        <f t="shared" si="11"/>
         <v>0</v>
       </c>
       <c r="G46" s="14">
-        <f t="shared" si="33"/>
-        <v>3355.3872000000001</v>
+        <f t="shared" si="12"/>
+        <v>3480.6912000000002</v>
       </c>
       <c r="H46" s="19">
-        <f t="shared" si="24"/>
-        <v>1824.96</v>
+        <f t="shared" si="13"/>
+        <v>1865.82</v>
       </c>
       <c r="I46" s="14">
-        <f t="shared" si="34"/>
-        <v>48946.247199999998</v>
+        <f t="shared" si="14"/>
+        <v>50746.771200000003</v>
       </c>
       <c r="J46" s="14">
-        <f t="shared" si="35"/>
-[...9 lines deleted...]
-      </c>
+        <f t="shared" si="15"/>
+        <v>47266.080000000002</v>
+      </c>
+      <c r="M46"/>
     </row>
     <row r="47" spans="1:13" s="3" customFormat="1" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A47" s="6">
         <v>15</v>
       </c>
       <c r="B47" s="14">
-        <v>20843</v>
+        <v>21197.33</v>
       </c>
       <c r="C47" s="14">
-        <f t="shared" si="32"/>
-        <v>3759.9</v>
+        <f t="shared" si="9"/>
+        <v>3900.31</v>
       </c>
       <c r="D47" s="14">
-        <f t="shared" si="22"/>
-        <v>45118.84</v>
+        <f t="shared" si="8"/>
+        <v>46803.7</v>
       </c>
       <c r="E47" s="14">
-        <f t="shared" si="26"/>
+        <f t="shared" si="10"/>
         <v>0</v>
       </c>
       <c r="F47" s="14">
-        <f t="shared" si="27"/>
+        <f t="shared" si="11"/>
         <v>0</v>
       </c>
       <c r="G47" s="14">
-        <f t="shared" si="33"/>
-        <v>3459.1080000000002</v>
+        <f t="shared" si="12"/>
+        <v>3588.2852000000003</v>
       </c>
       <c r="H47" s="19">
-        <f t="shared" si="24"/>
-        <v>1858.78</v>
+        <f t="shared" si="13"/>
+        <v>1900.9</v>
       </c>
       <c r="I47" s="14">
-        <f t="shared" si="34"/>
-        <v>50436.727999999996</v>
+        <f t="shared" si="14"/>
+        <v>52292.885199999997</v>
       </c>
       <c r="J47" s="14">
-        <f t="shared" si="35"/>
-[...9 lines deleted...]
-      </c>
+        <f t="shared" si="15"/>
+        <v>48704.6</v>
+      </c>
+      <c r="M47"/>
     </row>
     <row r="48" spans="1:13" s="3" customFormat="1" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A48" s="6">
         <v>16</v>
       </c>
       <c r="B48" s="14">
-        <v>20843</v>
+        <v>21197.33</v>
       </c>
       <c r="C48" s="14">
-        <f t="shared" si="32"/>
-        <v>3759.9</v>
+        <f t="shared" si="9"/>
+        <v>3900.31</v>
       </c>
       <c r="D48" s="14">
-        <f t="shared" si="22"/>
-        <v>45118.84</v>
+        <f t="shared" si="8"/>
+        <v>46803.7</v>
       </c>
       <c r="E48" s="14">
-        <f t="shared" si="26"/>
+        <f t="shared" si="10"/>
         <v>0</v>
       </c>
       <c r="F48" s="14">
-        <f t="shared" ref="F48:F54" si="36">E48*12</f>
+        <f t="shared" si="11"/>
         <v>0</v>
       </c>
       <c r="G48" s="14">
-        <f t="shared" si="33"/>
-        <v>3459.1080000000002</v>
+        <f t="shared" si="12"/>
+        <v>3588.2852000000003</v>
       </c>
       <c r="H48" s="19">
-        <f t="shared" si="24"/>
-        <v>1858.78</v>
+        <f t="shared" si="13"/>
+        <v>1900.9</v>
       </c>
       <c r="I48" s="14">
-        <f t="shared" si="34"/>
-        <v>50436.727999999996</v>
+        <f t="shared" si="14"/>
+        <v>52292.885199999997</v>
       </c>
       <c r="J48" s="14">
-        <f t="shared" si="35"/>
-[...9 lines deleted...]
-      </c>
+        <f t="shared" si="15"/>
+        <v>48704.6</v>
+      </c>
+      <c r="M48"/>
     </row>
     <row r="49" spans="1:13" s="3" customFormat="1" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A49" s="6">
         <v>17</v>
       </c>
       <c r="B49" s="14">
-        <v>21468</v>
+        <v>21832.959999999999</v>
       </c>
       <c r="C49" s="14">
-        <f t="shared" si="32"/>
-        <v>3872.65</v>
+        <f t="shared" si="9"/>
+        <v>4017.27</v>
       </c>
       <c r="D49" s="14">
         <f>ROUND(B49*$F$3,2)</f>
-        <v>46471.78</v>
+        <v>48207.18</v>
       </c>
       <c r="E49" s="14">
-        <f t="shared" si="26"/>
+        <f t="shared" si="10"/>
         <v>0</v>
       </c>
       <c r="F49" s="14">
-        <f t="shared" si="36"/>
+        <f t="shared" si="11"/>
         <v>0</v>
       </c>
       <c r="G49" s="14">
-        <f t="shared" si="33"/>
-        <v>3562.8380000000002</v>
+        <f t="shared" si="12"/>
+        <v>3695.8884000000003</v>
       </c>
       <c r="H49" s="19">
-        <f t="shared" si="24"/>
-        <v>1892.6</v>
+        <f t="shared" si="13"/>
+        <v>1935.99</v>
       </c>
       <c r="I49" s="14">
-        <f t="shared" si="34"/>
-        <v>51927.218000000001</v>
+        <f t="shared" si="14"/>
+        <v>53839.058400000002</v>
       </c>
       <c r="J49" s="14">
-        <f t="shared" si="35"/>
-[...9 lines deleted...]
-      </c>
+        <f t="shared" si="15"/>
+        <v>50143.17</v>
+      </c>
+      <c r="M49"/>
     </row>
     <row r="50" spans="1:13" s="3" customFormat="1" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A50" s="6">
         <v>18</v>
       </c>
       <c r="B50" s="14">
-        <v>21468</v>
+        <v>21832.959999999999</v>
       </c>
       <c r="C50" s="14">
-        <f t="shared" si="32"/>
-        <v>3872.65</v>
+        <f t="shared" si="9"/>
+        <v>4017.27</v>
       </c>
       <c r="D50" s="14">
-        <f t="shared" si="22"/>
-        <v>46471.78</v>
+        <f t="shared" si="8"/>
+        <v>48207.18</v>
       </c>
       <c r="E50" s="14">
-        <f t="shared" si="26"/>
+        <f t="shared" si="10"/>
         <v>0</v>
       </c>
       <c r="F50" s="14">
-        <f t="shared" si="36"/>
+        <f t="shared" si="11"/>
         <v>0</v>
       </c>
       <c r="G50" s="14">
-        <f t="shared" si="33"/>
-        <v>3562.8380000000002</v>
+        <f t="shared" si="12"/>
+        <v>3695.8884000000003</v>
       </c>
       <c r="H50" s="19">
-        <f t="shared" si="24"/>
-        <v>1892.6</v>
+        <f t="shared" si="13"/>
+        <v>1935.99</v>
       </c>
       <c r="I50" s="14">
-        <f t="shared" si="34"/>
-        <v>51927.218000000001</v>
+        <f t="shared" si="14"/>
+        <v>53839.058400000002</v>
       </c>
       <c r="J50" s="14">
-        <f t="shared" si="35"/>
-[...9 lines deleted...]
-      </c>
+        <f t="shared" si="15"/>
+        <v>50143.17</v>
+      </c>
+      <c r="M50"/>
     </row>
     <row r="51" spans="1:13" s="3" customFormat="1" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A51" s="6">
         <v>19</v>
       </c>
       <c r="B51" s="14">
-        <v>22093</v>
+        <v>22462.74</v>
       </c>
       <c r="C51" s="14">
         <f>ROUND(D51/12,2)</f>
-        <v>3985.39</v>
+        <v>4133.1400000000003</v>
       </c>
       <c r="D51" s="14">
         <f>ROUND(B51*$F$3,2)</f>
-        <v>47824.72</v>
+        <v>49597.73</v>
       </c>
       <c r="E51" s="14">
-        <f t="shared" si="26"/>
+        <f t="shared" si="10"/>
         <v>0</v>
       </c>
       <c r="F51" s="14">
-        <f t="shared" si="36"/>
+        <f t="shared" si="11"/>
         <v>0</v>
       </c>
       <c r="G51" s="14">
         <f>(C51+E51)*0.92</f>
-        <v>3666.5588000000002</v>
+        <v>3802.4888000000005</v>
       </c>
       <c r="H51" s="19">
-        <f t="shared" si="24"/>
-        <v>1926.43</v>
+        <f t="shared" si="13"/>
+        <v>1970.75</v>
       </c>
       <c r="I51" s="14">
         <f>SUM(D51,F51,G51,H51)</f>
-        <v>53417.7088</v>
+        <v>55370.968800000002</v>
       </c>
       <c r="J51" s="14">
         <f>SUM(D51,F51,H51)</f>
-        <v>49751.15</v>
-[...8 lines deleted...]
-      </c>
+        <v>51568.480000000003</v>
+      </c>
+      <c r="M51"/>
     </row>
     <row r="52" spans="1:13" s="3" customFormat="1" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A52" s="6">
         <v>20</v>
       </c>
       <c r="B52" s="14">
-        <v>22093</v>
+        <v>22462.74</v>
       </c>
       <c r="C52" s="14">
         <f>ROUND(D52/12,2)</f>
-        <v>3985.39</v>
+        <v>4133.1400000000003</v>
       </c>
       <c r="D52" s="14">
         <f>ROUND(B52*$F$3,2)</f>
-        <v>47824.72</v>
+        <v>49597.73</v>
       </c>
       <c r="E52" s="14">
-        <f t="shared" si="26"/>
+        <f t="shared" si="10"/>
         <v>0</v>
       </c>
       <c r="F52" s="14">
-        <f t="shared" si="36"/>
+        <f t="shared" si="11"/>
         <v>0</v>
       </c>
       <c r="G52" s="14">
         <f>(C52+E52)*0.92</f>
-        <v>3666.5588000000002</v>
+        <v>3802.4888000000005</v>
       </c>
       <c r="H52" s="19">
-        <f t="shared" si="24"/>
-        <v>1926.43</v>
+        <f t="shared" si="13"/>
+        <v>1970.75</v>
       </c>
       <c r="I52" s="14">
         <f>SUM(D52,F52,G52,H52)</f>
-        <v>53417.7088</v>
+        <v>55370.968800000002</v>
       </c>
       <c r="J52" s="14">
         <f>SUM(D52,F52,H52)</f>
-        <v>49751.15</v>
-[...8 lines deleted...]
-      </c>
+        <v>51568.480000000003</v>
+      </c>
+      <c r="M52"/>
     </row>
     <row r="53" spans="1:13" s="3" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A53" s="6">
         <v>21</v>
       </c>
       <c r="B53" s="14">
-        <v>22718</v>
+        <v>23085.9</v>
       </c>
       <c r="C53" s="14">
         <f>ROUND(D53/12,2)</f>
-        <v>4098.1400000000003</v>
+        <v>4247.8100000000004</v>
       </c>
       <c r="D53" s="14">
         <f>ROUND(B53*$F$3,2)</f>
-        <v>49177.65</v>
+        <v>50973.67</v>
       </c>
       <c r="E53" s="14">
-        <f t="shared" si="26"/>
+        <f t="shared" si="10"/>
         <v>0</v>
       </c>
       <c r="F53" s="14">
-        <f t="shared" si="36"/>
+        <f t="shared" si="11"/>
         <v>0</v>
       </c>
       <c r="G53" s="14">
         <f>(C53+E53)*0.92</f>
-        <v>3770.2888000000003</v>
+        <v>3907.9852000000005</v>
       </c>
       <c r="H53" s="19">
-        <f t="shared" si="24"/>
-        <v>1960.25</v>
+        <f t="shared" si="13"/>
+        <v>2005.15</v>
       </c>
       <c r="I53" s="14">
         <f>SUM(D53,F53,G53,H53)</f>
-        <v>54908.188800000004</v>
+        <v>56886.805200000003</v>
       </c>
       <c r="J53" s="14">
         <f>SUM(D53,F53,H53)</f>
-        <v>51137.9</v>
-[...8 lines deleted...]
-      </c>
+        <v>52978.82</v>
+      </c>
+      <c r="M53"/>
     </row>
     <row r="54" spans="1:13" s="3" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A54" s="6">
         <v>22</v>
       </c>
       <c r="B54" s="14">
-        <v>22718</v>
+        <v>23085.9</v>
       </c>
       <c r="C54" s="14">
         <f>ROUND(D54/12,2)</f>
-        <v>4098.1400000000003</v>
+        <v>4247.8100000000004</v>
       </c>
       <c r="D54" s="14">
         <f>ROUND(B54*$F$3,2)</f>
-        <v>49177.65</v>
+        <v>50973.67</v>
       </c>
       <c r="E54" s="14">
-        <f t="shared" si="26"/>
+        <f t="shared" si="10"/>
         <v>0</v>
       </c>
       <c r="F54" s="14">
-        <f t="shared" si="36"/>
+        <f t="shared" si="11"/>
         <v>0</v>
       </c>
       <c r="G54" s="14">
         <f>(C54+E54)*0.92</f>
-        <v>3770.2888000000003</v>
+        <v>3907.9852000000005</v>
       </c>
       <c r="H54" s="19">
-        <f t="shared" si="24"/>
-        <v>1960.25</v>
+        <f t="shared" si="13"/>
+        <v>2005.15</v>
       </c>
       <c r="I54" s="14">
         <f>SUM(D54,F54,G54,H54)</f>
-        <v>54908.188800000004</v>
+        <v>56886.805200000003</v>
       </c>
       <c r="J54" s="14">
         <f>SUM(D54,F54,H54)</f>
-        <v>51137.9</v>
-[...8 lines deleted...]
-      </c>
+        <v>52978.82</v>
+      </c>
+      <c r="M54"/>
     </row>
     <row r="55" spans="1:13" s="5" customFormat="1" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A55" s="6">
         <v>23</v>
       </c>
       <c r="B55" s="14">
-        <v>23343</v>
+        <v>23709.06</v>
       </c>
       <c r="C55" s="14">
         <f>ROUND(D55/12,2)</f>
-        <v>4210.88</v>
+        <v>4362.47</v>
       </c>
       <c r="D55" s="14">
         <f>ROUND(B55*$F$3,2)</f>
-        <v>50530.59</v>
+        <v>52349.599999999999</v>
       </c>
       <c r="E55" s="14">
-        <f t="shared" si="26"/>
+        <f t="shared" si="10"/>
         <v>0</v>
       </c>
       <c r="F55" s="14">
-        <f t="shared" ref="F55" si="37">E55*12</f>
+        <f t="shared" si="11"/>
         <v>0</v>
       </c>
       <c r="G55" s="14">
         <f>(C55+E55)*0.92</f>
-        <v>3874.0096000000003</v>
+        <v>4013.4724000000006</v>
       </c>
       <c r="H55" s="19">
-        <f t="shared" si="24"/>
-        <v>1994.07</v>
+        <f t="shared" si="13"/>
+        <v>2039.55</v>
       </c>
       <c r="I55" s="14">
         <f>SUM(D55,F55,G55,H55)</f>
-        <v>56398.669599999994</v>
+        <v>58402.6224</v>
       </c>
       <c r="J55" s="14">
         <f>SUM(D55,F55,H55)</f>
-        <v>52524.659999999996</v>
-[...8 lines deleted...]
-      </c>
+        <v>54389.15</v>
+      </c>
+      <c r="M55"/>
     </row>
     <row r="56" spans="1:13" s="3" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A56" s="8" t="s">
         <v>11</v>
       </c>
       <c r="B56" s="2"/>
       <c r="D56" s="2"/>
       <c r="E56" s="2"/>
       <c r="F56" s="2"/>
       <c r="G56" s="2"/>
       <c r="H56" s="17"/>
       <c r="I56" s="2"/>
+      <c r="M56"/>
     </row>
     <row r="57" spans="1:13" s="3" customFormat="1" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A57" s="4" t="s">
         <v>1</v>
       </c>
-      <c r="B57" s="4" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="B57" s="4"/>
       <c r="C57" s="4" t="s">
         <v>3</v>
       </c>
       <c r="D57" s="4" t="s">
         <v>4</v>
       </c>
       <c r="E57" s="4" t="s">
         <v>5</v>
       </c>
       <c r="F57" s="4" t="s">
         <v>6</v>
       </c>
       <c r="G57" s="4" t="s">
         <v>7</v>
       </c>
       <c r="H57" s="18" t="s">
         <v>8</v>
       </c>
       <c r="I57" s="4" t="s">
         <v>9</v>
       </c>
       <c r="J57" s="4" t="s">
         <v>10</v>
       </c>
-      <c r="L57" s="4" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="M57"/>
     </row>
     <row r="58" spans="1:13" s="3" customFormat="1" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A58" s="6">
         <v>0</v>
       </c>
       <c r="B58" s="14">
-        <v>14273.7</v>
+        <v>14516.35</v>
       </c>
       <c r="C58" s="14">
         <f>ROUND(D58/12,2)</f>
-        <v>2574.86</v>
+        <v>2671.01</v>
       </c>
       <c r="D58" s="14">
-        <f t="shared" ref="D58:D76" si="38">ROUND(B58*$F$3,2)</f>
-        <v>30898.28</v>
+        <f t="shared" ref="D58:D76" si="16">ROUND(B58*$F$3,2)</f>
+        <v>32052.1</v>
       </c>
       <c r="E58" s="14">
         <f>IF(B58&lt;=16421.84,359.95*$F$3/12,IF(AND(16421.84&lt;B58,B58&lt;=18695.86),179.98*$F$3/12,0))</f>
-        <v>64.931980416666661</v>
+        <v>66.230800000000002</v>
       </c>
       <c r="F58" s="14">
         <f>E58*12</f>
-        <v>779.18376499999999</v>
+        <v>794.76960000000008</v>
       </c>
       <c r="G58" s="14">
         <f>(C58+E58)*0.92</f>
-        <v>2428.6086219833337</v>
+        <v>2518.261536</v>
       </c>
       <c r="H58" s="19">
-        <f t="shared" ref="H58:H81" si="39">ROUND(730.81+2.5%*(D58+F58),2)</f>
-        <v>1522.75</v>
+        <f t="shared" ref="H58:H81" si="17">ROUND(730.81+2.5%*(D58+F58),2)</f>
+        <v>1551.98</v>
       </c>
       <c r="I58" s="14">
         <f>SUM(D58,F58,G58,H58)</f>
-        <v>35628.822386983331</v>
+        <v>36917.111136</v>
       </c>
       <c r="J58" s="14">
         <f>SUM(D58,F58,H58)</f>
-        <v>33200.213765</v>
-[...8 lines deleted...]
-      </c>
+        <v>34398.849600000001</v>
+      </c>
+      <c r="M58"/>
     </row>
     <row r="59" spans="1:13" s="3" customFormat="1" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A59" s="6">
         <v>1</v>
       </c>
       <c r="B59" s="14">
-        <v>14541.01</v>
+        <v>14788.21</v>
       </c>
       <c r="C59" s="14">
-        <f t="shared" ref="C59:C70" si="40">ROUND(D59/12,2)</f>
-        <v>2623.08</v>
+        <f t="shared" ref="C59:C76" si="18">ROUND(D59/12,2)</f>
+        <v>2721.03</v>
       </c>
       <c r="D59" s="14">
-        <f t="shared" si="38"/>
-        <v>31476.92</v>
+        <f t="shared" si="16"/>
+        <v>32652.37</v>
       </c>
       <c r="E59" s="14">
-        <f t="shared" ref="E59:E81" si="41">IF(B59&lt;=16421.84,359.95*$F$3/12,IF(AND(16421.84&lt;B59,B59&lt;=18695.86),179.98*$F$3/12,0))</f>
-        <v>64.931980416666661</v>
+        <f t="shared" ref="E59:E81" si="19">IF(B59&lt;=16421.84,359.95*$F$3/12,IF(AND(16421.84&lt;B59,B59&lt;=18695.86),179.98*$F$3/12,0))</f>
+        <v>66.230800000000002</v>
       </c>
       <c r="F59" s="14">
-        <f t="shared" ref="F59:F73" si="42">E59*12</f>
-        <v>779.18376499999999</v>
+        <f t="shared" ref="F59:F81" si="20">E59*12</f>
+        <v>794.76960000000008</v>
       </c>
       <c r="G59" s="14">
-        <f t="shared" ref="G59:G70" si="43">(C59+E59)*0.92</f>
-        <v>2472.9710219833332</v>
+        <f t="shared" ref="G59:G76" si="21">(C59+E59)*0.92</f>
+        <v>2564.2799359999999</v>
       </c>
       <c r="H59" s="19">
-        <f t="shared" si="39"/>
-        <v>1537.21</v>
+        <f t="shared" si="17"/>
+        <v>1566.99</v>
       </c>
       <c r="I59" s="14">
-        <f t="shared" ref="I59:I70" si="44">SUM(D59,F59,G59,H59)</f>
-        <v>36266.284786983335</v>
+        <f t="shared" ref="I59:I76" si="22">SUM(D59,F59,G59,H59)</f>
+        <v>37578.409535999999</v>
       </c>
       <c r="J59" s="14">
-        <f t="shared" ref="J59:J70" si="45">SUM(D59,F59,H59)</f>
-[...9 lines deleted...]
-      </c>
+        <f t="shared" ref="J59:J76" si="23">SUM(D59,F59,H59)</f>
+        <v>35014.1296</v>
+      </c>
+      <c r="M59"/>
     </row>
     <row r="60" spans="1:13" s="3" customFormat="1" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A60" s="6">
         <v>2</v>
       </c>
       <c r="B60" s="14">
-        <v>14808.32</v>
+        <v>15060.06</v>
       </c>
       <c r="C60" s="14">
-        <f t="shared" si="40"/>
-        <v>2671.3</v>
+        <f t="shared" si="18"/>
+        <v>2771.05</v>
       </c>
       <c r="D60" s="14">
-        <f t="shared" si="38"/>
-        <v>32055.57</v>
+        <f t="shared" si="16"/>
+        <v>33252.61</v>
       </c>
       <c r="E60" s="14">
-        <f t="shared" si="41"/>
-        <v>64.931980416666661</v>
+        <f t="shared" si="19"/>
+        <v>66.230800000000002</v>
       </c>
       <c r="F60" s="14">
-        <f t="shared" si="42"/>
-        <v>779.18376499999999</v>
+        <f t="shared" si="20"/>
+        <v>794.76960000000008</v>
       </c>
       <c r="G60" s="14">
-        <f t="shared" si="43"/>
-        <v>2517.3334219833337</v>
+        <f t="shared" si="21"/>
+        <v>2610.2983360000003</v>
       </c>
       <c r="H60" s="19">
-        <f t="shared" si="39"/>
-        <v>1551.68</v>
+        <f t="shared" si="17"/>
+        <v>1581.99</v>
       </c>
       <c r="I60" s="14">
-        <f t="shared" si="44"/>
-        <v>36903.767186983336</v>
+        <f t="shared" si="22"/>
+        <v>38239.667935999998</v>
       </c>
       <c r="J60" s="14">
-        <f t="shared" si="45"/>
-[...9 lines deleted...]
-      </c>
+        <f t="shared" si="23"/>
+        <v>35629.369599999998</v>
+      </c>
+      <c r="M60"/>
     </row>
     <row r="61" spans="1:13" s="3" customFormat="1" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A61" s="6">
         <v>3</v>
       </c>
       <c r="B61" s="14">
-        <v>15075.63</v>
+        <v>15331.92</v>
       </c>
       <c r="C61" s="14">
-        <f t="shared" si="40"/>
-        <v>2719.52</v>
+        <f t="shared" si="18"/>
+        <v>2821.07</v>
       </c>
       <c r="D61" s="14">
-        <f t="shared" si="38"/>
-        <v>32634.22</v>
+        <f t="shared" si="16"/>
+        <v>33852.879999999997</v>
       </c>
       <c r="E61" s="14">
-        <f t="shared" si="41"/>
-        <v>64.931980416666661</v>
+        <f t="shared" si="19"/>
+        <v>66.230800000000002</v>
       </c>
       <c r="F61" s="14">
-        <f t="shared" si="42"/>
-        <v>779.18376499999999</v>
+        <f t="shared" si="20"/>
+        <v>794.76960000000008</v>
       </c>
       <c r="G61" s="14">
-        <f t="shared" si="43"/>
-        <v>2561.6958219833332</v>
+        <f t="shared" si="21"/>
+        <v>2656.3167360000002</v>
       </c>
       <c r="H61" s="19">
-        <f t="shared" si="39"/>
-        <v>1566.15</v>
+        <f t="shared" si="17"/>
+        <v>1597</v>
       </c>
       <c r="I61" s="14">
-        <f t="shared" si="44"/>
-        <v>37541.249586983336</v>
+        <f t="shared" si="22"/>
+        <v>38900.966335999998</v>
       </c>
       <c r="J61" s="14">
-        <f t="shared" si="45"/>
-[...9 lines deleted...]
-      </c>
+        <f t="shared" si="23"/>
+        <v>36244.649599999997</v>
+      </c>
+      <c r="M61"/>
     </row>
     <row r="62" spans="1:13" s="3" customFormat="1" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A62" s="6">
         <v>4</v>
       </c>
       <c r="B62" s="14">
-        <v>15075.63</v>
+        <v>15331.92</v>
       </c>
       <c r="C62" s="14">
-        <f t="shared" si="40"/>
-        <v>2719.52</v>
+        <f t="shared" si="18"/>
+        <v>2821.07</v>
       </c>
       <c r="D62" s="14">
-        <f t="shared" si="38"/>
-        <v>32634.22</v>
+        <f t="shared" si="16"/>
+        <v>33852.879999999997</v>
       </c>
       <c r="E62" s="14">
-        <f t="shared" si="41"/>
-        <v>64.931980416666661</v>
+        <f t="shared" si="19"/>
+        <v>66.230800000000002</v>
       </c>
       <c r="F62" s="14">
-        <f t="shared" si="42"/>
-        <v>779.18376499999999</v>
+        <f t="shared" si="20"/>
+        <v>794.76960000000008</v>
       </c>
       <c r="G62" s="14">
-        <f t="shared" si="43"/>
-        <v>2561.6958219833332</v>
+        <f t="shared" si="21"/>
+        <v>2656.3167360000002</v>
       </c>
       <c r="H62" s="19">
-        <f t="shared" si="39"/>
-        <v>1566.15</v>
+        <f t="shared" si="17"/>
+        <v>1597</v>
       </c>
       <c r="I62" s="14">
-        <f t="shared" si="44"/>
-        <v>37541.249586983336</v>
+        <f t="shared" si="22"/>
+        <v>38900.966335999998</v>
       </c>
       <c r="J62" s="14">
-        <f t="shared" si="45"/>
-[...9 lines deleted...]
-      </c>
+        <f t="shared" si="23"/>
+        <v>36244.649599999997</v>
+      </c>
+      <c r="M62"/>
     </row>
     <row r="63" spans="1:13" s="3" customFormat="1" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A63" s="6">
         <v>5</v>
       </c>
       <c r="B63" s="14">
-        <v>15431.97</v>
+        <v>15694.31</v>
       </c>
       <c r="C63" s="14">
-        <f t="shared" si="40"/>
-        <v>2783.8</v>
+        <f t="shared" si="18"/>
+        <v>2887.75</v>
       </c>
       <c r="D63" s="14">
-        <f t="shared" si="38"/>
-        <v>33405.589999999997</v>
+        <f t="shared" si="16"/>
+        <v>34653.040000000001</v>
       </c>
       <c r="E63" s="14">
-        <f t="shared" si="41"/>
-        <v>64.931980416666661</v>
+        <f t="shared" si="19"/>
+        <v>66.230800000000002</v>
       </c>
       <c r="F63" s="14">
-        <f t="shared" si="42"/>
-        <v>779.18376499999999</v>
+        <f t="shared" si="20"/>
+        <v>794.76960000000008</v>
       </c>
       <c r="G63" s="14">
-        <f t="shared" si="43"/>
-        <v>2620.8334219833337</v>
+        <f t="shared" si="21"/>
+        <v>2717.6623359999999</v>
       </c>
       <c r="H63" s="19">
-        <f t="shared" si="39"/>
-        <v>1585.43</v>
+        <f t="shared" si="17"/>
+        <v>1617.01</v>
       </c>
       <c r="I63" s="14">
-        <f t="shared" si="44"/>
-        <v>38391.037186983333</v>
+        <f t="shared" si="22"/>
+        <v>39782.481936000004</v>
       </c>
       <c r="J63" s="14">
-        <f t="shared" si="45"/>
-[...9 lines deleted...]
-      </c>
+        <f t="shared" si="23"/>
+        <v>37064.819600000003</v>
+      </c>
+      <c r="M63"/>
     </row>
     <row r="64" spans="1:13" s="3" customFormat="1" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A64" s="6">
         <v>6</v>
       </c>
       <c r="B64" s="14">
-        <v>15431.97</v>
+        <v>15694.31</v>
       </c>
       <c r="C64" s="14">
-        <f t="shared" si="40"/>
-        <v>2783.8</v>
+        <f t="shared" si="18"/>
+        <v>2887.75</v>
       </c>
       <c r="D64" s="14">
-        <f t="shared" si="38"/>
-        <v>33405.589999999997</v>
+        <f t="shared" si="16"/>
+        <v>34653.040000000001</v>
       </c>
       <c r="E64" s="14">
-        <f t="shared" si="41"/>
-        <v>64.931980416666661</v>
+        <f t="shared" si="19"/>
+        <v>66.230800000000002</v>
       </c>
       <c r="F64" s="14">
-        <f t="shared" si="42"/>
-        <v>779.18376499999999</v>
+        <f t="shared" si="20"/>
+        <v>794.76960000000008</v>
       </c>
       <c r="G64" s="14">
-        <f t="shared" si="43"/>
-        <v>2620.8334219833337</v>
+        <f t="shared" si="21"/>
+        <v>2717.6623359999999</v>
       </c>
       <c r="H64" s="19">
-        <f t="shared" si="39"/>
-        <v>1585.43</v>
+        <f t="shared" si="17"/>
+        <v>1617.01</v>
       </c>
       <c r="I64" s="14">
-        <f t="shared" si="44"/>
-        <v>38391.037186983333</v>
+        <f t="shared" si="22"/>
+        <v>39782.481936000004</v>
       </c>
       <c r="J64" s="14">
-        <f t="shared" si="45"/>
-[...9 lines deleted...]
-      </c>
+        <f t="shared" si="23"/>
+        <v>37064.819600000003</v>
+      </c>
+      <c r="M64"/>
     </row>
     <row r="65" spans="1:13" s="3" customFormat="1" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A65" s="6">
         <v>7</v>
       </c>
       <c r="B65" s="14">
-        <v>15788.31</v>
+        <v>16056.71</v>
       </c>
       <c r="C65" s="14">
-        <f t="shared" si="40"/>
-        <v>2848.08</v>
+        <f t="shared" si="18"/>
+        <v>2954.44</v>
       </c>
       <c r="D65" s="14">
-        <f t="shared" si="38"/>
-        <v>34176.949999999997</v>
+        <f t="shared" si="16"/>
+        <v>35453.22</v>
       </c>
       <c r="E65" s="14">
-        <f t="shared" si="41"/>
-        <v>64.931980416666661</v>
+        <f t="shared" si="19"/>
+        <v>66.230800000000002</v>
       </c>
       <c r="F65" s="14">
-        <f t="shared" si="42"/>
-        <v>779.18376499999999</v>
+        <f t="shared" si="20"/>
+        <v>794.76960000000008</v>
       </c>
       <c r="G65" s="14">
-        <f t="shared" si="43"/>
-        <v>2679.9710219833332</v>
+        <f t="shared" si="21"/>
+        <v>2779.0171359999999</v>
       </c>
       <c r="H65" s="19">
-        <f t="shared" si="39"/>
-        <v>1604.71</v>
+        <f t="shared" si="17"/>
+        <v>1637.01</v>
       </c>
       <c r="I65" s="14">
-        <f t="shared" si="44"/>
-        <v>39240.814786983334</v>
+        <f t="shared" si="22"/>
+        <v>40664.016736000005</v>
       </c>
       <c r="J65" s="14">
-        <f t="shared" si="45"/>
-[...9 lines deleted...]
-      </c>
+        <f t="shared" si="23"/>
+        <v>37884.999600000003</v>
+      </c>
+      <c r="M65"/>
     </row>
     <row r="66" spans="1:13" s="3" customFormat="1" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A66" s="6">
         <v>8</v>
       </c>
       <c r="B66" s="14">
-        <v>15788.31</v>
+        <v>16056.71</v>
       </c>
       <c r="C66" s="14">
-        <f t="shared" si="40"/>
-        <v>2848.08</v>
+        <f t="shared" si="18"/>
+        <v>2954.44</v>
       </c>
       <c r="D66" s="14">
-        <f t="shared" si="38"/>
-        <v>34176.949999999997</v>
+        <f t="shared" si="16"/>
+        <v>35453.22</v>
       </c>
       <c r="E66" s="14">
-        <f t="shared" si="41"/>
-        <v>64.931980416666661</v>
+        <f t="shared" si="19"/>
+        <v>66.230800000000002</v>
       </c>
       <c r="F66" s="14">
-        <f t="shared" si="42"/>
-        <v>779.18376499999999</v>
+        <f t="shared" si="20"/>
+        <v>794.76960000000008</v>
       </c>
       <c r="G66" s="14">
-        <f t="shared" si="43"/>
-        <v>2679.9710219833332</v>
+        <f t="shared" si="21"/>
+        <v>2779.0171359999999</v>
       </c>
       <c r="H66" s="19">
-        <f t="shared" si="39"/>
-        <v>1604.71</v>
+        <f t="shared" si="17"/>
+        <v>1637.01</v>
       </c>
       <c r="I66" s="14">
-        <f t="shared" si="44"/>
-        <v>39240.814786983334</v>
+        <f t="shared" si="22"/>
+        <v>40664.016736000005</v>
       </c>
       <c r="J66" s="14">
-        <f t="shared" si="45"/>
-[...9 lines deleted...]
-      </c>
+        <f t="shared" si="23"/>
+        <v>37884.999600000003</v>
+      </c>
+      <c r="M66"/>
     </row>
     <row r="67" spans="1:13" s="3" customFormat="1" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A67" s="6">
         <v>9</v>
       </c>
       <c r="B67" s="14">
-        <v>16411.919999999998</v>
+        <v>16690.919999999998</v>
       </c>
       <c r="C67" s="14">
-        <f t="shared" si="40"/>
-        <v>2960.57</v>
+        <f t="shared" si="18"/>
+        <v>3071.13</v>
       </c>
       <c r="D67" s="14">
-        <f t="shared" si="38"/>
-        <v>35526.879999999997</v>
+        <f t="shared" si="16"/>
+        <v>36853.550000000003</v>
       </c>
       <c r="E67" s="14">
-        <f t="shared" si="41"/>
-        <v>64.931980416666661</v>
+        <f t="shared" si="19"/>
+        <v>33.116320000000002</v>
       </c>
       <c r="F67" s="14">
-        <f t="shared" si="42"/>
-        <v>779.18376499999999</v>
+        <f t="shared" si="20"/>
+        <v>397.39584000000002</v>
       </c>
       <c r="G67" s="14">
-        <f t="shared" si="43"/>
-        <v>2783.4618219833337</v>
+        <f t="shared" si="21"/>
+        <v>2855.9066144000003</v>
       </c>
       <c r="H67" s="19">
-        <f t="shared" si="39"/>
-        <v>1638.46</v>
+        <f t="shared" si="17"/>
+        <v>1662.08</v>
       </c>
       <c r="I67" s="14">
-        <f t="shared" si="44"/>
-        <v>40727.985586983334</v>
+        <f t="shared" si="22"/>
+        <v>41768.932454400005</v>
       </c>
       <c r="J67" s="14">
-        <f t="shared" si="45"/>
-[...9 lines deleted...]
-      </c>
+        <f t="shared" si="23"/>
+        <v>38913.025840000002</v>
+      </c>
+      <c r="M67"/>
     </row>
     <row r="68" spans="1:13" s="3" customFormat="1" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A68" s="6">
         <v>10</v>
       </c>
       <c r="B68" s="14">
-        <v>16411.919999999998</v>
+        <v>16690.919999999998</v>
       </c>
       <c r="C68" s="14">
-        <f t="shared" si="40"/>
-        <v>2960.57</v>
+        <f t="shared" si="18"/>
+        <v>3071.13</v>
       </c>
       <c r="D68" s="14">
-        <f t="shared" si="38"/>
-        <v>35526.879999999997</v>
+        <f t="shared" si="16"/>
+        <v>36853.550000000003</v>
       </c>
       <c r="E68" s="14">
-        <f t="shared" si="41"/>
-        <v>64.931980416666661</v>
+        <f t="shared" si="19"/>
+        <v>33.116320000000002</v>
       </c>
       <c r="F68" s="14">
-        <f t="shared" si="42"/>
-        <v>779.18376499999999</v>
+        <f t="shared" si="20"/>
+        <v>397.39584000000002</v>
       </c>
       <c r="G68" s="14">
-        <f t="shared" si="43"/>
-        <v>2783.4618219833337</v>
+        <f t="shared" si="21"/>
+        <v>2855.9066144000003</v>
       </c>
       <c r="H68" s="19">
-        <f t="shared" si="39"/>
-        <v>1638.46</v>
+        <f t="shared" si="17"/>
+        <v>1662.08</v>
       </c>
       <c r="I68" s="14">
-        <f t="shared" si="44"/>
-        <v>40727.985586983334</v>
+        <f t="shared" si="22"/>
+        <v>41768.932454400005</v>
       </c>
       <c r="J68" s="14">
-        <f t="shared" si="45"/>
-[...9 lines deleted...]
-      </c>
+        <f t="shared" si="23"/>
+        <v>38913.025840000002</v>
+      </c>
+      <c r="M68"/>
     </row>
     <row r="69" spans="1:13" s="3" customFormat="1" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A69" s="6">
         <v>11</v>
       </c>
       <c r="B69" s="14">
-        <v>17035.53</v>
+        <v>17325.13</v>
       </c>
       <c r="C69" s="14">
-        <f t="shared" si="40"/>
-        <v>3073.07</v>
+        <f t="shared" si="18"/>
+        <v>3187.82</v>
       </c>
       <c r="D69" s="14">
-        <f t="shared" si="38"/>
-        <v>36876.81</v>
+        <f t="shared" si="16"/>
+        <v>38253.89</v>
       </c>
       <c r="E69" s="14">
-        <f t="shared" si="41"/>
-        <v>32.466892166666661</v>
+        <f t="shared" si="19"/>
+        <v>33.116320000000002</v>
       </c>
       <c r="F69" s="14">
-        <f t="shared" si="42"/>
-        <v>389.6027059999999</v>
+        <f t="shared" si="20"/>
+        <v>397.39584000000002</v>
       </c>
       <c r="G69" s="14">
-        <f t="shared" si="43"/>
-        <v>2857.0939407933338</v>
+        <f t="shared" si="21"/>
+        <v>2963.2614144000004</v>
       </c>
       <c r="H69" s="19">
-        <f t="shared" si="39"/>
-        <v>1662.47</v>
+        <f t="shared" si="17"/>
+        <v>1697.09</v>
       </c>
       <c r="I69" s="14">
-        <f t="shared" si="44"/>
-        <v>41785.97664679333</v>
+        <f t="shared" si="22"/>
+        <v>43311.637254399997</v>
       </c>
       <c r="J69" s="14">
-        <f t="shared" si="45"/>
-[...9 lines deleted...]
-      </c>
+        <f t="shared" si="23"/>
+        <v>40348.375839999993</v>
+      </c>
+      <c r="M69"/>
     </row>
     <row r="70" spans="1:13" s="3" customFormat="1" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A70" s="6">
         <v>12</v>
       </c>
       <c r="B70" s="14">
-        <v>17035.53</v>
+        <v>17325.13</v>
       </c>
       <c r="C70" s="14">
-        <f t="shared" si="40"/>
-        <v>3073.07</v>
+        <f t="shared" si="18"/>
+        <v>3187.82</v>
       </c>
       <c r="D70" s="14">
-        <f t="shared" si="38"/>
-        <v>36876.81</v>
+        <f t="shared" si="16"/>
+        <v>38253.89</v>
       </c>
       <c r="E70" s="14">
-        <f t="shared" si="41"/>
-        <v>32.466892166666661</v>
+        <f t="shared" si="19"/>
+        <v>33.116320000000002</v>
       </c>
       <c r="F70" s="14">
-        <f t="shared" si="42"/>
-        <v>389.6027059999999</v>
+        <f t="shared" si="20"/>
+        <v>397.39584000000002</v>
       </c>
       <c r="G70" s="14">
-        <f t="shared" si="43"/>
-        <v>2857.0939407933338</v>
+        <f t="shared" si="21"/>
+        <v>2963.2614144000004</v>
       </c>
       <c r="H70" s="19">
-        <f t="shared" si="39"/>
-        <v>1662.47</v>
+        <f t="shared" si="17"/>
+        <v>1697.09</v>
       </c>
       <c r="I70" s="14">
-        <f t="shared" si="44"/>
-        <v>41785.97664679333</v>
+        <f t="shared" si="22"/>
+        <v>43311.637254399997</v>
       </c>
       <c r="J70" s="14">
-        <f t="shared" si="45"/>
-[...9 lines deleted...]
-      </c>
+        <f t="shared" si="23"/>
+        <v>40348.375839999993</v>
+      </c>
+      <c r="M70"/>
     </row>
     <row r="71" spans="1:13" s="3" customFormat="1" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A71" s="6">
         <v>13</v>
       </c>
       <c r="B71" s="14">
-        <v>17659.14</v>
+        <v>17959.349999999999</v>
       </c>
       <c r="C71" s="14">
-        <f t="shared" ref="C71:C76" si="48">ROUND(D71/12,2)</f>
-        <v>3185.56</v>
+        <f t="shared" si="18"/>
+        <v>3304.52</v>
       </c>
       <c r="D71" s="14">
-        <f t="shared" si="38"/>
-        <v>38226.74</v>
+        <f t="shared" si="16"/>
+        <v>39654.239999999998</v>
       </c>
       <c r="E71" s="14">
-        <f t="shared" si="41"/>
-        <v>32.466892166666661</v>
+        <f t="shared" si="19"/>
+        <v>33.116320000000002</v>
       </c>
       <c r="F71" s="14">
-        <f t="shared" si="42"/>
-        <v>389.6027059999999</v>
+        <f t="shared" si="20"/>
+        <v>397.39584000000002</v>
       </c>
       <c r="G71" s="14">
-        <f t="shared" ref="G71:G76" si="49">(C71+E71)*0.92</f>
-        <v>2960.5847407933334</v>
+        <f t="shared" si="21"/>
+        <v>3070.6254144000004</v>
       </c>
       <c r="H71" s="19">
-        <f t="shared" si="39"/>
-        <v>1696.22</v>
+        <f t="shared" si="17"/>
+        <v>1732.1</v>
       </c>
       <c r="I71" s="14">
-        <f t="shared" ref="I71:I76" si="50">SUM(D71,F71,G71,H71)</f>
-        <v>43273.147446793329</v>
+        <f t="shared" si="22"/>
+        <v>44854.361254399992</v>
       </c>
       <c r="J71" s="14">
-        <f t="shared" ref="J71:J76" si="51">SUM(D71,F71,H71)</f>
-[...9 lines deleted...]
-      </c>
+        <f t="shared" si="23"/>
+        <v>41783.735839999994</v>
+      </c>
+      <c r="M71"/>
     </row>
     <row r="72" spans="1:13" s="3" customFormat="1" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A72" s="6">
         <v>14</v>
       </c>
       <c r="B72" s="14">
-        <v>17659.14</v>
+        <v>17959.349999999999</v>
       </c>
       <c r="C72" s="14">
-        <f t="shared" si="48"/>
-        <v>3185.56</v>
+        <f t="shared" si="18"/>
+        <v>3304.52</v>
       </c>
       <c r="D72" s="14">
-        <f t="shared" si="38"/>
-        <v>38226.74</v>
+        <f t="shared" si="16"/>
+        <v>39654.239999999998</v>
       </c>
       <c r="E72" s="14">
-        <f t="shared" si="41"/>
-        <v>32.466892166666661</v>
+        <f t="shared" si="19"/>
+        <v>33.116320000000002</v>
       </c>
       <c r="F72" s="14">
-        <f t="shared" si="42"/>
-        <v>389.6027059999999</v>
+        <f t="shared" si="20"/>
+        <v>397.39584000000002</v>
       </c>
       <c r="G72" s="14">
-        <f t="shared" si="49"/>
-        <v>2960.5847407933334</v>
+        <f t="shared" si="21"/>
+        <v>3070.6254144000004</v>
       </c>
       <c r="H72" s="19">
-        <f t="shared" si="39"/>
-        <v>1696.22</v>
+        <f t="shared" si="17"/>
+        <v>1732.1</v>
       </c>
       <c r="I72" s="14">
-        <f t="shared" si="50"/>
-        <v>43273.147446793329</v>
+        <f t="shared" si="22"/>
+        <v>44854.361254399992</v>
       </c>
       <c r="J72" s="14">
-        <f t="shared" si="51"/>
-[...9 lines deleted...]
-      </c>
+        <f t="shared" si="23"/>
+        <v>41783.735839999994</v>
+      </c>
+      <c r="M72"/>
     </row>
     <row r="73" spans="1:13" s="3" customFormat="1" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A73" s="6">
         <v>15</v>
       </c>
       <c r="B73" s="14">
-        <v>18282.75</v>
+        <v>18593.560000000001</v>
       </c>
       <c r="C73" s="14">
-        <f t="shared" si="48"/>
-        <v>3298.06</v>
+        <f t="shared" si="18"/>
+        <v>3421.22</v>
       </c>
       <c r="D73" s="14">
-        <f t="shared" si="38"/>
-        <v>39576.67</v>
+        <f t="shared" si="16"/>
+        <v>41054.58</v>
       </c>
       <c r="E73" s="14">
-        <f t="shared" si="41"/>
-        <v>32.466892166666661</v>
+        <f t="shared" si="19"/>
+        <v>33.116320000000002</v>
       </c>
       <c r="F73" s="14">
-        <f t="shared" si="42"/>
-        <v>389.6027059999999</v>
+        <f t="shared" si="20"/>
+        <v>397.39584000000002</v>
       </c>
       <c r="G73" s="14">
-        <f t="shared" si="49"/>
-        <v>3064.0847407933334</v>
+        <f t="shared" si="21"/>
+        <v>3177.9894144</v>
       </c>
       <c r="H73" s="19">
-        <f t="shared" si="39"/>
-        <v>1729.97</v>
+        <f t="shared" si="17"/>
+        <v>1767.11</v>
       </c>
       <c r="I73" s="14">
-        <f t="shared" si="50"/>
-        <v>44760.32744679333</v>
+        <f t="shared" si="22"/>
+        <v>46397.075254399999</v>
       </c>
       <c r="J73" s="14">
-        <f t="shared" si="51"/>
-[...9 lines deleted...]
-      </c>
+        <f t="shared" si="23"/>
+        <v>43219.08584</v>
+      </c>
+      <c r="M73"/>
     </row>
     <row r="74" spans="1:13" s="3" customFormat="1" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A74" s="6">
         <v>16</v>
       </c>
       <c r="B74" s="14">
-        <v>18282.75</v>
+        <v>18593.560000000001</v>
       </c>
       <c r="C74" s="14">
-        <f t="shared" si="48"/>
-        <v>3298.06</v>
+        <f t="shared" si="18"/>
+        <v>3421.22</v>
       </c>
       <c r="D74" s="14">
-        <f t="shared" si="38"/>
-        <v>39576.67</v>
+        <f t="shared" si="16"/>
+        <v>41054.58</v>
       </c>
       <c r="E74" s="14">
-        <f t="shared" si="41"/>
-        <v>32.466892166666661</v>
+        <f t="shared" si="19"/>
+        <v>33.116320000000002</v>
       </c>
       <c r="F74" s="14">
-        <f t="shared" ref="F74:F80" si="52">E74*12</f>
-        <v>389.6027059999999</v>
+        <f t="shared" si="20"/>
+        <v>397.39584000000002</v>
       </c>
       <c r="G74" s="14">
-        <f t="shared" si="49"/>
-        <v>3064.0847407933334</v>
+        <f t="shared" si="21"/>
+        <v>3177.9894144</v>
       </c>
       <c r="H74" s="19">
-        <f t="shared" si="39"/>
-        <v>1729.97</v>
+        <f t="shared" si="17"/>
+        <v>1767.11</v>
       </c>
       <c r="I74" s="14">
-        <f t="shared" si="50"/>
-        <v>44760.32744679333</v>
+        <f t="shared" si="22"/>
+        <v>46397.075254399999</v>
       </c>
       <c r="J74" s="14">
-        <f t="shared" si="51"/>
-[...9 lines deleted...]
-      </c>
+        <f t="shared" si="23"/>
+        <v>43219.08584</v>
+      </c>
+      <c r="M74"/>
     </row>
     <row r="75" spans="1:13" s="3" customFormat="1" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A75" s="6">
         <v>17</v>
       </c>
       <c r="B75" s="14">
-        <v>18906.36</v>
+        <v>19227.77</v>
       </c>
       <c r="C75" s="14">
-        <f t="shared" si="48"/>
-        <v>3410.55</v>
+        <f t="shared" si="18"/>
+        <v>3537.91</v>
       </c>
       <c r="D75" s="14">
         <f>ROUND(B75*$F$3,2)</f>
-        <v>40926.6</v>
+        <v>42454.92</v>
       </c>
       <c r="E75" s="14">
-        <f t="shared" si="41"/>
+        <f t="shared" si="19"/>
         <v>0</v>
       </c>
       <c r="F75" s="14">
-        <f t="shared" si="52"/>
+        <f t="shared" si="20"/>
         <v>0</v>
       </c>
       <c r="G75" s="14">
-        <f t="shared" si="49"/>
-        <v>3137.7060000000001</v>
+        <f t="shared" si="21"/>
+        <v>3254.8771999999999</v>
       </c>
       <c r="H75" s="19">
-        <f t="shared" si="39"/>
-        <v>1753.98</v>
+        <f t="shared" si="17"/>
+        <v>1792.18</v>
       </c>
       <c r="I75" s="14">
-        <f t="shared" si="50"/>
-        <v>45818.286</v>
+        <f t="shared" si="22"/>
+        <v>47501.977200000001</v>
       </c>
       <c r="J75" s="14">
-        <f t="shared" si="51"/>
-[...9 lines deleted...]
-      </c>
+        <f t="shared" si="23"/>
+        <v>44247.1</v>
+      </c>
+      <c r="M75"/>
     </row>
     <row r="76" spans="1:13" s="3" customFormat="1" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A76" s="6">
         <v>18</v>
       </c>
       <c r="B76" s="14">
-        <v>18906.36</v>
+        <v>19227.77</v>
       </c>
       <c r="C76" s="14">
-        <f t="shared" si="48"/>
-        <v>3410.55</v>
+        <f t="shared" si="18"/>
+        <v>3537.91</v>
       </c>
       <c r="D76" s="14">
-        <f t="shared" si="38"/>
-        <v>40926.6</v>
+        <f t="shared" si="16"/>
+        <v>42454.92</v>
       </c>
       <c r="E76" s="14">
-        <f t="shared" si="41"/>
+        <f t="shared" si="19"/>
         <v>0</v>
       </c>
       <c r="F76" s="14">
-        <f t="shared" si="52"/>
+        <f t="shared" si="20"/>
         <v>0</v>
       </c>
       <c r="G76" s="14">
-        <f t="shared" si="49"/>
-        <v>3137.7060000000001</v>
+        <f t="shared" si="21"/>
+        <v>3254.8771999999999</v>
       </c>
       <c r="H76" s="19">
-        <f t="shared" si="39"/>
-        <v>1753.98</v>
+        <f t="shared" si="17"/>
+        <v>1792.18</v>
       </c>
       <c r="I76" s="14">
-        <f t="shared" si="50"/>
-        <v>45818.286</v>
+        <f t="shared" si="22"/>
+        <v>47501.977200000001</v>
       </c>
       <c r="J76" s="14">
-        <f t="shared" si="51"/>
-[...9 lines deleted...]
-      </c>
+        <f t="shared" si="23"/>
+        <v>44247.1</v>
+      </c>
+      <c r="M76"/>
     </row>
     <row r="77" spans="1:13" s="3" customFormat="1" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A77" s="6">
         <v>19</v>
       </c>
       <c r="B77" s="14">
-        <v>19529.97</v>
+        <v>19861.98</v>
       </c>
       <c r="C77" s="14">
         <f>ROUND(D77/12,2)</f>
-        <v>3523.04</v>
+        <v>3654.6</v>
       </c>
       <c r="D77" s="14">
         <f>ROUND(B77*$F$3,2)</f>
-        <v>42276.53</v>
+        <v>43855.25</v>
       </c>
       <c r="E77" s="14">
-        <f t="shared" si="41"/>
+        <f t="shared" si="19"/>
         <v>0</v>
       </c>
       <c r="F77" s="14">
-        <f t="shared" si="52"/>
+        <f t="shared" si="20"/>
         <v>0</v>
       </c>
       <c r="G77" s="14">
         <f>(C77+E77)*0.92</f>
-        <v>3241.1968000000002</v>
+        <v>3362.232</v>
       </c>
       <c r="H77" s="19">
-        <f t="shared" si="39"/>
-        <v>1787.72</v>
+        <f t="shared" si="17"/>
+        <v>1827.19</v>
       </c>
       <c r="I77" s="14">
         <f>SUM(D77,F77,G77,H77)</f>
-        <v>47305.446799999998</v>
+        <v>49044.672000000006</v>
       </c>
       <c r="J77" s="14">
         <f>SUM(D77,F77,H77)</f>
-        <v>44064.25</v>
-[...8 lines deleted...]
-      </c>
+        <v>45682.44</v>
+      </c>
+      <c r="M77"/>
     </row>
     <row r="78" spans="1:13" s="3" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A78" s="6">
         <v>20</v>
       </c>
       <c r="B78" s="14">
-        <v>19529.97</v>
+        <v>19861.98</v>
       </c>
       <c r="C78" s="14">
         <f>ROUND(D78/12,2)</f>
-        <v>3523.04</v>
+        <v>3654.6</v>
       </c>
       <c r="D78" s="14">
         <f>ROUND(B78*$F$3,2)</f>
-        <v>42276.53</v>
+        <v>43855.25</v>
       </c>
       <c r="E78" s="14">
-        <f t="shared" si="41"/>
+        <f t="shared" si="19"/>
         <v>0</v>
       </c>
       <c r="F78" s="14">
-        <f t="shared" si="52"/>
+        <f t="shared" si="20"/>
         <v>0</v>
       </c>
       <c r="G78" s="14">
         <f>(C78+E78)*0.92</f>
-        <v>3241.1968000000002</v>
+        <v>3362.232</v>
       </c>
       <c r="H78" s="19">
-        <f t="shared" si="39"/>
-        <v>1787.72</v>
+        <f t="shared" si="17"/>
+        <v>1827.19</v>
       </c>
       <c r="I78" s="14">
         <f>SUM(D78,F78,G78,H78)</f>
-        <v>47305.446799999998</v>
+        <v>49044.672000000006</v>
       </c>
       <c r="J78" s="14">
         <f>SUM(D78,F78,H78)</f>
-        <v>44064.25</v>
-[...10 lines deleted...]
-    <row r="79" spans="1:13" s="5" customFormat="1" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
+        <v>45682.44</v>
+      </c>
+      <c r="M78"/>
+    </row>
+    <row r="79" spans="1:13" s="28" customFormat="1" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A79" s="6">
         <v>21</v>
       </c>
       <c r="B79" s="14">
-        <v>20153.580000000002</v>
+        <v>20496.189999999999</v>
       </c>
       <c r="C79" s="14">
         <f>ROUND(D79/12,2)</f>
-        <v>3635.54</v>
+        <v>3771.3</v>
       </c>
       <c r="D79" s="14">
         <f>ROUND(B79*$F$3,2)</f>
-        <v>43626.45</v>
+        <v>45255.59</v>
       </c>
       <c r="E79" s="14">
-        <f t="shared" si="41"/>
+        <f t="shared" si="19"/>
         <v>0</v>
       </c>
       <c r="F79" s="14">
-        <f t="shared" si="52"/>
+        <f t="shared" si="20"/>
         <v>0</v>
       </c>
       <c r="G79" s="14">
         <f>(C79+E79)*0.92</f>
-        <v>3344.6968000000002</v>
+        <v>3469.5960000000005</v>
       </c>
       <c r="H79" s="19">
-        <f t="shared" si="39"/>
-        <v>1821.47</v>
+        <f t="shared" si="17"/>
+        <v>1862.2</v>
       </c>
       <c r="I79" s="14">
         <f>SUM(D79,F79,G79,H79)</f>
-        <v>48792.616799999996</v>
+        <v>50587.385999999991</v>
       </c>
       <c r="J79" s="14">
         <f>SUM(D79,F79,H79)</f>
-        <v>45447.92</v>
-[...10 lines deleted...]
-    <row r="80" spans="1:13" s="5" customFormat="1" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
+        <v>47117.789999999994</v>
+      </c>
+      <c r="K79" s="5"/>
+      <c r="M79"/>
+    </row>
+    <row r="80" spans="1:13" s="28" customFormat="1" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A80" s="6">
         <v>22</v>
       </c>
       <c r="B80" s="14">
-        <v>20153.580000000002</v>
+        <v>20496.189999999999</v>
       </c>
       <c r="C80" s="14">
         <f>ROUND(D80/12,2)</f>
-        <v>3635.54</v>
+        <v>3771.3</v>
       </c>
       <c r="D80" s="14">
         <f>ROUND(B80*$F$3,2)</f>
-        <v>43626.45</v>
+        <v>45255.59</v>
       </c>
       <c r="E80" s="14">
-        <f t="shared" si="41"/>
+        <f t="shared" si="19"/>
         <v>0</v>
       </c>
       <c r="F80" s="14">
-        <f t="shared" si="52"/>
+        <f t="shared" si="20"/>
         <v>0</v>
       </c>
       <c r="G80" s="14">
         <f>(C80+E80)*0.92</f>
-        <v>3344.6968000000002</v>
+        <v>3469.5960000000005</v>
       </c>
       <c r="H80" s="19">
-        <f t="shared" si="39"/>
-        <v>1821.47</v>
+        <f t="shared" si="17"/>
+        <v>1862.2</v>
       </c>
       <c r="I80" s="14">
         <f>SUM(D80,F80,G80,H80)</f>
-        <v>48792.616799999996</v>
+        <v>50587.385999999991</v>
       </c>
       <c r="J80" s="14">
         <f>SUM(D80,F80,H80)</f>
-        <v>45447.92</v>
-[...8 lines deleted...]
-      </c>
+        <v>47117.789999999994</v>
+      </c>
+      <c r="K80" s="5"/>
+      <c r="M80"/>
     </row>
     <row r="81" spans="1:13" s="3" customFormat="1" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A81" s="6">
         <v>23</v>
       </c>
       <c r="B81" s="14">
-        <v>20777.189999999999</v>
+        <v>21130.400000000001</v>
       </c>
       <c r="C81" s="14">
         <f>ROUND(D81/12,2)</f>
-        <v>3748.03</v>
+        <v>3887.99</v>
       </c>
       <c r="D81" s="14">
         <f>ROUND(B81*$F$3,2)</f>
-        <v>44976.38</v>
+        <v>46655.92</v>
       </c>
       <c r="E81" s="14">
-        <f t="shared" si="41"/>
+        <f t="shared" si="19"/>
         <v>0</v>
       </c>
       <c r="F81" s="14">
-        <f t="shared" ref="F81" si="53">E81*12</f>
+        <f t="shared" si="20"/>
         <v>0</v>
       </c>
       <c r="G81" s="14">
         <f>(C81+E81)*0.92</f>
-        <v>3448.1876000000002</v>
+        <v>3576.9508000000001</v>
       </c>
       <c r="H81" s="19">
-        <f t="shared" si="39"/>
-        <v>1855.22</v>
+        <f t="shared" si="17"/>
+        <v>1897.21</v>
       </c>
       <c r="I81" s="14">
         <f>SUM(D81,F81,G81,H81)</f>
-        <v>50279.787599999996</v>
+        <v>52130.080799999996</v>
       </c>
       <c r="J81" s="14">
         <f>SUM(D81,F81,H81)</f>
-        <v>46831.6</v>
-[...8 lines deleted...]
-      </c>
+        <v>48553.13</v>
+      </c>
+      <c r="M81"/>
     </row>
     <row r="82" spans="1:13" s="3" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A82" s="8" t="s">
         <v>12</v>
       </c>
       <c r="B82" s="2"/>
       <c r="D82" s="2"/>
       <c r="E82" s="2"/>
       <c r="F82" s="2"/>
       <c r="G82" s="2"/>
       <c r="H82" s="17"/>
       <c r="I82" s="2"/>
+      <c r="M82"/>
     </row>
     <row r="83" spans="1:13" s="3" customFormat="1" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A83" s="4" t="s">
         <v>1</v>
       </c>
-      <c r="B83" s="4" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="B83" s="4"/>
       <c r="C83" s="4" t="s">
         <v>3</v>
       </c>
       <c r="D83" s="4" t="s">
         <v>4</v>
       </c>
       <c r="E83" s="4" t="s">
         <v>5</v>
       </c>
       <c r="F83" s="4" t="s">
         <v>6</v>
       </c>
       <c r="G83" s="4" t="s">
         <v>7</v>
       </c>
       <c r="H83" s="18" t="s">
         <v>8</v>
       </c>
       <c r="I83" s="4" t="s">
         <v>9</v>
       </c>
       <c r="J83" s="4" t="s">
         <v>10</v>
       </c>
-      <c r="L83" s="4" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="M83"/>
     </row>
     <row r="84" spans="1:13" s="3" customFormat="1" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A84" s="6">
         <v>0</v>
       </c>
       <c r="B84" s="14">
-        <v>12951.56</v>
+        <v>13171.74</v>
       </c>
       <c r="C84" s="14">
         <f>ROUND(D84/12,2)</f>
-        <v>2336.35</v>
+        <v>2423.6</v>
       </c>
       <c r="D84" s="14">
-        <f t="shared" ref="D84:D101" si="54">ROUND(B84*$F$3,2)</f>
-        <v>28036.240000000002</v>
+        <f t="shared" ref="D84:D107" si="24">ROUND(B84*$F$3,2)</f>
+        <v>29083.200000000001</v>
       </c>
       <c r="E84" s="14">
         <f>IF(B84&lt;=16421.84,359.95*$F$3/12,IF(AND(16421.84&lt;B84,B84&lt;=18695.86),179.98*$F$3/12,0))</f>
-        <v>64.931980416666661</v>
+        <v>66.230800000000002</v>
       </c>
       <c r="F84" s="15">
         <f>E84*12</f>
-        <v>779.18376499999999</v>
+        <v>794.76960000000008</v>
       </c>
       <c r="G84" s="14">
-        <f t="shared" ref="G84:G96" si="55">(C84+E84)*0.92</f>
-        <v>2209.1794219833332</v>
+        <f t="shared" ref="G84:G102" si="25">(C84+E84)*0.92</f>
+        <v>2290.6443359999998</v>
       </c>
       <c r="H84" s="19">
-        <f t="shared" ref="H84:H107" si="56">ROUND(730.81+2.5%*(D84+F84),2)</f>
-        <v>1451.2</v>
+        <f t="shared" ref="H84:H107" si="26">ROUND(730.81+2.5%*(D84+F84),2)</f>
+        <v>1477.76</v>
       </c>
       <c r="I84" s="14">
         <f>SUM(D84,F84,G84,H84)</f>
-        <v>32475.803186983336</v>
+        <v>33646.373936000004</v>
       </c>
       <c r="J84" s="14">
         <f>SUM(D84,F84,H84)</f>
-        <v>30266.623765000004</v>
-[...8 lines deleted...]
-      </c>
+        <v>31355.729599999999</v>
+      </c>
+      <c r="M84"/>
     </row>
     <row r="85" spans="1:13" s="3" customFormat="1" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A85" s="6">
         <v>1</v>
       </c>
       <c r="B85" s="14">
-        <v>13091.65</v>
+        <v>13314.21</v>
       </c>
       <c r="C85" s="14">
-        <f t="shared" ref="C85:C96" si="57">ROUND(D85/12,2)</f>
-        <v>2361.62</v>
+        <f t="shared" ref="C85:C102" si="27">ROUND(D85/12,2)</f>
+        <v>2449.8200000000002</v>
       </c>
       <c r="D85" s="14">
-        <f t="shared" si="54"/>
-        <v>28339.49</v>
+        <f t="shared" si="24"/>
+        <v>29397.78</v>
       </c>
       <c r="E85" s="14">
-        <f t="shared" ref="E85:E107" si="58">IF(B85&lt;=16421.84,359.95*$F$3/12,IF(AND(16421.84&lt;B85,B85&lt;=18695.86),179.98*$F$3/12,0))</f>
-        <v>64.931980416666661</v>
+        <f t="shared" ref="E85:E107" si="28">IF(B85&lt;=16421.84,359.95*$F$3/12,IF(AND(16421.84&lt;B85,B85&lt;=18695.86),179.98*$F$3/12,0))</f>
+        <v>66.230800000000002</v>
       </c>
       <c r="F85" s="15">
-        <f t="shared" ref="F85:F99" si="59">E85*12</f>
-        <v>779.18376499999999</v>
+        <f t="shared" ref="F85:F107" si="29">E85*12</f>
+        <v>794.76960000000008</v>
       </c>
       <c r="G85" s="14">
-        <f t="shared" si="55"/>
-        <v>2232.4278219833332</v>
+        <f t="shared" si="25"/>
+        <v>2314.766736</v>
       </c>
       <c r="H85" s="19">
-        <f t="shared" si="56"/>
-        <v>1458.78</v>
+        <f t="shared" si="26"/>
+        <v>1485.62</v>
       </c>
       <c r="I85" s="14">
-        <f t="shared" ref="I85:I96" si="60">SUM(D85,F85,G85,H85)</f>
-        <v>32809.881586983334</v>
+        <f t="shared" ref="I85:I102" si="30">SUM(D85,F85,G85,H85)</f>
+        <v>33992.936335999999</v>
       </c>
       <c r="J85" s="14">
-        <f t="shared" ref="J85:J96" si="61">SUM(D85,F85,H85)</f>
-[...9 lines deleted...]
-      </c>
+        <f t="shared" ref="J85:J102" si="31">SUM(D85,F85,H85)</f>
+        <v>31678.169599999997</v>
+      </c>
+      <c r="M85"/>
     </row>
     <row r="86" spans="1:13" s="3" customFormat="1" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A86" s="6">
         <v>2</v>
       </c>
       <c r="B86" s="14">
-        <v>13231.74</v>
+        <v>13456.68</v>
       </c>
       <c r="C86" s="14">
-        <f t="shared" si="57"/>
-        <v>2386.9</v>
+        <f t="shared" si="27"/>
+        <v>2476.0300000000002</v>
       </c>
       <c r="D86" s="14">
-        <f t="shared" si="54"/>
-        <v>28642.75</v>
+        <f t="shared" si="24"/>
+        <v>29712.35</v>
       </c>
       <c r="E86" s="14">
-        <f t="shared" si="58"/>
-        <v>64.931980416666661</v>
+        <f t="shared" si="28"/>
+        <v>66.230800000000002</v>
       </c>
       <c r="F86" s="15">
-        <f t="shared" si="59"/>
-        <v>779.18376499999999</v>
+        <f t="shared" si="29"/>
+        <v>794.76960000000008</v>
       </c>
       <c r="G86" s="14">
-        <f t="shared" si="55"/>
-        <v>2255.6854219833335</v>
+        <f t="shared" si="25"/>
+        <v>2338.8799360000003</v>
       </c>
       <c r="H86" s="19">
-        <f t="shared" si="56"/>
-        <v>1466.36</v>
+        <f t="shared" si="26"/>
+        <v>1493.49</v>
       </c>
       <c r="I86" s="14">
-        <f t="shared" si="60"/>
-        <v>33143.979186983335</v>
+        <f t="shared" si="30"/>
+        <v>34339.489535999994</v>
       </c>
       <c r="J86" s="14">
-        <f t="shared" si="61"/>
-[...9 lines deleted...]
-      </c>
+        <f t="shared" si="31"/>
+        <v>32000.6096</v>
+      </c>
+      <c r="M86"/>
     </row>
     <row r="87" spans="1:13" s="3" customFormat="1" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A87" s="6">
         <v>3</v>
       </c>
       <c r="B87" s="14">
-        <v>13371.83</v>
+        <v>13599.15</v>
       </c>
       <c r="C87" s="14">
-        <f t="shared" si="57"/>
-        <v>2412.17</v>
+        <f t="shared" si="27"/>
+        <v>2502.2399999999998</v>
       </c>
       <c r="D87" s="14">
-        <f t="shared" si="54"/>
-        <v>28946</v>
+        <f t="shared" si="24"/>
+        <v>30026.92</v>
       </c>
       <c r="E87" s="14">
-        <f t="shared" si="58"/>
-        <v>64.931980416666661</v>
+        <f t="shared" si="28"/>
+        <v>66.230800000000002</v>
       </c>
       <c r="F87" s="15">
-        <f t="shared" si="59"/>
-        <v>779.18376499999999</v>
+        <f t="shared" si="29"/>
+        <v>794.76960000000008</v>
       </c>
       <c r="G87" s="14">
-        <f t="shared" si="55"/>
-        <v>2278.9338219833335</v>
+        <f t="shared" si="25"/>
+        <v>2362.9931359999996</v>
       </c>
       <c r="H87" s="19">
-        <f t="shared" si="56"/>
-        <v>1473.94</v>
+        <f t="shared" si="26"/>
+        <v>1501.35</v>
       </c>
       <c r="I87" s="14">
-        <f t="shared" si="60"/>
-        <v>33478.057586983334</v>
+        <f t="shared" si="30"/>
+        <v>34686.032735999994</v>
       </c>
       <c r="J87" s="14">
-        <f t="shared" si="61"/>
-[...9 lines deleted...]
-      </c>
+        <f t="shared" si="31"/>
+        <v>32323.039599999996</v>
+      </c>
+      <c r="M87"/>
     </row>
     <row r="88" spans="1:13" s="3" customFormat="1" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A88" s="6">
         <v>4</v>
       </c>
       <c r="B88" s="14">
-        <v>13371.83</v>
+        <v>13599.15</v>
       </c>
       <c r="C88" s="14">
-        <f t="shared" si="57"/>
-        <v>2412.17</v>
+        <f t="shared" si="27"/>
+        <v>2502.2399999999998</v>
       </c>
       <c r="D88" s="14">
-        <f t="shared" si="54"/>
-        <v>28946</v>
+        <f t="shared" si="24"/>
+        <v>30026.92</v>
       </c>
       <c r="E88" s="14">
-        <f t="shared" si="58"/>
-        <v>64.931980416666661</v>
+        <f t="shared" si="28"/>
+        <v>66.230800000000002</v>
       </c>
       <c r="F88" s="15">
-        <f t="shared" si="59"/>
-        <v>779.18376499999999</v>
+        <f t="shared" si="29"/>
+        <v>794.76960000000008</v>
       </c>
       <c r="G88" s="14">
-        <f t="shared" si="55"/>
-        <v>2278.9338219833335</v>
+        <f t="shared" si="25"/>
+        <v>2362.9931359999996</v>
       </c>
       <c r="H88" s="19">
-        <f t="shared" si="56"/>
-        <v>1473.94</v>
+        <f t="shared" si="26"/>
+        <v>1501.35</v>
       </c>
       <c r="I88" s="14">
-        <f t="shared" si="60"/>
-        <v>33478.057586983334</v>
+        <f t="shared" si="30"/>
+        <v>34686.032735999994</v>
       </c>
       <c r="J88" s="14">
-        <f t="shared" si="61"/>
-[...9 lines deleted...]
-      </c>
+        <f t="shared" si="31"/>
+        <v>32323.039599999996</v>
+      </c>
+      <c r="M88"/>
     </row>
     <row r="89" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A89" s="6">
         <v>5</v>
       </c>
       <c r="B89" s="14">
-        <v>13566.5</v>
+        <v>13797.13</v>
       </c>
       <c r="C89" s="14">
-        <f t="shared" si="57"/>
-        <v>2447.2800000000002</v>
+        <f t="shared" si="27"/>
+        <v>2538.67</v>
       </c>
       <c r="D89" s="14">
-        <f t="shared" si="54"/>
-        <v>29367.4</v>
+        <f t="shared" si="24"/>
+        <v>30464.06</v>
       </c>
       <c r="E89" s="14">
-        <f t="shared" si="58"/>
-        <v>64.931980416666661</v>
+        <f t="shared" si="28"/>
+        <v>66.230800000000002</v>
       </c>
       <c r="F89" s="15">
-        <f t="shared" si="59"/>
-        <v>779.18376499999999</v>
+        <f t="shared" si="29"/>
+        <v>794.76960000000008</v>
       </c>
       <c r="G89" s="14">
-        <f t="shared" si="55"/>
-        <v>2311.2350219833338</v>
+        <f t="shared" si="25"/>
+        <v>2396.5087360000002</v>
       </c>
       <c r="H89" s="19">
-        <f t="shared" si="56"/>
-        <v>1484.47</v>
+        <f t="shared" si="26"/>
+        <v>1512.28</v>
       </c>
       <c r="I89" s="14">
-        <f t="shared" si="60"/>
-        <v>33942.288786983336</v>
+        <f t="shared" si="30"/>
+        <v>35167.618336</v>
       </c>
       <c r="J89" s="14">
-        <f t="shared" si="61"/>
-[...9 lines deleted...]
-      </c>
+        <f t="shared" si="31"/>
+        <v>32771.109600000003</v>
+      </c>
+      <c r="M89"/>
     </row>
     <row r="90" spans="1:13" s="3" customFormat="1" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A90" s="6">
         <v>6</v>
       </c>
       <c r="B90" s="14">
-        <v>13566.5</v>
+        <v>13797.13</v>
       </c>
       <c r="C90" s="14">
-        <f t="shared" si="57"/>
-        <v>2447.2800000000002</v>
+        <f t="shared" si="27"/>
+        <v>2538.67</v>
       </c>
       <c r="D90" s="14">
-        <f t="shared" si="54"/>
-        <v>29367.4</v>
+        <f t="shared" si="24"/>
+        <v>30464.06</v>
       </c>
       <c r="E90" s="14">
-        <f t="shared" si="58"/>
-        <v>64.931980416666661</v>
+        <f t="shared" si="28"/>
+        <v>66.230800000000002</v>
       </c>
       <c r="F90" s="15">
-        <f t="shared" si="59"/>
-        <v>779.18376499999999</v>
+        <f t="shared" si="29"/>
+        <v>794.76960000000008</v>
       </c>
       <c r="G90" s="14">
-        <f t="shared" si="55"/>
-        <v>2311.2350219833338</v>
+        <f t="shared" si="25"/>
+        <v>2396.5087360000002</v>
       </c>
       <c r="H90" s="19">
-        <f t="shared" si="56"/>
-        <v>1484.47</v>
+        <f t="shared" si="26"/>
+        <v>1512.28</v>
       </c>
       <c r="I90" s="14">
-        <f t="shared" si="60"/>
-        <v>33942.288786983336</v>
+        <f t="shared" si="30"/>
+        <v>35167.618336</v>
       </c>
       <c r="J90" s="14">
-        <f t="shared" si="61"/>
-[...9 lines deleted...]
-      </c>
+        <f t="shared" si="31"/>
+        <v>32771.109600000003</v>
+      </c>
+      <c r="M90"/>
     </row>
     <row r="91" spans="1:13" s="3" customFormat="1" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A91" s="6">
         <v>7</v>
       </c>
       <c r="B91" s="14">
-        <v>13761.17</v>
+        <v>13995.11</v>
       </c>
       <c r="C91" s="14">
-        <f t="shared" si="57"/>
-        <v>2482.4</v>
+        <f t="shared" si="27"/>
+        <v>2575.1</v>
       </c>
       <c r="D91" s="14">
-        <f t="shared" si="54"/>
-        <v>29788.799999999999</v>
+        <f t="shared" si="24"/>
+        <v>30901.200000000001</v>
       </c>
       <c r="E91" s="14">
-        <f t="shared" si="58"/>
-        <v>64.931980416666661</v>
+        <f t="shared" si="28"/>
+        <v>66.230800000000002</v>
       </c>
       <c r="F91" s="15">
-        <f t="shared" si="59"/>
-        <v>779.18376499999999</v>
+        <f t="shared" si="29"/>
+        <v>794.76960000000008</v>
       </c>
       <c r="G91" s="14">
-        <f t="shared" si="55"/>
-        <v>2343.5454219833337</v>
+        <f t="shared" si="25"/>
+        <v>2430.0243359999999</v>
       </c>
       <c r="H91" s="19">
-        <f t="shared" si="56"/>
-        <v>1495.01</v>
+        <f t="shared" si="26"/>
+        <v>1523.21</v>
       </c>
       <c r="I91" s="14">
-        <f t="shared" si="60"/>
-        <v>34406.539186983333</v>
+        <f t="shared" si="30"/>
+        <v>35649.203935999998</v>
       </c>
       <c r="J91" s="14">
-        <f t="shared" si="61"/>
-[...9 lines deleted...]
-      </c>
+        <f t="shared" si="31"/>
+        <v>33219.179600000003</v>
+      </c>
+      <c r="M91"/>
     </row>
     <row r="92" spans="1:13" s="3" customFormat="1" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A92" s="6">
         <v>8</v>
       </c>
       <c r="B92" s="14">
-        <v>13761.17</v>
+        <v>13995.11</v>
       </c>
       <c r="C92" s="14">
-        <f t="shared" si="57"/>
-        <v>2482.4</v>
+        <f t="shared" si="27"/>
+        <v>2575.1</v>
       </c>
       <c r="D92" s="14">
-        <f t="shared" si="54"/>
-        <v>29788.799999999999</v>
+        <f t="shared" si="24"/>
+        <v>30901.200000000001</v>
       </c>
       <c r="E92" s="14">
-        <f t="shared" si="58"/>
-        <v>64.931980416666661</v>
+        <f t="shared" si="28"/>
+        <v>66.230800000000002</v>
       </c>
       <c r="F92" s="15">
-        <f t="shared" si="59"/>
-        <v>779.18376499999999</v>
+        <f t="shared" si="29"/>
+        <v>794.76960000000008</v>
       </c>
       <c r="G92" s="14">
-        <f t="shared" si="55"/>
-        <v>2343.5454219833337</v>
+        <f t="shared" si="25"/>
+        <v>2430.0243359999999</v>
       </c>
       <c r="H92" s="19">
-        <f t="shared" si="56"/>
-        <v>1495.01</v>
+        <f t="shared" si="26"/>
+        <v>1523.21</v>
       </c>
       <c r="I92" s="14">
-        <f t="shared" si="60"/>
-        <v>34406.539186983333</v>
+        <f t="shared" si="30"/>
+        <v>35649.203935999998</v>
       </c>
       <c r="J92" s="14">
-        <f t="shared" si="61"/>
-[...9 lines deleted...]
-      </c>
+        <f t="shared" si="31"/>
+        <v>33219.179600000003</v>
+      </c>
+      <c r="M92"/>
     </row>
     <row r="93" spans="1:13" s="3" customFormat="1" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A93" s="6">
         <v>9</v>
       </c>
       <c r="B93" s="14">
-        <v>13955.84</v>
+        <v>14193.09</v>
       </c>
       <c r="C93" s="14">
-        <f t="shared" si="57"/>
-        <v>2517.52</v>
+        <f t="shared" si="27"/>
+        <v>2611.5300000000002</v>
       </c>
       <c r="D93" s="14">
-        <f t="shared" si="54"/>
-        <v>30210.21</v>
+        <f t="shared" si="24"/>
+        <v>31338.34</v>
       </c>
       <c r="E93" s="14">
-        <f t="shared" si="58"/>
-        <v>64.931980416666661</v>
+        <f t="shared" si="28"/>
+        <v>66.230800000000002</v>
       </c>
       <c r="F93" s="15">
-        <f t="shared" si="59"/>
-        <v>779.18376499999999</v>
+        <f t="shared" si="29"/>
+        <v>794.76960000000008</v>
       </c>
       <c r="G93" s="14">
-        <f t="shared" si="55"/>
-        <v>2375.8558219833335</v>
+        <f t="shared" si="25"/>
+        <v>2463.5399360000001</v>
       </c>
       <c r="H93" s="19">
-        <f t="shared" si="56"/>
-        <v>1505.54</v>
+        <f t="shared" si="26"/>
+        <v>1534.14</v>
       </c>
       <c r="I93" s="14">
-        <f t="shared" si="60"/>
-        <v>34870.789586983337</v>
+        <f t="shared" si="30"/>
+        <v>36130.789535999997</v>
       </c>
       <c r="J93" s="14">
-        <f t="shared" si="61"/>
-[...9 lines deleted...]
-      </c>
+        <f t="shared" si="31"/>
+        <v>33667.249600000003</v>
+      </c>
+      <c r="M93"/>
     </row>
     <row r="94" spans="1:13" s="3" customFormat="1" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A94" s="6">
         <v>10</v>
       </c>
       <c r="B94" s="14">
-        <v>13955.84</v>
+        <v>14193.09</v>
       </c>
       <c r="C94" s="14">
-        <f t="shared" si="57"/>
-        <v>2517.52</v>
+        <f t="shared" si="27"/>
+        <v>2611.5300000000002</v>
       </c>
       <c r="D94" s="14">
-        <f t="shared" si="54"/>
-        <v>30210.21</v>
+        <f t="shared" si="24"/>
+        <v>31338.34</v>
       </c>
       <c r="E94" s="14">
-        <f t="shared" si="58"/>
-        <v>64.931980416666661</v>
+        <f t="shared" si="28"/>
+        <v>66.230800000000002</v>
       </c>
       <c r="F94" s="15">
-        <f t="shared" si="59"/>
-        <v>779.18376499999999</v>
+        <f t="shared" si="29"/>
+        <v>794.76960000000008</v>
       </c>
       <c r="G94" s="14">
-        <f t="shared" si="55"/>
-        <v>2375.8558219833335</v>
+        <f t="shared" si="25"/>
+        <v>2463.5399360000001</v>
       </c>
       <c r="H94" s="19">
-        <f t="shared" si="56"/>
-        <v>1505.54</v>
+        <f t="shared" si="26"/>
+        <v>1534.14</v>
       </c>
       <c r="I94" s="14">
-        <f t="shared" si="60"/>
-        <v>34870.789586983337</v>
+        <f t="shared" si="30"/>
+        <v>36130.789535999997</v>
       </c>
       <c r="J94" s="14">
-        <f t="shared" si="61"/>
-[...9 lines deleted...]
-      </c>
+        <f t="shared" si="31"/>
+        <v>33667.249600000003</v>
+      </c>
+      <c r="M94"/>
     </row>
     <row r="95" spans="1:13" s="3" customFormat="1" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A95" s="6">
         <v>11</v>
       </c>
       <c r="B95" s="14">
-        <v>14150.51</v>
+        <v>14391.07</v>
       </c>
       <c r="C95" s="14">
-        <f t="shared" si="57"/>
-        <v>2552.63</v>
+        <f t="shared" si="27"/>
+        <v>2647.96</v>
       </c>
       <c r="D95" s="14">
-        <f t="shared" si="54"/>
-        <v>30631.61</v>
+        <f t="shared" si="24"/>
+        <v>31775.48</v>
       </c>
       <c r="E95" s="14">
-        <f t="shared" si="58"/>
-        <v>64.931980416666661</v>
+        <f t="shared" si="28"/>
+        <v>66.230800000000002</v>
       </c>
       <c r="F95" s="15">
-        <f t="shared" si="59"/>
-        <v>779.18376499999999</v>
+        <f t="shared" si="29"/>
+        <v>794.76960000000008</v>
       </c>
       <c r="G95" s="14">
-        <f t="shared" si="55"/>
-        <v>2408.1570219833334</v>
+        <f t="shared" si="25"/>
+        <v>2497.0555359999998</v>
       </c>
       <c r="H95" s="19">
-        <f t="shared" si="56"/>
-        <v>1516.08</v>
+        <f t="shared" si="26"/>
+        <v>1545.07</v>
       </c>
       <c r="I95" s="14">
-        <f t="shared" si="60"/>
-        <v>35335.030786983334</v>
+        <f t="shared" si="30"/>
+        <v>36612.375135999995</v>
       </c>
       <c r="J95" s="14">
-        <f t="shared" si="61"/>
-[...9 lines deleted...]
-      </c>
+        <f t="shared" si="31"/>
+        <v>34115.319600000003</v>
+      </c>
+      <c r="M95"/>
     </row>
     <row r="96" spans="1:13" s="3" customFormat="1" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A96" s="6">
         <v>12</v>
       </c>
       <c r="B96" s="14">
-        <v>14150.51</v>
+        <v>14391.07</v>
       </c>
       <c r="C96" s="14">
-        <f t="shared" si="57"/>
-        <v>2552.63</v>
+        <f t="shared" si="27"/>
+        <v>2647.96</v>
       </c>
       <c r="D96" s="14">
-        <f t="shared" si="54"/>
-        <v>30631.61</v>
+        <f t="shared" si="24"/>
+        <v>31775.48</v>
       </c>
       <c r="E96" s="14">
-        <f t="shared" si="58"/>
-        <v>64.931980416666661</v>
+        <f t="shared" si="28"/>
+        <v>66.230800000000002</v>
       </c>
       <c r="F96" s="15">
-        <f t="shared" si="59"/>
-        <v>779.18376499999999</v>
+        <f t="shared" si="29"/>
+        <v>794.76960000000008</v>
       </c>
       <c r="G96" s="14">
-        <f t="shared" si="55"/>
-        <v>2408.1570219833334</v>
+        <f t="shared" si="25"/>
+        <v>2497.0555359999998</v>
       </c>
       <c r="H96" s="19">
-        <f t="shared" si="56"/>
-        <v>1516.08</v>
+        <f t="shared" si="26"/>
+        <v>1545.07</v>
       </c>
       <c r="I96" s="14">
-        <f t="shared" si="60"/>
-        <v>35335.030786983334</v>
+        <f t="shared" si="30"/>
+        <v>36612.375135999995</v>
       </c>
       <c r="J96" s="14">
-        <f t="shared" si="61"/>
-[...9 lines deleted...]
-      </c>
+        <f t="shared" si="31"/>
+        <v>34115.319600000003</v>
+      </c>
+      <c r="M96"/>
     </row>
     <row r="97" spans="1:13" s="3" customFormat="1" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A97" s="6">
         <v>13</v>
       </c>
       <c r="B97" s="14">
-        <v>14345.18</v>
+        <v>14589.05</v>
       </c>
       <c r="C97" s="14">
-        <f t="shared" ref="C97:C102" si="64">ROUND(D97/12,2)</f>
-        <v>2587.75</v>
+        <f t="shared" si="27"/>
+        <v>2684.39</v>
       </c>
       <c r="D97" s="14">
-        <f t="shared" si="54"/>
-        <v>31053.01</v>
+        <f t="shared" si="24"/>
+        <v>32212.62</v>
       </c>
       <c r="E97" s="14">
-        <f t="shared" si="58"/>
-        <v>64.931980416666661</v>
+        <f t="shared" si="28"/>
+        <v>66.230800000000002</v>
       </c>
       <c r="F97" s="15">
-        <f t="shared" si="59"/>
-        <v>779.18376499999999</v>
+        <f t="shared" si="29"/>
+        <v>794.76960000000008</v>
       </c>
       <c r="G97" s="14">
-        <f t="shared" ref="G97:G102" si="65">(C97+E97)*0.92</f>
-        <v>2440.4674219833332</v>
+        <f t="shared" si="25"/>
+        <v>2530.571136</v>
       </c>
       <c r="H97" s="19">
-        <f t="shared" si="56"/>
-        <v>1526.61</v>
+        <f t="shared" si="26"/>
+        <v>1555.99</v>
       </c>
       <c r="I97" s="14">
-        <f t="shared" ref="I97:I102" si="66">SUM(D97,F97,G97,H97)</f>
-        <v>35799.271186983337</v>
+        <f t="shared" si="30"/>
+        <v>37093.950735999999</v>
       </c>
       <c r="J97" s="14">
-        <f t="shared" ref="J97:J102" si="67">SUM(D97,F97,H97)</f>
-[...9 lines deleted...]
-      </c>
+        <f t="shared" si="31"/>
+        <v>34563.3796</v>
+      </c>
+      <c r="M97"/>
     </row>
     <row r="98" spans="1:13" s="3" customFormat="1" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A98" s="6">
         <v>14</v>
       </c>
       <c r="B98" s="14">
-        <v>14345.18</v>
+        <v>14589.05</v>
       </c>
       <c r="C98" s="14">
-        <f t="shared" si="64"/>
-        <v>2587.75</v>
+        <f t="shared" si="27"/>
+        <v>2684.39</v>
       </c>
       <c r="D98" s="14">
-        <f t="shared" si="54"/>
-        <v>31053.01</v>
+        <f t="shared" si="24"/>
+        <v>32212.62</v>
       </c>
       <c r="E98" s="14">
-        <f t="shared" si="58"/>
-        <v>64.931980416666661</v>
+        <f t="shared" si="28"/>
+        <v>66.230800000000002</v>
       </c>
       <c r="F98" s="15">
-        <f t="shared" si="59"/>
-        <v>779.18376499999999</v>
+        <f t="shared" si="29"/>
+        <v>794.76960000000008</v>
       </c>
       <c r="G98" s="14">
-        <f t="shared" si="65"/>
-        <v>2440.4674219833332</v>
+        <f t="shared" si="25"/>
+        <v>2530.571136</v>
       </c>
       <c r="H98" s="19">
-        <f t="shared" si="56"/>
-        <v>1526.61</v>
+        <f t="shared" si="26"/>
+        <v>1555.99</v>
       </c>
       <c r="I98" s="14">
-        <f t="shared" si="66"/>
-        <v>35799.271186983337</v>
+        <f t="shared" si="30"/>
+        <v>37093.950735999999</v>
       </c>
       <c r="J98" s="14">
-        <f t="shared" si="67"/>
-[...9 lines deleted...]
-      </c>
+        <f t="shared" si="31"/>
+        <v>34563.3796</v>
+      </c>
+      <c r="M98"/>
     </row>
     <row r="99" spans="1:13" s="3" customFormat="1" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A99" s="6">
         <v>15</v>
       </c>
       <c r="B99" s="14">
-        <v>14669.29</v>
+        <v>14918.67</v>
       </c>
       <c r="C99" s="14">
-        <f t="shared" si="64"/>
-        <v>2646.22</v>
+        <f t="shared" si="27"/>
+        <v>2745.04</v>
       </c>
       <c r="D99" s="14">
-        <f t="shared" si="54"/>
-        <v>31754.61</v>
+        <f t="shared" si="24"/>
+        <v>32940.42</v>
       </c>
       <c r="E99" s="14">
-        <f t="shared" si="58"/>
-        <v>64.931980416666661</v>
+        <f t="shared" si="28"/>
+        <v>66.230800000000002</v>
       </c>
       <c r="F99" s="15">
-        <f t="shared" si="59"/>
-        <v>779.18376499999999</v>
+        <f t="shared" si="29"/>
+        <v>794.76960000000008</v>
       </c>
       <c r="G99" s="14">
-        <f t="shared" si="65"/>
-        <v>2494.259821983333</v>
+        <f t="shared" si="25"/>
+        <v>2586.3691359999998</v>
       </c>
       <c r="H99" s="19">
-        <f t="shared" si="56"/>
-        <v>1544.15</v>
+        <f t="shared" si="26"/>
+        <v>1574.19</v>
       </c>
       <c r="I99" s="14">
-        <f t="shared" si="66"/>
-        <v>36572.203586983334</v>
+        <f t="shared" si="30"/>
+        <v>37895.748736000001</v>
       </c>
       <c r="J99" s="14">
-        <f t="shared" si="67"/>
-[...9 lines deleted...]
-      </c>
+        <f t="shared" si="31"/>
+        <v>35309.3796</v>
+      </c>
+      <c r="M99"/>
     </row>
     <row r="100" spans="1:13" s="3" customFormat="1" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A100" s="6">
         <v>16</v>
       </c>
       <c r="B100" s="14">
-        <v>14669.29</v>
+        <v>14918.67</v>
       </c>
       <c r="C100" s="14">
-        <f t="shared" si="64"/>
-        <v>2646.22</v>
+        <f t="shared" si="27"/>
+        <v>2745.04</v>
       </c>
       <c r="D100" s="14">
-        <f t="shared" si="54"/>
-        <v>31754.61</v>
+        <f t="shared" si="24"/>
+        <v>32940.42</v>
       </c>
       <c r="E100" s="14">
-        <f t="shared" si="58"/>
-        <v>64.931980416666661</v>
+        <f t="shared" si="28"/>
+        <v>66.230800000000002</v>
       </c>
       <c r="F100" s="15">
-        <f t="shared" ref="F100:F106" si="68">E100*12</f>
-        <v>779.18376499999999</v>
+        <f t="shared" si="29"/>
+        <v>794.76960000000008</v>
       </c>
       <c r="G100" s="14">
-        <f t="shared" si="65"/>
-        <v>2494.259821983333</v>
+        <f t="shared" si="25"/>
+        <v>2586.3691359999998</v>
       </c>
       <c r="H100" s="19">
-        <f t="shared" si="56"/>
-        <v>1544.15</v>
+        <f t="shared" si="26"/>
+        <v>1574.19</v>
       </c>
       <c r="I100" s="14">
-        <f t="shared" si="66"/>
-        <v>36572.203586983334</v>
+        <f t="shared" si="30"/>
+        <v>37895.748736000001</v>
       </c>
       <c r="J100" s="14">
-        <f t="shared" si="67"/>
-[...9 lines deleted...]
-      </c>
+        <f t="shared" si="31"/>
+        <v>35309.3796</v>
+      </c>
+      <c r="M100"/>
     </row>
     <row r="101" spans="1:13" s="3" customFormat="1" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A101" s="6">
         <v>17</v>
       </c>
       <c r="B101" s="14">
-        <v>14993.4</v>
+        <v>15248.29</v>
       </c>
       <c r="C101" s="14">
-        <f t="shared" si="64"/>
-        <v>2704.68</v>
+        <f t="shared" si="27"/>
+        <v>2805.69</v>
       </c>
       <c r="D101" s="14">
-        <f t="shared" si="54"/>
-        <v>32456.21</v>
+        <f t="shared" si="24"/>
+        <v>33668.22</v>
       </c>
       <c r="E101" s="14">
-        <f t="shared" si="58"/>
-        <v>64.931980416666661</v>
+        <f t="shared" si="28"/>
+        <v>66.230800000000002</v>
       </c>
       <c r="F101" s="15">
-        <f t="shared" si="68"/>
-        <v>779.18376499999999</v>
+        <f t="shared" si="29"/>
+        <v>794.76960000000008</v>
       </c>
       <c r="G101" s="14">
-        <f t="shared" si="65"/>
-        <v>2548.0430219833333</v>
+        <f t="shared" si="25"/>
+        <v>2642.167136</v>
       </c>
       <c r="H101" s="19">
-        <f t="shared" si="56"/>
-        <v>1561.69</v>
+        <f t="shared" si="26"/>
+        <v>1592.38</v>
       </c>
       <c r="I101" s="14">
-        <f t="shared" si="66"/>
-        <v>37345.126786983339</v>
+        <f t="shared" si="30"/>
+        <v>38697.536736000002</v>
       </c>
       <c r="J101" s="14">
-        <f t="shared" si="67"/>
-[...9 lines deleted...]
-      </c>
+        <f t="shared" si="31"/>
+        <v>36055.369599999998</v>
+      </c>
+      <c r="M101"/>
     </row>
     <row r="102" spans="1:13" s="3" customFormat="1" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A102" s="6">
         <v>18</v>
       </c>
       <c r="B102" s="14">
-        <v>14993.4</v>
+        <v>15248.29</v>
       </c>
       <c r="C102" s="14">
-        <f t="shared" si="64"/>
-        <v>2704.68</v>
+        <f t="shared" si="27"/>
+        <v>2805.69</v>
       </c>
       <c r="D102" s="14">
-        <f t="shared" ref="D102:D107" si="69">ROUND(B102*$F$3,2)</f>
-        <v>32456.21</v>
+        <f t="shared" si="24"/>
+        <v>33668.22</v>
       </c>
       <c r="E102" s="14">
-        <f t="shared" si="58"/>
-        <v>64.931980416666661</v>
+        <f t="shared" si="28"/>
+        <v>66.230800000000002</v>
       </c>
       <c r="F102" s="15">
-        <f t="shared" si="68"/>
-        <v>779.18376499999999</v>
+        <f t="shared" si="29"/>
+        <v>794.76960000000008</v>
       </c>
       <c r="G102" s="14">
-        <f t="shared" si="65"/>
-        <v>2548.0430219833333</v>
+        <f t="shared" si="25"/>
+        <v>2642.167136</v>
       </c>
       <c r="H102" s="19">
-        <f t="shared" si="56"/>
-        <v>1561.69</v>
+        <f t="shared" si="26"/>
+        <v>1592.38</v>
       </c>
       <c r="I102" s="14">
-        <f t="shared" si="66"/>
-        <v>37345.126786983339</v>
+        <f t="shared" si="30"/>
+        <v>38697.536736000002</v>
       </c>
       <c r="J102" s="14">
-        <f t="shared" si="67"/>
-[...9 lines deleted...]
-      </c>
+        <f t="shared" si="31"/>
+        <v>36055.369599999998</v>
+      </c>
+      <c r="M102"/>
     </row>
     <row r="103" spans="1:13" s="3" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A103" s="6">
         <v>19</v>
       </c>
       <c r="B103" s="14">
-        <v>15317.51</v>
+        <v>15577.91</v>
       </c>
       <c r="C103" s="14">
         <f>ROUND(D103/12,2)</f>
-        <v>2763.15</v>
+        <v>2866.34</v>
       </c>
       <c r="D103" s="14">
-        <f t="shared" si="69"/>
-        <v>33157.81</v>
+        <f t="shared" si="24"/>
+        <v>34396.03</v>
       </c>
       <c r="E103" s="14">
-        <f t="shared" si="58"/>
-        <v>64.931980416666661</v>
+        <f t="shared" si="28"/>
+        <v>66.230800000000002</v>
       </c>
       <c r="F103" s="15">
-        <f t="shared" si="68"/>
-        <v>779.18376499999999</v>
+        <f t="shared" si="29"/>
+        <v>794.76960000000008</v>
       </c>
       <c r="G103" s="14">
         <f>(C103+E103)*0.92</f>
-        <v>2601.8354219833336</v>
+        <v>2697.9651360000003</v>
       </c>
       <c r="H103" s="19">
-        <f t="shared" si="56"/>
-        <v>1579.23</v>
+        <f t="shared" si="26"/>
+        <v>1610.58</v>
       </c>
       <c r="I103" s="14">
         <f>SUM(D103,F103,G103,H103)</f>
-        <v>38118.059186983337</v>
+        <v>39499.344735999999</v>
       </c>
       <c r="J103" s="14">
         <f>SUM(D103,F103,H103)</f>
-        <v>35516.223765000002</v>
-[...8 lines deleted...]
-      </c>
+        <v>36801.3796</v>
+      </c>
+      <c r="M103"/>
     </row>
     <row r="104" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A104" s="6">
         <v>20</v>
       </c>
       <c r="B104" s="14">
-        <v>15317.51</v>
+        <v>15577.91</v>
       </c>
       <c r="C104" s="14">
         <f>ROUND(D104/12,2)</f>
-        <v>2763.15</v>
+        <v>2866.34</v>
       </c>
       <c r="D104" s="14">
-        <f t="shared" si="69"/>
-        <v>33157.81</v>
+        <f t="shared" si="24"/>
+        <v>34396.03</v>
       </c>
       <c r="E104" s="14">
-        <f t="shared" si="58"/>
-        <v>64.931980416666661</v>
+        <f t="shared" si="28"/>
+        <v>66.230800000000002</v>
       </c>
       <c r="F104" s="15">
-        <f t="shared" si="68"/>
-        <v>779.18376499999999</v>
+        <f t="shared" si="29"/>
+        <v>794.76960000000008</v>
       </c>
       <c r="G104" s="14">
         <f>(C104+E104)*0.92</f>
-        <v>2601.8354219833336</v>
+        <v>2697.9651360000003</v>
       </c>
       <c r="H104" s="19">
-        <f t="shared" si="56"/>
-        <v>1579.23</v>
+        <f t="shared" si="26"/>
+        <v>1610.58</v>
       </c>
       <c r="I104" s="14">
         <f>SUM(D104,F104,G104,H104)</f>
-        <v>38118.059186983337</v>
+        <v>39499.344735999999</v>
       </c>
       <c r="J104" s="14">
         <f>SUM(D104,F104,H104)</f>
-        <v>35516.223765000002</v>
+        <v>36801.3796</v>
       </c>
       <c r="K104" s="12"/>
-      <c r="L104" s="14">
-[...6 lines deleted...]
-      </c>
     </row>
     <row r="105" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A105" s="6">
         <v>21</v>
       </c>
       <c r="B105" s="14">
-        <v>15641.62</v>
+        <v>15907.53</v>
       </c>
       <c r="C105" s="14">
         <f>ROUND(D105/12,2)</f>
-        <v>2821.62</v>
+        <v>2926.99</v>
       </c>
       <c r="D105" s="14">
-        <f t="shared" si="69"/>
-        <v>33859.410000000003</v>
+        <f t="shared" si="24"/>
+        <v>35123.83</v>
       </c>
       <c r="E105" s="14">
-        <f t="shared" si="58"/>
-        <v>64.931980416666661</v>
+        <f t="shared" si="28"/>
+        <v>66.230800000000002</v>
       </c>
       <c r="F105" s="15">
-        <f t="shared" si="68"/>
-        <v>779.18376499999999</v>
+        <f t="shared" si="29"/>
+        <v>794.76960000000008</v>
       </c>
       <c r="G105" s="14">
         <f>(C105+E105)*0.92</f>
-        <v>2655.6278219833334</v>
+        <v>2753.7631359999996</v>
       </c>
       <c r="H105" s="19">
-        <f t="shared" si="56"/>
-        <v>1596.77</v>
+        <f t="shared" si="26"/>
+        <v>1628.77</v>
       </c>
       <c r="I105" s="14">
         <f>SUM(D105,F105,G105,H105)</f>
-        <v>38890.991586983335</v>
+        <v>40301.132736</v>
       </c>
       <c r="J105" s="14">
         <f>SUM(D105,F105,H105)</f>
-        <v>36235.363765000002</v>
-[...7 lines deleted...]
-        <v>66.035824083749986</v>
+        <v>37547.369599999998</v>
       </c>
     </row>
     <row r="106" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A106" s="6">
         <v>22</v>
       </c>
       <c r="B106" s="14">
-        <v>15641.62</v>
+        <v>15907.53</v>
       </c>
       <c r="C106" s="14">
         <f>ROUND(D106/12,2)</f>
-        <v>2821.62</v>
+        <v>2926.99</v>
       </c>
       <c r="D106" s="14">
-        <f t="shared" si="69"/>
-        <v>33859.410000000003</v>
+        <f t="shared" si="24"/>
+        <v>35123.83</v>
       </c>
       <c r="E106" s="14">
-        <f t="shared" si="58"/>
-        <v>64.931980416666661</v>
+        <f t="shared" si="28"/>
+        <v>66.230800000000002</v>
       </c>
       <c r="F106" s="15">
-        <f t="shared" si="68"/>
-        <v>779.18376499999999</v>
+        <f t="shared" si="29"/>
+        <v>794.76960000000008</v>
       </c>
       <c r="G106" s="14">
         <f>(C106+E106)*0.92</f>
-        <v>2655.6278219833334</v>
+        <v>2753.7631359999996</v>
       </c>
       <c r="H106" s="19">
-        <f t="shared" si="56"/>
-        <v>1596.77</v>
+        <f t="shared" si="26"/>
+        <v>1628.77</v>
       </c>
       <c r="I106" s="14">
         <f>SUM(D106,F106,G106,H106)</f>
-        <v>38890.991586983335</v>
+        <v>40301.132736</v>
       </c>
       <c r="J106" s="14">
         <f>SUM(D106,F106,H106)</f>
-        <v>36235.363765000002</v>
-[...7 lines deleted...]
-        <v>66.035824083749986</v>
+        <v>37547.369599999998</v>
       </c>
     </row>
     <row r="107" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A107" s="6">
         <v>23</v>
       </c>
       <c r="B107" s="14">
-        <v>15965.73</v>
+        <v>16237.15</v>
       </c>
       <c r="C107" s="14">
         <f>ROUND(D107/12,2)</f>
-        <v>2880.09</v>
+        <v>2987.64</v>
       </c>
       <c r="D107" s="14">
-        <f t="shared" si="69"/>
-        <v>34561.019999999997</v>
+        <f t="shared" si="24"/>
+        <v>35851.629999999997</v>
       </c>
       <c r="E107" s="14">
-        <f t="shared" si="58"/>
-        <v>64.931980416666661</v>
+        <f t="shared" si="28"/>
+        <v>66.230800000000002</v>
       </c>
       <c r="F107" s="15">
-        <f t="shared" ref="F107" si="70">E107*12</f>
-        <v>779.18376499999999</v>
+        <f t="shared" si="29"/>
+        <v>794.76960000000008</v>
       </c>
       <c r="G107" s="14">
         <f>(C107+E107)*0.92</f>
-        <v>2709.4202219833337</v>
+        <v>2809.5611359999998</v>
       </c>
       <c r="H107" s="19">
-        <f t="shared" si="56"/>
-        <v>1614.32</v>
+        <f t="shared" si="26"/>
+        <v>1646.97</v>
       </c>
       <c r="I107" s="14">
         <f>SUM(D107,F107,G107,H107)</f>
-        <v>39663.94398698333</v>
+        <v>41102.930735999995</v>
       </c>
       <c r="J107" s="14">
         <f>SUM(D107,F107,H107)</f>
-        <v>36954.523764999998</v>
-[...7 lines deleted...]
-        <v>66.035824083749986</v>
+        <v>38293.369599999998</v>
       </c>
     </row>
     <row r="108" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A108" s="2"/>
       <c r="B108" s="22"/>
       <c r="C108" s="22"/>
       <c r="D108" s="22"/>
       <c r="E108" s="22"/>
       <c r="F108" s="23"/>
       <c r="G108" s="22"/>
       <c r="H108" s="24"/>
       <c r="I108" s="22"/>
       <c r="J108" s="22"/>
     </row>
     <row r="109" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A109" s="11" t="s">
         <v>13</v>
       </c>
       <c r="B109" s="10"/>
       <c r="C109" s="10"/>
       <c r="D109" s="20" t="s">
         <v>22</v>
       </c>
       <c r="E109" s="12"/>
       <c r="F109" s="12"/>
@@ -6751,344 +5788,73 @@
       <c r="H112" s="21"/>
       <c r="I112" s="13"/>
       <c r="J112" s="13"/>
     </row>
     <row r="113" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A113" s="9" t="s">
         <v>16</v>
       </c>
       <c r="B113" s="10"/>
       <c r="C113" s="10"/>
       <c r="D113" s="13" t="s">
         <v>17</v>
       </c>
       <c r="E113" s="13"/>
       <c r="F113" s="13"/>
       <c r="G113" s="13"/>
       <c r="H113" s="21"/>
       <c r="I113" s="13"/>
       <c r="J113" s="13"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A1:J1"/>
     <mergeCell ref="A2:J2"/>
   </mergeCells>
-  <phoneticPr fontId="7" type="noConversion"/>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0" right="0" top="0.59055118110236227" bottom="0.59055118110236227" header="0.39370078740157483" footer="0.39370078740157483"/>
   <pageSetup paperSize="9" scale="82" orientation="portrait" horizontalDpi="1200" verticalDpi="1200" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
   <rowBreaks count="1" manualBreakCount="1">
     <brk id="55" max="16383" man="1"/>
   </rowBreaks>
-</worksheet>
-[...253 lines deleted...]
-  </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Werkbladen</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>16</vt:i4>
+        <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="16" baseType="lpstr">
+    <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Blad1</vt:lpstr>
-      <vt:lpstr>Blad2</vt:lpstr>
-[...13 lines deleted...]
-      <vt:lpstr>Blad16</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>RKW-ONAFTS</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:creator>RKW</dc:creator>
+  <dc:creator>steven.delooze@vlaamswelzijnsverbond.be</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>