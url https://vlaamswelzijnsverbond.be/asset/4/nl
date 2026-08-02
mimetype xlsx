--- v0 (2026-05-12)
+++ v1 (2026-08-02)
@@ -1,109 +1,121 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/comments1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.comments+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="29426"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="30131"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://vlwelzijnsverbond-my.sharepoint.com/personal/steven_delooze_vlaamswelzijnsverbond_be/Documents/Bestanden Connect and Work/Medewerker/2026 Steven/Barema's/PC 331 KO/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="214" documentId="13_ncr:1_{7177ECB1-38B5-4BAA-804E-A1479CDDF5BD}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{607EFC46-D90D-40A1-8472-9BED1BC4073A}"/>
+  <xr:revisionPtr revIDLastSave="252" documentId="13_ncr:1_{7177ECB1-38B5-4BAA-804E-A1479CDDF5BD}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{9E617AFC-697C-4CF7-AB12-9B7965381148}"/>
   <bookViews>
-    <workbookView xWindow="-28935" yWindow="-7230" windowWidth="29070" windowHeight="15750" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-28920" yWindow="-7920" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Blad1" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="0">Blad1!$A$1:$M$17</definedName>
   </definedNames>
   <calcPr calcId="191028"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <c r="F20" i="1" l="1"/>
+  <c r="C21" i="1" l="1"/>
+  <c r="H21" i="1"/>
+  <c r="J21" i="1"/>
+  <c r="K21" i="1"/>
+  <c r="M21" i="1" s="1"/>
+  <c r="L21" i="1"/>
+  <c r="P21" i="1"/>
+  <c r="Q21" i="1" s="1"/>
+  <c r="F20" i="1"/>
   <c r="P20" i="1"/>
   <c r="K20" i="1"/>
   <c r="G20" i="1"/>
   <c r="C20" i="1"/>
   <c r="D20" i="1"/>
   <c r="H20" i="1"/>
   <c r="J20" i="1"/>
   <c r="L20" i="1"/>
   <c r="M20" i="1"/>
   <c r="Q20" i="1" s="1"/>
   <c r="P19" i="1"/>
   <c r="K19" i="1"/>
   <c r="M19" i="1" s="1"/>
   <c r="D19" i="1"/>
   <c r="F19" i="1" s="1"/>
   <c r="J19" i="1"/>
   <c r="L19" i="1"/>
   <c r="C18" i="1"/>
-  <c r="E20" i="1" l="1"/>
+  <c r="D21" i="1" l="1"/>
+  <c r="F21" i="1" s="1"/>
+  <c r="E21" i="1"/>
+  <c r="G21" i="1"/>
+  <c r="E20" i="1"/>
   <c r="Q19" i="1"/>
   <c r="E19" i="1"/>
   <c r="G18" i="1"/>
   <c r="F18" i="1"/>
   <c r="N6" i="1"/>
   <c r="P18" i="1"/>
   <c r="Q18" i="1" s="1"/>
   <c r="M18" i="1"/>
   <c r="L18" i="1"/>
   <c r="E18" i="1"/>
   <c r="D18" i="1"/>
   <c r="H18" i="1"/>
   <c r="H17" i="1"/>
   <c r="J18" i="1"/>
   <c r="K18" i="1"/>
   <c r="J17" i="1"/>
   <c r="C17" i="1"/>
   <c r="E17" i="1"/>
   <c r="D17" i="1"/>
   <c r="F17" i="1" s="1"/>
   <c r="E16" i="1"/>
   <c r="E8" i="1"/>
   <c r="E6" i="1"/>
   <c r="G16" i="1"/>
   <c r="G17" i="1" s="1"/>
@@ -434,93 +446,68 @@
     <comment ref="M17" authorId="0" shapeId="0" xr:uid="{62CA28F1-A545-4F65-B3EF-E576B8F045A2}">
       <text>
         <r>
           <rPr>
             <b/>
             <sz val="9"/>
             <color indexed="81"/>
             <rFont val="Tahoma"/>
             <family val="2"/>
           </rPr>
           <t>Steven De Looze:</t>
         </r>
         <r>
           <rPr>
             <sz val="9"/>
             <color indexed="81"/>
             <rFont val="Tahoma"/>
             <family val="2"/>
           </rPr>
           <t xml:space="preserve">
 Bedrag van toepassing voor VTE van vóór oproep uitbreiding in mei 2024.
 Voor nieuwe VTE privaat n.a.v. oproep in mei 2024 geldt dezelfde subsidie als publieke sector en volledig betaald vanuit Opgroeien.</t>
         </r>
       </text>
     </comment>
-    <comment ref="M18" authorId="0" shapeId="0" xr:uid="{E29B75A2-7F43-4C5A-9556-1BCCC5394FD5}">
+    <comment ref="A19" authorId="0" shapeId="0" xr:uid="{7B43E834-AD46-4136-8E32-EBBAE1F29506}">
       <text>
         <r>
           <rPr>
             <b/>
             <sz val="9"/>
             <color indexed="81"/>
             <rFont val="Tahoma"/>
             <family val="2"/>
           </rPr>
           <t>Steven De Looze:</t>
         </r>
         <r>
           <rPr>
             <sz val="9"/>
             <color indexed="81"/>
             <rFont val="Tahoma"/>
             <family val="2"/>
-          </rPr>
-[...23 lines deleted...]
-            <charset val="1"/>
           </rPr>
           <t xml:space="preserve">
 Informatief 2025/158: CAO werknemersstatuut kinderbegeleider in de gezinsopvang verlengd
 =&gt; Start indexatie aan 100%</t>
         </r>
       </text>
     </comment>
   </commentList>
 </comments>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="16" uniqueCount="15">
   <si>
     <t>Werknemersstatuut loonelementen</t>
   </si>
   <si>
     <t>Werknemersstatuut subsidie</t>
   </si>
   <si>
     <t>datum</t>
   </si>
   <si>
     <t>spilindex</t>
   </si>
@@ -544,113 +531,100 @@
   </si>
   <si>
     <t>Sociale Maribel</t>
   </si>
   <si>
     <t>Totaal</t>
   </si>
   <si>
     <t>Subsidie publieke sector</t>
   </si>
   <si>
     <t>Verschil privaat - publiek</t>
   </si>
   <si>
     <t>uurloon</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="0.0000"/>
     <numFmt numFmtId="165" formatCode="#,##0.0000"/>
   </numFmts>
-  <fonts count="9" x14ac:knownFonts="1">
+  <fonts count="7" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <i/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <i/>
       <sz val="11"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="9"/>
       <color indexed="81"/>
       <name val="Tahoma"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="9"/>
       <color indexed="81"/>
       <name val="Tahoma"/>
       <family val="2"/>
-    </font>
-[...11 lines deleted...]
-      <charset val="1"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="9" tint="0.59999389629810485"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="7">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
@@ -1089,68 +1063,69 @@
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="A2:Q20"/>
+  <dimension ref="A2:Q21"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
       <pane ySplit="3" topLeftCell="A4" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="B4" sqref="B4"/>
+      <selection pane="bottomLeft" activeCell="A4" sqref="A4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="1" width="12.6640625" customWidth="1"/>
     <col min="2" max="5" width="12.6640625" style="1" customWidth="1"/>
     <col min="6" max="8" width="12.6640625" style="9" customWidth="1"/>
     <col min="9" max="9" width="5.6640625" customWidth="1"/>
     <col min="10" max="10" width="12.6640625" customWidth="1"/>
     <col min="11" max="11" width="12.6640625" style="1" customWidth="1"/>
     <col min="12" max="13" width="12.6640625" customWidth="1"/>
     <col min="16" max="16" width="11" customWidth="1"/>
     <col min="17" max="17" width="10.44140625" customWidth="1"/>
+    <col min="20" max="20" width="11.5546875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:17" x14ac:dyDescent="0.3">
       <c r="A2" s="31" t="s">
         <v>0</v>
       </c>
       <c r="B2" s="31"/>
       <c r="C2" s="31"/>
       <c r="D2" s="31"/>
       <c r="E2" s="31"/>
       <c r="F2" s="31"/>
       <c r="G2" s="31"/>
       <c r="H2" s="31"/>
       <c r="J2" s="32" t="s">
         <v>1</v>
       </c>
       <c r="K2" s="33"/>
       <c r="L2" s="33"/>
       <c r="M2" s="34"/>
     </row>
     <row r="3" spans="1:17" ht="43.2" x14ac:dyDescent="0.3">
       <c r="A3" s="3" t="s">
         <v>2</v>
       </c>
       <c r="B3" s="6" t="s">
@@ -1855,106 +1830,106 @@
       </c>
       <c r="Q15" s="27">
         <f t="shared" si="23"/>
         <v>637.11000000000058</v>
       </c>
     </row>
     <row r="16" spans="1:17" x14ac:dyDescent="0.3">
       <c r="A16" s="22">
         <v>45292</v>
       </c>
       <c r="B16" s="20">
         <v>125.6</v>
       </c>
       <c r="C16" s="4">
         <v>27739.39</v>
       </c>
       <c r="D16" s="4">
         <f t="shared" si="19"/>
         <v>2311.6158333333333</v>
       </c>
       <c r="E16" s="30">
         <f t="shared" si="4"/>
         <v>14.038152834008097</v>
       </c>
       <c r="F16" s="13">
-        <f>D16*20%*12/365</f>
+        <f t="shared" ref="F16:F21" si="25">D16*20%*12/365</f>
         <v>15.199665753424659</v>
       </c>
       <c r="G16" s="13">
         <f>4.18*ROUND(1.02^1,4)</f>
         <v>4.2635999999999994</v>
       </c>
       <c r="H16" s="25">
         <v>1</v>
       </c>
       <c r="J16" s="15">
-        <f t="shared" ref="J16" si="25">A16</f>
+        <f t="shared" ref="J16" si="26">A16</f>
         <v>45292</v>
       </c>
       <c r="K16" s="2">
         <f>ROUND(K14*1.02,2)</f>
         <v>17221.68</v>
       </c>
       <c r="L16" s="2">
         <f t="shared" si="6"/>
         <v>3711.4599999999991</v>
       </c>
       <c r="M16" s="2">
         <f t="shared" si="21"/>
         <v>20933.14</v>
       </c>
       <c r="P16" s="2">
         <f>ROUND(P14*1.02,2)</f>
         <v>21570.25</v>
       </c>
       <c r="Q16" s="27">
         <f t="shared" si="23"/>
         <v>637.11000000000058</v>
       </c>
     </row>
     <row r="17" spans="1:17" x14ac:dyDescent="0.3">
       <c r="A17" s="22">
         <v>45444</v>
       </c>
       <c r="B17" s="20">
         <v>128.11000000000001</v>
       </c>
       <c r="C17" s="4">
         <f>$C$16*H17</f>
         <v>28294.177800000001</v>
       </c>
       <c r="D17" s="4">
         <f t="shared" si="19"/>
         <v>2357.8481500000003</v>
       </c>
       <c r="E17" s="30">
         <f>C17/1976</f>
         <v>14.31891589068826</v>
       </c>
       <c r="F17" s="13">
-        <f>D17*20%*12/365</f>
+        <f t="shared" si="25"/>
         <v>15.503659068493155</v>
       </c>
       <c r="G17" s="13">
         <f>$G$16*H17</f>
         <v>4.3488719999999992</v>
       </c>
       <c r="H17" s="25">
         <f>ROUND(1.02^1,4)</f>
         <v>1.02</v>
       </c>
       <c r="J17" s="15">
         <f>A17</f>
         <v>45444</v>
       </c>
       <c r="K17" s="2">
         <f>ROUND(K16*1.02,2)</f>
         <v>17566.11</v>
       </c>
       <c r="L17" s="2">
         <f>L16</f>
         <v>3711.4599999999991</v>
       </c>
       <c r="M17" s="2">
         <f t="shared" si="21"/>
         <v>21277.57</v>
@@ -1966,193 +1941,249 @@
       <c r="Q17" s="27">
         <f t="shared" si="23"/>
         <v>724.09000000000015</v>
       </c>
     </row>
     <row r="18" spans="1:17" x14ac:dyDescent="0.3">
       <c r="A18" s="22">
         <v>45717</v>
       </c>
       <c r="B18" s="20">
         <v>130.66999999999999</v>
       </c>
       <c r="C18" s="4">
         <f>$C$16*H18</f>
         <v>28860.061355999998</v>
       </c>
       <c r="D18" s="4">
         <f t="shared" si="19"/>
         <v>2405.0051129999997</v>
       </c>
       <c r="E18" s="30">
         <f>C18/1976</f>
         <v>14.605294208502023</v>
       </c>
       <c r="F18" s="13">
-        <f>D18*20%*12/365</f>
+        <f t="shared" si="25"/>
         <v>15.813732249863012</v>
       </c>
       <c r="G18" s="13">
         <f>$G$16*H18</f>
         <v>4.4358494399999993</v>
       </c>
       <c r="H18" s="25">
         <f>ROUND(1.02^2,4)</f>
         <v>1.0404</v>
       </c>
       <c r="J18" s="15">
         <f>A18</f>
         <v>45717</v>
       </c>
       <c r="K18" s="2">
         <f>ROUND(K17*1.02,2)</f>
         <v>17917.43</v>
       </c>
       <c r="L18" s="2">
         <f>L17</f>
         <v>3711.4599999999991</v>
       </c>
       <c r="M18" s="2">
         <f t="shared" si="21"/>
         <v>21628.89</v>
       </c>
       <c r="P18" s="2">
         <f>ROUND(P17*1.02,2)</f>
         <v>22441.69</v>
       </c>
       <c r="Q18" s="27">
         <f t="shared" si="23"/>
         <v>812.79999999999927</v>
       </c>
     </row>
     <row r="19" spans="1:17" x14ac:dyDescent="0.3">
       <c r="A19" s="22">
         <v>46023</v>
       </c>
       <c r="B19" s="20">
         <v>130.66999999999999</v>
       </c>
       <c r="C19" s="4">
         <v>28860.061355999998</v>
       </c>
       <c r="D19" s="4">
-        <f t="shared" ref="D19" si="26">C19/12</f>
+        <f t="shared" ref="D19" si="27">C19/12</f>
         <v>2405.0051129999997</v>
       </c>
       <c r="E19" s="30">
         <f>C19/1976</f>
         <v>14.605294208502023</v>
       </c>
       <c r="F19" s="13">
-        <f>D19*20%*12/365</f>
+        <f t="shared" si="25"/>
         <v>15.813732249863012</v>
       </c>
       <c r="G19" s="13">
         <v>4.4400000000000004</v>
       </c>
       <c r="H19" s="25">
         <v>1</v>
       </c>
       <c r="J19" s="15">
         <f>A19</f>
         <v>46023</v>
       </c>
       <c r="K19" s="2">
         <f>ROUND(K17*1.02,2)</f>
         <v>17917.43</v>
       </c>
       <c r="L19" s="2">
         <f>L18</f>
         <v>3711.4599999999991</v>
       </c>
       <c r="M19" s="2">
-        <f t="shared" ref="M19" si="27">K19+L19</f>
+        <f t="shared" ref="M19" si="28">K19+L19</f>
         <v>21628.89</v>
       </c>
       <c r="P19" s="2">
         <f>ROUND(P17*1.02,2)</f>
         <v>22441.69</v>
       </c>
       <c r="Q19" s="27">
         <f t="shared" si="23"/>
         <v>812.79999999999927</v>
       </c>
     </row>
     <row r="20" spans="1:17" x14ac:dyDescent="0.3">
       <c r="A20" s="22">
         <v>46054</v>
       </c>
       <c r="B20" s="20">
         <v>133.28</v>
       </c>
       <c r="C20" s="4">
         <f>$C$19*H20</f>
         <v>29437.262583119998</v>
       </c>
       <c r="D20" s="4">
-        <f t="shared" ref="D20" si="28">C20/12</f>
+        <f t="shared" ref="D20" si="29">C20/12</f>
         <v>2453.10521526</v>
       </c>
       <c r="E20" s="30">
         <f>C20/1976</f>
         <v>14.897400092672063</v>
       </c>
       <c r="F20" s="13">
-        <f>D20*20%*12/365</f>
+        <f t="shared" si="25"/>
         <v>16.130006894860273</v>
       </c>
       <c r="G20" s="13">
         <f>$G$19*H20</f>
         <v>4.5288000000000004</v>
       </c>
       <c r="H20" s="25">
         <f>ROUND(1.02^1,4)</f>
         <v>1.02</v>
       </c>
       <c r="J20" s="15">
         <f>A20</f>
         <v>46054</v>
       </c>
       <c r="K20" s="2">
         <f>ROUND(K19*1.02,2)</f>
         <v>18275.78</v>
       </c>
       <c r="L20" s="2">
         <f>L19</f>
         <v>3711.4599999999991</v>
       </c>
       <c r="M20" s="2">
-        <f t="shared" ref="M20" si="29">K20+L20</f>
+        <f t="shared" ref="M20" si="30">K20+L20</f>
         <v>21987.239999999998</v>
       </c>
       <c r="P20" s="2">
         <f>ROUND(P19*1.02,2)</f>
         <v>22890.52</v>
       </c>
       <c r="Q20" s="27">
-        <f t="shared" ref="Q20" si="30">P20-M20</f>
+        <f t="shared" ref="Q20" si="31">P20-M20</f>
         <v>903.28000000000247</v>
+      </c>
+    </row>
+    <row r="21" spans="1:17" x14ac:dyDescent="0.3">
+      <c r="A21" s="22">
+        <v>46235</v>
+      </c>
+      <c r="B21" s="20">
+        <v>100.28</v>
+      </c>
+      <c r="C21" s="4">
+        <f>$C$19*H21</f>
+        <v>30026.007834782398</v>
+      </c>
+      <c r="D21" s="4">
+        <f t="shared" ref="D21" si="32">C21/12</f>
+        <v>2502.1673195651997</v>
+      </c>
+      <c r="E21" s="30">
+        <f>C21/1976</f>
+        <v>15.195348094525505</v>
+      </c>
+      <c r="F21" s="13">
+        <f t="shared" si="25"/>
+        <v>16.452607032757481</v>
+      </c>
+      <c r="G21" s="13">
+        <f>$G$19*H21</f>
+        <v>4.6193759999999999</v>
+      </c>
+      <c r="H21" s="25">
+        <f>ROUND(1.02^2,4)</f>
+        <v>1.0404</v>
+      </c>
+      <c r="J21" s="15">
+        <f>A21</f>
+        <v>46235</v>
+      </c>
+      <c r="K21" s="2">
+        <f>ROUND(K20*1.02,2)</f>
+        <v>18641.3</v>
+      </c>
+      <c r="L21" s="2">
+        <f>L20</f>
+        <v>3711.4599999999991</v>
+      </c>
+      <c r="M21" s="2">
+        <f t="shared" ref="M21" si="33">K21+L21</f>
+        <v>22352.76</v>
+      </c>
+      <c r="P21" s="2">
+        <f>ROUND(P20*1.02,2)</f>
+        <v>23348.33</v>
+      </c>
+      <c r="Q21" s="27">
+        <f t="shared" ref="Q21" si="34">P21-M21</f>
+        <v>995.57000000000335</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A2:H2"/>
     <mergeCell ref="J2:M2"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup scale="77" orientation="landscape" r:id="rId1"/>
   <colBreaks count="1" manualBreakCount="1">
     <brk id="13" max="1048575" man="1"/>
   </colBreaks>
   <ignoredErrors>
     <ignoredError sqref="H7 H9:H15 H17:H18 H20" unlockedFormula="1"/>
     <ignoredError sqref="G6:G7 K8 P8 F15 K16 P16 K19 P19" formula="1"/>
   </ignoredErrors>
   <legacyDrawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>