--- v0 (2026-05-12)
+++ v1 (2026-09-22)
@@ -1,140 +1,216 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
+  <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
+  <Override PartName="/xl/comments1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.comments+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29328"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30131"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://vlwelzijnsverbond-my.sharepoint.com/personal/steven_delooze_vlaamswelzijnsverbond_be/Documents/Bestanden Connect and Work/Medewerker/2026 Steven/Barema's/PC 331 KO/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="22" documentId="8_{1D241804-4A6E-432E-BBCB-7758188A0E61}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{302B1BAD-5CC4-4177-A28E-C971BBAEEA7B}"/>
+  <xr:revisionPtr revIDLastSave="76" documentId="8_{1D241804-4A6E-432E-BBCB-7758188A0E61}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{C845D20C-D847-4C0F-B265-FB7E52B41133}"/>
   <bookViews>
-    <workbookView xWindow="-28920" yWindow="-7215" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="12456" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="vanaf 1 januari 2022" sheetId="3" r:id="rId1"/>
     <sheet name="indexatie" sheetId="4" r:id="rId2"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="0">'vanaf 1 januari 2022'!$A$1:$M$51,'vanaf 1 januari 2022'!$K$13:$L$50</definedName>
   </definedNames>
   <calcPr calcId="191028"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <c r="G17" i="4" l="1"/>
-[...12 lines deleted...]
-  <c r="G4" i="4"/>
+  <c r="J5" i="4" l="1"/>
+  <c r="I5" i="4" l="1"/>
+  <c r="I19" i="4"/>
+  <c r="C31" i="3"/>
+  <c r="I18" i="4" l="1"/>
+  <c r="I17" i="4"/>
+  <c r="I16" i="4"/>
+  <c r="I15" i="4"/>
+  <c r="I14" i="4"/>
+  <c r="I13" i="4"/>
+  <c r="I12" i="4"/>
+  <c r="I11" i="4"/>
+  <c r="I10" i="4"/>
+  <c r="I9" i="4"/>
+  <c r="I8" i="4"/>
   <c r="C15" i="3"/>
   <c r="D10" i="3"/>
-  <c r="D40" i="4" l="1"/>
+  <c r="D6" i="4" l="1"/>
+  <c r="E6" i="4" s="1"/>
+  <c r="F6" i="4" s="1"/>
+  <c r="D31" i="4"/>
+  <c r="E31" i="4" s="1"/>
+  <c r="F31" i="4" s="1"/>
+  <c r="D19" i="4"/>
+  <c r="E19" i="4" s="1"/>
+  <c r="F19" i="4" s="1"/>
+  <c r="D7" i="4"/>
+  <c r="E7" i="4" s="1"/>
+  <c r="F7" i="4" s="1"/>
+  <c r="D30" i="4"/>
+  <c r="E30" i="4" s="1"/>
+  <c r="F30" i="4" s="1"/>
+  <c r="D41" i="4"/>
+  <c r="E41" i="4" s="1"/>
+  <c r="F41" i="4" s="1"/>
+  <c r="D29" i="4"/>
+  <c r="E29" i="4" s="1"/>
+  <c r="F29" i="4" s="1"/>
+  <c r="D17" i="4"/>
+  <c r="E17" i="4" s="1"/>
+  <c r="F17" i="4" s="1"/>
   <c r="D39" i="4"/>
+  <c r="E39" i="4" s="1"/>
+  <c r="F39" i="4" s="1"/>
+  <c r="D27" i="4"/>
+  <c r="E27" i="4" s="1"/>
+  <c r="F27" i="4" s="1"/>
+  <c r="D15" i="4"/>
+  <c r="E15" i="4" s="1"/>
+  <c r="F15" i="4" s="1"/>
   <c r="D38" i="4"/>
+  <c r="E38" i="4" s="1"/>
+  <c r="F38" i="4" s="1"/>
+  <c r="D26" i="4"/>
+  <c r="E26" i="4" s="1"/>
+  <c r="F26" i="4" s="1"/>
   <c r="D37" i="4"/>
+  <c r="E37" i="4" s="1"/>
+  <c r="F37" i="4" s="1"/>
+  <c r="D13" i="4"/>
+  <c r="E13" i="4" s="1"/>
+  <c r="F13" i="4" s="1"/>
+  <c r="D24" i="4"/>
+  <c r="E24" i="4" s="1"/>
+  <c r="F24" i="4" s="1"/>
+  <c r="D35" i="4"/>
+  <c r="E35" i="4" s="1"/>
+  <c r="F35" i="4" s="1"/>
+  <c r="D11" i="4"/>
+  <c r="E11" i="4" s="1"/>
+  <c r="F11" i="4" s="1"/>
+  <c r="D22" i="4"/>
+  <c r="E22" i="4" s="1"/>
+  <c r="F22" i="4" s="1"/>
+  <c r="D33" i="4"/>
+  <c r="E33" i="4" s="1"/>
+  <c r="F33" i="4" s="1"/>
+  <c r="D9" i="4"/>
+  <c r="E9" i="4" s="1"/>
+  <c r="F9" i="4" s="1"/>
+  <c r="D32" i="4"/>
+  <c r="E32" i="4" s="1"/>
+  <c r="F32" i="4" s="1"/>
+  <c r="D8" i="4"/>
+  <c r="E8" i="4" s="1"/>
+  <c r="F8" i="4" s="1"/>
+  <c r="D40" i="4"/>
+  <c r="E40" i="4" s="1"/>
+  <c r="F40" i="4" s="1"/>
+  <c r="D28" i="4"/>
+  <c r="E28" i="4" s="1"/>
+  <c r="F28" i="4" s="1"/>
+  <c r="D16" i="4"/>
+  <c r="E16" i="4" s="1"/>
+  <c r="F16" i="4" s="1"/>
+  <c r="D14" i="4"/>
+  <c r="E14" i="4" s="1"/>
+  <c r="F14" i="4" s="1"/>
+  <c r="D25" i="4"/>
+  <c r="E25" i="4" s="1"/>
+  <c r="F25" i="4" s="1"/>
   <c r="D36" i="4"/>
-  <c r="D35" i="4"/>
+  <c r="E36" i="4" s="1"/>
+  <c r="F36" i="4" s="1"/>
+  <c r="D12" i="4"/>
+  <c r="E12" i="4" s="1"/>
+  <c r="F12" i="4" s="1"/>
+  <c r="D23" i="4"/>
+  <c r="E23" i="4" s="1"/>
+  <c r="F23" i="4" s="1"/>
   <c r="D34" i="4"/>
-  <c r="D33" i="4"/>
-[...10 lines deleted...]
-  <c r="D22" i="4"/>
+  <c r="E34" i="4" s="1"/>
+  <c r="F34" i="4" s="1"/>
+  <c r="D10" i="4"/>
+  <c r="E10" i="4" s="1"/>
+  <c r="F10" i="4" s="1"/>
   <c r="D21" i="4"/>
+  <c r="E21" i="4" s="1"/>
+  <c r="F21" i="4" s="1"/>
   <c r="D20" i="4"/>
-  <c r="D19" i="4"/>
+  <c r="E20" i="4" s="1"/>
+  <c r="F20" i="4" s="1"/>
   <c r="D18" i="4"/>
-  <c r="D17" i="4"/>
-[...11 lines deleted...]
-  <c r="H50" i="3" l="1"/>
+  <c r="E18" i="4" s="1"/>
+  <c r="F18" i="4" s="1"/>
+  <c r="H50" i="3"/>
   <c r="H49" i="3"/>
   <c r="H48" i="3"/>
   <c r="H47" i="3"/>
   <c r="H46" i="3"/>
   <c r="H45" i="3"/>
   <c r="H44" i="3"/>
   <c r="H43" i="3"/>
   <c r="H42" i="3"/>
   <c r="H41" i="3"/>
   <c r="H40" i="3"/>
   <c r="H39" i="3"/>
   <c r="H38" i="3"/>
   <c r="H37" i="3"/>
   <c r="H36" i="3"/>
   <c r="H35" i="3"/>
   <c r="H34" i="3"/>
   <c r="H33" i="3"/>
   <c r="H32" i="3"/>
   <c r="H31" i="3"/>
   <c r="H30" i="3"/>
   <c r="H29" i="3"/>
   <c r="H28" i="3"/>
   <c r="H27" i="3"/>
   <c r="H26" i="3"/>
   <c r="H25" i="3"/>
@@ -155,97 +231,130 @@
   <c r="C26" i="3"/>
   <c r="I26" i="3"/>
   <c r="C32" i="3"/>
   <c r="I32" i="3"/>
   <c r="C38" i="3"/>
   <c r="I38" i="3"/>
   <c r="C41" i="3"/>
   <c r="I41" i="3"/>
   <c r="C47" i="3"/>
   <c r="I47" i="3"/>
   <c r="I15" i="3"/>
   <c r="C18" i="3"/>
   <c r="I18" i="3"/>
   <c r="C24" i="3"/>
   <c r="I24" i="3"/>
   <c r="C16" i="3"/>
   <c r="I16" i="3"/>
   <c r="C19" i="3"/>
   <c r="I19" i="3"/>
   <c r="C22" i="3"/>
   <c r="I22" i="3"/>
   <c r="C25" i="3"/>
   <c r="I25" i="3"/>
   <c r="C28" i="3"/>
   <c r="I28" i="3"/>
-  <c r="C31" i="3"/>
   <c r="I31" i="3"/>
   <c r="C34" i="3"/>
   <c r="I34" i="3"/>
   <c r="C37" i="3"/>
   <c r="I37" i="3"/>
   <c r="C40" i="3"/>
   <c r="I40" i="3"/>
   <c r="C43" i="3"/>
   <c r="I43" i="3"/>
   <c r="C46" i="3"/>
   <c r="I46" i="3"/>
   <c r="C49" i="3"/>
   <c r="I49" i="3"/>
   <c r="C20" i="3"/>
   <c r="I20" i="3"/>
   <c r="C29" i="3"/>
   <c r="I29" i="3"/>
   <c r="C35" i="3"/>
   <c r="I35" i="3"/>
   <c r="C44" i="3"/>
   <c r="I44" i="3"/>
   <c r="C50" i="3"/>
   <c r="I50" i="3"/>
   <c r="C21" i="3"/>
   <c r="I21" i="3"/>
   <c r="C27" i="3"/>
   <c r="I27" i="3"/>
   <c r="C30" i="3"/>
   <c r="I30" i="3"/>
   <c r="C33" i="3"/>
   <c r="I33" i="3"/>
   <c r="C36" i="3"/>
   <c r="I36" i="3"/>
   <c r="C39" i="3"/>
   <c r="I39" i="3"/>
   <c r="C42" i="3"/>
   <c r="I42" i="3"/>
   <c r="C45" i="3"/>
   <c r="I45" i="3"/>
   <c r="C48" i="3"/>
   <c r="I48" i="3"/>
 </calcChain>
 </file>
 
+<file path=xl/comments1.xml><?xml version="1.0" encoding="utf-8"?>
+<comments xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="xr">
+  <authors>
+    <author>Steven De Looze</author>
+  </authors>
+  <commentList>
+    <comment ref="E4" authorId="0" shapeId="0" xr:uid="{EEC7C028-747D-4153-85B5-9283161EA7E3}">
+      <text>
+        <r>
+          <rPr>
+            <b/>
+            <sz val="9"/>
+            <color indexed="81"/>
+            <rFont val="Tahoma"/>
+            <family val="2"/>
+          </rPr>
+          <t>Steven De Looze:</t>
+        </r>
+        <r>
+          <rPr>
+            <sz val="9"/>
+            <color indexed="81"/>
+            <rFont val="Tahoma"/>
+            <family val="2"/>
+          </rPr>
+          <t xml:space="preserve">
+Voor toepassing centenindex 1/08/2026</t>
+        </r>
+      </text>
+    </comment>
+  </commentList>
+</comments>
+</file>
+
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="33" uniqueCount="23">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="37" uniqueCount="26">
   <si>
     <t>Welke barema is voor kinderbegeleiders IBO van toepassing vanaf 1 januari 2022?</t>
   </si>
   <si>
     <t>- Vul in de tabel het huisbarema in zoals toegepast op 31/12/2021 (gele cellen).</t>
   </si>
   <si>
     <t>- Het nieuwe barema aan de baremieke anciënniteit vanaf januari 2022 vindt u in deze tabel in de kolom met oranje hoofding.</t>
   </si>
   <si>
     <t>- Indien nodig wordt er afgetopt op het barema B2A, zoals van toepassing vanaf 1 januari 2022. De afgetopte bedragen staan in gekleurde cellen aangeduid.</t>
   </si>
   <si>
     <t>- Het nieuwe brutobedrag moet indien nodig nog uitgesplitst worden in een brutobedrag en een haard/standplaatstoelage.</t>
   </si>
   <si>
     <t>- Vervolgens de bedragen in de kolom "Nieuw" kopiëren en plakken op het tabblad "indexatie".</t>
   </si>
   <si>
     <t>- Bij volgende indexaties moet dan enkel de indexcoëfficiënt op het tabblad "indexatie" aangepast worden.</t>
   </si>
   <si>
     <t>- Opmerking: Indien er verschillende huisbarema's zijn, moet u deze oefening voor elk huisbarema afzonderlijk maken.</t>
   </si>
   <si>
@@ -271,127 +380,155 @@
   </si>
   <si>
     <t>Haard</t>
   </si>
   <si>
     <t>Totaal</t>
   </si>
   <si>
     <t>Vermeld in de tabel het huisbarema voor kinderbegeleiders IBO aan de index van 1 januari 2022 (o.b.v. het andere tabblad).</t>
   </si>
   <si>
     <t>basis</t>
   </si>
   <si>
     <t>geïndexeerd</t>
   </si>
   <si>
     <t>Coëfficiënt:</t>
   </si>
   <si>
     <t>Evolutie coëfficiënt:</t>
   </si>
   <si>
     <t>Wijzig cel H4 voor de bedragen aan eerdere indexaties.</t>
   </si>
+  <si>
+    <t>gematigd</t>
+  </si>
+  <si>
+    <t>basisloon</t>
+  </si>
+  <si>
+    <t>De tabel werd aangepast om rekening te houden met de centenindex van 1/08/2026.</t>
+  </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <fonts count="6" x14ac:knownFonts="1">
+  <fonts count="8" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color rgb="FFFF0000"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <i/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
+    <font>
+      <sz val="9"/>
+      <color indexed="81"/>
+      <name val="Tahoma"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="9"/>
+      <color indexed="81"/>
+      <name val="Tahoma"/>
+      <family val="2"/>
+    </font>
   </fonts>
-  <fills count="5">
+  <fills count="6">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFFF00"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFC000"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="4" tint="0.39997558519241921"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="0"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
   </fills>
   <borders count="25">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
@@ -682,51 +819,51 @@
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="9" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="55">
+  <cellXfs count="56">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="4" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1"/>
     <xf numFmtId="4" fontId="0" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyBorder="1"/>
     <xf numFmtId="4" fontId="0" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="12" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="13" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="4" fontId="0" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyBorder="1"/>
     <xf numFmtId="4" fontId="0" fillId="0" borderId="13" xfId="0" applyNumberFormat="1" applyBorder="1"/>
     <xf numFmtId="4" fontId="0" fillId="0" borderId="16" xfId="0" applyNumberFormat="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="17" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="18" xfId="0" applyBorder="1" applyAlignment="1">
@@ -800,50 +937,53 @@
     <xf numFmtId="14" fontId="2" fillId="3" borderId="15" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="14" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="10" fontId="5" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="4" fontId="2" fillId="2" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="4" fontId="2" fillId="2" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="4" fontId="2" fillId="2" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="4" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="4" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="21" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="24" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="14" fontId="2" fillId="5" borderId="24" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Procent" xfId="1" builtinId="5"/>
     <cellStyle name="Standaard" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="2">
     <dxf>
       <fill>
         <patternFill>
           <bgColor theme="5" tint="0.59996337778862885"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <fill>
         <patternFill>
           <bgColor theme="5" tint="0.59996337778862885"/>
         </patternFill>
       </fill>
     </dxf>
   </dxfs>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
@@ -1105,51 +1245,51 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="A1:M51"/>
   <sheetViews>
     <sheetView showGridLines="0" tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="1" width="11" customWidth="1"/>
     <col min="2" max="13" width="11.109375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:12" x14ac:dyDescent="0.3">
       <c r="A1" s="18" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:12" x14ac:dyDescent="0.3">
       <c r="A2" s="19" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:12" x14ac:dyDescent="0.3">
@@ -1728,51 +1868,51 @@
         <v>15</v>
       </c>
       <c r="F30" s="26"/>
       <c r="G30" s="28"/>
       <c r="H30" s="4">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="I30" s="8">
         <f t="shared" si="2"/>
         <v>14.639166666666666</v>
       </c>
       <c r="K30" s="13">
         <v>15</v>
       </c>
       <c r="L30" s="8">
         <v>2978.8591666666666</v>
       </c>
     </row>
     <row r="31" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A31" s="13">
         <v>16</v>
       </c>
       <c r="B31" s="26"/>
       <c r="C31" s="8">
-        <f t="shared" si="0"/>
+        <f>IF($B31+$D$10&lt;$L31,$B31+$D$10,IF($B31&gt;$L31,$B31,$L31))</f>
         <v>14.639166666666666</v>
       </c>
       <c r="D31" s="2"/>
       <c r="E31" s="13">
         <v>16</v>
       </c>
       <c r="F31" s="26"/>
       <c r="G31" s="28"/>
       <c r="H31" s="4">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="I31" s="8">
         <f t="shared" si="2"/>
         <v>14.639166666666666</v>
       </c>
       <c r="K31" s="13">
         <v>16</v>
       </c>
       <c r="L31" s="8">
         <v>3097.0816666666669</v>
       </c>
     </row>
     <row r="32" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A32" s="13">
@@ -2357,549 +2497,899 @@
       <c r="K51" s="1"/>
       <c r="L51" s="1"/>
       <c r="M51" s="1"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="F13:H13"/>
     <mergeCell ref="K13:L13"/>
   </mergeCells>
   <conditionalFormatting sqref="C15:C50">
     <cfRule type="cellIs" dxfId="1" priority="2" operator="equal">
       <formula>$L15</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="I15:I50">
     <cfRule type="cellIs" dxfId="0" priority="1" operator="equal">
       <formula>$L15</formula>
     </cfRule>
   </conditionalFormatting>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup scale="55" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
-  <dimension ref="A1:H40"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
+  <dimension ref="A1:J41"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="3" max="4" width="15.33203125" customWidth="1"/>
-    <col min="6" max="6" width="11.44140625" customWidth="1"/>
+    <col min="5" max="6" width="13.33203125" customWidth="1"/>
     <col min="7" max="8" width="11.88671875" customWidth="1"/>
+    <col min="9" max="9" width="9.77734375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:8" x14ac:dyDescent="0.3">
+    <row r="1" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A1" t="s">
         <v>17</v>
       </c>
     </row>
-    <row r="2" spans="1:8" ht="15" thickBot="1" x14ac:dyDescent="0.35"/>
-[...1 lines deleted...]
-      <c r="B3" s="53" t="s">
+    <row r="2" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A2" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="3" spans="1:10" ht="15" thickBot="1" x14ac:dyDescent="0.35"/>
+    <row r="4" spans="1:10" s="30" customFormat="1" ht="15" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="B4" s="53" t="s">
         <v>10</v>
       </c>
-      <c r="C3" s="31" t="s">
+      <c r="C4" s="31" t="s">
         <v>18</v>
       </c>
-      <c r="D3" s="31" t="s">
+      <c r="D4" s="31" t="s">
         <v>19</v>
       </c>
-    </row>
-[...2 lines deleted...]
-      <c r="C4" s="32">
+      <c r="E4" s="31" t="s">
+        <v>23</v>
+      </c>
+      <c r="F4" s="31" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="5" spans="1:10" s="30" customFormat="1" ht="15" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="B5" s="54"/>
+      <c r="C5" s="32">
         <v>44562</v>
       </c>
-      <c r="D4" s="33">
+      <c r="D5" s="55">
         <v>46054</v>
       </c>
-      <c r="F4" s="35" t="s">
+      <c r="E5" s="55" t="s">
+        <v>24</v>
+      </c>
+      <c r="F5" s="33">
+        <v>46235</v>
+      </c>
+      <c r="H5" s="35" t="s">
         <v>20</v>
       </c>
-      <c r="G4" s="44">
-        <f>D4</f>
+      <c r="I5" s="44">
+        <f>F5</f>
+        <v>46235</v>
+      </c>
+      <c r="J5" s="36">
+        <f>ROUND(100%*1.02^11,4)</f>
+        <v>1.2434000000000001</v>
+      </c>
+    </row>
+    <row r="6" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="B6" s="34">
+        <v>0</v>
+      </c>
+      <c r="C6" s="37"/>
+      <c r="D6" s="38">
+        <f>C6*$I$18</f>
+        <v>0</v>
+      </c>
+      <c r="E6" s="38">
+        <f>IF(D6&lt;4000,C6,(C6*$I$18+4000*2%)/$I$19)</f>
+        <v>0</v>
+      </c>
+      <c r="F6" s="38">
+        <f>E6*$J$5</f>
+        <v>0</v>
+      </c>
+      <c r="G6" s="1"/>
+    </row>
+    <row r="7" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="B7" s="6">
+        <v>1</v>
+      </c>
+      <c r="C7" s="39"/>
+      <c r="D7" s="8">
+        <f t="shared" ref="D7:D41" si="0">C7*$I$18</f>
+        <v>0</v>
+      </c>
+      <c r="E7" s="8">
+        <f>IF(D7&lt;4000,C7,(C7*$I$18+4000*2%)/$I$19)</f>
+        <v>0</v>
+      </c>
+      <c r="F7" s="8">
+        <f t="shared" ref="F7:F41" si="1">E7*$J$5</f>
+        <v>0</v>
+      </c>
+      <c r="G7" s="1"/>
+      <c r="H7" s="45" t="s">
+        <v>21</v>
+      </c>
+      <c r="I7" s="45"/>
+    </row>
+    <row r="8" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="B8" s="6">
+        <v>2</v>
+      </c>
+      <c r="C8" s="39"/>
+      <c r="D8" s="8">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="E8" s="8">
+        <f>IF(D8&lt;4000,C8,(C8*$I$18+4000*2%)/$I$19)</f>
+        <v>0</v>
+      </c>
+      <c r="F8" s="8">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+      <c r="G8" s="1"/>
+      <c r="H8" s="46">
+        <v>44562</v>
+      </c>
+      <c r="I8" s="47">
+        <f>ROUND(100%*1.02^0,4)</f>
+        <v>1</v>
+      </c>
+    </row>
+    <row r="9" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="B9" s="6">
+        <v>3</v>
+      </c>
+      <c r="C9" s="39"/>
+      <c r="D9" s="8">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="E9" s="8">
+        <f>IF(D9&lt;4000,C9,(C9*$I$18+4000*2%)/$I$19)</f>
+        <v>0</v>
+      </c>
+      <c r="F9" s="8">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+      <c r="G9" s="1"/>
+      <c r="H9" s="46">
+        <v>44593</v>
+      </c>
+      <c r="I9" s="47">
+        <f>ROUND(100%*1.02^1,4)</f>
+        <v>1.02</v>
+      </c>
+    </row>
+    <row r="10" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="B10" s="6">
+        <v>4</v>
+      </c>
+      <c r="C10" s="39"/>
+      <c r="D10" s="8">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="E10" s="8">
+        <f>IF(D10&lt;4000,C10,(C10*$I$18+4000*2%)/$I$19)</f>
+        <v>0</v>
+      </c>
+      <c r="F10" s="8">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+      <c r="G10" s="1"/>
+      <c r="H10" s="46">
+        <v>44652</v>
+      </c>
+      <c r="I10" s="47">
+        <f>ROUND(100%*1.02^2,4)</f>
+        <v>1.0404</v>
+      </c>
+    </row>
+    <row r="11" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="B11" s="6">
+        <v>5</v>
+      </c>
+      <c r="C11" s="39"/>
+      <c r="D11" s="8">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="E11" s="8">
+        <f>IF(D11&lt;4000,C11,(C11*$I$18+4000*2%)/$I$19)</f>
+        <v>0</v>
+      </c>
+      <c r="F11" s="8">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+      <c r="G11" s="1"/>
+      <c r="H11" s="46">
+        <v>44713</v>
+      </c>
+      <c r="I11" s="47">
+        <f>ROUND(100%*1.02^3,4)</f>
+        <v>1.0611999999999999</v>
+      </c>
+    </row>
+    <row r="12" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="B12" s="6">
+        <v>6</v>
+      </c>
+      <c r="C12" s="39"/>
+      <c r="D12" s="8">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="E12" s="8">
+        <f>IF(D12&lt;4000,C12,(C12*$I$18+4000*2%)/$I$19)</f>
+        <v>0</v>
+      </c>
+      <c r="F12" s="8">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+      <c r="G12" s="1"/>
+      <c r="H12" s="46">
+        <v>44805</v>
+      </c>
+      <c r="I12" s="47">
+        <f>ROUND(100%*1.02^4,4)</f>
+        <v>1.0824</v>
+      </c>
+    </row>
+    <row r="13" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="B13" s="6">
+        <v>7</v>
+      </c>
+      <c r="C13" s="39"/>
+      <c r="D13" s="8">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="E13" s="8">
+        <f>IF(D13&lt;4000,C13,(C13*$I$18+4000*2%)/$I$19)</f>
+        <v>0</v>
+      </c>
+      <c r="F13" s="8">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+      <c r="G13" s="1"/>
+      <c r="H13" s="46">
+        <v>44896</v>
+      </c>
+      <c r="I13" s="47">
+        <f>ROUND(100%*1.02^5,4)</f>
+        <v>1.1041000000000001</v>
+      </c>
+    </row>
+    <row r="14" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="B14" s="6">
+        <v>8</v>
+      </c>
+      <c r="C14" s="39"/>
+      <c r="D14" s="8">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="E14" s="8">
+        <f>IF(D14&lt;4000,C14,(C14*$I$18+4000*2%)/$I$19)</f>
+        <v>0</v>
+      </c>
+      <c r="F14" s="8">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+      <c r="G14" s="1"/>
+      <c r="H14" s="46">
+        <v>44927</v>
+      </c>
+      <c r="I14" s="47">
+        <f>ROUND(100%*1.02^6,4)</f>
+        <v>1.1262000000000001</v>
+      </c>
+    </row>
+    <row r="15" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="B15" s="6">
+        <v>9</v>
+      </c>
+      <c r="C15" s="39"/>
+      <c r="D15" s="8">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="E15" s="8">
+        <f>IF(D15&lt;4000,C15,(C15*$I$18+4000*2%)/$I$19)</f>
+        <v>0</v>
+      </c>
+      <c r="F15" s="8">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+      <c r="G15" s="1"/>
+      <c r="H15" s="46">
+        <v>45261</v>
+      </c>
+      <c r="I15" s="47">
+        <f>ROUND(100%*1.02^7,4)</f>
+        <v>1.1487000000000001</v>
+      </c>
+    </row>
+    <row r="16" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="B16" s="6">
+        <v>10</v>
+      </c>
+      <c r="C16" s="39"/>
+      <c r="D16" s="8">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="E16" s="8">
+        <f>IF(D16&lt;4000,C16,(C16*$I$18+4000*2%)/$I$19)</f>
+        <v>0</v>
+      </c>
+      <c r="F16" s="8">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+      <c r="G16" s="1"/>
+      <c r="H16" s="46">
+        <v>45444</v>
+      </c>
+      <c r="I16" s="47">
+        <f>ROUND(100%*1.02^8,4)</f>
+        <v>1.1717</v>
+      </c>
+    </row>
+    <row r="17" spans="2:9" x14ac:dyDescent="0.3">
+      <c r="B17" s="6">
+        <v>11</v>
+      </c>
+      <c r="C17" s="39"/>
+      <c r="D17" s="8">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="E17" s="8">
+        <f>IF(D17&lt;4000,C17,(C17*$I$18+4000*2%)/$I$19)</f>
+        <v>0</v>
+      </c>
+      <c r="F17" s="8">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+      <c r="G17" s="1"/>
+      <c r="H17" s="46">
+        <v>45717</v>
+      </c>
+      <c r="I17" s="47">
+        <f>ROUND(100%*1.02^9,4)</f>
+        <v>1.1951000000000001</v>
+      </c>
+    </row>
+    <row r="18" spans="2:9" x14ac:dyDescent="0.3">
+      <c r="B18" s="6">
+        <v>12</v>
+      </c>
+      <c r="C18" s="39"/>
+      <c r="D18" s="8">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="E18" s="8">
+        <f>IF(D18&lt;4000,C18,(C18*$I$18+4000*2%)/$I$19)</f>
+        <v>0</v>
+      </c>
+      <c r="F18" s="8">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+      <c r="G18" s="1"/>
+      <c r="H18" s="46">
         <v>46054</v>
       </c>
-      <c r="H4" s="36">
+      <c r="I18" s="47">
         <f>ROUND(100%*1.02^10,4)</f>
         <v>1.2190000000000001</v>
       </c>
     </row>
-    <row r="5" spans="1:8" x14ac:dyDescent="0.3">
-[...211 lines deleted...]
-      <c r="B18" s="6">
+    <row r="19" spans="2:9" x14ac:dyDescent="0.3">
+      <c r="B19" s="6">
         <v>13</v>
-      </c>
-[...8 lines deleted...]
-        <v>14</v>
       </c>
       <c r="C19" s="39"/>
       <c r="D19" s="8">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-    </row>
-    <row r="20" spans="2:7" x14ac:dyDescent="0.3">
+      <c r="E19" s="8">
+        <f>IF(D19&lt;4000,C19,(C19*$I$18+4000*2%)/$I$19)</f>
+        <v>0</v>
+      </c>
+      <c r="F19" s="8">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+      <c r="G19" s="1"/>
+      <c r="H19" s="46">
+        <v>46235</v>
+      </c>
+      <c r="I19" s="47">
+        <f>ROUND(100%*1.02^11,4)</f>
+        <v>1.2434000000000001</v>
+      </c>
+    </row>
+    <row r="20" spans="2:9" x14ac:dyDescent="0.3">
       <c r="B20" s="6">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="C20" s="39"/>
       <c r="D20" s="8">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-    </row>
-    <row r="21" spans="2:7" x14ac:dyDescent="0.3">
+      <c r="E20" s="8">
+        <f>IF(D20&lt;4000,C20,(C20*$I$18+4000*2%)/$I$19)</f>
+        <v>0</v>
+      </c>
+      <c r="F20" s="8">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+      <c r="G20" s="1"/>
+    </row>
+    <row r="21" spans="2:9" x14ac:dyDescent="0.3">
       <c r="B21" s="6">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="C21" s="39"/>
       <c r="D21" s="8">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-    </row>
-    <row r="22" spans="2:7" x14ac:dyDescent="0.3">
+      <c r="E21" s="8">
+        <f>IF(D21&lt;4000,C21,(C21*$I$18+4000*2%)/$I$19)</f>
+        <v>0</v>
+      </c>
+      <c r="F21" s="8">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+      <c r="G21" s="1"/>
+    </row>
+    <row r="22" spans="2:9" x14ac:dyDescent="0.3">
       <c r="B22" s="6">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="C22" s="39"/>
       <c r="D22" s="8">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="F22" s="45" t="s">
-[...3 lines deleted...]
-    <row r="23" spans="2:7" x14ac:dyDescent="0.3">
+      <c r="E22" s="8">
+        <f>IF(D22&lt;4000,C22,(C22*$I$18+4000*2%)/$I$19)</f>
+        <v>0</v>
+      </c>
+      <c r="F22" s="8">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+      <c r="G22" s="1"/>
+    </row>
+    <row r="23" spans="2:9" x14ac:dyDescent="0.3">
       <c r="B23" s="6">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="C23" s="39"/>
       <c r="D23" s="8">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-    </row>
-    <row r="24" spans="2:7" x14ac:dyDescent="0.3">
+      <c r="E23" s="8">
+        <f>IF(D23&lt;4000,C23,(C23*$I$18+4000*2%)/$I$19)</f>
+        <v>0</v>
+      </c>
+      <c r="F23" s="8">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+      <c r="G23" s="1"/>
+      <c r="H23" s="45" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="24" spans="2:9" x14ac:dyDescent="0.3">
       <c r="B24" s="6">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="C24" s="39"/>
       <c r="D24" s="8">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-    </row>
-    <row r="25" spans="2:7" x14ac:dyDescent="0.3">
+      <c r="E24" s="8">
+        <f>IF(D24&lt;4000,C24,(C24*$I$18+4000*2%)/$I$19)</f>
+        <v>0</v>
+      </c>
+      <c r="F24" s="8">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+      <c r="G24" s="1"/>
+    </row>
+    <row r="25" spans="2:9" x14ac:dyDescent="0.3">
       <c r="B25" s="6">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="C25" s="39"/>
       <c r="D25" s="8">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-    </row>
-    <row r="26" spans="2:7" x14ac:dyDescent="0.3">
+      <c r="E25" s="8">
+        <f>IF(D25&lt;4000,C25,(C25*$I$18+4000*2%)/$I$19)</f>
+        <v>0</v>
+      </c>
+      <c r="F25" s="8">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+      <c r="G25" s="1"/>
+    </row>
+    <row r="26" spans="2:9" x14ac:dyDescent="0.3">
       <c r="B26" s="6">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="C26" s="39"/>
       <c r="D26" s="8">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-    </row>
-    <row r="27" spans="2:7" x14ac:dyDescent="0.3">
+      <c r="E26" s="8">
+        <f>IF(D26&lt;4000,C26,(C26*$I$18+4000*2%)/$I$19)</f>
+        <v>0</v>
+      </c>
+      <c r="F26" s="8">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+      <c r="G26" s="1"/>
+    </row>
+    <row r="27" spans="2:9" x14ac:dyDescent="0.3">
       <c r="B27" s="6">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="C27" s="39"/>
       <c r="D27" s="8">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-    </row>
-    <row r="28" spans="2:7" x14ac:dyDescent="0.3">
+      <c r="E27" s="8">
+        <f>IF(D27&lt;4000,C27,(C27*$I$18+4000*2%)/$I$19)</f>
+        <v>0</v>
+      </c>
+      <c r="F27" s="8">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+      <c r="G27" s="1"/>
+    </row>
+    <row r="28" spans="2:9" x14ac:dyDescent="0.3">
       <c r="B28" s="6">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="C28" s="39"/>
       <c r="D28" s="8">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-    </row>
-    <row r="29" spans="2:7" x14ac:dyDescent="0.3">
+      <c r="E28" s="8">
+        <f>IF(D28&lt;4000,C28,(C28*$I$18+4000*2%)/$I$19)</f>
+        <v>0</v>
+      </c>
+      <c r="F28" s="8">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+      <c r="G28" s="1"/>
+    </row>
+    <row r="29" spans="2:9" x14ac:dyDescent="0.3">
       <c r="B29" s="6">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="C29" s="39"/>
       <c r="D29" s="8">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-    </row>
-    <row r="30" spans="2:7" x14ac:dyDescent="0.3">
+      <c r="E29" s="8">
+        <f>IF(D29&lt;4000,C29,(C29*$I$18+4000*2%)/$I$19)</f>
+        <v>0</v>
+      </c>
+      <c r="F29" s="8">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+      <c r="G29" s="1"/>
+    </row>
+    <row r="30" spans="2:9" x14ac:dyDescent="0.3">
       <c r="B30" s="6">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="C30" s="39"/>
       <c r="D30" s="8">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-    </row>
-    <row r="31" spans="2:7" x14ac:dyDescent="0.3">
+      <c r="E30" s="8">
+        <f>IF(D30&lt;4000,C30,(C30*$I$18+4000*2%)/$I$19)</f>
+        <v>0</v>
+      </c>
+      <c r="F30" s="8">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+      <c r="G30" s="1"/>
+    </row>
+    <row r="31" spans="2:9" x14ac:dyDescent="0.3">
       <c r="B31" s="6">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="C31" s="39"/>
       <c r="D31" s="8">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-    </row>
-    <row r="32" spans="2:7" x14ac:dyDescent="0.3">
+      <c r="E31" s="8">
+        <f>IF(D31&lt;4000,C31,(C31*$I$18+4000*2%)/$I$19)</f>
+        <v>0</v>
+      </c>
+      <c r="F31" s="8">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+      <c r="G31" s="1"/>
+    </row>
+    <row r="32" spans="2:9" x14ac:dyDescent="0.3">
       <c r="B32" s="6">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="C32" s="39"/>
       <c r="D32" s="8">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-    </row>
-    <row r="33" spans="2:4" x14ac:dyDescent="0.3">
+      <c r="E32" s="8">
+        <f>IF(D32&lt;4000,C32,(C32*$I$18+4000*2%)/$I$19)</f>
+        <v>0</v>
+      </c>
+      <c r="F32" s="8">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+      <c r="G32" s="1"/>
+    </row>
+    <row r="33" spans="2:7" x14ac:dyDescent="0.3">
       <c r="B33" s="6">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="C33" s="39"/>
       <c r="D33" s="8">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-    </row>
-    <row r="34" spans="2:4" x14ac:dyDescent="0.3">
+      <c r="E33" s="8">
+        <f>IF(D33&lt;4000,C33,(C33*$I$18+4000*2%)/$I$19)</f>
+        <v>0</v>
+      </c>
+      <c r="F33" s="8">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+      <c r="G33" s="1"/>
+    </row>
+    <row r="34" spans="2:7" x14ac:dyDescent="0.3">
       <c r="B34" s="6">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="C34" s="39"/>
       <c r="D34" s="8">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-    </row>
-    <row r="35" spans="2:4" x14ac:dyDescent="0.3">
+      <c r="E34" s="8">
+        <f>IF(D34&lt;4000,C34,(C34*$I$18+4000*2%)/$I$19)</f>
+        <v>0</v>
+      </c>
+      <c r="F34" s="8">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+      <c r="G34" s="1"/>
+    </row>
+    <row r="35" spans="2:7" x14ac:dyDescent="0.3">
       <c r="B35" s="6">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="C35" s="39"/>
       <c r="D35" s="8">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-    </row>
-    <row r="36" spans="2:4" x14ac:dyDescent="0.3">
+      <c r="E35" s="8">
+        <f>IF(D35&lt;4000,C35,(C35*$I$18+4000*2%)/$I$19)</f>
+        <v>0</v>
+      </c>
+      <c r="F35" s="8">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+      <c r="G35" s="1"/>
+    </row>
+    <row r="36" spans="2:7" x14ac:dyDescent="0.3">
       <c r="B36" s="6">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="C36" s="39"/>
       <c r="D36" s="8">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-    </row>
-    <row r="37" spans="2:4" x14ac:dyDescent="0.3">
+      <c r="E36" s="8">
+        <f>IF(D36&lt;4000,C36,(C36*$I$18+4000*2%)/$I$19)</f>
+        <v>0</v>
+      </c>
+      <c r="F36" s="8">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+      <c r="G36" s="1"/>
+    </row>
+    <row r="37" spans="2:7" x14ac:dyDescent="0.3">
       <c r="B37" s="6">
-        <v>32</v>
+        <v>31</v>
       </c>
       <c r="C37" s="39"/>
       <c r="D37" s="8">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-    </row>
-    <row r="38" spans="2:4" x14ac:dyDescent="0.3">
+      <c r="E37" s="8">
+        <f>IF(D37&lt;4000,C37,(C37*$I$18+4000*2%)/$I$19)</f>
+        <v>0</v>
+      </c>
+      <c r="F37" s="8">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+      <c r="G37" s="1"/>
+    </row>
+    <row r="38" spans="2:7" x14ac:dyDescent="0.3">
       <c r="B38" s="6">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="C38" s="39"/>
       <c r="D38" s="8">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-    </row>
-    <row r="39" spans="2:4" x14ac:dyDescent="0.3">
+      <c r="E38" s="8">
+        <f>IF(D38&lt;4000,C38,(C38*$I$18+4000*2%)/$I$19)</f>
+        <v>0</v>
+      </c>
+      <c r="F38" s="8">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+      <c r="G38" s="1"/>
+    </row>
+    <row r="39" spans="2:7" x14ac:dyDescent="0.3">
       <c r="B39" s="6">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="C39" s="39"/>
       <c r="D39" s="8">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="B40" s="7">
+      <c r="E39" s="8">
+        <f>IF(D39&lt;4000,C39,(C39*$I$18+4000*2%)/$I$19)</f>
+        <v>0</v>
+      </c>
+      <c r="F39" s="8">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+      <c r="G39" s="1"/>
+    </row>
+    <row r="40" spans="2:7" x14ac:dyDescent="0.3">
+      <c r="B40" s="6">
+        <v>34</v>
+      </c>
+      <c r="C40" s="39"/>
+      <c r="D40" s="8">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="E40" s="8">
+        <f>IF(D40&lt;4000,C40,(C40*$I$18+4000*2%)/$I$19)</f>
+        <v>0</v>
+      </c>
+      <c r="F40" s="8">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+      <c r="G40" s="1"/>
+    </row>
+    <row r="41" spans="2:7" ht="15" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="B41" s="7">
         <v>35</v>
       </c>
-      <c r="C40" s="40"/>
-[...3 lines deleted...]
-      </c>
+      <c r="C41" s="40"/>
+      <c r="D41" s="9">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="E41" s="9">
+        <f>IF(D41&lt;4000,C41,(C41*$I$18+4000*2%)/$I$19)</f>
+        <v>0</v>
+      </c>
+      <c r="F41" s="9">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+      <c r="G41" s="1"/>
     </row>
   </sheetData>
   <mergeCells count="1">
-    <mergeCell ref="B3:B4"/>
+    <mergeCell ref="B4:B5"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
-  <pageSetup scale="81" orientation="portrait" r:id="rId1"/>
+  <pageSetup scale="66" orientation="portrait" r:id="rId1"/>
+  <legacyDrawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Werkbladen</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Benoemde bereiken</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>