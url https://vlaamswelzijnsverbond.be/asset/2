--- v0 (2026-07-20)
+++ v1 (2026-10-09)
@@ -20,58 +20,58 @@
   <Override PartName="/xl/worksheets/sheet13.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet14.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet15.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet16.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet17.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet18.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet19.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet20.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet21.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet22.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="29725"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="30131"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://vlwelzijnsverbond-my.sharepoint.com/personal/steven_delooze_vlaamswelzijnsverbond_be/Documents/Bestanden Connect and Work/Medewerker/2026 Steven/Barema's/PC 319.01/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="11" documentId="8_{631F1FB2-CA42-4BE4-8034-ED5372A41816}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{5E77340B-8923-48AD-9E44-47C0971222AD}"/>
+  <xr:revisionPtr revIDLastSave="71" documentId="8_{631F1FB2-CA42-4BE4-8034-ED5372A41816}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{7CB9F811-FD54-4D69-BBFF-72F3269FF7CB}"/>
   <bookViews>
     <workbookView xWindow="-96" yWindow="-96" windowWidth="23232" windowHeight="12432" tabRatio="783" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Inhoud" sheetId="2" r:id="rId1"/>
     <sheet name="L4" sheetId="1" r:id="rId2"/>
     <sheet name="L3" sheetId="3" r:id="rId3"/>
     <sheet name="L2" sheetId="4" r:id="rId4"/>
     <sheet name="A2" sheetId="5" r:id="rId5"/>
     <sheet name="A1" sheetId="6" r:id="rId6"/>
     <sheet name="B2B" sheetId="7" r:id="rId7"/>
     <sheet name="B2A" sheetId="8" r:id="rId8"/>
     <sheet name="B1C" sheetId="9" r:id="rId9"/>
     <sheet name="B1B" sheetId="10" r:id="rId10"/>
     <sheet name="B1A" sheetId="11" r:id="rId11"/>
     <sheet name="B1A BIS" sheetId="12" r:id="rId12"/>
     <sheet name="MV2" sheetId="13" r:id="rId13"/>
     <sheet name="MV1" sheetId="14" r:id="rId14"/>
     <sheet name="L1" sheetId="15" r:id="rId15"/>
     <sheet name="K5" sheetId="16" r:id="rId16"/>
     <sheet name="K3" sheetId="17" r:id="rId17"/>
     <sheet name="K2" sheetId="18" r:id="rId18"/>
     <sheet name="K1" sheetId="19" r:id="rId19"/>
     <sheet name="G1" sheetId="20" r:id="rId20"/>
     <sheet name="GS" sheetId="21" r:id="rId21"/>
@@ -6217,60 +6217,60 @@
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="A2:B28"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="1" width="10.5546875" style="25" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="44.88671875" style="25" bestFit="1" customWidth="1"/>
     <col min="3" max="16384" width="9.109375" style="25"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:2" ht="18" x14ac:dyDescent="0.35">
       <c r="A2" s="31" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="4" spans="1:2" x14ac:dyDescent="0.3">
       <c r="A4" s="25" t="s">
         <v>68</v>
       </c>
       <c r="B4" s="26">
-        <v>46054</v>
+        <v>46235</v>
       </c>
     </row>
     <row r="6" spans="1:2" x14ac:dyDescent="0.3">
       <c r="A6" s="25" t="s">
         <v>45</v>
       </c>
       <c r="B6" s="32">
-        <f>ROUND(100%*1.02^10,4)</f>
-        <v>1.2190000000000001</v>
+        <f>ROUND(100%*1.02^11,4)</f>
+        <v>1.2434000000000001</v>
       </c>
     </row>
     <row r="8" spans="1:2" x14ac:dyDescent="0.3">
       <c r="A8" s="25" t="s">
         <v>7</v>
       </c>
       <c r="B8" s="30" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="9" spans="1:2" x14ac:dyDescent="0.3">
       <c r="A9" s="25" t="s">
         <v>9</v>
       </c>
       <c r="B9" s="30" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="10" spans="1:2" x14ac:dyDescent="0.3">
       <c r="A10" s="25" t="s">
         <v>10</v>
       </c>
       <c r="B10" s="30" t="s">
         <v>11</v>
       </c>
@@ -6455,14322 +6455,14322 @@
   </sheetPr>
   <dimension ref="A1:H42"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.88671875" defaultRowHeight="13.8" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="1" width="6.44140625" style="2" bestFit="1" customWidth="1"/>
     <col min="2" max="4" width="15.33203125" style="2" customWidth="1"/>
     <col min="5" max="8" width="12.33203125" style="2" customWidth="1"/>
     <col min="9" max="16384" width="8.88671875" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A1" s="1" t="s">
         <v>38</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="2" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A2" s="4"/>
       <c r="D2" s="3">
         <f>Inhoud!B4</f>
-        <v>46054</v>
+        <v>46235</v>
       </c>
     </row>
     <row r="3" spans="1:8" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A3" s="1"/>
       <c r="B3" s="1"/>
       <c r="C3" s="5" t="s">
         <v>1</v>
       </c>
       <c r="D3" s="33">
         <f>Inhoud!B6</f>
-        <v>1.2190000000000001</v>
+        <v>1.2434000000000001</v>
       </c>
     </row>
     <row r="4" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A4" s="6"/>
       <c r="B4" s="41" t="s">
         <v>2</v>
       </c>
       <c r="C4" s="42"/>
       <c r="D4" s="7" t="s">
         <v>3</v>
       </c>
       <c r="E4" s="41" t="s">
         <v>4</v>
       </c>
       <c r="F4" s="43"/>
       <c r="G4" s="43"/>
       <c r="H4" s="42"/>
     </row>
     <row r="5" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A5" s="8"/>
       <c r="B5" s="9">
         <v>1</v>
       </c>
       <c r="C5" s="10"/>
       <c r="D5" s="10"/>
       <c r="E5" s="44" t="s">
         <v>5</v>
       </c>
       <c r="F5" s="45"/>
       <c r="G5" s="46"/>
       <c r="H5" s="11" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="6" spans="1:8" s="17" customFormat="1" x14ac:dyDescent="0.3">
       <c r="A6" s="12"/>
       <c r="B6" s="14" t="str">
         <f>'L4'!$B$6</f>
         <v>basis 01/01/2022</v>
       </c>
       <c r="C6" s="13">
         <f>D2</f>
-        <v>46054</v>
+        <v>46235</v>
       </c>
       <c r="D6" s="13">
         <f>C6</f>
-        <v>46054</v>
+        <v>46235</v>
       </c>
       <c r="E6" s="14">
         <v>1</v>
       </c>
       <c r="F6" s="15">
         <v>0.5</v>
       </c>
       <c r="G6" s="16">
         <v>0.2</v>
       </c>
       <c r="H6" s="12"/>
     </row>
     <row r="7" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A7" s="8">
         <v>0</v>
       </c>
       <c r="B7" s="18">
         <v>33583.35</v>
       </c>
       <c r="C7" s="18">
         <f t="shared" ref="C7:C42" si="0">B7*$D$3</f>
-        <v>40938.103650000005</v>
+        <v>41757.537389999998</v>
       </c>
       <c r="D7" s="18">
         <f t="shared" ref="D7:D42" si="1">B7/12*$D$3</f>
-        <v>3411.5086375000001</v>
+        <v>3479.7947824999997</v>
       </c>
       <c r="E7" s="19">
         <f t="shared" ref="E7:E42" si="2">C7/1976</f>
-        <v>20.717663790485833</v>
+        <v>21.132356978744937</v>
       </c>
       <c r="F7" s="19">
         <f>E7/2</f>
-        <v>10.358831895242917</v>
+        <v>10.566178489372469</v>
       </c>
       <c r="G7" s="19">
         <f>E7/5</f>
-        <v>4.1435327580971668</v>
+        <v>4.2264713957489874</v>
       </c>
       <c r="H7" s="20">
         <f>C7/2080</f>
-        <v>19.681780600961542</v>
+        <v>20.07573912980769</v>
       </c>
     </row>
     <row r="8" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A8" s="8">
         <f>A7+1</f>
         <v>1</v>
       </c>
       <c r="B8" s="18">
         <v>34210.93</v>
       </c>
       <c r="C8" s="18">
         <f t="shared" si="0"/>
-        <v>41703.123670000001</v>
+        <v>42537.870362000001</v>
       </c>
       <c r="D8" s="18">
         <f t="shared" si="1"/>
-        <v>3475.2603058333334</v>
+        <v>3544.8225301666671</v>
       </c>
       <c r="E8" s="19">
         <f t="shared" si="2"/>
-        <v>21.104819671052631</v>
+        <v>21.527262328947369</v>
       </c>
       <c r="F8" s="19">
         <f t="shared" ref="F8:F42" si="3">E8/2</f>
-        <v>10.552409835526316</v>
+        <v>10.763631164473685</v>
       </c>
       <c r="G8" s="19">
         <f t="shared" ref="G8:G42" si="4">E8/5</f>
-        <v>4.2209639342105261</v>
+        <v>4.3054524657894735</v>
       </c>
       <c r="H8" s="20">
         <f t="shared" ref="H8:H42" si="5">C8/2080</f>
-        <v>20.049578687500002</v>
+        <v>20.450899212500001</v>
       </c>
     </row>
     <row r="9" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A9" s="8">
         <f t="shared" ref="A9:A42" si="6">A8+1</f>
         <v>2</v>
       </c>
       <c r="B9" s="18">
         <v>35062.49</v>
       </c>
       <c r="C9" s="18">
         <f t="shared" si="0"/>
-        <v>42741.175309999999</v>
+        <v>43596.700065999998</v>
       </c>
       <c r="D9" s="18">
         <f t="shared" si="1"/>
-        <v>3561.7646091666666</v>
+        <v>3633.0583388333334</v>
       </c>
       <c r="E9" s="19">
         <f t="shared" si="2"/>
-        <v>21.630149448380568</v>
+        <v>22.0631073208502</v>
       </c>
       <c r="F9" s="19">
         <f t="shared" si="3"/>
-        <v>10.815074724190284</v>
+        <v>11.0315536604251</v>
       </c>
       <c r="G9" s="19">
         <f t="shared" si="4"/>
-        <v>4.3260298896761133</v>
+        <v>4.4126214641700399</v>
       </c>
       <c r="H9" s="20">
         <f t="shared" si="5"/>
-        <v>20.548641975961537</v>
+        <v>20.959951954807693</v>
       </c>
     </row>
     <row r="10" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A10" s="8">
         <f t="shared" si="6"/>
         <v>3</v>
       </c>
       <c r="B10" s="18">
         <v>35888.06</v>
       </c>
       <c r="C10" s="18">
         <f t="shared" si="0"/>
-        <v>43747.545140000002</v>
+        <v>44623.213803999999</v>
       </c>
       <c r="D10" s="18">
         <f t="shared" si="1"/>
-        <v>3645.6287616666668</v>
+        <v>3718.6011503333334</v>
       </c>
       <c r="E10" s="19">
         <f t="shared" si="2"/>
-        <v>22.139445921052634</v>
+        <v>22.582598078947367</v>
       </c>
       <c r="F10" s="19">
         <f t="shared" si="3"/>
-        <v>11.069722960526317</v>
+        <v>11.291299039473683</v>
       </c>
       <c r="G10" s="19">
         <f t="shared" si="4"/>
-        <v>4.4278891842105264</v>
+        <v>4.5165196157894734</v>
       </c>
       <c r="H10" s="20">
         <f t="shared" si="5"/>
-        <v>21.032473625000002</v>
+        <v>21.453468175000001</v>
       </c>
     </row>
     <row r="11" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A11" s="8">
         <f t="shared" si="6"/>
         <v>4</v>
       </c>
       <c r="B11" s="18">
         <v>36762.93</v>
       </c>
       <c r="C11" s="18">
         <f t="shared" si="0"/>
-        <v>44814.01167</v>
+        <v>45711.027162000006</v>
       </c>
       <c r="D11" s="18">
         <f t="shared" si="1"/>
-        <v>3734.5009725</v>
+        <v>3809.2522635</v>
       </c>
       <c r="E11" s="19">
         <f t="shared" si="2"/>
-        <v>22.679155703441296</v>
+        <v>23.133110911943323</v>
       </c>
       <c r="F11" s="19">
         <f t="shared" si="3"/>
-        <v>11.339577851720648</v>
+        <v>11.566555455971661</v>
       </c>
       <c r="G11" s="19">
         <f t="shared" si="4"/>
-        <v>4.5358311406882592</v>
+        <v>4.6266221823886644</v>
       </c>
       <c r="H11" s="20">
         <f t="shared" si="5"/>
-        <v>21.545197918269231</v>
+        <v>21.976455366346158</v>
       </c>
     </row>
     <row r="12" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A12" s="8">
         <f t="shared" si="6"/>
         <v>5</v>
       </c>
       <c r="B12" s="18">
         <v>37385.050000000003</v>
       </c>
       <c r="C12" s="18">
         <f t="shared" si="0"/>
-        <v>45572.375950000009</v>
+        <v>46484.571170000003</v>
       </c>
       <c r="D12" s="18">
         <f t="shared" si="1"/>
-        <v>3797.6979958333341</v>
+        <v>3873.7142641666674</v>
       </c>
       <c r="E12" s="19">
         <f t="shared" si="2"/>
-        <v>23.062943294534417</v>
+        <v>23.524580551619433</v>
       </c>
       <c r="F12" s="19">
         <f t="shared" si="3"/>
-        <v>11.531471647267209</v>
+        <v>11.762290275809717</v>
       </c>
       <c r="G12" s="19">
         <f t="shared" si="4"/>
-        <v>4.6125886589068834</v>
+        <v>4.7049161103238868</v>
       </c>
       <c r="H12" s="20">
         <f t="shared" si="5"/>
-        <v>21.909796129807695</v>
+        <v>22.348351524038463</v>
       </c>
     </row>
     <row r="13" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A13" s="8">
         <f t="shared" si="6"/>
         <v>6</v>
       </c>
       <c r="B13" s="18">
         <v>38600.43</v>
       </c>
       <c r="C13" s="18">
         <f t="shared" si="0"/>
-        <v>47053.924170000006</v>
+        <v>47995.774662000003</v>
       </c>
       <c r="D13" s="18">
         <f t="shared" si="1"/>
-        <v>3921.1603475000002</v>
+        <v>3999.6478885000001</v>
       </c>
       <c r="E13" s="19">
         <f t="shared" si="2"/>
-        <v>23.812714660931178</v>
+        <v>24.289359646761135</v>
       </c>
       <c r="F13" s="19">
         <f t="shared" si="3"/>
-        <v>11.906357330465589</v>
+        <v>12.144679823380567</v>
       </c>
       <c r="G13" s="19">
         <f t="shared" si="4"/>
-        <v>4.7625429321862356</v>
+        <v>4.8578719293522266</v>
       </c>
       <c r="H13" s="20">
         <f t="shared" si="5"/>
-        <v>22.622078927884619</v>
+        <v>23.074891664423077</v>
       </c>
     </row>
     <row r="14" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A14" s="8">
         <f t="shared" si="6"/>
         <v>7</v>
       </c>
       <c r="B14" s="18">
         <v>39059.57</v>
       </c>
       <c r="C14" s="18">
         <f t="shared" si="0"/>
-        <v>47613.615830000002</v>
+        <v>48566.669338</v>
       </c>
       <c r="D14" s="18">
         <f t="shared" si="1"/>
-        <v>3967.8013191666669</v>
+        <v>4047.2224448333336</v>
       </c>
       <c r="E14" s="19">
         <f t="shared" si="2"/>
-        <v>24.095959428137654</v>
+        <v>24.578273956477734</v>
       </c>
       <c r="F14" s="19">
         <f t="shared" si="3"/>
-        <v>12.047979714068827</v>
+        <v>12.289136978238867</v>
       </c>
       <c r="G14" s="19">
         <f t="shared" si="4"/>
-        <v>4.8191918856275304</v>
+        <v>4.9156547912955464</v>
       </c>
       <c r="H14" s="20">
         <f t="shared" si="5"/>
-        <v>22.891161456730771</v>
+        <v>23.349360258653846</v>
       </c>
     </row>
     <row r="15" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A15" s="8">
         <f t="shared" si="6"/>
         <v>8</v>
       </c>
       <c r="B15" s="18">
-        <v>40337.629999999997</v>
+        <v>40318.14</v>
       </c>
       <c r="C15" s="18">
         <f t="shared" si="0"/>
-        <v>49171.570970000001</v>
+        <v>50131.575276000003</v>
       </c>
       <c r="D15" s="18">
         <f t="shared" si="1"/>
-        <v>4097.6309141666661</v>
+        <v>4177.631273</v>
       </c>
       <c r="E15" s="19">
         <f t="shared" si="2"/>
-        <v>24.884398264170041</v>
+        <v>25.370230402834011</v>
       </c>
       <c r="F15" s="19">
         <f t="shared" si="3"/>
-        <v>12.442199132085021</v>
+        <v>12.685115201417005</v>
       </c>
       <c r="G15" s="19">
         <f t="shared" si="4"/>
-        <v>4.9768796528340085</v>
+        <v>5.0740460805668022</v>
       </c>
       <c r="H15" s="20">
         <f t="shared" si="5"/>
-        <v>23.640178350961538</v>
+        <v>24.10171888269231</v>
       </c>
     </row>
     <row r="16" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A16" s="8">
         <f t="shared" si="6"/>
         <v>9</v>
       </c>
       <c r="B16" s="18">
-        <v>40748.35</v>
+        <v>40720.800000000003</v>
       </c>
       <c r="C16" s="18">
         <f t="shared" si="0"/>
-        <v>49672.238649999999</v>
+        <v>50632.242720000009</v>
       </c>
       <c r="D16" s="18">
         <f t="shared" si="1"/>
-        <v>4139.3532208333336</v>
+        <v>4219.3535600000005</v>
       </c>
       <c r="E16" s="19">
         <f t="shared" si="2"/>
-        <v>25.137772596153845</v>
+        <v>25.623604615384622</v>
       </c>
       <c r="F16" s="19">
         <f t="shared" si="3"/>
-        <v>12.568886298076922</v>
+        <v>12.811802307692311</v>
       </c>
       <c r="G16" s="19">
         <f t="shared" si="4"/>
-        <v>5.0275545192307689</v>
+        <v>5.1247209230769242</v>
       </c>
       <c r="H16" s="20">
         <f t="shared" si="5"/>
-        <v>23.880883966346154</v>
+        <v>24.342424384615388</v>
       </c>
     </row>
     <row r="17" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A17" s="8">
         <f t="shared" si="6"/>
         <v>10</v>
       </c>
       <c r="B17" s="18">
-        <v>41979.32</v>
+        <v>41927.61</v>
       </c>
       <c r="C17" s="18">
         <f t="shared" si="0"/>
-        <v>51172.791080000003</v>
+        <v>52132.790274000006</v>
       </c>
       <c r="D17" s="18">
         <f t="shared" si="1"/>
-        <v>4264.3992566666666</v>
+        <v>4344.3991895000008</v>
       </c>
       <c r="E17" s="19">
         <f t="shared" si="2"/>
-        <v>25.897161477732794</v>
+        <v>26.38299102935223</v>
       </c>
       <c r="F17" s="19">
         <f t="shared" si="3"/>
-        <v>12.948580738866397</v>
+        <v>13.191495514676115</v>
       </c>
       <c r="G17" s="19">
         <f t="shared" si="4"/>
-        <v>5.179432295546559</v>
+        <v>5.2765982058704459</v>
       </c>
       <c r="H17" s="20">
         <f t="shared" si="5"/>
-        <v>24.602303403846154</v>
+        <v>25.063841477884619</v>
       </c>
     </row>
     <row r="18" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A18" s="8">
         <f t="shared" si="6"/>
         <v>11</v>
       </c>
       <c r="B18" s="18">
-        <v>42344.53</v>
+        <v>42285.65</v>
       </c>
       <c r="C18" s="18">
         <f t="shared" si="0"/>
-        <v>51617.982070000005</v>
+        <v>52577.977210000005</v>
       </c>
       <c r="D18" s="18">
         <f t="shared" si="1"/>
-        <v>4301.4985058333332</v>
+        <v>4381.4981008333334</v>
       </c>
       <c r="E18" s="19">
         <f t="shared" si="2"/>
-        <v>26.122460561740894</v>
+        <v>26.608288061740893</v>
       </c>
       <c r="F18" s="19">
         <f t="shared" si="3"/>
-        <v>13.061230280870447</v>
+        <v>13.304144030870447</v>
       </c>
       <c r="G18" s="19">
         <f t="shared" si="4"/>
-        <v>5.2244921123481785</v>
+        <v>5.3216576123481785</v>
       </c>
       <c r="H18" s="20">
         <f t="shared" si="5"/>
-        <v>24.816337533653847</v>
+        <v>25.277873658653849</v>
       </c>
     </row>
     <row r="19" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A19" s="8">
         <f t="shared" si="6"/>
         <v>12</v>
       </c>
       <c r="B19" s="18">
-        <v>43531.68</v>
+        <v>43449.51</v>
       </c>
       <c r="C19" s="18">
         <f t="shared" si="0"/>
-        <v>53065.117920000004</v>
+        <v>54025.120734000004</v>
       </c>
       <c r="D19" s="18">
         <f t="shared" si="1"/>
-        <v>4422.0931600000004</v>
+        <v>4502.0933945000006</v>
       </c>
       <c r="E19" s="19">
         <f t="shared" si="2"/>
-        <v>26.854816761133605</v>
+        <v>27.340648144736843</v>
       </c>
       <c r="F19" s="19">
         <f t="shared" si="3"/>
-        <v>13.427408380566803</v>
+        <v>13.670324072368421</v>
       </c>
       <c r="G19" s="19">
         <f t="shared" si="4"/>
-        <v>5.3709633522267213</v>
+        <v>5.4681296289473682</v>
       </c>
       <c r="H19" s="20">
         <f t="shared" si="5"/>
-        <v>25.512075923076925</v>
+        <v>25.973615737500001</v>
       </c>
     </row>
     <row r="20" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A20" s="8">
         <f t="shared" si="6"/>
         <v>13</v>
       </c>
       <c r="B20" s="18">
-        <v>43855.73</v>
+        <v>43767.199999999997</v>
       </c>
       <c r="C20" s="18">
         <f t="shared" si="0"/>
-        <v>53460.134870000009</v>
+        <v>54420.136480000001</v>
       </c>
       <c r="D20" s="18">
         <f t="shared" si="1"/>
-        <v>4455.0112391666671</v>
+        <v>4535.0113733333328</v>
       </c>
       <c r="E20" s="19">
         <f t="shared" si="2"/>
-        <v>27.05472412449393</v>
+        <v>27.540554898785427</v>
       </c>
       <c r="F20" s="19">
         <f t="shared" si="3"/>
-        <v>13.527362062246965</v>
+        <v>13.770277449392713</v>
       </c>
       <c r="G20" s="19">
         <f t="shared" si="4"/>
-        <v>5.4109448248987864</v>
+        <v>5.5081109797570855</v>
       </c>
       <c r="H20" s="20">
         <f t="shared" si="5"/>
-        <v>25.701987918269236</v>
+        <v>26.163527153846154</v>
       </c>
     </row>
     <row r="21" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A21" s="8">
         <f t="shared" si="6"/>
         <v>14</v>
       </c>
       <c r="B21" s="18">
-        <v>45002.64</v>
+        <v>44891.6</v>
       </c>
       <c r="C21" s="18">
         <f t="shared" si="0"/>
-        <v>54858.218160000004</v>
+        <v>55818.21544</v>
       </c>
       <c r="D21" s="18">
         <f t="shared" si="1"/>
-        <v>4571.51818</v>
+        <v>4651.5179533333339</v>
       </c>
       <c r="E21" s="19">
         <f t="shared" si="2"/>
-        <v>27.762256153846156</v>
+        <v>28.248084736842106</v>
       </c>
       <c r="F21" s="19">
         <f t="shared" si="3"/>
-        <v>13.881128076923078</v>
+        <v>14.124042368421053</v>
       </c>
       <c r="G21" s="19">
         <f t="shared" si="4"/>
-        <v>5.5524512307692309</v>
+        <v>5.649616947368421</v>
       </c>
       <c r="H21" s="20">
         <f t="shared" si="5"/>
-        <v>26.374143346153847</v>
+        <v>26.835680499999999</v>
       </c>
     </row>
     <row r="22" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A22" s="8">
         <f t="shared" si="6"/>
         <v>15</v>
       </c>
       <c r="B22" s="18">
-        <v>45290.97</v>
+        <v>45174.27</v>
       </c>
       <c r="C22" s="18">
         <f t="shared" si="0"/>
-        <v>55209.692430000003</v>
+        <v>56169.687317999997</v>
       </c>
       <c r="D22" s="18">
         <f t="shared" si="1"/>
-        <v>4600.8077025000002</v>
+        <v>4680.8072764999997</v>
       </c>
       <c r="E22" s="19">
         <f t="shared" si="2"/>
-        <v>27.940127747975708</v>
+        <v>28.425955120445341</v>
       </c>
       <c r="F22" s="19">
         <f t="shared" si="3"/>
-        <v>13.970063873987854</v>
+        <v>14.21297756022267</v>
       </c>
       <c r="G22" s="19">
         <f t="shared" si="4"/>
-        <v>5.5880255495951419</v>
+        <v>5.6851910240890682</v>
       </c>
       <c r="H22" s="20">
         <f t="shared" si="5"/>
-        <v>26.543121360576926</v>
+        <v>27.004657364423075</v>
       </c>
     </row>
     <row r="23" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A23" s="8">
         <f t="shared" si="6"/>
         <v>16</v>
       </c>
       <c r="B23" s="18">
-        <v>46430.36</v>
+        <v>46291.31</v>
       </c>
       <c r="C23" s="18">
         <f t="shared" si="0"/>
-        <v>56598.608840000008</v>
+        <v>57558.614853999999</v>
       </c>
       <c r="D23" s="18">
         <f t="shared" si="1"/>
-        <v>4716.550736666667</v>
+        <v>4796.5512378333333</v>
       </c>
       <c r="E23" s="19">
         <f t="shared" si="2"/>
-        <v>28.643020668016199</v>
+        <v>29.128853671052632</v>
       </c>
       <c r="F23" s="19">
         <f t="shared" si="3"/>
-        <v>14.321510334008099</v>
+        <v>14.564426835526316</v>
       </c>
       <c r="G23" s="19">
         <f t="shared" si="4"/>
-        <v>5.7286041336032394</v>
+        <v>5.8257707342105265</v>
       </c>
       <c r="H23" s="20">
         <f t="shared" si="5"/>
-        <v>27.210869634615388</v>
+        <v>27.672410987500001</v>
       </c>
     </row>
     <row r="24" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A24" s="8">
         <f t="shared" si="6"/>
         <v>17</v>
       </c>
       <c r="B24" s="18">
-        <v>46711.49</v>
+        <v>46566.92</v>
       </c>
       <c r="C24" s="18">
         <f t="shared" si="0"/>
-        <v>56941.30631</v>
+        <v>57901.308327999999</v>
       </c>
       <c r="D24" s="18">
         <f t="shared" si="1"/>
-        <v>4745.1088591666667</v>
+        <v>4825.109027333333</v>
       </c>
       <c r="E24" s="19">
         <f t="shared" si="2"/>
-        <v>28.81645056174089</v>
+        <v>29.302281542510119</v>
       </c>
       <c r="F24" s="19">
         <f t="shared" si="3"/>
-        <v>14.408225280870445</v>
+        <v>14.65114077125506</v>
       </c>
       <c r="G24" s="19">
         <f t="shared" si="4"/>
-        <v>5.7632901123481783</v>
+        <v>5.860456308502024</v>
       </c>
       <c r="H24" s="20">
         <f t="shared" si="5"/>
-        <v>27.375628033653847</v>
+        <v>27.837167465384614</v>
       </c>
     </row>
     <row r="25" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A25" s="8">
         <f t="shared" si="6"/>
         <v>18</v>
       </c>
       <c r="B25" s="18">
-        <v>47814.93</v>
+        <v>47648.7</v>
       </c>
       <c r="C25" s="18">
         <f t="shared" si="0"/>
-        <v>58286.399670000006</v>
+        <v>59246.393579999996</v>
       </c>
       <c r="D25" s="18">
         <f t="shared" si="1"/>
-        <v>4857.1999725000005</v>
+        <v>4937.1994649999997</v>
       </c>
       <c r="E25" s="19">
         <f t="shared" si="2"/>
-        <v>29.49716582489879</v>
+        <v>29.982992702429147</v>
       </c>
       <c r="F25" s="19">
         <f t="shared" si="3"/>
-        <v>14.748582912449395</v>
+        <v>14.991496351214574</v>
       </c>
       <c r="G25" s="19">
         <f t="shared" si="4"/>
-        <v>5.899433164979758</v>
+        <v>5.9965985404858291</v>
       </c>
       <c r="H25" s="20">
         <f t="shared" si="5"/>
-        <v>28.022307533653848</v>
+        <v>28.483843067307692</v>
       </c>
     </row>
     <row r="26" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A26" s="8">
         <f t="shared" si="6"/>
         <v>19</v>
       </c>
       <c r="B26" s="18">
-        <v>48061.919999999998</v>
+        <v>47890.85</v>
       </c>
       <c r="C26" s="18">
         <f t="shared" si="0"/>
-        <v>58587.480479999998</v>
+        <v>59547.482889999999</v>
       </c>
       <c r="D26" s="18">
         <f t="shared" si="1"/>
-        <v>4882.2900399999999</v>
+        <v>4962.2902408333339</v>
       </c>
       <c r="E26" s="19">
         <f t="shared" si="2"/>
-        <v>29.649534655870443</v>
+        <v>30.135365835020242</v>
       </c>
       <c r="F26" s="19">
         <f t="shared" si="3"/>
-        <v>14.824767327935222</v>
+        <v>15.067682917510121</v>
       </c>
       <c r="G26" s="19">
         <f t="shared" si="4"/>
-        <v>5.9299069311740888</v>
+        <v>6.0270731670040485</v>
       </c>
       <c r="H26" s="20">
         <f t="shared" si="5"/>
-        <v>28.167057923076921</v>
+        <v>28.62859754326923</v>
       </c>
     </row>
     <row r="27" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A27" s="8">
         <f t="shared" si="6"/>
         <v>20</v>
       </c>
       <c r="B27" s="18">
-        <v>49133.120000000003</v>
+        <v>48941.03</v>
       </c>
       <c r="C27" s="18">
         <f t="shared" si="0"/>
-        <v>59893.273280000009</v>
+        <v>60853.276702000003</v>
       </c>
       <c r="D27" s="18">
         <f t="shared" si="1"/>
-        <v>4991.1061066666671</v>
+        <v>5071.1063918333339</v>
       </c>
       <c r="E27" s="19">
         <f t="shared" si="2"/>
-        <v>30.310360971659922</v>
+        <v>30.796192662955466</v>
       </c>
       <c r="F27" s="19">
         <f t="shared" si="3"/>
-        <v>15.155180485829961</v>
+        <v>15.398096331477733</v>
       </c>
       <c r="G27" s="19">
         <f t="shared" si="4"/>
-        <v>6.062072194331984</v>
+        <v>6.1592385325910932</v>
       </c>
       <c r="H27" s="20">
         <f t="shared" si="5"/>
-        <v>28.794842923076928</v>
+        <v>29.256383029807694</v>
       </c>
     </row>
     <row r="28" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A28" s="8">
         <f t="shared" si="6"/>
         <v>21</v>
       </c>
       <c r="B28" s="18">
-        <v>49349.71</v>
+        <v>49153.37</v>
       </c>
       <c r="C28" s="18">
         <f t="shared" si="0"/>
-        <v>60157.296490000001</v>
+        <v>61117.300258000003</v>
       </c>
       <c r="D28" s="18">
         <f t="shared" si="1"/>
-        <v>5013.1080408333328</v>
+        <v>5093.1083548333345</v>
       </c>
       <c r="E28" s="19">
         <f t="shared" si="2"/>
-        <v>30.443975956477733</v>
+        <v>30.929807822874494</v>
       </c>
       <c r="F28" s="19">
         <f t="shared" si="3"/>
-        <v>15.221987978238866</v>
+        <v>15.464903911437247</v>
       </c>
       <c r="G28" s="19">
         <f t="shared" si="4"/>
-        <v>6.0887951912955467</v>
+        <v>6.1859615645748987</v>
       </c>
       <c r="H28" s="20">
         <f t="shared" si="5"/>
-        <v>28.921777158653846</v>
+        <v>29.38331743173077</v>
       </c>
     </row>
     <row r="29" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A29" s="8">
         <f t="shared" si="6"/>
         <v>22</v>
       </c>
       <c r="B29" s="18">
-        <v>50417.63</v>
+        <v>50200.33</v>
       </c>
       <c r="C29" s="18">
         <f t="shared" si="0"/>
-        <v>61459.090969999997</v>
+        <v>62419.090322000004</v>
       </c>
       <c r="D29" s="18">
         <f t="shared" si="1"/>
-        <v>5121.5909141666671</v>
+        <v>5201.590860166667</v>
       </c>
       <c r="E29" s="19">
         <f t="shared" si="2"/>
-        <v>31.102778830971658</v>
+        <v>31.58860846255061</v>
       </c>
       <c r="F29" s="19">
         <f t="shared" si="3"/>
-        <v>15.551389415485829</v>
+        <v>15.794304231275305</v>
       </c>
       <c r="G29" s="19">
         <f t="shared" si="4"/>
-        <v>6.220555766194332</v>
+        <v>6.3177216925101218</v>
       </c>
       <c r="H29" s="20">
         <f t="shared" si="5"/>
-        <v>29.547639889423074</v>
+        <v>30.00917803942308</v>
       </c>
     </row>
     <row r="30" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A30" s="8">
         <f t="shared" si="6"/>
         <v>23</v>
       </c>
       <c r="B30" s="18">
-        <v>52161.37</v>
+        <v>51909.85</v>
       </c>
       <c r="C30" s="18">
         <f t="shared" si="0"/>
-        <v>63584.710030000009</v>
+        <v>64544.707490000001</v>
       </c>
       <c r="D30" s="18">
         <f t="shared" si="1"/>
-        <v>5298.7258358333338</v>
+        <v>5378.7256241666664</v>
       </c>
       <c r="E30" s="19">
         <f t="shared" si="2"/>
-        <v>32.178496978744946</v>
+        <v>32.664325652834009</v>
       </c>
       <c r="F30" s="19">
         <f t="shared" si="3"/>
-        <v>16.089248489372473</v>
+        <v>16.332162826417004</v>
       </c>
       <c r="G30" s="19">
         <f t="shared" si="4"/>
-        <v>6.4356993957489887</v>
+        <v>6.532865130566802</v>
       </c>
       <c r="H30" s="20">
         <f t="shared" si="5"/>
-        <v>30.569572129807696</v>
+        <v>31.031109370192308</v>
       </c>
     </row>
     <row r="31" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A31" s="8">
         <f t="shared" si="6"/>
         <v>24</v>
       </c>
       <c r="B31" s="18">
-        <v>53886.33</v>
+        <v>53600.959999999999</v>
       </c>
       <c r="C31" s="18">
         <f t="shared" si="0"/>
-        <v>65687.436270000006</v>
+        <v>66647.433663999996</v>
       </c>
       <c r="D31" s="18">
         <f t="shared" si="1"/>
-        <v>5473.9530225000008</v>
+        <v>5553.9528053333343</v>
       </c>
       <c r="E31" s="19">
         <f t="shared" si="2"/>
-        <v>33.242629691295548</v>
+        <v>33.728458331983802</v>
       </c>
       <c r="F31" s="19">
         <f t="shared" si="3"/>
-        <v>16.621314845647774</v>
+        <v>16.864229165991901</v>
       </c>
       <c r="G31" s="19">
         <f t="shared" si="4"/>
-        <v>6.6485259382591098</v>
+        <v>6.7456916663967608</v>
       </c>
       <c r="H31" s="20">
         <f t="shared" si="5"/>
-        <v>31.580498206730773</v>
+        <v>32.042035415384611</v>
       </c>
     </row>
     <row r="32" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A32" s="8">
         <f t="shared" si="6"/>
         <v>25</v>
       </c>
       <c r="B32" s="18">
-        <v>54002.9</v>
+        <v>53715.24</v>
       </c>
       <c r="C32" s="18">
         <f t="shared" si="0"/>
-        <v>65829.535100000008</v>
+        <v>66789.529416000005</v>
       </c>
       <c r="D32" s="18">
         <f t="shared" si="1"/>
-        <v>5485.7945916666667</v>
+        <v>5565.7941179999998</v>
       </c>
       <c r="E32" s="19">
         <f t="shared" si="2"/>
-        <v>33.314542054655874</v>
+        <v>33.800369137651828</v>
       </c>
       <c r="F32" s="19">
         <f t="shared" si="3"/>
-        <v>16.657271027327937</v>
+        <v>16.900184568825914</v>
       </c>
       <c r="G32" s="19">
         <f t="shared" si="4"/>
-        <v>6.6629084109311751</v>
+        <v>6.7600738275303653</v>
       </c>
       <c r="H32" s="20">
         <f t="shared" si="5"/>
-        <v>31.648814951923082</v>
+        <v>32.11035068076923</v>
       </c>
     </row>
     <row r="33" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A33" s="8">
         <f t="shared" si="6"/>
         <v>26</v>
       </c>
       <c r="B33" s="18">
-        <v>54093.52</v>
+        <v>53804.09</v>
       </c>
       <c r="C33" s="18">
         <f t="shared" si="0"/>
-        <v>65940.000880000007</v>
+        <v>66900.005506000001</v>
       </c>
       <c r="D33" s="18">
         <f t="shared" si="1"/>
-        <v>5495.0000733333336</v>
+        <v>5575.0004588333341</v>
       </c>
       <c r="E33" s="19">
         <f t="shared" si="2"/>
-        <v>33.370445789473685</v>
+        <v>33.85627809008097</v>
       </c>
       <c r="F33" s="19">
         <f t="shared" si="3"/>
-        <v>16.685222894736842</v>
+        <v>16.928139045040485</v>
       </c>
       <c r="G33" s="19">
         <f t="shared" si="4"/>
-        <v>6.6740891578947368</v>
+        <v>6.7712556180161938</v>
       </c>
       <c r="H33" s="20">
         <f t="shared" si="5"/>
-        <v>31.701923500000003</v>
+        <v>32.16346418557692</v>
       </c>
     </row>
     <row r="34" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A34" s="8">
         <f t="shared" si="6"/>
         <v>27</v>
       </c>
       <c r="B34" s="18">
-        <v>54196.28</v>
+        <v>53904.83</v>
       </c>
       <c r="C34" s="18">
         <f t="shared" si="0"/>
-        <v>66065.265320000006</v>
+        <v>67025.265622000006</v>
       </c>
       <c r="D34" s="18">
         <f t="shared" si="1"/>
-        <v>5505.4387766666669</v>
+        <v>5585.4388018333339</v>
       </c>
       <c r="E34" s="19">
         <f t="shared" si="2"/>
-        <v>33.433838724696358</v>
+        <v>33.91966883704454</v>
       </c>
       <c r="F34" s="19">
         <f t="shared" si="3"/>
-        <v>16.716919362348179</v>
+        <v>16.95983441852227</v>
       </c>
       <c r="G34" s="19">
         <f t="shared" si="4"/>
-        <v>6.6867677449392717</v>
+        <v>6.7839337674089082</v>
       </c>
       <c r="H34" s="20">
         <f t="shared" si="5"/>
-        <v>31.762146788461543</v>
+        <v>32.223685395192312</v>
       </c>
     </row>
     <row r="35" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A35" s="8">
         <f t="shared" si="6"/>
         <v>28</v>
       </c>
       <c r="B35" s="18">
-        <v>54274.09</v>
+        <v>53981.11</v>
       </c>
       <c r="C35" s="18">
         <f t="shared" si="0"/>
-        <v>66160.115709999998</v>
+        <v>67120.112174000009</v>
       </c>
       <c r="D35" s="18">
         <f t="shared" si="1"/>
-        <v>5513.3429758333332</v>
+        <v>5593.3426811666677</v>
       </c>
       <c r="E35" s="19">
         <f t="shared" si="2"/>
-        <v>33.481839934210527</v>
+        <v>33.967668104251018</v>
       </c>
       <c r="F35" s="19">
         <f t="shared" si="3"/>
-        <v>16.740919967105263</v>
+        <v>16.983834052125509</v>
       </c>
       <c r="G35" s="19">
         <f t="shared" si="4"/>
-        <v>6.6963679868421053</v>
+        <v>6.7935336208502033</v>
       </c>
       <c r="H35" s="20">
         <f t="shared" si="5"/>
-        <v>31.8077479375</v>
+        <v>32.269284699038465</v>
       </c>
     </row>
     <row r="36" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A36" s="8">
         <f t="shared" si="6"/>
         <v>29</v>
       </c>
       <c r="B36" s="18">
-        <v>54346.14</v>
+        <v>54051.75</v>
       </c>
       <c r="C36" s="18">
         <f t="shared" si="0"/>
-        <v>66247.944660000008</v>
+        <v>67207.945950000008</v>
       </c>
       <c r="D36" s="18">
         <f t="shared" si="1"/>
-        <v>5520.6620550000007</v>
+        <v>5600.6621625000007</v>
       </c>
       <c r="E36" s="19">
         <f t="shared" si="2"/>
-        <v>33.526287783400811</v>
+        <v>34.012118395748992</v>
       </c>
       <c r="F36" s="19">
         <f t="shared" si="3"/>
-        <v>16.763143891700405</v>
+        <v>17.006059197874496</v>
       </c>
       <c r="G36" s="19">
         <f t="shared" si="4"/>
-        <v>6.705257556680162</v>
+        <v>6.8024236791497987</v>
       </c>
       <c r="H36" s="20">
         <f t="shared" si="5"/>
-        <v>31.849973394230773</v>
+        <v>32.311512475961543</v>
       </c>
     </row>
     <row r="37" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A37" s="8">
         <f t="shared" si="6"/>
         <v>30</v>
       </c>
       <c r="B37" s="18">
-        <v>54412.94</v>
+        <v>54117.24</v>
       </c>
       <c r="C37" s="18">
         <f t="shared" si="0"/>
-        <v>66329.373860000007</v>
+        <v>67289.376216000004</v>
       </c>
       <c r="D37" s="18">
         <f t="shared" si="1"/>
-        <v>5527.4478216666676</v>
+        <v>5607.448018</v>
       </c>
       <c r="E37" s="19">
         <f t="shared" si="2"/>
-        <v>33.567496892712555</v>
+        <v>34.053328044534418</v>
       </c>
       <c r="F37" s="19">
         <f t="shared" si="3"/>
-        <v>16.783748446356277</v>
+        <v>17.026664022267209</v>
       </c>
       <c r="G37" s="19">
         <f t="shared" si="4"/>
-        <v>6.7134993785425108</v>
+        <v>6.8106656089068833</v>
       </c>
       <c r="H37" s="20">
         <f t="shared" si="5"/>
-        <v>31.889122048076928</v>
+        <v>32.350661642307692</v>
       </c>
     </row>
     <row r="38" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A38" s="8">
         <f t="shared" si="6"/>
         <v>31</v>
       </c>
       <c r="B38" s="18">
-        <v>54474.76</v>
+        <v>54177.84</v>
       </c>
       <c r="C38" s="18">
         <f t="shared" si="0"/>
-        <v>66404.732440000007</v>
+        <v>67364.726255999994</v>
       </c>
       <c r="D38" s="18">
         <f t="shared" si="1"/>
-        <v>5533.7277033333339</v>
+        <v>5613.7271879999998</v>
       </c>
       <c r="E38" s="19">
         <f t="shared" si="2"/>
-        <v>33.605633825910935</v>
+        <v>34.091460655870442</v>
       </c>
       <c r="F38" s="19">
         <f t="shared" si="3"/>
-        <v>16.802816912955468</v>
+        <v>17.045730327935221</v>
       </c>
       <c r="G38" s="19">
         <f t="shared" si="4"/>
-        <v>6.7211267651821869</v>
+        <v>6.8182921311740881</v>
       </c>
       <c r="H38" s="20">
         <f t="shared" si="5"/>
-        <v>31.925352134615387</v>
+        <v>32.386887623076923</v>
       </c>
     </row>
     <row r="39" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A39" s="8">
         <f t="shared" si="6"/>
         <v>32</v>
       </c>
       <c r="B39" s="18">
-        <v>54532.02</v>
+        <v>54233.98</v>
       </c>
       <c r="C39" s="18">
         <f t="shared" si="0"/>
-        <v>66474.532380000004</v>
+        <v>67434.530732000014</v>
       </c>
       <c r="D39" s="18">
         <f t="shared" si="1"/>
-        <v>5539.5443650000007</v>
+        <v>5619.5442276666672</v>
       </c>
       <c r="E39" s="19">
         <f t="shared" si="2"/>
-        <v>33.64095768218624</v>
+        <v>34.126786807692312</v>
       </c>
       <c r="F39" s="19">
         <f t="shared" si="3"/>
-        <v>16.82047884109312</v>
+        <v>17.063393403846156</v>
       </c>
       <c r="G39" s="19">
         <f t="shared" si="4"/>
-        <v>6.7281915364372482</v>
+        <v>6.8253573615384626</v>
       </c>
       <c r="H39" s="20">
         <f t="shared" si="5"/>
-        <v>31.958909798076924</v>
+        <v>32.420447467307696</v>
       </c>
     </row>
     <row r="40" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A40" s="8">
         <f t="shared" si="6"/>
         <v>33</v>
       </c>
       <c r="B40" s="18">
-        <v>54585.02</v>
+        <v>54285.94</v>
       </c>
       <c r="C40" s="18">
         <f t="shared" si="0"/>
-        <v>66539.139380000008</v>
+        <v>67499.13779600001</v>
       </c>
       <c r="D40" s="18">
         <f t="shared" si="1"/>
-        <v>5544.9282816666664</v>
+        <v>5624.9281496666672</v>
       </c>
       <c r="E40" s="19">
         <f t="shared" si="2"/>
-        <v>33.67365353238867</v>
+        <v>34.159482690283404</v>
       </c>
       <c r="F40" s="19">
         <f t="shared" si="3"/>
-        <v>16.836826766194335</v>
+        <v>17.079741345141702</v>
       </c>
       <c r="G40" s="19">
         <f t="shared" si="4"/>
-        <v>6.734730706477734</v>
+        <v>6.8318965380566805</v>
       </c>
       <c r="H40" s="20">
         <f t="shared" si="5"/>
-        <v>31.989970855769233</v>
+        <v>32.451508555769237</v>
       </c>
     </row>
     <row r="41" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A41" s="8">
         <f t="shared" si="6"/>
         <v>34</v>
       </c>
       <c r="B41" s="18">
-        <v>54634.13</v>
+        <v>54334.09</v>
       </c>
       <c r="C41" s="18">
         <f t="shared" si="0"/>
-        <v>66599.00447</v>
+        <v>67559.007505999994</v>
       </c>
       <c r="D41" s="18">
         <f t="shared" si="1"/>
-        <v>5549.9170391666676</v>
+        <v>5629.9172921666659</v>
       </c>
       <c r="E41" s="19">
         <f t="shared" si="2"/>
-        <v>33.703949630566804</v>
+        <v>34.189781126518213</v>
       </c>
       <c r="F41" s="19">
         <f t="shared" si="3"/>
-        <v>16.851974815283402</v>
+        <v>17.094890563259106</v>
       </c>
       <c r="G41" s="19">
         <f t="shared" si="4"/>
-        <v>6.7407899261133606</v>
+        <v>6.8379562253036426</v>
       </c>
       <c r="H41" s="20">
         <f t="shared" si="5"/>
-        <v>32.018752149038463</v>
+        <v>32.480292070192306</v>
       </c>
     </row>
     <row r="42" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A42" s="21">
         <f t="shared" si="6"/>
         <v>35</v>
       </c>
       <c r="B42" s="22">
-        <v>54679.57</v>
+        <v>54378.64</v>
       </c>
       <c r="C42" s="22">
         <f t="shared" si="0"/>
-        <v>66654.395830000009</v>
+        <v>67614.400976000004</v>
       </c>
       <c r="D42" s="22">
         <f t="shared" si="1"/>
-        <v>5554.5329858333344</v>
+        <v>5634.5334146666664</v>
       </c>
       <c r="E42" s="23">
         <f t="shared" si="2"/>
-        <v>33.731981695344132</v>
+        <v>34.217814259109311</v>
       </c>
       <c r="F42" s="23">
         <f t="shared" si="3"/>
-        <v>16.865990847672066</v>
+        <v>17.108907129554655</v>
       </c>
       <c r="G42" s="23">
         <f t="shared" si="4"/>
-        <v>6.7463963390688262</v>
+        <v>6.8435628518218623</v>
       </c>
       <c r="H42" s="24">
         <f t="shared" si="5"/>
-        <v>32.045382610576929</v>
+        <v>32.50692354615385</v>
       </c>
     </row>
   </sheetData>
   <dataConsolidate/>
   <mergeCells count="3">
     <mergeCell ref="B4:C4"/>
     <mergeCell ref="E4:H4"/>
     <mergeCell ref="E5:G5"/>
   </mergeCells>
   <pageMargins left="0.39370078740157483" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0">
     <oddFooter>&amp;L&amp;"Calibri,Standaard"&amp;F</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0A00-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:H42"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.88671875" defaultRowHeight="13.8" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="1" width="6.44140625" style="2" bestFit="1" customWidth="1"/>
     <col min="2" max="4" width="15.33203125" style="2" customWidth="1"/>
     <col min="5" max="8" width="12.33203125" style="2" customWidth="1"/>
     <col min="9" max="16384" width="8.88671875" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A1" s="1" t="s">
         <v>39</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="2" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A2" s="4"/>
       <c r="D2" s="3">
         <f>Inhoud!B4</f>
-        <v>46054</v>
+        <v>46235</v>
       </c>
     </row>
     <row r="3" spans="1:8" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A3" s="1"/>
       <c r="B3" s="1"/>
       <c r="C3" s="5" t="s">
         <v>1</v>
       </c>
       <c r="D3" s="33">
         <f>Inhoud!B6</f>
-        <v>1.2190000000000001</v>
+        <v>1.2434000000000001</v>
       </c>
     </row>
     <row r="4" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A4" s="6"/>
       <c r="B4" s="41" t="s">
         <v>2</v>
       </c>
       <c r="C4" s="42"/>
       <c r="D4" s="7" t="s">
         <v>3</v>
       </c>
       <c r="E4" s="41" t="s">
         <v>4</v>
       </c>
       <c r="F4" s="43"/>
       <c r="G4" s="43"/>
       <c r="H4" s="42"/>
     </row>
     <row r="5" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A5" s="8"/>
       <c r="B5" s="9">
         <v>1</v>
       </c>
       <c r="C5" s="10"/>
       <c r="D5" s="10"/>
       <c r="E5" s="44" t="s">
         <v>5</v>
       </c>
       <c r="F5" s="45"/>
       <c r="G5" s="46"/>
       <c r="H5" s="11" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="6" spans="1:8" s="17" customFormat="1" x14ac:dyDescent="0.3">
       <c r="A6" s="12"/>
       <c r="B6" s="14" t="str">
         <f>'L4'!$B$6</f>
         <v>basis 01/01/2022</v>
       </c>
       <c r="C6" s="13">
         <f>D2</f>
-        <v>46054</v>
+        <v>46235</v>
       </c>
       <c r="D6" s="13">
         <f>C6</f>
-        <v>46054</v>
+        <v>46235</v>
       </c>
       <c r="E6" s="14">
         <v>1</v>
       </c>
       <c r="F6" s="15">
         <v>0.5</v>
       </c>
       <c r="G6" s="16">
         <v>0.2</v>
       </c>
       <c r="H6" s="12"/>
     </row>
     <row r="7" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A7" s="8">
         <v>0</v>
       </c>
       <c r="B7" s="18">
         <v>35651.75</v>
       </c>
       <c r="C7" s="18">
         <f t="shared" ref="C7:C42" si="0">B7*$D$3</f>
-        <v>43459.483250000005</v>
+        <v>44329.385950000004</v>
       </c>
       <c r="D7" s="18">
         <f t="shared" ref="D7:D42" si="1">B7/12*$D$3</f>
-        <v>3621.6236041666666</v>
+        <v>3694.1154958333332</v>
       </c>
       <c r="E7" s="19">
         <f t="shared" ref="E7:E42" si="2">C7/1976</f>
-        <v>21.993665612348181</v>
+        <v>22.433899772267207</v>
       </c>
       <c r="F7" s="19">
         <f>E7/2</f>
-        <v>10.996832806174091</v>
+        <v>11.216949886133603</v>
       </c>
       <c r="G7" s="19">
         <f>E7/5</f>
-        <v>4.3987331224696362</v>
+        <v>4.486779954453441</v>
       </c>
       <c r="H7" s="20">
         <f>C7/2080</f>
-        <v>20.893982331730772</v>
+        <v>21.312204783653847</v>
       </c>
     </row>
     <row r="8" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A8" s="8">
         <f>A7+1</f>
         <v>1</v>
       </c>
       <c r="B8" s="18">
         <v>36200.44</v>
       </c>
       <c r="C8" s="18">
         <f t="shared" si="0"/>
-        <v>44128.336360000008</v>
+        <v>45011.627096000004</v>
       </c>
       <c r="D8" s="18">
         <f t="shared" si="1"/>
-        <v>3677.3613633333334</v>
+        <v>3750.9689246666667</v>
       </c>
       <c r="E8" s="19">
         <f t="shared" si="2"/>
-        <v>22.332154028340085</v>
+        <v>22.77916351012146</v>
       </c>
       <c r="F8" s="19">
         <f t="shared" ref="F8:F42" si="3">E8/2</f>
-        <v>11.166077014170043</v>
+        <v>11.38958175506073</v>
       </c>
       <c r="G8" s="19">
         <f t="shared" ref="G8:G42" si="4">E8/5</f>
-        <v>4.4664308056680166</v>
+        <v>4.5558327020242917</v>
       </c>
       <c r="H8" s="20">
         <f t="shared" ref="H8:H42" si="5">C8/2080</f>
-        <v>21.215546326923082</v>
+        <v>21.640205334615388</v>
       </c>
     </row>
     <row r="9" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A9" s="8">
         <f t="shared" ref="A9:A42" si="6">A8+1</f>
         <v>2</v>
       </c>
       <c r="B9" s="18">
         <v>36748.589999999997</v>
       </c>
       <c r="C9" s="18">
         <f t="shared" si="0"/>
-        <v>44796.531210000001</v>
+        <v>45693.196806</v>
       </c>
       <c r="D9" s="18">
         <f t="shared" si="1"/>
-        <v>3733.0442674999999</v>
+        <v>3807.7664004999997</v>
       </c>
       <c r="E9" s="19">
         <f t="shared" si="2"/>
-        <v>22.670309316801621</v>
+        <v>23.124087452429151</v>
       </c>
       <c r="F9" s="19">
         <f t="shared" si="3"/>
-        <v>11.33515465840081</v>
+        <v>11.562043726214576</v>
       </c>
       <c r="G9" s="19">
         <f t="shared" si="4"/>
-        <v>4.534061863360324</v>
+        <v>4.6248174904858299</v>
       </c>
       <c r="H9" s="20">
         <f t="shared" si="5"/>
-        <v>21.536793850961541</v>
+        <v>21.967883079807692</v>
       </c>
     </row>
     <row r="10" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A10" s="8">
         <f t="shared" si="6"/>
         <v>3</v>
       </c>
       <c r="B10" s="18">
         <v>37482.53</v>
       </c>
       <c r="C10" s="18">
         <f t="shared" si="0"/>
-        <v>45691.20407</v>
+        <v>46605.777802000004</v>
       </c>
       <c r="D10" s="18">
         <f t="shared" si="1"/>
-        <v>3807.6003391666668</v>
+        <v>3883.8148168333332</v>
       </c>
       <c r="E10" s="19">
         <f t="shared" si="2"/>
-        <v>23.123078982793523</v>
+        <v>23.585919940283404</v>
       </c>
       <c r="F10" s="19">
         <f t="shared" si="3"/>
-        <v>11.561539491396761</v>
+        <v>11.792959970141702</v>
       </c>
       <c r="G10" s="19">
         <f t="shared" si="4"/>
-        <v>4.6246157965587047</v>
+        <v>4.7171839880566804</v>
       </c>
       <c r="H10" s="20">
         <f t="shared" si="5"/>
-        <v>21.966925033653848</v>
+        <v>22.406623943269231</v>
       </c>
     </row>
     <row r="11" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A11" s="8">
         <f t="shared" si="6"/>
         <v>4</v>
       </c>
       <c r="B11" s="18">
         <v>38012.5</v>
       </c>
       <c r="C11" s="18">
         <f t="shared" si="0"/>
-        <v>46337.237500000003</v>
+        <v>47264.7425</v>
       </c>
       <c r="D11" s="18">
         <f t="shared" si="1"/>
-        <v>3861.4364583333336</v>
+        <v>3938.7285416666668</v>
       </c>
       <c r="E11" s="19">
         <f t="shared" si="2"/>
-        <v>23.450018977732796</v>
+        <v>23.919404099190285</v>
       </c>
       <c r="F11" s="19">
         <f t="shared" si="3"/>
-        <v>11.725009488866398</v>
+        <v>11.959702049595142</v>
       </c>
       <c r="G11" s="19">
         <f t="shared" si="4"/>
-        <v>4.6900037955465592</v>
+        <v>4.7838808198380569</v>
       </c>
       <c r="H11" s="20">
         <f t="shared" si="5"/>
-        <v>22.277518028846156</v>
+        <v>22.723433894230769</v>
       </c>
     </row>
     <row r="12" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A12" s="8">
         <f t="shared" si="6"/>
         <v>5</v>
       </c>
       <c r="B12" s="18">
         <v>38979.5</v>
       </c>
       <c r="C12" s="18">
         <f t="shared" si="0"/>
-        <v>47516.010500000004</v>
+        <v>48467.1103</v>
       </c>
       <c r="D12" s="18">
         <f t="shared" si="1"/>
-        <v>3959.6675416666667</v>
+        <v>4038.9258583333335</v>
       </c>
       <c r="E12" s="19">
         <f t="shared" si="2"/>
-        <v>24.046564018218625</v>
+        <v>24.527889827935223</v>
       </c>
       <c r="F12" s="19">
         <f t="shared" si="3"/>
-        <v>12.023282009109312</v>
+        <v>12.263944913967611</v>
       </c>
       <c r="G12" s="19">
         <f t="shared" si="4"/>
-        <v>4.8093128036437252</v>
+        <v>4.9055779655870442</v>
       </c>
       <c r="H12" s="20">
         <f t="shared" si="5"/>
-        <v>22.844235817307695</v>
+        <v>23.301495336538462</v>
       </c>
     </row>
     <row r="13" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A13" s="8">
         <f t="shared" si="6"/>
         <v>6</v>
       </c>
       <c r="B13" s="18">
-        <v>39458.129999999997</v>
+        <v>39455.9</v>
       </c>
       <c r="C13" s="18">
         <f t="shared" si="0"/>
-        <v>48099.460469999998</v>
+        <v>49059.466060000006</v>
       </c>
       <c r="D13" s="18">
         <f t="shared" si="1"/>
-        <v>4008.2883725000002</v>
+        <v>4088.2888383333338</v>
       </c>
       <c r="E13" s="19">
         <f t="shared" si="2"/>
-        <v>24.341832221659917</v>
+        <v>24.827665010121461</v>
       </c>
       <c r="F13" s="19">
         <f t="shared" si="3"/>
-        <v>12.170916110829959</v>
+        <v>12.41383250506073</v>
       </c>
       <c r="G13" s="19">
         <f t="shared" si="4"/>
-        <v>4.8683664443319836</v>
+        <v>4.9655330020242925</v>
       </c>
       <c r="H13" s="20">
         <f t="shared" si="5"/>
-        <v>23.124740610576922</v>
+        <v>23.586281759615389</v>
       </c>
     </row>
     <row r="14" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A14" s="8">
         <f t="shared" si="6"/>
         <v>7</v>
       </c>
       <c r="B14" s="18">
-        <v>40374.5</v>
+        <v>40354.28</v>
       </c>
       <c r="C14" s="18">
         <f t="shared" si="0"/>
-        <v>49216.515500000001</v>
+        <v>50176.511751999999</v>
       </c>
       <c r="D14" s="18">
         <f t="shared" si="1"/>
-        <v>4101.3762916666665</v>
+        <v>4181.3759793333338</v>
       </c>
       <c r="E14" s="19">
         <f t="shared" si="2"/>
-        <v>24.907143471659921</v>
+        <v>25.392971534412954</v>
       </c>
       <c r="F14" s="19">
         <f t="shared" si="3"/>
-        <v>12.453571735829961</v>
+        <v>12.696485767206477</v>
       </c>
       <c r="G14" s="19">
         <f t="shared" si="4"/>
-        <v>4.9814286943319841</v>
+        <v>5.0785943068825912</v>
       </c>
       <c r="H14" s="20">
         <f t="shared" si="5"/>
-        <v>23.661786298076922</v>
+        <v>24.123322957692306</v>
       </c>
     </row>
     <row r="15" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A15" s="8">
         <f t="shared" si="6"/>
         <v>8</v>
       </c>
       <c r="B15" s="18">
-        <v>41226.31</v>
+        <v>41189.379999999997</v>
       </c>
       <c r="C15" s="18">
         <f t="shared" si="0"/>
-        <v>50254.871890000002</v>
+        <v>51214.875092000002</v>
       </c>
       <c r="D15" s="18">
         <f t="shared" si="1"/>
-        <v>4187.9059908333338</v>
+        <v>4267.9062576666665</v>
       </c>
       <c r="E15" s="19">
         <f t="shared" si="2"/>
-        <v>25.432627474696357</v>
+        <v>25.918459054655873</v>
       </c>
       <c r="F15" s="19">
         <f t="shared" si="3"/>
-        <v>12.716313737348178</v>
+        <v>12.959229527327937</v>
       </c>
       <c r="G15" s="19">
         <f t="shared" si="4"/>
-        <v>5.0865254949392718</v>
+        <v>5.1836918109311743</v>
       </c>
       <c r="H15" s="20">
         <f t="shared" si="5"/>
-        <v>24.16099610096154</v>
+        <v>24.622536101923078</v>
       </c>
     </row>
     <row r="16" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A16" s="8">
         <f t="shared" si="6"/>
         <v>9</v>
       </c>
       <c r="B16" s="18">
-        <v>41671.410000000003</v>
+        <v>41625.74</v>
       </c>
       <c r="C16" s="18">
         <f t="shared" si="0"/>
-        <v>50797.448790000009</v>
+        <v>51757.445116000003</v>
       </c>
       <c r="D16" s="18">
         <f t="shared" si="1"/>
-        <v>4233.1207325000005</v>
+        <v>4313.1204263333329</v>
       </c>
       <c r="E16" s="19">
         <f t="shared" si="2"/>
-        <v>25.707210926113365</v>
+        <v>26.193039026315791</v>
       </c>
       <c r="F16" s="19">
         <f t="shared" si="3"/>
-        <v>12.853605463056683</v>
+        <v>13.096519513157896</v>
       </c>
       <c r="G16" s="19">
         <f t="shared" si="4"/>
-        <v>5.1414421852226733</v>
+        <v>5.2386078052631584</v>
       </c>
       <c r="H16" s="20">
         <f t="shared" si="5"/>
-        <v>24.421850379807697</v>
+        <v>24.883387075000002</v>
       </c>
     </row>
     <row r="17" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A17" s="8">
         <f t="shared" si="6"/>
         <v>10</v>
       </c>
       <c r="B17" s="18">
-        <v>42907.69</v>
+        <v>42837.760000000002</v>
       </c>
       <c r="C17" s="18">
         <f t="shared" si="0"/>
-        <v>52304.474110000003</v>
+        <v>53264.470784000005</v>
       </c>
       <c r="D17" s="18">
         <f t="shared" si="1"/>
-        <v>4358.7061758333339</v>
+        <v>4438.7058986666671</v>
       </c>
       <c r="E17" s="19">
         <f t="shared" si="2"/>
-        <v>26.469875561740892</v>
+        <v>26.955703838056682</v>
       </c>
       <c r="F17" s="19">
         <f t="shared" si="3"/>
-        <v>13.234937780870446</v>
+        <v>13.477851919028341</v>
       </c>
       <c r="G17" s="19">
         <f t="shared" si="4"/>
-        <v>5.2939751123481784</v>
+        <v>5.3911407676113363</v>
       </c>
       <c r="H17" s="20">
         <f t="shared" si="5"/>
-        <v>25.146381783653847</v>
+        <v>25.607918646153848</v>
       </c>
     </row>
     <row r="18" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A18" s="8">
         <f t="shared" si="6"/>
         <v>11</v>
       </c>
       <c r="B18" s="18">
-        <v>43272.89</v>
+        <v>43195.8</v>
       </c>
       <c r="C18" s="18">
         <f t="shared" si="0"/>
-        <v>52749.652910000004</v>
+        <v>53709.657720000003</v>
       </c>
       <c r="D18" s="18">
         <f t="shared" si="1"/>
-        <v>4395.804409166667</v>
+        <v>4475.8048100000005</v>
       </c>
       <c r="E18" s="19">
         <f t="shared" si="2"/>
-        <v>26.695168476720649</v>
+        <v>27.181000870445345</v>
       </c>
       <c r="F18" s="19">
         <f t="shared" si="3"/>
-        <v>13.347584238360325</v>
+        <v>13.590500435222673</v>
       </c>
       <c r="G18" s="19">
         <f t="shared" si="4"/>
-        <v>5.3390336953441295</v>
+        <v>5.4362001740890689</v>
       </c>
       <c r="H18" s="20">
         <f t="shared" si="5"/>
-        <v>25.360410052884617</v>
+        <v>25.821950826923079</v>
       </c>
     </row>
     <row r="19" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A19" s="8">
         <f t="shared" si="6"/>
         <v>12</v>
       </c>
       <c r="B19" s="18">
-        <v>44499.72</v>
+        <v>44398.55</v>
       </c>
       <c r="C19" s="18">
         <f t="shared" si="0"/>
-        <v>54245.158680000008</v>
+        <v>55205.157070000008</v>
       </c>
       <c r="D19" s="18">
         <f t="shared" si="1"/>
-        <v>4520.4298900000003</v>
+        <v>4600.4297558333337</v>
       </c>
       <c r="E19" s="19">
         <f t="shared" si="2"/>
-        <v>27.452003380566804</v>
+        <v>27.937832525303648</v>
       </c>
       <c r="F19" s="19">
         <f t="shared" si="3"/>
-        <v>13.726001690283402</v>
+        <v>13.968916262651824</v>
       </c>
       <c r="G19" s="19">
         <f t="shared" si="4"/>
-        <v>5.490400676113361</v>
+        <v>5.5875665050607299</v>
       </c>
       <c r="H19" s="20">
         <f t="shared" si="5"/>
-        <v>26.079403211538466</v>
+        <v>26.540940899038464</v>
       </c>
     </row>
     <row r="20" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A20" s="8">
         <f t="shared" si="6"/>
         <v>13</v>
       </c>
       <c r="B20" s="18">
-        <v>44822.91</v>
+        <v>44715.4</v>
       </c>
       <c r="C20" s="18">
         <f t="shared" si="0"/>
-        <v>54639.127290000011</v>
+        <v>55599.128360000002</v>
       </c>
       <c r="D20" s="18">
         <f t="shared" si="1"/>
-        <v>4553.2606075000003</v>
+        <v>4633.2606966666672</v>
       </c>
       <c r="E20" s="19">
         <f t="shared" si="2"/>
-        <v>27.651380207489883</v>
+        <v>28.137210708502025</v>
       </c>
       <c r="F20" s="19">
         <f t="shared" si="3"/>
-        <v>13.825690103744941</v>
+        <v>14.068605354251012</v>
       </c>
       <c r="G20" s="19">
         <f t="shared" si="4"/>
-        <v>5.5302760414979764</v>
+        <v>5.6274421417004046</v>
       </c>
       <c r="H20" s="20">
         <f t="shared" si="5"/>
-        <v>26.26881119711539</v>
+        <v>26.730350173076925</v>
       </c>
     </row>
     <row r="21" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A21" s="8">
         <f t="shared" si="6"/>
         <v>14</v>
       </c>
       <c r="B21" s="18">
-        <v>46009.52</v>
+        <v>45878.720000000001</v>
       </c>
       <c r="C21" s="18">
         <f t="shared" si="0"/>
-        <v>56085.604879999999</v>
+        <v>57045.600448000005</v>
       </c>
       <c r="D21" s="18">
         <f t="shared" si="1"/>
-        <v>4673.8004066666672</v>
+        <v>4753.8000373333334</v>
       </c>
       <c r="E21" s="19">
         <f t="shared" si="2"/>
-        <v>28.383403279352226</v>
+        <v>28.869230995951419</v>
       </c>
       <c r="F21" s="19">
         <f t="shared" si="3"/>
-        <v>14.191701639676113</v>
+        <v>14.43461549797571</v>
       </c>
       <c r="G21" s="19">
         <f t="shared" si="4"/>
-        <v>5.6766806558704452</v>
+        <v>5.7738461991902836</v>
       </c>
       <c r="H21" s="20">
         <f t="shared" si="5"/>
-        <v>26.964233115384616</v>
+        <v>27.425769446153847</v>
       </c>
     </row>
     <row r="22" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A22" s="8">
         <f t="shared" si="6"/>
         <v>15</v>
       </c>
       <c r="B22" s="18">
-        <v>46294.239999999998</v>
+        <v>46157.86</v>
       </c>
       <c r="C22" s="18">
         <f t="shared" si="0"/>
-        <v>56432.67856</v>
+        <v>57392.683124000003</v>
       </c>
       <c r="D22" s="18">
         <f t="shared" si="1"/>
-        <v>4702.7232133333337</v>
+        <v>4782.7235936666666</v>
       </c>
       <c r="E22" s="19">
         <f t="shared" si="2"/>
-        <v>28.559047854251013</v>
+        <v>29.044880123481782</v>
       </c>
       <c r="F22" s="19">
         <f t="shared" si="3"/>
-        <v>14.279523927125506</v>
+        <v>14.522440061740891</v>
       </c>
       <c r="G22" s="19">
         <f t="shared" si="4"/>
-        <v>5.7118095708502024</v>
+        <v>5.8089760246963564</v>
       </c>
       <c r="H22" s="20">
         <f t="shared" si="5"/>
-        <v>27.131095461538461</v>
+        <v>27.592636117307695</v>
       </c>
     </row>
     <row r="23" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A23" s="8">
         <f t="shared" si="6"/>
         <v>16</v>
       </c>
       <c r="B23" s="18">
-        <v>47473.32</v>
+        <v>47313.8</v>
       </c>
       <c r="C23" s="18">
         <f t="shared" si="0"/>
-        <v>57869.977080000004</v>
+        <v>58829.978920000009</v>
       </c>
       <c r="D23" s="18">
         <f t="shared" si="1"/>
-        <v>4822.49809</v>
+        <v>4902.4982433333344</v>
       </c>
       <c r="E23" s="19">
         <f t="shared" si="2"/>
-        <v>29.286425647773282</v>
+        <v>29.772256538461544</v>
       </c>
       <c r="F23" s="19">
         <f t="shared" si="3"/>
-        <v>14.643212823886641</v>
+        <v>14.886128269230772</v>
       </c>
       <c r="G23" s="19">
         <f t="shared" si="4"/>
-        <v>5.857285129554656</v>
+        <v>5.9544513076923087</v>
       </c>
       <c r="H23" s="20">
         <f t="shared" si="5"/>
-        <v>27.822104365384618</v>
+        <v>28.283643711538467</v>
       </c>
     </row>
     <row r="24" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A24" s="8">
         <f t="shared" si="6"/>
         <v>17</v>
       </c>
       <c r="B24" s="18">
-        <v>47750.89</v>
+        <v>47585.919999999998</v>
       </c>
       <c r="C24" s="18">
         <f t="shared" si="0"/>
-        <v>58208.334910000005</v>
+        <v>59168.332928000003</v>
       </c>
       <c r="D24" s="18">
         <f t="shared" si="1"/>
-        <v>4850.6945758333341</v>
+        <v>4930.694410666667</v>
       </c>
       <c r="E24" s="19">
         <f t="shared" si="2"/>
-        <v>29.457659367408908</v>
+        <v>29.943488323886641</v>
       </c>
       <c r="F24" s="19">
         <f t="shared" si="3"/>
-        <v>14.728829683704454</v>
+        <v>14.97174416194332</v>
       </c>
       <c r="G24" s="19">
         <f t="shared" si="4"/>
-        <v>5.8915318734817816</v>
+        <v>5.9886976647773285</v>
       </c>
       <c r="H24" s="20">
         <f t="shared" si="5"/>
-        <v>27.984776399038463</v>
+        <v>28.446313907692311</v>
       </c>
     </row>
     <row r="25" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A25" s="8">
         <f t="shared" si="6"/>
         <v>18</v>
       </c>
       <c r="B25" s="18">
-        <v>49138.97</v>
+        <v>48946.76</v>
       </c>
       <c r="C25" s="18">
         <f t="shared" si="0"/>
-        <v>59900.404430000002</v>
+        <v>60860.401384000004</v>
       </c>
       <c r="D25" s="18">
         <f t="shared" si="1"/>
-        <v>4991.7003691666669</v>
+        <v>5071.700115333334</v>
       </c>
       <c r="E25" s="19">
         <f t="shared" si="2"/>
-        <v>30.313969853238866</v>
+        <v>30.799798271255064</v>
       </c>
       <c r="F25" s="19">
         <f t="shared" si="3"/>
-        <v>15.156984926619433</v>
+        <v>15.399899135627532</v>
       </c>
       <c r="G25" s="19">
         <f t="shared" si="4"/>
-        <v>6.0627939706477729</v>
+        <v>6.1599596542510131</v>
       </c>
       <c r="H25" s="20">
         <f t="shared" si="5"/>
-        <v>28.798271360576923</v>
+        <v>29.259808357692311</v>
       </c>
     </row>
     <row r="26" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A26" s="8">
         <f t="shared" si="6"/>
         <v>19</v>
       </c>
       <c r="B26" s="18">
-        <v>49150.47</v>
+        <v>48958.04</v>
       </c>
       <c r="C26" s="18">
         <f t="shared" si="0"/>
-        <v>59914.422930000008</v>
+        <v>60874.426936000003</v>
       </c>
       <c r="D26" s="18">
         <f t="shared" si="1"/>
-        <v>4992.8685775000004</v>
+        <v>5072.8689113333339</v>
       </c>
       <c r="E26" s="19">
         <f t="shared" si="2"/>
-        <v>30.321064235829965</v>
+        <v>30.806896222672066</v>
       </c>
       <c r="F26" s="19">
         <f t="shared" si="3"/>
-        <v>15.160532117914983</v>
+        <v>15.403448111336033</v>
       </c>
       <c r="G26" s="19">
         <f t="shared" si="4"/>
-        <v>6.0642128471659928</v>
+        <v>6.1613792445344133</v>
       </c>
       <c r="H26" s="20">
         <f t="shared" si="5"/>
-        <v>28.805011024038464</v>
+        <v>29.266551411538462</v>
       </c>
     </row>
     <row r="27" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A27" s="8">
         <f t="shared" si="6"/>
         <v>20</v>
       </c>
       <c r="B27" s="18">
-        <v>50956.08</v>
+        <v>50728.21</v>
       </c>
       <c r="C27" s="18">
         <f t="shared" si="0"/>
-        <v>62115.461520000004</v>
+        <v>63075.456314000003</v>
       </c>
       <c r="D27" s="18">
         <f t="shared" si="1"/>
-        <v>5176.2884600000007</v>
+        <v>5256.2880261666669</v>
       </c>
       <c r="E27" s="19">
         <f t="shared" si="2"/>
-        <v>31.434950161943323</v>
+        <v>31.920777486842105</v>
       </c>
       <c r="F27" s="19">
         <f t="shared" si="3"/>
-        <v>15.717475080971662</v>
+        <v>15.960388743421053</v>
       </c>
       <c r="G27" s="19">
         <f t="shared" si="4"/>
-        <v>6.2869900323886645</v>
+        <v>6.3841554973684209</v>
       </c>
       <c r="H27" s="20">
         <f t="shared" si="5"/>
-        <v>29.863202653846155</v>
+        <v>30.324738612500003</v>
       </c>
     </row>
     <row r="28" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A28" s="8">
         <f t="shared" si="6"/>
         <v>21</v>
       </c>
       <c r="B28" s="18">
-        <v>50967.53</v>
+        <v>50739.44</v>
       </c>
       <c r="C28" s="18">
         <f t="shared" si="0"/>
-        <v>62129.419070000004</v>
+        <v>63089.419696000004</v>
       </c>
       <c r="D28" s="18">
         <f t="shared" si="1"/>
-        <v>5177.451589166667</v>
+        <v>5257.451641333334</v>
       </c>
       <c r="E28" s="19">
         <f t="shared" si="2"/>
-        <v>31.442013699392714</v>
+        <v>31.927843975708505</v>
       </c>
       <c r="F28" s="19">
         <f t="shared" si="3"/>
-        <v>15.721006849696357</v>
+        <v>15.963921987854253</v>
       </c>
       <c r="G28" s="19">
         <f t="shared" si="4"/>
-        <v>6.2884027398785429</v>
+        <v>6.3855687951417011</v>
       </c>
       <c r="H28" s="20">
         <f t="shared" si="5"/>
-        <v>29.86991301442308</v>
+        <v>30.331451776923078</v>
       </c>
     </row>
     <row r="29" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A29" s="8">
         <f t="shared" si="6"/>
         <v>22</v>
       </c>
       <c r="B29" s="18">
-        <v>52773.14</v>
+        <v>52509.62</v>
       </c>
       <c r="C29" s="18">
         <f t="shared" si="0"/>
-        <v>64330.457660000007</v>
+        <v>65290.461508000008</v>
       </c>
       <c r="D29" s="18">
         <f t="shared" si="1"/>
-        <v>5360.8714716666664</v>
+        <v>5440.8717923333343</v>
       </c>
       <c r="E29" s="19">
         <f t="shared" si="2"/>
-        <v>32.555899625506079</v>
+        <v>33.041731532388667</v>
       </c>
       <c r="F29" s="19">
         <f t="shared" si="3"/>
-        <v>16.27794981275304</v>
+        <v>16.520865766194333</v>
       </c>
       <c r="G29" s="19">
         <f t="shared" si="4"/>
-        <v>6.5111799251012155</v>
+        <v>6.608346306477733</v>
       </c>
       <c r="H29" s="20">
         <f t="shared" si="5"/>
-        <v>30.928104644230771</v>
+        <v>31.389644955769235</v>
       </c>
     </row>
     <row r="30" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A30" s="8">
         <f t="shared" si="6"/>
         <v>23</v>
       </c>
       <c r="B30" s="18">
-        <v>54598.17</v>
+        <v>54298.83</v>
       </c>
       <c r="C30" s="18">
         <f t="shared" si="0"/>
-        <v>66555.16923</v>
+        <v>67515.165222000011</v>
       </c>
       <c r="D30" s="18">
         <f t="shared" si="1"/>
-        <v>5546.2641025000003</v>
+        <v>5626.2637685000009</v>
       </c>
       <c r="E30" s="19">
         <f t="shared" si="2"/>
-        <v>33.681765804655868</v>
+        <v>34.167593735829968</v>
       </c>
       <c r="F30" s="19">
         <f t="shared" si="3"/>
-        <v>16.840882902327934</v>
+        <v>17.083796867914984</v>
       </c>
       <c r="G30" s="19">
         <f t="shared" si="4"/>
-        <v>6.7363531609311735</v>
+        <v>6.8335187471659937</v>
       </c>
       <c r="H30" s="20">
         <f t="shared" si="5"/>
-        <v>31.997677514423078</v>
+        <v>32.459214049038465</v>
       </c>
     </row>
     <row r="31" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A31" s="8">
         <f t="shared" si="6"/>
         <v>24</v>
       </c>
       <c r="B31" s="18">
-        <v>56403.78</v>
+        <v>56069.01</v>
       </c>
       <c r="C31" s="18">
         <f t="shared" si="0"/>
-        <v>68756.207820000011</v>
+        <v>69716.207034000006</v>
       </c>
       <c r="D31" s="18">
         <f t="shared" si="1"/>
-        <v>5729.6839849999997</v>
+        <v>5809.6839195000011</v>
       </c>
       <c r="E31" s="19">
         <f t="shared" si="2"/>
-        <v>34.795651730769237</v>
+        <v>35.281481292510122</v>
       </c>
       <c r="F31" s="19">
         <f t="shared" si="3"/>
-        <v>17.397825865384618</v>
+        <v>17.640740646255061</v>
       </c>
       <c r="G31" s="19">
         <f t="shared" si="4"/>
-        <v>6.959130346153847</v>
+        <v>7.0562962585020248</v>
       </c>
       <c r="H31" s="20">
         <f t="shared" si="5"/>
-        <v>33.055869144230776</v>
+        <v>33.517407227884618</v>
       </c>
     </row>
     <row r="32" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A32" s="8">
         <f t="shared" si="6"/>
         <v>25</v>
       </c>
       <c r="B32" s="18">
-        <v>56525.760000000002</v>
+        <v>56188.6</v>
       </c>
       <c r="C32" s="18">
         <f t="shared" si="0"/>
-        <v>68904.901440000001</v>
+        <v>69864.905240000007</v>
       </c>
       <c r="D32" s="18">
         <f t="shared" si="1"/>
-        <v>5742.0751200000013</v>
+        <v>5822.075436666667</v>
       </c>
       <c r="E32" s="19">
         <f t="shared" si="2"/>
-        <v>34.870901538461538</v>
+        <v>35.356733421052638</v>
       </c>
       <c r="F32" s="19">
         <f t="shared" si="3"/>
-        <v>17.435450769230769</v>
+        <v>17.678366710526319</v>
       </c>
       <c r="G32" s="19">
         <f t="shared" si="4"/>
-        <v>6.9741803076923077</v>
+        <v>7.0713466842105275</v>
       </c>
       <c r="H32" s="20">
         <f t="shared" si="5"/>
-        <v>33.127356461538461</v>
+        <v>33.588896750000004</v>
       </c>
     </row>
     <row r="33" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A33" s="8">
         <f t="shared" si="6"/>
         <v>26</v>
       </c>
       <c r="B33" s="18">
-        <v>56620.62</v>
+        <v>56281.599999999999</v>
       </c>
       <c r="C33" s="18">
         <f t="shared" si="0"/>
-        <v>69020.535780000006</v>
+        <v>69980.541440000001</v>
       </c>
       <c r="D33" s="18">
         <f t="shared" si="1"/>
-        <v>5751.7113150000005</v>
+        <v>5831.7117866666667</v>
       </c>
       <c r="E33" s="19">
         <f t="shared" si="2"/>
-        <v>34.929420941295547</v>
+        <v>35.415253765182186</v>
       </c>
       <c r="F33" s="19">
         <f t="shared" si="3"/>
-        <v>17.464710470647773</v>
+        <v>17.707626882591093</v>
       </c>
       <c r="G33" s="19">
         <f t="shared" si="4"/>
-        <v>6.9858841882591092</v>
+        <v>7.0830507530364368</v>
       </c>
       <c r="H33" s="20">
         <f t="shared" si="5"/>
-        <v>33.182949894230774</v>
+        <v>33.644491076923075</v>
       </c>
     </row>
     <row r="34" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A34" s="8">
         <f t="shared" si="6"/>
         <v>27</v>
       </c>
       <c r="B34" s="18">
-        <v>56728.2</v>
+        <v>56387.06</v>
       </c>
       <c r="C34" s="18">
         <f t="shared" si="0"/>
-        <v>69151.675799999997</v>
+        <v>70111.670404000004</v>
       </c>
       <c r="D34" s="18">
         <f t="shared" si="1"/>
-        <v>5762.6396500000001</v>
+        <v>5842.6392003333331</v>
       </c>
       <c r="E34" s="19">
         <f t="shared" si="2"/>
-        <v>34.995787348178133</v>
+        <v>35.481614576923079</v>
       </c>
       <c r="F34" s="19">
         <f t="shared" si="3"/>
-        <v>17.497893674089067</v>
+        <v>17.740807288461539</v>
       </c>
       <c r="G34" s="19">
         <f t="shared" si="4"/>
-        <v>6.9991574696356267</v>
+        <v>7.0963229153846159</v>
       </c>
       <c r="H34" s="20">
         <f t="shared" si="5"/>
-        <v>33.245997980769232</v>
+        <v>33.707533848076928</v>
       </c>
     </row>
     <row r="35" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A35" s="8">
         <f t="shared" si="6"/>
         <v>28</v>
       </c>
       <c r="B35" s="18">
-        <v>56809.65</v>
+        <v>56466.92</v>
       </c>
       <c r="C35" s="18">
         <f t="shared" si="0"/>
-        <v>69250.963350000005</v>
+        <v>70210.968328000003</v>
       </c>
       <c r="D35" s="18">
         <f t="shared" si="1"/>
-        <v>5770.9136125000005</v>
+        <v>5850.9140273333342</v>
       </c>
       <c r="E35" s="19">
         <f t="shared" si="2"/>
-        <v>35.046034084008099</v>
+        <v>35.531866562753038</v>
       </c>
       <c r="F35" s="19">
         <f t="shared" si="3"/>
-        <v>17.523017042004049</v>
+        <v>17.765933281376519</v>
       </c>
       <c r="G35" s="19">
         <f t="shared" si="4"/>
-        <v>7.0092068168016199</v>
+        <v>7.1063733125506072</v>
       </c>
       <c r="H35" s="20">
         <f t="shared" si="5"/>
-        <v>33.293732379807693</v>
+        <v>33.755273234615387</v>
       </c>
     </row>
     <row r="36" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A36" s="8">
         <f t="shared" si="6"/>
         <v>29</v>
       </c>
       <c r="B36" s="18">
-        <v>56885.06</v>
+        <v>56540.85</v>
       </c>
       <c r="C36" s="18">
         <f t="shared" si="0"/>
-        <v>69342.888139999995</v>
+        <v>70302.892890000003</v>
       </c>
       <c r="D36" s="18">
         <f t="shared" si="1"/>
-        <v>5778.5740116666666</v>
+        <v>5858.5744075000002</v>
       </c>
       <c r="E36" s="19">
         <f t="shared" si="2"/>
-        <v>35.092554726720643</v>
+        <v>35.578387090080973</v>
       </c>
       <c r="F36" s="19">
         <f t="shared" si="3"/>
-        <v>17.546277363360321</v>
+        <v>17.789193545040487</v>
       </c>
       <c r="G36" s="19">
         <f t="shared" si="4"/>
-        <v>7.0185109453441283</v>
+        <v>7.1156774180161948</v>
       </c>
       <c r="H36" s="20">
         <f t="shared" si="5"/>
-        <v>33.337926990384616</v>
+        <v>33.799467735576926</v>
       </c>
     </row>
     <row r="37" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A37" s="8">
         <f t="shared" si="6"/>
         <v>30</v>
       </c>
       <c r="B37" s="18">
-        <v>56954.98</v>
+        <v>56609.39</v>
       </c>
       <c r="C37" s="18">
         <f t="shared" si="0"/>
-        <v>69428.120620000002</v>
+        <v>70388.115526000009</v>
       </c>
       <c r="D37" s="18">
         <f t="shared" si="1"/>
-        <v>5785.6767183333341</v>
+        <v>5865.6762938333331</v>
       </c>
       <c r="E37" s="19">
         <f t="shared" si="2"/>
-        <v>35.135688572874493</v>
+        <v>35.621515954453443</v>
       </c>
       <c r="F37" s="19">
         <f t="shared" si="3"/>
-        <v>17.567844286437246</v>
+        <v>17.810757977226721</v>
       </c>
       <c r="G37" s="19">
         <f t="shared" si="4"/>
-        <v>7.0271377145748986</v>
+        <v>7.1243031908906884</v>
       </c>
       <c r="H37" s="20">
         <f t="shared" si="5"/>
-        <v>33.378904144230773</v>
+        <v>33.840440156730772</v>
       </c>
     </row>
     <row r="38" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A38" s="8">
         <f t="shared" si="6"/>
         <v>31</v>
       </c>
       <c r="B38" s="18">
-        <v>57019.69</v>
+        <v>56672.83</v>
       </c>
       <c r="C38" s="18">
         <f t="shared" si="0"/>
-        <v>69507.002110000001</v>
+        <v>70466.996822000001</v>
       </c>
       <c r="D38" s="18">
         <f t="shared" si="1"/>
-        <v>5792.2501758333347</v>
+        <v>5872.2497351666671</v>
       </c>
       <c r="E38" s="19">
         <f t="shared" si="2"/>
-        <v>35.175608355263158</v>
+        <v>35.661435638663967</v>
       </c>
       <c r="F38" s="19">
         <f t="shared" si="3"/>
-        <v>17.587804177631579</v>
+        <v>17.830717819331984</v>
       </c>
       <c r="G38" s="19">
         <f t="shared" si="4"/>
-        <v>7.0351216710526314</v>
+        <v>7.1322871277327931</v>
       </c>
       <c r="H38" s="20">
         <f t="shared" si="5"/>
-        <v>33.416827937500003</v>
+        <v>33.878363856730772</v>
       </c>
     </row>
     <row r="39" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A39" s="8">
         <f t="shared" si="6"/>
         <v>32</v>
       </c>
       <c r="B39" s="18">
-        <v>57079.62</v>
+        <v>56731.59</v>
       </c>
       <c r="C39" s="18">
         <f t="shared" si="0"/>
-        <v>69580.056780000014</v>
+        <v>70540.059005999996</v>
       </c>
       <c r="D39" s="18">
         <f t="shared" si="1"/>
-        <v>5798.3380650000008</v>
+        <v>5878.3382505</v>
       </c>
       <c r="E39" s="19">
         <f t="shared" si="2"/>
-        <v>35.212579342105272</v>
+        <v>35.698410428137649</v>
       </c>
       <c r="F39" s="19">
         <f t="shared" si="3"/>
-        <v>17.606289671052636</v>
+        <v>17.849205214068824</v>
       </c>
       <c r="G39" s="19">
         <f t="shared" si="4"/>
-        <v>7.042515868421054</v>
+        <v>7.1396820856275296</v>
       </c>
       <c r="H39" s="20">
         <f t="shared" si="5"/>
-        <v>33.45195037500001</v>
+        <v>33.913489906730767</v>
       </c>
     </row>
     <row r="40" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A40" s="8">
         <f t="shared" si="6"/>
         <v>33</v>
       </c>
       <c r="B40" s="18">
-        <v>57135.1</v>
+        <v>56785.98</v>
       </c>
       <c r="C40" s="18">
         <f t="shared" si="0"/>
-        <v>69647.686900000001</v>
+        <v>70607.687532000011</v>
       </c>
       <c r="D40" s="18">
         <f t="shared" si="1"/>
-        <v>5803.9739083333334</v>
+        <v>5883.9739610000006</v>
       </c>
       <c r="E40" s="19">
         <f t="shared" si="2"/>
-        <v>35.24680511133603</v>
+        <v>35.732635390688266</v>
       </c>
       <c r="F40" s="19">
         <f t="shared" si="3"/>
-        <v>17.623402555668015</v>
+        <v>17.866317695344133</v>
       </c>
       <c r="G40" s="19">
         <f t="shared" si="4"/>
-        <v>7.0493610222672061</v>
+        <v>7.1465270781376535</v>
       </c>
       <c r="H40" s="20">
         <f t="shared" si="5"/>
-        <v>33.484464855769232</v>
+        <v>33.946003621153849</v>
       </c>
     </row>
     <row r="41" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A41" s="8">
         <f t="shared" si="6"/>
         <v>34</v>
       </c>
       <c r="B41" s="18">
-        <v>57186.51</v>
+        <v>56836.38</v>
       </c>
       <c r="C41" s="18">
         <f t="shared" si="0"/>
-        <v>69710.355690000011</v>
+        <v>70670.354892000003</v>
       </c>
       <c r="D41" s="18">
         <f t="shared" si="1"/>
-        <v>5809.1963075000012</v>
+        <v>5889.1962409999996</v>
       </c>
       <c r="E41" s="19">
         <f t="shared" si="2"/>
-        <v>35.278520086032394</v>
+        <v>35.764349641700406</v>
       </c>
       <c r="F41" s="19">
         <f t="shared" si="3"/>
-        <v>17.639260043016197</v>
+        <v>17.882174820850203</v>
       </c>
       <c r="G41" s="19">
         <f t="shared" si="4"/>
-        <v>7.0557040172064784</v>
+        <v>7.1528699283400812</v>
       </c>
       <c r="H41" s="20">
         <f t="shared" si="5"/>
-        <v>33.514594081730777</v>
+        <v>33.976132159615389</v>
       </c>
     </row>
     <row r="42" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A42" s="21">
         <f t="shared" si="6"/>
         <v>35</v>
       </c>
       <c r="B42" s="22">
-        <v>57234.07</v>
+        <v>56883.01</v>
       </c>
       <c r="C42" s="22">
         <f t="shared" si="0"/>
-        <v>69768.331330000001</v>
+        <v>70728.334633999999</v>
       </c>
       <c r="D42" s="22">
         <f t="shared" si="1"/>
-        <v>5814.0276108333337</v>
+        <v>5894.0278861666675</v>
       </c>
       <c r="E42" s="23">
         <f t="shared" si="2"/>
-        <v>35.307859984817817</v>
+        <v>35.793691616396764</v>
       </c>
       <c r="F42" s="23">
         <f t="shared" si="3"/>
-        <v>17.653929992408909</v>
+        <v>17.896845808198382</v>
       </c>
       <c r="G42" s="23">
         <f t="shared" si="4"/>
-        <v>7.0615719969635631</v>
+        <v>7.1587383232793531</v>
       </c>
       <c r="H42" s="24">
         <f t="shared" si="5"/>
-        <v>33.542466985576922</v>
+        <v>34.004007035576926</v>
       </c>
     </row>
   </sheetData>
   <dataConsolidate/>
   <mergeCells count="3">
     <mergeCell ref="B4:C4"/>
     <mergeCell ref="E4:H4"/>
     <mergeCell ref="E5:G5"/>
   </mergeCells>
   <pageMargins left="0.39370078740157483" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0">
     <oddFooter>&amp;L&amp;"Calibri,Standaard"&amp;F</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0B00-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:H42"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.88671875" defaultRowHeight="13.8" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="1" width="7.5546875" style="2" bestFit="1" customWidth="1"/>
     <col min="2" max="4" width="15.33203125" style="2" customWidth="1"/>
     <col min="5" max="8" width="12.33203125" style="2" customWidth="1"/>
     <col min="9" max="16384" width="8.88671875" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A1" s="1" t="s">
         <v>40</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="2" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A2" s="4"/>
       <c r="D2" s="3">
         <f>Inhoud!B4</f>
-        <v>46054</v>
+        <v>46235</v>
       </c>
     </row>
     <row r="3" spans="1:8" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A3" s="1"/>
       <c r="B3" s="1"/>
       <c r="C3" s="5" t="s">
         <v>1</v>
       </c>
       <c r="D3" s="33">
         <f>Inhoud!B6</f>
-        <v>1.2190000000000001</v>
+        <v>1.2434000000000001</v>
       </c>
     </row>
     <row r="4" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A4" s="6"/>
       <c r="B4" s="41" t="s">
         <v>2</v>
       </c>
       <c r="C4" s="42"/>
       <c r="D4" s="7" t="s">
         <v>3</v>
       </c>
       <c r="E4" s="41" t="s">
         <v>4</v>
       </c>
       <c r="F4" s="43"/>
       <c r="G4" s="43"/>
       <c r="H4" s="42"/>
     </row>
     <row r="5" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A5" s="8"/>
       <c r="B5" s="9">
         <v>1</v>
       </c>
       <c r="C5" s="10"/>
       <c r="D5" s="10"/>
       <c r="E5" s="44" t="s">
         <v>5</v>
       </c>
       <c r="F5" s="45"/>
       <c r="G5" s="46"/>
       <c r="H5" s="11" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="6" spans="1:8" s="17" customFormat="1" x14ac:dyDescent="0.3">
       <c r="A6" s="12"/>
       <c r="B6" s="14" t="str">
         <f>'L4'!$B$6</f>
         <v>basis 01/01/2022</v>
       </c>
       <c r="C6" s="13">
         <f>D2</f>
-        <v>46054</v>
+        <v>46235</v>
       </c>
       <c r="D6" s="13">
         <f>C6</f>
-        <v>46054</v>
+        <v>46235</v>
       </c>
       <c r="E6" s="14">
         <v>1</v>
       </c>
       <c r="F6" s="15">
         <v>0.5</v>
       </c>
       <c r="G6" s="16">
         <v>0.2</v>
       </c>
       <c r="H6" s="12"/>
     </row>
     <row r="7" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A7" s="8">
         <v>0</v>
       </c>
       <c r="B7" s="18">
         <v>36802.86</v>
       </c>
       <c r="C7" s="18">
         <f t="shared" ref="C7:C42" si="0">B7*$D$3</f>
-        <v>44862.68634</v>
+        <v>45760.676124000005</v>
       </c>
       <c r="D7" s="18">
         <f t="shared" ref="D7:D42" si="1">B7/12*$D$3</f>
-        <v>3738.5571950000003</v>
+        <v>3813.3896770000006</v>
       </c>
       <c r="E7" s="19">
         <f t="shared" ref="E7:E42" si="2">C7/1976</f>
-        <v>22.703788633603239</v>
+        <v>23.158236904858303</v>
       </c>
       <c r="F7" s="19">
         <f>E7/2</f>
-        <v>11.351894316801619</v>
+        <v>11.579118452429151</v>
       </c>
       <c r="G7" s="19">
         <f>E7/5</f>
-        <v>4.5407577267206474</v>
+        <v>4.6316473809716605</v>
       </c>
       <c r="H7" s="20">
         <f>C7/2080</f>
-        <v>21.568599201923078</v>
+        <v>22.000325059615388</v>
       </c>
     </row>
     <row r="8" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A8" s="8">
         <f>A7+1</f>
         <v>1</v>
       </c>
       <c r="B8" s="18">
         <v>37351.550000000003</v>
       </c>
       <c r="C8" s="18">
         <f t="shared" si="0"/>
-        <v>45531.539450000004</v>
+        <v>46442.917270000005</v>
       </c>
       <c r="D8" s="18">
         <f t="shared" si="1"/>
-        <v>3794.2949541666676</v>
+        <v>3870.2431058333341</v>
       </c>
       <c r="E8" s="19">
         <f t="shared" si="2"/>
-        <v>23.042277049595143</v>
+        <v>23.503500642712552</v>
       </c>
       <c r="F8" s="19">
         <f t="shared" ref="F8:F42" si="3">E8/2</f>
-        <v>11.521138524797571</v>
+        <v>11.751750321356276</v>
       </c>
       <c r="G8" s="19">
         <f t="shared" ref="G8:G42" si="4">E8/5</f>
-        <v>4.6084554099190287</v>
+        <v>4.7007001285425103</v>
       </c>
       <c r="H8" s="20">
         <f t="shared" ref="H8:H42" si="5">C8/2080</f>
-        <v>21.890163197115385</v>
+        <v>22.328325610576925</v>
       </c>
     </row>
     <row r="9" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A9" s="8">
         <f t="shared" ref="A9:A42" si="6">A8+1</f>
         <v>2</v>
       </c>
       <c r="B9" s="18">
         <v>38058.43</v>
       </c>
       <c r="C9" s="18">
         <f t="shared" si="0"/>
-        <v>46393.226170000002</v>
+        <v>47321.851862000003</v>
       </c>
       <c r="D9" s="18">
         <f t="shared" si="1"/>
-        <v>3866.1021808333335</v>
+        <v>3943.4876551666671</v>
       </c>
       <c r="E9" s="19">
         <f t="shared" si="2"/>
-        <v>23.478353324898787</v>
+        <v>23.948305598178138</v>
       </c>
       <c r="F9" s="19">
         <f t="shared" si="3"/>
-        <v>11.739176662449394</v>
+        <v>11.974152799089069</v>
       </c>
       <c r="G9" s="19">
         <f t="shared" si="4"/>
-        <v>4.6956706649797573</v>
+        <v>4.7896611196356274</v>
       </c>
       <c r="H9" s="20">
         <f t="shared" si="5"/>
-        <v>22.304435658653848</v>
+        <v>22.750890318269231</v>
       </c>
     </row>
     <row r="10" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A10" s="8">
         <f t="shared" si="6"/>
         <v>3</v>
       </c>
       <c r="B10" s="18">
         <v>38918.42</v>
       </c>
       <c r="C10" s="18">
         <f t="shared" si="0"/>
-        <v>47441.553980000004</v>
+        <v>48391.163428</v>
       </c>
       <c r="D10" s="18">
         <f t="shared" si="1"/>
-        <v>3953.4628316666667</v>
+        <v>4032.5969523333333</v>
       </c>
       <c r="E10" s="19">
         <f t="shared" si="2"/>
-        <v>24.00888359311741</v>
+        <v>24.48945517611336</v>
       </c>
       <c r="F10" s="19">
         <f t="shared" si="3"/>
-        <v>12.004441796558705</v>
+        <v>12.24472758805668</v>
       </c>
       <c r="G10" s="19">
         <f t="shared" si="4"/>
-        <v>4.8017767186234819</v>
+        <v>4.8978910352226723</v>
       </c>
       <c r="H10" s="20">
         <f t="shared" si="5"/>
-        <v>22.808439413461542</v>
+        <v>23.264982417307692</v>
       </c>
     </row>
     <row r="11" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A11" s="8">
         <f t="shared" si="6"/>
         <v>4</v>
       </c>
       <c r="B11" s="18">
-        <v>39481.22</v>
+        <v>39478.53</v>
       </c>
       <c r="C11" s="18">
         <f t="shared" si="0"/>
-        <v>48127.607180000006</v>
+        <v>49087.604202000002</v>
       </c>
       <c r="D11" s="18">
         <f t="shared" si="1"/>
-        <v>4010.6339316666672</v>
+        <v>4090.6336835000002</v>
       </c>
       <c r="E11" s="19">
         <f t="shared" si="2"/>
-        <v>24.356076508097168</v>
+        <v>24.841904960526318</v>
       </c>
       <c r="F11" s="19">
         <f t="shared" si="3"/>
-        <v>12.178038254048584</v>
+        <v>12.420952480263159</v>
       </c>
       <c r="G11" s="19">
         <f t="shared" si="4"/>
-        <v>4.8712153016194337</v>
+        <v>4.9683809921052635</v>
       </c>
       <c r="H11" s="20">
         <f t="shared" si="5"/>
-        <v>23.13827268269231</v>
+        <v>23.599809712500001</v>
       </c>
     </row>
     <row r="12" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A12" s="8">
         <f t="shared" si="6"/>
         <v>5</v>
       </c>
       <c r="B12" s="18">
-        <v>40479.620000000003</v>
+        <v>40457.339999999997</v>
       </c>
       <c r="C12" s="18">
         <f t="shared" si="0"/>
-        <v>49344.656780000005</v>
+        <v>50304.656556000002</v>
       </c>
       <c r="D12" s="18">
         <f t="shared" si="1"/>
-        <v>4112.0547316666671</v>
+        <v>4192.0547129999995</v>
       </c>
       <c r="E12" s="19">
         <f t="shared" si="2"/>
-        <v>24.971992297570853</v>
+        <v>25.457822143724698</v>
       </c>
       <c r="F12" s="19">
         <f t="shared" si="3"/>
-        <v>12.485996148785427</v>
+        <v>12.728911071862349</v>
       </c>
       <c r="G12" s="19">
         <f t="shared" si="4"/>
-        <v>4.9943984595141711</v>
+        <v>5.09156442874494</v>
       </c>
       <c r="H12" s="20">
         <f t="shared" si="5"/>
-        <v>23.72339268269231</v>
+        <v>24.184931036538462</v>
       </c>
     </row>
     <row r="13" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A13" s="8">
         <f t="shared" si="6"/>
         <v>6</v>
       </c>
       <c r="B13" s="18">
-        <v>40988.33</v>
+        <v>40956.07</v>
       </c>
       <c r="C13" s="18">
         <f t="shared" si="0"/>
-        <v>49964.774270000009</v>
+        <v>50924.777438000005</v>
       </c>
       <c r="D13" s="18">
         <f t="shared" si="1"/>
-        <v>4163.7311891666668</v>
+        <v>4243.7314531666671</v>
       </c>
       <c r="E13" s="19">
         <f t="shared" si="2"/>
-        <v>25.285816938259114</v>
+        <v>25.771648501012148</v>
       </c>
       <c r="F13" s="19">
         <f t="shared" si="3"/>
-        <v>12.642908469129557</v>
+        <v>12.885824250506074</v>
       </c>
       <c r="G13" s="19">
         <f t="shared" si="4"/>
-        <v>5.0571633876518227</v>
+        <v>5.15432970020243</v>
       </c>
       <c r="H13" s="20">
         <f t="shared" si="5"/>
-        <v>24.021526091346157</v>
+        <v>24.483066075961542</v>
       </c>
     </row>
     <row r="14" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A14" s="8">
         <f t="shared" si="6"/>
         <v>7</v>
       </c>
       <c r="B14" s="18">
-        <v>41933.32</v>
+        <v>41882.51</v>
       </c>
       <c r="C14" s="18">
         <f t="shared" si="0"/>
-        <v>51116.717080000002</v>
+        <v>52076.712934000003</v>
       </c>
       <c r="D14" s="18">
         <f t="shared" si="1"/>
-        <v>4259.7264233333335</v>
+        <v>4339.7260778333339</v>
       </c>
       <c r="E14" s="19">
         <f t="shared" si="2"/>
-        <v>25.868783947368421</v>
+        <v>26.354611808704455</v>
       </c>
       <c r="F14" s="19">
         <f t="shared" si="3"/>
-        <v>12.93439197368421</v>
+        <v>13.177305904352227</v>
       </c>
       <c r="G14" s="19">
         <f t="shared" si="4"/>
-        <v>5.1737567894736838</v>
+        <v>5.2709223617408911</v>
       </c>
       <c r="H14" s="20">
         <f t="shared" si="5"/>
-        <v>24.575344749999999</v>
+        <v>25.036881218269233</v>
       </c>
     </row>
     <row r="15" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A15" s="8">
         <f t="shared" si="6"/>
         <v>8</v>
       </c>
       <c r="B15" s="18">
-        <v>42812.37</v>
+        <v>42744.31</v>
       </c>
       <c r="C15" s="18">
         <f t="shared" si="0"/>
-        <v>52188.279030000005</v>
+        <v>53148.275053999998</v>
       </c>
       <c r="D15" s="18">
         <f t="shared" si="1"/>
-        <v>4349.0232525000001</v>
+        <v>4429.0229211666665</v>
       </c>
       <c r="E15" s="19">
         <f t="shared" si="2"/>
-        <v>26.411072383603241</v>
+        <v>26.896900330971658</v>
       </c>
       <c r="F15" s="19">
         <f t="shared" si="3"/>
-        <v>13.20553619180162</v>
+        <v>13.448450165485829</v>
       </c>
       <c r="G15" s="19">
         <f t="shared" si="4"/>
-        <v>5.2822144767206485</v>
+        <v>5.3793800661943312</v>
       </c>
       <c r="H15" s="20">
         <f t="shared" si="5"/>
-        <v>25.090518764423081</v>
+        <v>25.552055314423075</v>
       </c>
     </row>
     <row r="16" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A16" s="8">
         <f t="shared" si="6"/>
         <v>9</v>
       </c>
       <c r="B16" s="18">
-        <v>43283.31</v>
+        <v>43206.01</v>
       </c>
       <c r="C16" s="18">
         <f t="shared" si="0"/>
-        <v>52762.354890000002</v>
+        <v>53722.352834000005</v>
       </c>
       <c r="D16" s="18">
         <f t="shared" si="1"/>
-        <v>4396.8629074999999</v>
+        <v>4476.8627361666668</v>
       </c>
       <c r="E16" s="19">
         <f t="shared" si="2"/>
-        <v>26.701596604251012</v>
+        <v>27.187425523279355</v>
       </c>
       <c r="F16" s="19">
         <f t="shared" si="3"/>
-        <v>13.350798302125506</v>
+        <v>13.593712761639678</v>
       </c>
       <c r="G16" s="19">
         <f t="shared" si="4"/>
-        <v>5.3403193208502024</v>
+        <v>5.4374851046558712</v>
       </c>
       <c r="H16" s="20">
         <f t="shared" si="5"/>
-        <v>25.366516774038463</v>
+        <v>25.828054247115386</v>
       </c>
     </row>
     <row r="17" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A17" s="8">
         <f t="shared" si="6"/>
         <v>10</v>
       </c>
       <c r="B17" s="18">
-        <v>44544.06</v>
+        <v>44442.02</v>
       </c>
       <c r="C17" s="18">
         <f t="shared" si="0"/>
-        <v>54299.209139999999</v>
+        <v>55259.207667999995</v>
       </c>
       <c r="D17" s="18">
         <f t="shared" si="1"/>
-        <v>4524.9340949999996</v>
+        <v>4604.9339723333333</v>
       </c>
       <c r="E17" s="19">
         <f t="shared" si="2"/>
-        <v>27.479356852226719</v>
+        <v>27.965186066801618</v>
       </c>
       <c r="F17" s="19">
         <f t="shared" si="3"/>
-        <v>13.739678426113359</v>
+        <v>13.982593033400809</v>
       </c>
       <c r="G17" s="19">
         <f t="shared" si="4"/>
-        <v>5.4958713704453439</v>
+        <v>5.5930372133603239</v>
       </c>
       <c r="H17" s="20">
         <f t="shared" si="5"/>
-        <v>26.105389009615383</v>
+        <v>26.566926763461538</v>
       </c>
     </row>
     <row r="18" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A18" s="8">
         <f t="shared" si="6"/>
         <v>11</v>
       </c>
       <c r="B18" s="18">
-        <v>44932.4</v>
+        <v>44822.74</v>
       </c>
       <c r="C18" s="18">
         <f t="shared" si="0"/>
-        <v>54772.595600000008</v>
+        <v>55732.594916000002</v>
       </c>
       <c r="D18" s="18">
         <f t="shared" si="1"/>
-        <v>4564.382966666667</v>
+        <v>4644.3829096666668</v>
       </c>
       <c r="E18" s="19">
         <f t="shared" si="2"/>
-        <v>27.718924898785428</v>
+        <v>28.204754512145751</v>
       </c>
       <c r="F18" s="19">
         <f t="shared" si="3"/>
-        <v>13.859462449392714</v>
+        <v>14.102377256072876</v>
       </c>
       <c r="G18" s="19">
         <f t="shared" si="4"/>
-        <v>5.5437849797570857</v>
+        <v>5.6409509024291502</v>
       </c>
       <c r="H18" s="20">
         <f t="shared" si="5"/>
-        <v>26.332978653846158</v>
+        <v>26.794516786538463</v>
       </c>
     </row>
     <row r="19" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A19" s="8">
         <f t="shared" si="6"/>
         <v>12</v>
       </c>
       <c r="B19" s="18">
-        <v>46181.09</v>
+        <v>46046.93</v>
       </c>
       <c r="C19" s="18">
         <f t="shared" si="0"/>
-        <v>56294.74871</v>
+        <v>57254.752762000004</v>
       </c>
       <c r="D19" s="18">
         <f t="shared" si="1"/>
-        <v>4691.229059166666</v>
+        <v>4771.2293968333333</v>
       </c>
       <c r="E19" s="19">
         <f t="shared" si="2"/>
-        <v>28.489245298582997</v>
+        <v>28.975077308704456</v>
       </c>
       <c r="F19" s="19">
         <f t="shared" si="3"/>
-        <v>14.244622649291498</v>
+        <v>14.487538654352228</v>
       </c>
       <c r="G19" s="19">
         <f t="shared" si="4"/>
-        <v>5.6978490597165994</v>
+        <v>5.7950154617408911</v>
       </c>
       <c r="H19" s="20">
         <f t="shared" si="5"/>
-        <v>27.064783033653846</v>
+        <v>27.526323443269234</v>
       </c>
     </row>
     <row r="20" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A20" s="8">
         <f t="shared" si="6"/>
         <v>13</v>
       </c>
       <c r="B20" s="18">
-        <v>46524.89</v>
+        <v>46383.98</v>
       </c>
       <c r="C20" s="18">
         <f t="shared" si="0"/>
-        <v>56713.840910000006</v>
+        <v>57673.840732000004</v>
       </c>
       <c r="D20" s="18">
         <f t="shared" si="1"/>
-        <v>4726.1534091666672</v>
+        <v>4806.1533943333343</v>
       </c>
       <c r="E20" s="19">
         <f t="shared" si="2"/>
-        <v>28.701336492914983</v>
+        <v>29.187166362348179</v>
       </c>
       <c r="F20" s="19">
         <f t="shared" si="3"/>
-        <v>14.350668246457492</v>
+        <v>14.59358318117409</v>
       </c>
       <c r="G20" s="19">
         <f t="shared" si="4"/>
-        <v>5.7402672985829968</v>
+        <v>5.8374332724696361</v>
       </c>
       <c r="H20" s="20">
         <f t="shared" si="5"/>
-        <v>27.266269668269235</v>
+        <v>27.72780804423077</v>
       </c>
     </row>
     <row r="21" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A21" s="8">
         <f t="shared" si="6"/>
         <v>14</v>
       </c>
       <c r="B21" s="18">
-        <v>47730.86</v>
+        <v>47566.28</v>
       </c>
       <c r="C21" s="18">
         <f t="shared" si="0"/>
-        <v>58183.918340000004</v>
+        <v>59143.912552000002</v>
       </c>
       <c r="D21" s="18">
         <f t="shared" si="1"/>
-        <v>4848.659861666667</v>
+        <v>4928.6593793333332</v>
       </c>
       <c r="E21" s="19">
         <f t="shared" si="2"/>
-        <v>29.445302803643727</v>
+        <v>29.931129834008097</v>
       </c>
       <c r="F21" s="19">
         <f t="shared" si="3"/>
-        <v>14.722651401821864</v>
+        <v>14.965564917004048</v>
       </c>
       <c r="G21" s="19">
         <f t="shared" si="4"/>
-        <v>5.8890605607287458</v>
+        <v>5.9862259668016193</v>
       </c>
       <c r="H21" s="20">
         <f t="shared" si="5"/>
-        <v>27.97303766346154</v>
+        <v>28.434573342307694</v>
       </c>
     </row>
     <row r="22" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A22" s="8">
         <f t="shared" si="6"/>
         <v>15</v>
       </c>
       <c r="B22" s="18">
-        <v>48033.82</v>
+        <v>47863.3</v>
       </c>
       <c r="C22" s="18">
         <f t="shared" si="0"/>
-        <v>58553.226580000002</v>
+        <v>59513.227220000008</v>
       </c>
       <c r="D22" s="18">
         <f t="shared" si="1"/>
-        <v>4879.4355483333338</v>
+        <v>4959.435601666667</v>
       </c>
       <c r="E22" s="19">
         <f t="shared" si="2"/>
-        <v>29.63219968623482</v>
+        <v>30.118029969635632</v>
       </c>
       <c r="F22" s="19">
         <f t="shared" si="3"/>
-        <v>14.81609984311741</v>
+        <v>15.059014984817816</v>
       </c>
       <c r="G22" s="19">
         <f t="shared" si="4"/>
-        <v>5.9264399372469638</v>
+        <v>6.0236059939271263</v>
       </c>
       <c r="H22" s="20">
         <f t="shared" si="5"/>
-        <v>28.150589701923078</v>
+        <v>28.612128471153849</v>
       </c>
     </row>
     <row r="23" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A23" s="8">
         <f t="shared" si="6"/>
         <v>16</v>
       </c>
       <c r="B23" s="18">
-        <v>49235.45</v>
+        <v>49041.35</v>
       </c>
       <c r="C23" s="18">
         <f t="shared" si="0"/>
-        <v>60018.013550000003</v>
+        <v>60978.014589999999</v>
       </c>
       <c r="D23" s="18">
         <f t="shared" si="1"/>
-        <v>5001.5011291666669</v>
+        <v>5081.5012158333338</v>
       </c>
       <c r="E23" s="19">
         <f t="shared" si="2"/>
-        <v>30.373488638663968</v>
+        <v>30.859319124493926</v>
       </c>
       <c r="F23" s="19">
         <f t="shared" si="3"/>
-        <v>15.186744319331984</v>
+        <v>15.429659562246963</v>
       </c>
       <c r="G23" s="19">
         <f t="shared" si="4"/>
-        <v>6.0746977277327936</v>
+        <v>6.1718638248987849</v>
       </c>
       <c r="H23" s="20">
         <f t="shared" si="5"/>
-        <v>28.854814206730772</v>
+        <v>29.316353168269231</v>
       </c>
     </row>
     <row r="24" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A24" s="8">
         <f t="shared" si="6"/>
         <v>17</v>
       </c>
       <c r="B24" s="18">
-        <v>49534.239999999998</v>
+        <v>49334.28</v>
       </c>
       <c r="C24" s="18">
         <f t="shared" si="0"/>
-        <v>60382.238560000005</v>
+        <v>61342.243752000002</v>
       </c>
       <c r="D24" s="18">
         <f t="shared" si="1"/>
-        <v>5031.8532133333338</v>
+        <v>5111.8536459999996</v>
       </c>
       <c r="E24" s="19">
         <f t="shared" si="2"/>
-        <v>30.557813036437249</v>
+        <v>31.043645623481783</v>
       </c>
       <c r="F24" s="19">
         <f t="shared" si="3"/>
-        <v>15.278906518218625</v>
+        <v>15.521822811740892</v>
       </c>
       <c r="G24" s="19">
         <f t="shared" si="4"/>
-        <v>6.1115626072874498</v>
+        <v>6.2087291246963563</v>
       </c>
       <c r="H24" s="20">
         <f t="shared" si="5"/>
-        <v>29.029922384615386</v>
+        <v>29.491463342307693</v>
       </c>
     </row>
     <row r="25" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A25" s="8">
         <f t="shared" si="6"/>
         <v>18</v>
       </c>
       <c r="B25" s="18">
-        <v>50705.4</v>
+        <v>50482.45</v>
       </c>
       <c r="C25" s="18">
         <f t="shared" si="0"/>
-        <v>61809.882600000004</v>
+        <v>62769.87833</v>
       </c>
       <c r="D25" s="18">
         <f t="shared" si="1"/>
-        <v>5150.8235500000001</v>
+        <v>5230.8231941666672</v>
       </c>
       <c r="E25" s="19">
         <f t="shared" si="2"/>
-        <v>31.280304959514172</v>
+        <v>31.766132758097164</v>
       </c>
       <c r="F25" s="19">
         <f t="shared" si="3"/>
-        <v>15.640152479757086</v>
+        <v>15.883066379048582</v>
       </c>
       <c r="G25" s="19">
         <f t="shared" si="4"/>
-        <v>6.2560609919028343</v>
+        <v>6.3532265516194331</v>
       </c>
       <c r="H25" s="20">
         <f t="shared" si="5"/>
-        <v>29.716289711538465</v>
+        <v>30.177826120192307</v>
       </c>
     </row>
     <row r="26" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A26" s="8">
         <f t="shared" si="6"/>
         <v>19</v>
       </c>
       <c r="B26" s="18">
-        <v>50967.54</v>
+        <v>50739.45</v>
       </c>
       <c r="C26" s="18">
         <f t="shared" si="0"/>
-        <v>62129.431260000005</v>
+        <v>63089.432130000001</v>
       </c>
       <c r="D26" s="18">
         <f t="shared" si="1"/>
-        <v>5177.4526050000004</v>
+        <v>5257.4526774999995</v>
       </c>
       <c r="E26" s="19">
         <f t="shared" si="2"/>
-        <v>31.442019868421056</v>
+        <v>31.927850268218624</v>
       </c>
       <c r="F26" s="19">
         <f t="shared" si="3"/>
-        <v>15.721009934210528</v>
+        <v>15.963925134109312</v>
       </c>
       <c r="G26" s="19">
         <f t="shared" si="4"/>
-        <v>6.2884039736842112</v>
+        <v>6.3855700536437245</v>
       </c>
       <c r="H26" s="20">
         <f t="shared" si="5"/>
-        <v>29.869918875000003</v>
+        <v>30.331457754807694</v>
       </c>
     </row>
     <row r="27" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A27" s="8">
         <f t="shared" si="6"/>
         <v>20</v>
       </c>
       <c r="B27" s="18">
-        <v>52107.19</v>
+        <v>51856.74</v>
       </c>
       <c r="C27" s="18">
         <f t="shared" si="0"/>
-        <v>63518.664610000007</v>
+        <v>64478.670515999998</v>
       </c>
       <c r="D27" s="18">
         <f t="shared" si="1"/>
-        <v>5293.2220508333339</v>
+        <v>5373.2225429999999</v>
       </c>
       <c r="E27" s="19">
         <f t="shared" si="2"/>
-        <v>32.145073183198384</v>
+        <v>32.630906131578946</v>
       </c>
       <c r="F27" s="19">
         <f t="shared" si="3"/>
-        <v>16.072536591599192</v>
+        <v>16.315453065789473</v>
       </c>
       <c r="G27" s="19">
         <f t="shared" si="4"/>
-        <v>6.4290146366396765</v>
+        <v>6.5261812263157895</v>
       </c>
       <c r="H27" s="20">
         <f t="shared" si="5"/>
-        <v>30.537819524038465</v>
+        <v>30.999360825</v>
       </c>
     </row>
     <row r="28" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A28" s="8">
         <f t="shared" si="6"/>
         <v>21</v>
       </c>
       <c r="B28" s="18">
-        <v>52325.37</v>
+        <v>52070.63</v>
       </c>
       <c r="C28" s="18">
         <f t="shared" si="0"/>
-        <v>63784.626030000007</v>
+        <v>64744.621341999999</v>
       </c>
       <c r="D28" s="18">
         <f t="shared" si="1"/>
-        <v>5315.3855025000003</v>
+        <v>5395.3851118333341</v>
       </c>
       <c r="E28" s="19">
         <f t="shared" si="2"/>
-        <v>32.279669043522269</v>
+        <v>32.765496630566801</v>
       </c>
       <c r="F28" s="19">
         <f t="shared" si="3"/>
-        <v>16.139834521761134</v>
+        <v>16.382748315283401</v>
       </c>
       <c r="G28" s="19">
         <f t="shared" si="4"/>
-        <v>6.4559338087044535</v>
+        <v>6.5530993261133599</v>
       </c>
       <c r="H28" s="20">
         <f t="shared" si="5"/>
-        <v>30.665685591346158</v>
+        <v>31.127221799038463</v>
       </c>
     </row>
     <row r="29" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A29" s="8">
         <f t="shared" si="6"/>
         <v>22</v>
       </c>
       <c r="B29" s="18">
-        <v>53924.25</v>
+        <v>53638.14</v>
       </c>
       <c r="C29" s="18">
         <f t="shared" si="0"/>
-        <v>65733.66075000001</v>
+        <v>66693.663276000007</v>
       </c>
       <c r="D29" s="18">
         <f t="shared" si="1"/>
-        <v>5477.8050625000005</v>
+        <v>5557.8052730000009</v>
       </c>
       <c r="E29" s="19">
         <f t="shared" si="2"/>
-        <v>33.266022646761137</v>
+        <v>33.751853884615386</v>
       </c>
       <c r="F29" s="19">
         <f t="shared" si="3"/>
-        <v>16.633011323380568</v>
+        <v>16.875926942307693</v>
       </c>
       <c r="G29" s="19">
         <f t="shared" si="4"/>
-        <v>6.6532045293522275</v>
+        <v>6.7503707769230772</v>
       </c>
       <c r="H29" s="20">
         <f t="shared" si="5"/>
-        <v>31.602721514423081</v>
+        <v>32.06426119038462</v>
       </c>
     </row>
     <row r="30" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A30" s="8">
         <f t="shared" si="6"/>
         <v>23</v>
       </c>
       <c r="B30" s="18">
-        <v>55749.29</v>
+        <v>55427.360000000001</v>
       </c>
       <c r="C30" s="18">
         <f t="shared" si="0"/>
-        <v>67958.384510000004</v>
+        <v>68918.379423999999</v>
       </c>
       <c r="D30" s="18">
         <f t="shared" si="1"/>
-        <v>5663.1987091666679</v>
+        <v>5743.1982853333338</v>
       </c>
       <c r="E30" s="19">
         <f t="shared" si="2"/>
-        <v>34.391894994939271</v>
+        <v>34.877722380566802</v>
       </c>
       <c r="F30" s="19">
         <f t="shared" si="3"/>
-        <v>17.195947497469636</v>
+        <v>17.438861190283401</v>
       </c>
       <c r="G30" s="19">
         <f t="shared" si="4"/>
-        <v>6.8783789989878539</v>
+        <v>6.9755444761133605</v>
       </c>
       <c r="H30" s="20">
         <f t="shared" si="5"/>
-        <v>32.672300245192311</v>
+        <v>33.133836261538463</v>
       </c>
     </row>
     <row r="31" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A31" s="8">
         <f t="shared" si="6"/>
         <v>24</v>
       </c>
       <c r="B31" s="18">
-        <v>57554.89</v>
+        <v>57197.53</v>
       </c>
       <c r="C31" s="18">
         <f t="shared" si="0"/>
-        <v>70159.410910000006</v>
+        <v>71119.408802000005</v>
       </c>
       <c r="D31" s="18">
         <f t="shared" si="1"/>
-        <v>5846.6175758333338</v>
+        <v>5926.6174001666668</v>
       </c>
       <c r="E31" s="19">
         <f t="shared" si="2"/>
-        <v>35.505774752024294</v>
+        <v>35.991603644736848</v>
       </c>
       <c r="F31" s="19">
         <f t="shared" si="3"/>
-        <v>17.752887376012147</v>
+        <v>17.995801822368424</v>
       </c>
       <c r="G31" s="19">
         <f t="shared" si="4"/>
-        <v>7.101154950404859</v>
+        <v>7.1983207289473699</v>
       </c>
       <c r="H31" s="20">
         <f t="shared" si="5"/>
-        <v>33.730486014423079</v>
+        <v>34.192023462500003</v>
       </c>
     </row>
     <row r="32" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A32" s="8">
         <f t="shared" si="6"/>
         <v>25</v>
       </c>
       <c r="B32" s="18">
-        <v>57678.96</v>
+        <v>57319.17</v>
       </c>
       <c r="C32" s="18">
         <f t="shared" si="0"/>
-        <v>70310.65224000001</v>
+        <v>71270.655977999995</v>
       </c>
       <c r="D32" s="18">
         <f t="shared" si="1"/>
-        <v>5859.22102</v>
+        <v>5939.2213314999999</v>
       </c>
       <c r="E32" s="19">
         <f t="shared" si="2"/>
-        <v>35.582313886639682</v>
+        <v>36.068145737854252</v>
       </c>
       <c r="F32" s="19">
         <f t="shared" si="3"/>
-        <v>17.791156943319841</v>
+        <v>18.034072868927126</v>
       </c>
       <c r="G32" s="19">
         <f t="shared" si="4"/>
-        <v>7.1164627773279365</v>
+        <v>7.2136291475708507</v>
       </c>
       <c r="H32" s="20">
         <f t="shared" si="5"/>
-        <v>33.803198192307697</v>
+        <v>34.264738450961538</v>
       </c>
     </row>
     <row r="33" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A33" s="8">
         <f t="shared" si="6"/>
         <v>26</v>
       </c>
       <c r="B33" s="18">
-        <v>57775.75</v>
+        <v>57414.06</v>
       </c>
       <c r="C33" s="18">
         <f t="shared" si="0"/>
-        <v>70428.639250000007</v>
+        <v>71388.642204000003</v>
       </c>
       <c r="D33" s="18">
         <f t="shared" si="1"/>
-        <v>5869.053270833333</v>
+        <v>5949.0535170000003</v>
       </c>
       <c r="E33" s="19">
         <f t="shared" si="2"/>
-        <v>35.642023911943326</v>
+        <v>36.127855366396766</v>
       </c>
       <c r="F33" s="19">
         <f t="shared" si="3"/>
-        <v>17.821011955971663</v>
+        <v>18.063927683198383</v>
       </c>
       <c r="G33" s="19">
         <f t="shared" si="4"/>
-        <v>7.1284047823886656</v>
+        <v>7.2255710732793528</v>
       </c>
       <c r="H33" s="20">
         <f t="shared" si="5"/>
-        <v>33.859922716346155</v>
+        <v>34.321462598076927</v>
       </c>
     </row>
     <row r="34" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A34" s="8">
         <f t="shared" si="6"/>
         <v>27</v>
       </c>
       <c r="B34" s="18">
-        <v>57885.13</v>
+        <v>57521.29</v>
       </c>
       <c r="C34" s="18">
         <f t="shared" si="0"/>
-        <v>70561.973469999997</v>
+        <v>71521.971986000004</v>
       </c>
       <c r="D34" s="18">
         <f t="shared" si="1"/>
-        <v>5880.1644558333328</v>
+        <v>5960.164332166667</v>
       </c>
       <c r="E34" s="19">
         <f t="shared" si="2"/>
-        <v>35.709500743927123</v>
+        <v>36.195329952429155</v>
       </c>
       <c r="F34" s="19">
         <f t="shared" si="3"/>
-        <v>17.854750371963561</v>
+        <v>18.097664976214578</v>
       </c>
       <c r="G34" s="19">
         <f t="shared" si="4"/>
-        <v>7.1419001487854246</v>
+        <v>7.2390659904858312</v>
       </c>
       <c r="H34" s="20">
         <f t="shared" si="5"/>
-        <v>33.924025706730767</v>
+        <v>34.385563454807695</v>
       </c>
     </row>
     <row r="35" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A35" s="8">
         <f t="shared" si="6"/>
         <v>28</v>
       </c>
       <c r="B35" s="18">
-        <v>57968.24</v>
+        <v>57602.77</v>
       </c>
       <c r="C35" s="18">
         <f t="shared" si="0"/>
-        <v>70663.28456</v>
+        <v>71623.284218000001</v>
       </c>
       <c r="D35" s="18">
         <f t="shared" si="1"/>
-        <v>5888.607046666667</v>
+        <v>5968.6070181666664</v>
       </c>
       <c r="E35" s="19">
         <f t="shared" si="2"/>
-        <v>35.76077153846154</v>
+        <v>36.246601324898784</v>
       </c>
       <c r="F35" s="19">
         <f t="shared" si="3"/>
-        <v>17.88038576923077</v>
+        <v>18.123300662449392</v>
       </c>
       <c r="G35" s="19">
         <f t="shared" si="4"/>
-        <v>7.1521543076923084</v>
+        <v>7.2493202649797563</v>
       </c>
       <c r="H35" s="20">
         <f t="shared" si="5"/>
-        <v>33.972732961538462</v>
+        <v>34.434271258653844</v>
       </c>
     </row>
     <row r="36" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A36" s="8">
         <f t="shared" si="6"/>
         <v>29</v>
       </c>
       <c r="B36" s="18">
-        <v>58045.19</v>
+        <v>57678.21</v>
       </c>
       <c r="C36" s="18">
         <f t="shared" si="0"/>
-        <v>70757.086610000013</v>
+        <v>71717.086314</v>
       </c>
       <c r="D36" s="18">
         <f t="shared" si="1"/>
-        <v>5896.4238841666674</v>
+        <v>5976.4238595000006</v>
       </c>
       <c r="E36" s="19">
         <f t="shared" si="2"/>
-        <v>35.80824221153847</v>
+        <v>36.294072021255062</v>
       </c>
       <c r="F36" s="19">
         <f t="shared" si="3"/>
-        <v>17.904121105769235</v>
+        <v>18.147036010627531</v>
       </c>
       <c r="G36" s="19">
         <f t="shared" si="4"/>
-        <v>7.161648442307694</v>
+        <v>7.2588144042510123</v>
       </c>
       <c r="H36" s="20">
         <f t="shared" si="5"/>
-        <v>34.017830100961547</v>
+        <v>34.479368420192309</v>
       </c>
     </row>
     <row r="37" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A37" s="8">
         <f t="shared" si="6"/>
         <v>30</v>
       </c>
       <c r="B37" s="18">
-        <v>58116.53</v>
+        <v>57748.15</v>
       </c>
       <c r="C37" s="18">
         <f t="shared" si="0"/>
-        <v>70844.050069999998</v>
+        <v>71804.049710000007</v>
       </c>
       <c r="D37" s="18">
         <f t="shared" si="1"/>
-        <v>5903.6708391666671</v>
+        <v>5983.6708091666678</v>
       </c>
       <c r="E37" s="19">
         <f t="shared" si="2"/>
-        <v>35.852252059716598</v>
+        <v>36.338081837044541</v>
       </c>
       <c r="F37" s="19">
         <f t="shared" si="3"/>
-        <v>17.926126029858299</v>
+        <v>18.169040918522271</v>
       </c>
       <c r="G37" s="19">
         <f t="shared" si="4"/>
-        <v>7.1704504119433192</v>
+        <v>7.267616367408908</v>
       </c>
       <c r="H37" s="20">
         <f t="shared" si="5"/>
-        <v>34.059639456730771</v>
+        <v>34.521177745192311</v>
       </c>
     </row>
     <row r="38" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A38" s="8">
         <f t="shared" si="6"/>
         <v>31</v>
       </c>
       <c r="B38" s="18">
-        <v>58182.559999999998</v>
+        <v>57812.88</v>
       </c>
       <c r="C38" s="18">
         <f t="shared" si="0"/>
-        <v>70924.540640000007</v>
+        <v>71884.534992000001</v>
       </c>
       <c r="D38" s="18">
         <f t="shared" si="1"/>
-        <v>5910.3783866666663</v>
+        <v>5990.3779160000004</v>
       </c>
       <c r="E38" s="19">
         <f t="shared" si="2"/>
-        <v>35.892986153846159</v>
+        <v>36.378813255060727</v>
       </c>
       <c r="F38" s="19">
         <f t="shared" si="3"/>
-        <v>17.94649307692308</v>
+        <v>18.189406627530364</v>
       </c>
       <c r="G38" s="19">
         <f t="shared" si="4"/>
-        <v>7.1785972307692321</v>
+        <v>7.2757626510121458</v>
       </c>
       <c r="H38" s="20">
         <f t="shared" si="5"/>
-        <v>34.098336846153849</v>
+        <v>34.559872592307691</v>
       </c>
     </row>
     <row r="39" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A39" s="8">
         <f t="shared" si="6"/>
         <v>32</v>
       </c>
       <c r="B39" s="18">
-        <v>58243.72</v>
+        <v>57872.84</v>
       </c>
       <c r="C39" s="18">
         <f t="shared" si="0"/>
-        <v>70999.094680000009</v>
+        <v>71959.089255999992</v>
       </c>
       <c r="D39" s="18">
         <f t="shared" si="1"/>
-        <v>5916.5912233333338</v>
+        <v>5996.5907713333336</v>
       </c>
       <c r="E39" s="19">
         <f t="shared" si="2"/>
-        <v>35.930715931174092</v>
+        <v>36.416543145748982</v>
       </c>
       <c r="F39" s="19">
         <f t="shared" si="3"/>
-        <v>17.965357965587046</v>
+        <v>18.208271572874491</v>
       </c>
       <c r="G39" s="19">
         <f t="shared" si="4"/>
-        <v>7.1861431862348182</v>
+        <v>7.2833086291497962</v>
       </c>
       <c r="H39" s="20">
         <f t="shared" si="5"/>
-        <v>34.134180134615391</v>
+        <v>34.595715988461535</v>
       </c>
     </row>
     <row r="40" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A40" s="8">
         <f t="shared" si="6"/>
         <v>33</v>
       </c>
       <c r="B40" s="18">
-        <v>58300.33</v>
+        <v>57928.34</v>
       </c>
       <c r="C40" s="18">
         <f t="shared" si="0"/>
-        <v>71068.102270000003</v>
+        <v>72028.097955999998</v>
       </c>
       <c r="D40" s="18">
         <f t="shared" si="1"/>
-        <v>5922.3418558333333</v>
+        <v>6002.3414963333335</v>
       </c>
       <c r="E40" s="19">
         <f t="shared" si="2"/>
-        <v>35.965638800607287</v>
+        <v>36.451466576923075</v>
       </c>
       <c r="F40" s="19">
         <f t="shared" si="3"/>
-        <v>17.982819400303644</v>
+        <v>18.225733288461537</v>
       </c>
       <c r="G40" s="19">
         <f t="shared" si="4"/>
-        <v>7.1931277601214578</v>
+        <v>7.2902933153846146</v>
       </c>
       <c r="H40" s="20">
         <f t="shared" si="5"/>
-        <v>34.167356860576923</v>
+        <v>34.62889324807692</v>
       </c>
     </row>
     <row r="41" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A41" s="8">
         <f t="shared" si="6"/>
         <v>34</v>
       </c>
       <c r="B41" s="18">
-        <v>58352.78</v>
+        <v>57979.76</v>
       </c>
       <c r="C41" s="18">
         <f t="shared" si="0"/>
-        <v>71132.038820000002</v>
+        <v>72092.033584000004</v>
       </c>
       <c r="D41" s="18">
         <f t="shared" si="1"/>
-        <v>5927.6699016666671</v>
+        <v>6007.6694653333334</v>
       </c>
       <c r="E41" s="19">
         <f t="shared" si="2"/>
-        <v>35.99799535425101</v>
+        <v>36.483822663967615</v>
       </c>
       <c r="F41" s="19">
         <f t="shared" si="3"/>
-        <v>17.998997677125505</v>
+        <v>18.241911331983808</v>
       </c>
       <c r="G41" s="19">
         <f t="shared" si="4"/>
-        <v>7.1995990708502022</v>
+        <v>7.2967645327935227</v>
       </c>
       <c r="H41" s="20">
         <f t="shared" si="5"/>
-        <v>34.198095586538464</v>
+        <v>34.659631530769232</v>
       </c>
     </row>
     <row r="42" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A42" s="21">
         <f t="shared" si="6"/>
         <v>35</v>
       </c>
       <c r="B42" s="22">
-        <v>58401.31</v>
+        <v>58027.34</v>
       </c>
       <c r="C42" s="22">
         <f t="shared" si="0"/>
-        <v>71191.196890000007</v>
+        <v>72151.194556000002</v>
       </c>
       <c r="D42" s="22">
         <f t="shared" si="1"/>
-        <v>5932.5997408333333</v>
+        <v>6012.5995463333338</v>
       </c>
       <c r="E42" s="23">
         <f t="shared" si="2"/>
-        <v>36.027933648785428</v>
+        <v>36.513762427125506</v>
       </c>
       <c r="F42" s="23">
         <f t="shared" si="3"/>
-        <v>18.013966824392714</v>
+        <v>18.256881213562753</v>
       </c>
       <c r="G42" s="23">
         <f t="shared" si="4"/>
-        <v>7.2055867297570853</v>
+        <v>7.3027524854251009</v>
       </c>
       <c r="H42" s="24">
         <f t="shared" si="5"/>
-        <v>34.22653696634616</v>
+        <v>34.688074305769234</v>
       </c>
     </row>
   </sheetData>
   <dataConsolidate/>
   <mergeCells count="3">
     <mergeCell ref="B4:C4"/>
     <mergeCell ref="E4:H4"/>
     <mergeCell ref="E5:G5"/>
   </mergeCells>
   <pageMargins left="0.39370078740157483" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0">
     <oddFooter>&amp;L&amp;"Calibri,Standaard"&amp;F</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet13.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0C00-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:H42"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.88671875" defaultRowHeight="13.8" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="1" width="7.5546875" style="2" bestFit="1" customWidth="1"/>
     <col min="2" max="4" width="15.33203125" style="2" customWidth="1"/>
     <col min="5" max="8" width="12.33203125" style="2" customWidth="1"/>
     <col min="9" max="16384" width="8.88671875" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A1" s="1" t="s">
         <v>16</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="2" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A2" s="4"/>
       <c r="D2" s="3">
         <f>Inhoud!B4</f>
-        <v>46054</v>
+        <v>46235</v>
       </c>
     </row>
     <row r="3" spans="1:8" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A3" s="1"/>
       <c r="B3" s="1"/>
       <c r="C3" s="5" t="s">
         <v>1</v>
       </c>
       <c r="D3" s="33">
         <f>Inhoud!B6</f>
-        <v>1.2190000000000001</v>
+        <v>1.2434000000000001</v>
       </c>
     </row>
     <row r="4" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A4" s="6"/>
       <c r="B4" s="41" t="s">
         <v>2</v>
       </c>
       <c r="C4" s="42"/>
       <c r="D4" s="7" t="s">
         <v>3</v>
       </c>
       <c r="E4" s="41" t="s">
         <v>4</v>
       </c>
       <c r="F4" s="43"/>
       <c r="G4" s="43"/>
       <c r="H4" s="42"/>
     </row>
     <row r="5" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A5" s="8"/>
       <c r="B5" s="9">
         <v>1</v>
       </c>
       <c r="C5" s="10"/>
       <c r="D5" s="10"/>
       <c r="E5" s="44" t="s">
         <v>5</v>
       </c>
       <c r="F5" s="45"/>
       <c r="G5" s="46"/>
       <c r="H5" s="11" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="6" spans="1:8" s="17" customFormat="1" x14ac:dyDescent="0.3">
       <c r="A6" s="12"/>
       <c r="B6" s="14" t="str">
         <f>'L4'!$B$6</f>
         <v>basis 01/01/2022</v>
       </c>
       <c r="C6" s="13">
         <f>D2</f>
-        <v>46054</v>
+        <v>46235</v>
       </c>
       <c r="D6" s="13">
         <f>C6</f>
-        <v>46054</v>
+        <v>46235</v>
       </c>
       <c r="E6" s="14">
         <v>1</v>
       </c>
       <c r="F6" s="15">
         <v>0.5</v>
       </c>
       <c r="G6" s="16">
         <v>0.2</v>
       </c>
       <c r="H6" s="12"/>
     </row>
     <row r="7" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A7" s="8">
         <v>0</v>
       </c>
       <c r="B7" s="18">
         <v>28017.43</v>
       </c>
       <c r="C7" s="18">
         <f t="shared" ref="C7:C42" si="0">B7*$D$3</f>
-        <v>34153.247170000002</v>
+        <v>34836.872461999999</v>
       </c>
       <c r="D7" s="18">
         <f t="shared" ref="D7:D42" si="1">B7/12*$D$3</f>
-        <v>2846.1039308333334</v>
+        <v>2903.0727051666668</v>
       </c>
       <c r="E7" s="19">
         <f t="shared" ref="E7:E42" si="2">C7/1976</f>
-        <v>17.284031968623484</v>
+        <v>17.629996185222673</v>
       </c>
       <c r="F7" s="19">
         <f>E7/2</f>
-        <v>8.6420159843117421</v>
+        <v>8.8149980926113365</v>
       </c>
       <c r="G7" s="19">
         <f>E7/5</f>
-        <v>3.4568063937246967</v>
+        <v>3.5259992370445348</v>
       </c>
       <c r="H7" s="20">
         <f>C7/2080</f>
-        <v>16.419830370192308</v>
+        <v>16.748496375961537</v>
       </c>
     </row>
     <row r="8" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A8" s="8">
         <f>A7+1</f>
         <v>1</v>
       </c>
       <c r="B8" s="18">
         <v>28899.68</v>
       </c>
       <c r="C8" s="18">
         <f t="shared" si="0"/>
-        <v>35228.709920000001</v>
+        <v>35933.862112000003</v>
       </c>
       <c r="D8" s="18">
         <f t="shared" si="1"/>
-        <v>2935.7258266666672</v>
+        <v>2994.4885093333337</v>
       </c>
       <c r="E8" s="19">
         <f t="shared" si="2"/>
-        <v>17.828294493927125</v>
+        <v>18.185152890688261</v>
       </c>
       <c r="F8" s="19">
         <f t="shared" ref="F8:F42" si="3">E8/2</f>
-        <v>8.9141472469635623</v>
+        <v>9.0925764453441307</v>
       </c>
       <c r="G8" s="19">
         <f t="shared" ref="G8:G42" si="4">E8/5</f>
-        <v>3.5656588987854247</v>
+        <v>3.6370305781376522</v>
       </c>
       <c r="H8" s="20">
         <f t="shared" ref="H8:H42" si="5">C8/2080</f>
-        <v>16.936879769230771</v>
+        <v>17.275895246153848</v>
       </c>
     </row>
     <row r="9" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A9" s="8">
         <f t="shared" ref="A9:A42" si="6">A8+1</f>
         <v>2</v>
       </c>
       <c r="B9" s="18">
         <v>29736.12</v>
       </c>
       <c r="C9" s="18">
         <f t="shared" si="0"/>
-        <v>36248.330280000002</v>
+        <v>36973.891607999998</v>
       </c>
       <c r="D9" s="18">
         <f t="shared" si="1"/>
-        <v>3020.6941899999997</v>
+        <v>3081.1576339999997</v>
       </c>
       <c r="E9" s="19">
         <f t="shared" si="2"/>
-        <v>18.344296700404858</v>
+        <v>18.711483607287448</v>
       </c>
       <c r="F9" s="19">
         <f t="shared" si="3"/>
-        <v>9.1721483502024288</v>
+        <v>9.3557418036437241</v>
       </c>
       <c r="G9" s="19">
         <f t="shared" si="4"/>
-        <v>3.6688593400809717</v>
+        <v>3.7422967214574898</v>
       </c>
       <c r="H9" s="20">
         <f t="shared" si="5"/>
-        <v>17.427081865384615</v>
+        <v>17.775909426923075</v>
       </c>
     </row>
     <row r="10" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A10" s="8">
         <f t="shared" si="6"/>
         <v>3</v>
       </c>
       <c r="B10" s="18">
         <v>30410.18</v>
       </c>
       <c r="C10" s="18">
         <f t="shared" si="0"/>
-        <v>37070.009420000002</v>
+        <v>37812.017812000006</v>
       </c>
       <c r="D10" s="18">
         <f t="shared" si="1"/>
-        <v>3089.1674516666671</v>
+        <v>3151.0014843333338</v>
       </c>
       <c r="E10" s="19">
         <f t="shared" si="2"/>
-        <v>18.760126224696357</v>
+        <v>19.135636544534417</v>
       </c>
       <c r="F10" s="19">
         <f t="shared" si="3"/>
-        <v>9.3800631123481786</v>
+        <v>9.5678182722672087</v>
       </c>
       <c r="G10" s="19">
         <f t="shared" si="4"/>
-        <v>3.7520252449392713</v>
+        <v>3.8271273089068836</v>
       </c>
       <c r="H10" s="20">
         <f t="shared" si="5"/>
-        <v>17.822119913461538</v>
+        <v>18.178854717307694</v>
       </c>
     </row>
     <row r="11" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A11" s="8">
         <f t="shared" si="6"/>
         <v>4</v>
       </c>
       <c r="B11" s="18">
         <v>31484.720000000001</v>
       </c>
       <c r="C11" s="18">
         <f t="shared" si="0"/>
-        <v>38379.873680000004</v>
+        <v>39148.100848000002</v>
       </c>
       <c r="D11" s="18">
         <f t="shared" si="1"/>
-        <v>3198.322806666667</v>
+        <v>3262.3417373333336</v>
       </c>
       <c r="E11" s="19">
         <f t="shared" si="2"/>
-        <v>19.423012995951421</v>
+        <v>19.811791927125508</v>
       </c>
       <c r="F11" s="19">
         <f t="shared" si="3"/>
-        <v>9.7115064979757104</v>
+        <v>9.9058959635627541</v>
       </c>
       <c r="G11" s="19">
         <f t="shared" si="4"/>
-        <v>3.8846025991902842</v>
+        <v>3.9623583854251017</v>
       </c>
       <c r="H11" s="20">
         <f t="shared" si="5"/>
-        <v>18.451862346153849</v>
+        <v>18.821202330769232</v>
       </c>
     </row>
     <row r="12" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A12" s="8">
         <f t="shared" si="6"/>
         <v>5</v>
       </c>
       <c r="B12" s="18">
         <v>31497.98</v>
       </c>
       <c r="C12" s="18">
         <f t="shared" si="0"/>
-        <v>38396.037620000003</v>
+        <v>39164.588331999999</v>
       </c>
       <c r="D12" s="18">
         <f t="shared" si="1"/>
-        <v>3199.6698016666664</v>
+        <v>3263.7156943333334</v>
       </c>
       <c r="E12" s="19">
         <f t="shared" si="2"/>
-        <v>19.431193127530367</v>
+        <v>19.820135795546559</v>
       </c>
       <c r="F12" s="19">
         <f t="shared" si="3"/>
-        <v>9.7155965637651835</v>
+        <v>9.9100678977732795</v>
       </c>
       <c r="G12" s="19">
         <f t="shared" si="4"/>
-        <v>3.8862386255060732</v>
+        <v>3.9640271591093117</v>
       </c>
       <c r="H12" s="20">
         <f t="shared" si="5"/>
-        <v>18.459633471153847</v>
+        <v>18.829129005769232</v>
       </c>
     </row>
     <row r="13" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A13" s="8">
         <f t="shared" si="6"/>
         <v>6</v>
       </c>
       <c r="B13" s="18">
         <v>32918.76</v>
       </c>
       <c r="C13" s="18">
         <f t="shared" si="0"/>
-        <v>40127.968440000004</v>
+        <v>40931.186184000006</v>
       </c>
       <c r="D13" s="18">
         <f t="shared" si="1"/>
-        <v>3343.99737</v>
+        <v>3410.932182</v>
       </c>
       <c r="E13" s="19">
         <f t="shared" si="2"/>
-        <v>20.30767633603239</v>
+        <v>20.714163048583</v>
       </c>
       <c r="F13" s="19">
         <f t="shared" si="3"/>
-        <v>10.153838168016195</v>
+        <v>10.3570815242915</v>
       </c>
       <c r="G13" s="19">
         <f t="shared" si="4"/>
-        <v>4.0615352672064784</v>
+        <v>4.1428326097166002</v>
       </c>
       <c r="H13" s="20">
         <f t="shared" si="5"/>
-        <v>19.29229251923077</v>
+        <v>19.678454896153848</v>
       </c>
     </row>
     <row r="14" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A14" s="8">
         <f t="shared" si="6"/>
         <v>7</v>
       </c>
       <c r="B14" s="18">
         <v>32918.76</v>
       </c>
       <c r="C14" s="18">
         <f t="shared" si="0"/>
-        <v>40127.968440000004</v>
+        <v>40931.186184000006</v>
       </c>
       <c r="D14" s="18">
         <f t="shared" si="1"/>
-        <v>3343.99737</v>
+        <v>3410.932182</v>
       </c>
       <c r="E14" s="19">
         <f t="shared" si="2"/>
-        <v>20.30767633603239</v>
+        <v>20.714163048583</v>
       </c>
       <c r="F14" s="19">
         <f t="shared" si="3"/>
-        <v>10.153838168016195</v>
+        <v>10.3570815242915</v>
       </c>
       <c r="G14" s="19">
         <f t="shared" si="4"/>
-        <v>4.0615352672064784</v>
+        <v>4.1428326097166002</v>
       </c>
       <c r="H14" s="20">
         <f t="shared" si="5"/>
-        <v>19.29229251923077</v>
+        <v>19.678454896153848</v>
       </c>
     </row>
     <row r="15" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A15" s="8">
         <f t="shared" si="6"/>
         <v>8</v>
       </c>
       <c r="B15" s="18">
         <v>33927.54</v>
       </c>
       <c r="C15" s="18">
         <f t="shared" si="0"/>
-        <v>41357.671260000003</v>
+        <v>42185.503236000004</v>
       </c>
       <c r="D15" s="18">
         <f t="shared" si="1"/>
-        <v>3446.4726050000004</v>
+        <v>3515.458603</v>
       </c>
       <c r="E15" s="19">
         <f t="shared" si="2"/>
-        <v>20.92999557692308</v>
+        <v>21.348938884615386</v>
       </c>
       <c r="F15" s="19">
         <f t="shared" si="3"/>
-        <v>10.46499778846154</v>
+        <v>10.674469442307693</v>
       </c>
       <c r="G15" s="19">
         <f t="shared" si="4"/>
-        <v>4.1859991153846163</v>
+        <v>4.269787776923077</v>
       </c>
       <c r="H15" s="20">
         <f t="shared" si="5"/>
-        <v>19.883495798076925</v>
+        <v>20.281491940384619</v>
       </c>
     </row>
     <row r="16" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A16" s="8">
         <f t="shared" si="6"/>
         <v>9</v>
       </c>
       <c r="B16" s="18">
         <v>33960.54</v>
       </c>
       <c r="C16" s="18">
         <f t="shared" si="0"/>
-        <v>41397.898260000002</v>
+        <v>42226.535436000006</v>
       </c>
       <c r="D16" s="18">
         <f t="shared" si="1"/>
-        <v>3449.8248550000003</v>
+        <v>3518.8779530000002</v>
       </c>
       <c r="E16" s="19">
         <f t="shared" si="2"/>
-        <v>20.950353370445345</v>
+        <v>21.369704168016199</v>
       </c>
       <c r="F16" s="19">
         <f t="shared" si="3"/>
-        <v>10.475176685222673</v>
+        <v>10.684852084008099</v>
       </c>
       <c r="G16" s="19">
         <f t="shared" si="4"/>
-        <v>4.1900706740890694</v>
+        <v>4.2739408336032394</v>
       </c>
       <c r="H16" s="20">
         <f t="shared" si="5"/>
-        <v>19.902835701923077</v>
+        <v>20.301218959615387</v>
       </c>
     </row>
     <row r="17" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A17" s="8">
         <f t="shared" si="6"/>
         <v>10</v>
       </c>
       <c r="B17" s="18">
         <v>35492.080000000002</v>
       </c>
       <c r="C17" s="18">
         <f t="shared" si="0"/>
-        <v>43264.845520000003</v>
+        <v>44130.852272000004</v>
       </c>
       <c r="D17" s="18">
         <f t="shared" si="1"/>
-        <v>3605.4037933333339</v>
+        <v>3677.5710226666674</v>
       </c>
       <c r="E17" s="19">
         <f t="shared" si="2"/>
-        <v>21.895164736842105</v>
+        <v>22.333427263157898</v>
       </c>
       <c r="F17" s="19">
         <f t="shared" si="3"/>
-        <v>10.947582368421052</v>
+        <v>11.166713631578949</v>
       </c>
       <c r="G17" s="19">
         <f t="shared" si="4"/>
-        <v>4.3790329473684206</v>
+        <v>4.4666854526315793</v>
       </c>
       <c r="H17" s="20">
         <f t="shared" si="5"/>
-        <v>20.800406500000001</v>
+        <v>21.216755900000003</v>
       </c>
     </row>
     <row r="18" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A18" s="8">
         <f t="shared" si="6"/>
         <v>11</v>
       </c>
       <c r="B18" s="18">
         <v>35503.589999999997</v>
       </c>
       <c r="C18" s="18">
         <f t="shared" si="0"/>
-        <v>43278.876210000002</v>
+        <v>44145.163805999997</v>
       </c>
       <c r="D18" s="18">
         <f t="shared" si="1"/>
-        <v>3606.5730174999999</v>
+        <v>3678.7636505</v>
       </c>
       <c r="E18" s="19">
         <f t="shared" si="2"/>
-        <v>21.902265288461539</v>
+        <v>22.340669942307692</v>
       </c>
       <c r="F18" s="19">
         <f t="shared" si="3"/>
-        <v>10.951132644230769</v>
+        <v>11.170334971153846</v>
       </c>
       <c r="G18" s="19">
         <f t="shared" si="4"/>
-        <v>4.380453057692308</v>
+        <v>4.4681339884615383</v>
       </c>
       <c r="H18" s="20">
         <f t="shared" si="5"/>
-        <v>20.807152024038462</v>
+        <v>21.223636445192305</v>
       </c>
     </row>
     <row r="19" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A19" s="8">
         <f t="shared" si="6"/>
         <v>12</v>
       </c>
       <c r="B19" s="18">
         <v>37035.1</v>
       </c>
       <c r="C19" s="18">
         <f t="shared" si="0"/>
-        <v>45145.786899999999</v>
+        <v>46049.443339999998</v>
       </c>
       <c r="D19" s="18">
         <f t="shared" si="1"/>
-        <v>3762.1489083333336</v>
+        <v>3837.4536116666668</v>
       </c>
       <c r="E19" s="19">
         <f t="shared" si="2"/>
-        <v>22.847058147773279</v>
+        <v>23.304374159919028</v>
       </c>
       <c r="F19" s="19">
         <f t="shared" si="3"/>
-        <v>11.423529073886639</v>
+        <v>11.652187079959514</v>
       </c>
       <c r="G19" s="19">
         <f t="shared" si="4"/>
-        <v>4.5694116295546561</v>
+        <v>4.660874831983806</v>
       </c>
       <c r="H19" s="20">
         <f t="shared" si="5"/>
-        <v>21.704705240384616</v>
+        <v>22.139155451923077</v>
       </c>
     </row>
     <row r="20" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A20" s="8">
         <f t="shared" si="6"/>
         <v>13</v>
       </c>
       <c r="B20" s="18">
         <v>37046.6</v>
       </c>
       <c r="C20" s="18">
         <f t="shared" si="0"/>
-        <v>45159.805400000005</v>
+        <v>46063.742440000002</v>
       </c>
       <c r="D20" s="18">
         <f t="shared" si="1"/>
-        <v>3763.3171166666671</v>
+        <v>3838.6452033333335</v>
       </c>
       <c r="E20" s="19">
         <f t="shared" si="2"/>
-        <v>22.854152530364374</v>
+        <v>23.311610546558704</v>
       </c>
       <c r="F20" s="19">
         <f t="shared" si="3"/>
-        <v>11.427076265182187</v>
+        <v>11.655805273279352</v>
       </c>
       <c r="G20" s="19">
         <f t="shared" si="4"/>
-        <v>4.5708305060728751</v>
+        <v>4.6623221093117406</v>
       </c>
       <c r="H20" s="20">
         <f t="shared" si="5"/>
-        <v>21.711444903846157</v>
+        <v>22.146030019230771</v>
       </c>
     </row>
     <row r="21" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A21" s="8">
         <f t="shared" si="6"/>
         <v>14</v>
       </c>
       <c r="B21" s="18">
         <v>38578.15</v>
       </c>
       <c r="C21" s="18">
         <f t="shared" si="0"/>
-        <v>47026.764850000007</v>
+        <v>47968.071710000004</v>
       </c>
       <c r="D21" s="18">
         <f t="shared" si="1"/>
-        <v>3918.8970708333336</v>
+        <v>3997.3393091666667</v>
       </c>
       <c r="E21" s="19">
         <f t="shared" si="2"/>
-        <v>23.798970065789476</v>
+        <v>24.275339934210528</v>
       </c>
       <c r="F21" s="19">
         <f t="shared" si="3"/>
-        <v>11.899485032894738</v>
+        <v>12.137669967105264</v>
       </c>
       <c r="G21" s="19">
         <f t="shared" si="4"/>
-        <v>4.7597940131578955</v>
+        <v>4.8550679868421058</v>
       </c>
       <c r="H21" s="20">
         <f t="shared" si="5"/>
-        <v>22.609021562500004</v>
+        <v>23.061572937500003</v>
       </c>
     </row>
     <row r="22" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A22" s="8">
         <f t="shared" si="6"/>
         <v>15</v>
       </c>
       <c r="B22" s="18">
         <v>38589.61</v>
       </c>
       <c r="C22" s="18">
         <f t="shared" si="0"/>
-        <v>47040.734590000007</v>
+        <v>47982.321073999999</v>
       </c>
       <c r="D22" s="18">
         <f t="shared" si="1"/>
-        <v>3920.0612158333333</v>
+        <v>3998.5267561666669</v>
       </c>
       <c r="E22" s="19">
         <f t="shared" si="2"/>
-        <v>23.806039772267209</v>
+        <v>24.282551150809716</v>
       </c>
       <c r="F22" s="19">
         <f t="shared" si="3"/>
-        <v>11.903019886133604</v>
+        <v>12.141275575404858</v>
       </c>
       <c r="G22" s="19">
         <f t="shared" si="4"/>
-        <v>4.7612079544534414</v>
+        <v>4.8565102301619429</v>
       </c>
       <c r="H22" s="20">
         <f t="shared" si="5"/>
-        <v>22.615737783653849</v>
+        <v>23.06842359326923</v>
       </c>
     </row>
     <row r="23" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A23" s="8">
         <f t="shared" si="6"/>
         <v>16</v>
       </c>
       <c r="B23" s="18">
-        <v>40121.160000000003</v>
+        <v>40105.910000000003</v>
       </c>
       <c r="C23" s="18">
         <f t="shared" si="0"/>
-        <v>48907.694040000009</v>
+        <v>49867.688494000009</v>
       </c>
       <c r="D23" s="18">
         <f t="shared" si="1"/>
-        <v>4075.6411700000008</v>
+        <v>4155.6407078333341</v>
       </c>
       <c r="E23" s="19">
         <f t="shared" si="2"/>
-        <v>24.750857307692314</v>
+        <v>25.23668446052632</v>
       </c>
       <c r="F23" s="19">
         <f t="shared" si="3"/>
-        <v>12.375428653846157</v>
+        <v>12.61834223026316</v>
       </c>
       <c r="G23" s="19">
         <f t="shared" si="4"/>
-        <v>4.9501714615384627</v>
+        <v>5.0473368921052639</v>
       </c>
       <c r="H23" s="20">
         <f t="shared" si="5"/>
-        <v>23.513314442307696</v>
+        <v>23.974850237500004</v>
       </c>
     </row>
     <row r="24" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A24" s="8">
         <f t="shared" si="6"/>
         <v>17</v>
       </c>
       <c r="B24" s="18">
-        <v>40136.870000000003</v>
+        <v>40121.32</v>
       </c>
       <c r="C24" s="18">
         <f t="shared" si="0"/>
-        <v>48926.844530000009</v>
+        <v>49886.849288000005</v>
       </c>
       <c r="D24" s="18">
         <f t="shared" si="1"/>
-        <v>4077.2370441666671</v>
+        <v>4157.2374406666668</v>
       </c>
       <c r="E24" s="19">
         <f t="shared" si="2"/>
-        <v>24.76054885121458</v>
+        <v>25.246381218623483</v>
       </c>
       <c r="F24" s="19">
         <f t="shared" si="3"/>
-        <v>12.38027442560729</v>
+        <v>12.623190609311742</v>
       </c>
       <c r="G24" s="19">
         <f t="shared" si="4"/>
-        <v>4.9521097702429158</v>
+        <v>5.0492762437246963</v>
       </c>
       <c r="H24" s="20">
         <f t="shared" si="5"/>
-        <v>23.522521408653851</v>
+        <v>23.984062157692311</v>
       </c>
     </row>
     <row r="25" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A25" s="8">
         <f t="shared" si="6"/>
         <v>18</v>
       </c>
       <c r="B25" s="18">
-        <v>41668.42</v>
+        <v>41622.81</v>
       </c>
       <c r="C25" s="18">
         <f t="shared" si="0"/>
-        <v>50793.803980000004</v>
+        <v>51753.801954000002</v>
       </c>
       <c r="D25" s="18">
         <f t="shared" si="1"/>
-        <v>4232.8169983333337</v>
+        <v>4312.8168294999996</v>
       </c>
       <c r="E25" s="19">
         <f t="shared" si="2"/>
-        <v>25.705366386639678</v>
+        <v>26.191195320850202</v>
       </c>
       <c r="F25" s="19">
         <f t="shared" si="3"/>
-        <v>12.852683193319839</v>
+        <v>13.095597660425101</v>
       </c>
       <c r="G25" s="19">
         <f t="shared" si="4"/>
-        <v>5.1410732773279353</v>
+        <v>5.23823906417004</v>
       </c>
       <c r="H25" s="20">
         <f t="shared" si="5"/>
-        <v>24.420098067307695</v>
+        <v>24.881635554807694</v>
       </c>
     </row>
     <row r="26" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A26" s="8">
         <f t="shared" si="6"/>
         <v>19</v>
       </c>
       <c r="B26" s="18">
-        <v>41685.08</v>
+        <v>41639.14</v>
       </c>
       <c r="C26" s="18">
         <f t="shared" si="0"/>
-        <v>50814.112520000002</v>
+        <v>51774.106676000003</v>
       </c>
       <c r="D26" s="18">
         <f t="shared" si="1"/>
-        <v>4234.5093766666669</v>
+        <v>4314.5088896666666</v>
       </c>
       <c r="E26" s="19">
         <f t="shared" si="2"/>
-        <v>25.715643987854254</v>
+        <v>26.201470989878544</v>
       </c>
       <c r="F26" s="19">
         <f t="shared" si="3"/>
-        <v>12.857821993927127</v>
+        <v>13.100735494939272</v>
       </c>
       <c r="G26" s="19">
         <f t="shared" si="4"/>
-        <v>5.1431287975708511</v>
+        <v>5.2402941979757092</v>
       </c>
       <c r="H26" s="20">
         <f t="shared" si="5"/>
-        <v>24.42986178846154</v>
+        <v>24.891397440384615</v>
       </c>
     </row>
     <row r="27" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A27" s="8">
         <f t="shared" si="6"/>
         <v>20</v>
       </c>
       <c r="B27" s="18">
-        <v>43216.59</v>
+        <v>43140.6</v>
       </c>
       <c r="C27" s="18">
         <f t="shared" si="0"/>
-        <v>52681.023209999999</v>
+        <v>53641.022040000003</v>
       </c>
       <c r="D27" s="18">
         <f t="shared" si="1"/>
-        <v>4390.0852674999996</v>
+        <v>4470.0851700000003</v>
       </c>
       <c r="E27" s="19">
         <f t="shared" si="2"/>
-        <v>26.660436847165993</v>
+        <v>27.146266214574901</v>
       </c>
       <c r="F27" s="19">
         <f t="shared" si="3"/>
-        <v>13.330218423582997</v>
+        <v>13.57313310728745</v>
       </c>
       <c r="G27" s="19">
         <f t="shared" si="4"/>
-        <v>5.3320873694331983</v>
+        <v>5.4292532429149798</v>
       </c>
       <c r="H27" s="20">
         <f t="shared" si="5"/>
-        <v>25.32741500480769</v>
+        <v>25.788952903846155</v>
       </c>
     </row>
     <row r="28" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A28" s="8">
         <f t="shared" si="6"/>
         <v>21</v>
       </c>
       <c r="B28" s="18">
-        <v>43233.23</v>
+        <v>43156.91</v>
       </c>
       <c r="C28" s="18">
         <f t="shared" si="0"/>
-        <v>52701.30737000001</v>
+        <v>53661.301894000004</v>
       </c>
       <c r="D28" s="18">
         <f t="shared" si="1"/>
-        <v>4391.7756141666669</v>
+        <v>4471.7751578333337</v>
       </c>
       <c r="E28" s="19">
         <f t="shared" si="2"/>
-        <v>26.670702110323891</v>
+        <v>27.156529298582999</v>
       </c>
       <c r="F28" s="19">
         <f t="shared" si="3"/>
-        <v>13.335351055161945</v>
+        <v>13.5782646492915</v>
       </c>
       <c r="G28" s="19">
         <f t="shared" si="4"/>
-        <v>5.3341404220647783</v>
+        <v>5.4313058597166002</v>
       </c>
       <c r="H28" s="20">
         <f t="shared" si="5"/>
-        <v>25.337167004807696</v>
+        <v>25.798702833653849</v>
       </c>
     </row>
     <row r="29" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A29" s="8">
         <f t="shared" si="6"/>
         <v>22</v>
       </c>
       <c r="B29" s="18">
-        <v>44764.78</v>
+        <v>44658.41</v>
       </c>
       <c r="C29" s="18">
         <f t="shared" si="0"/>
-        <v>54568.266820000004</v>
+        <v>55528.266994000005</v>
       </c>
       <c r="D29" s="18">
         <f t="shared" si="1"/>
-        <v>4547.3555683333334</v>
+        <v>4627.3555828333338</v>
       </c>
       <c r="E29" s="19">
         <f t="shared" si="2"/>
-        <v>27.615519645748989</v>
+        <v>28.10134969331984</v>
       </c>
       <c r="F29" s="19">
         <f t="shared" si="3"/>
-        <v>13.807759822874495</v>
+        <v>14.05067484665992</v>
       </c>
       <c r="G29" s="19">
         <f t="shared" si="4"/>
-        <v>5.5231039291497979</v>
+        <v>5.6202699386639683</v>
       </c>
       <c r="H29" s="20">
         <f t="shared" si="5"/>
-        <v>26.23474366346154</v>
+        <v>26.696282208653848</v>
       </c>
     </row>
     <row r="30" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A30" s="8">
         <f t="shared" si="6"/>
         <v>23</v>
       </c>
       <c r="B30" s="18">
-        <v>46312.95</v>
+        <v>46176.2</v>
       </c>
       <c r="C30" s="18">
         <f t="shared" si="0"/>
-        <v>56455.48605</v>
+        <v>57415.487079999999</v>
       </c>
       <c r="D30" s="18">
         <f t="shared" si="1"/>
-        <v>4704.6238375000003</v>
+        <v>4784.6239233333336</v>
       </c>
       <c r="E30" s="19">
         <f t="shared" si="2"/>
-        <v>28.570590106275304</v>
+        <v>29.056420587044535</v>
       </c>
       <c r="F30" s="19">
         <f t="shared" si="3"/>
-        <v>14.285295053137652</v>
+        <v>14.528210293522267</v>
       </c>
       <c r="G30" s="19">
         <f t="shared" si="4"/>
-        <v>5.7141180212550609</v>
+        <v>5.8112841174089072</v>
       </c>
       <c r="H30" s="20">
         <f t="shared" si="5"/>
-        <v>27.142060600961539</v>
+        <v>27.603599557692306</v>
       </c>
     </row>
     <row r="31" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A31" s="8">
         <f t="shared" si="6"/>
         <v>24</v>
       </c>
       <c r="B31" s="18">
-        <v>47844.5</v>
+        <v>47677.69</v>
       </c>
       <c r="C31" s="18">
         <f t="shared" si="0"/>
-        <v>58322.445500000002</v>
+        <v>59282.439746000004</v>
       </c>
       <c r="D31" s="18">
         <f t="shared" si="1"/>
-        <v>4860.2037916666668</v>
+        <v>4940.2033121666673</v>
       </c>
       <c r="E31" s="19">
         <f t="shared" si="2"/>
-        <v>29.515407641700406</v>
+        <v>30.001234689271257</v>
       </c>
       <c r="F31" s="19">
         <f t="shared" si="3"/>
-        <v>14.757703820850203</v>
+        <v>15.000617344635629</v>
       </c>
       <c r="G31" s="19">
         <f t="shared" si="4"/>
-        <v>5.9030815283400813</v>
+        <v>6.0002469378542518</v>
       </c>
       <c r="H31" s="20">
         <f t="shared" si="5"/>
-        <v>28.039637259615386</v>
+        <v>28.501172954807693</v>
       </c>
     </row>
     <row r="32" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A32" s="8">
         <f t="shared" si="6"/>
         <v>25</v>
       </c>
       <c r="B32" s="18">
-        <v>47947.94</v>
+        <v>47779.1</v>
       </c>
       <c r="C32" s="18">
         <f t="shared" si="0"/>
-        <v>58448.538860000008</v>
+        <v>59408.532940000005</v>
       </c>
       <c r="D32" s="18">
         <f t="shared" si="1"/>
-        <v>4870.7115716666676</v>
+        <v>4950.7110783333337</v>
       </c>
       <c r="E32" s="19">
         <f t="shared" si="2"/>
-        <v>29.579220070850205</v>
+        <v>30.065047034412959</v>
       </c>
       <c r="F32" s="19">
         <f t="shared" si="3"/>
-        <v>14.789610035425103</v>
+        <v>15.03252351720648</v>
       </c>
       <c r="G32" s="19">
         <f t="shared" si="4"/>
-        <v>5.915844014170041</v>
+        <v>6.0130094068825919</v>
       </c>
       <c r="H32" s="20">
         <f t="shared" si="5"/>
-        <v>28.100259067307697</v>
+        <v>28.561794682692309</v>
       </c>
     </row>
     <row r="33" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A33" s="8">
         <f t="shared" si="6"/>
         <v>26</v>
       </c>
       <c r="B33" s="18">
-        <v>48028.4</v>
+        <v>47857.99</v>
       </c>
       <c r="C33" s="18">
         <f t="shared" si="0"/>
-        <v>58546.619600000005</v>
+        <v>59506.624766000001</v>
       </c>
       <c r="D33" s="18">
         <f t="shared" si="1"/>
-        <v>4878.8849666666674</v>
+        <v>4958.8853971666667</v>
       </c>
       <c r="E33" s="19">
         <f t="shared" si="2"/>
-        <v>29.628856072874498</v>
+        <v>30.114688646761135</v>
       </c>
       <c r="F33" s="19">
         <f t="shared" si="3"/>
-        <v>14.814428036437249</v>
+        <v>15.057344323380567</v>
       </c>
       <c r="G33" s="19">
         <f t="shared" si="4"/>
-        <v>5.9257712145748993</v>
+        <v>6.0229377293522273</v>
       </c>
       <c r="H33" s="20">
         <f t="shared" si="5"/>
-        <v>28.147413269230771</v>
+        <v>28.608954214423079</v>
       </c>
     </row>
     <row r="34" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A34" s="8">
         <f t="shared" si="6"/>
         <v>27</v>
       </c>
       <c r="B34" s="18">
-        <v>48119.68</v>
+        <v>47947.47</v>
       </c>
       <c r="C34" s="18">
         <f t="shared" si="0"/>
-        <v>58657.889920000001</v>
+        <v>59617.884198000007</v>
       </c>
       <c r="D34" s="18">
         <f t="shared" si="1"/>
-        <v>4888.1574933333341</v>
+        <v>4968.1570165000003</v>
       </c>
       <c r="E34" s="19">
         <f t="shared" si="2"/>
-        <v>29.685166963562754</v>
+        <v>30.170994027327939</v>
       </c>
       <c r="F34" s="19">
         <f t="shared" si="3"/>
-        <v>14.842583481781377</v>
+        <v>15.08549701366397</v>
       </c>
       <c r="G34" s="19">
         <f t="shared" si="4"/>
-        <v>5.9370333927125509</v>
+        <v>6.0341988054655875</v>
       </c>
       <c r="H34" s="20">
         <f t="shared" si="5"/>
-        <v>28.200908615384616</v>
+        <v>28.662444325961541</v>
       </c>
     </row>
     <row r="35" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A35" s="8">
         <f t="shared" si="6"/>
         <v>28</v>
       </c>
       <c r="B35" s="18">
-        <v>48188.77</v>
+        <v>48015.21</v>
       </c>
       <c r="C35" s="18">
         <f t="shared" si="0"/>
-        <v>58742.110630000003</v>
+        <v>59702.112114000003</v>
       </c>
       <c r="D35" s="18">
         <f t="shared" si="1"/>
-        <v>4895.1758858333333</v>
+        <v>4975.1760095</v>
       </c>
       <c r="E35" s="19">
         <f t="shared" si="2"/>
-        <v>29.727788780364374</v>
+        <v>30.213619490890689</v>
       </c>
       <c r="F35" s="19">
         <f t="shared" si="3"/>
-        <v>14.863894390182187</v>
+        <v>15.106809745445345</v>
       </c>
       <c r="G35" s="19">
         <f t="shared" si="4"/>
-        <v>5.9455577560728745</v>
+        <v>6.0427238981781377</v>
       </c>
       <c r="H35" s="20">
         <f t="shared" si="5"/>
-        <v>28.241399341346156</v>
+        <v>28.702938516346155</v>
       </c>
     </row>
     <row r="36" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A36" s="8">
         <f t="shared" si="6"/>
         <v>29</v>
       </c>
       <c r="B36" s="18">
-        <v>48252.74</v>
+        <v>48077.919999999998</v>
       </c>
       <c r="C36" s="18">
         <f t="shared" si="0"/>
-        <v>58820.090060000002</v>
+        <v>59780.085727999998</v>
       </c>
       <c r="D36" s="18">
         <f t="shared" si="1"/>
-        <v>4901.6741716666666</v>
+        <v>4981.6738106666671</v>
       </c>
       <c r="E36" s="19">
         <f t="shared" si="2"/>
-        <v>29.76725205465587</v>
+        <v>30.253079821862347</v>
       </c>
       <c r="F36" s="19">
         <f t="shared" si="3"/>
-        <v>14.883626027327935</v>
+        <v>15.126539910931173</v>
       </c>
       <c r="G36" s="19">
         <f t="shared" si="4"/>
-        <v>5.9534504109311737</v>
+        <v>6.0506159643724695</v>
       </c>
       <c r="H36" s="20">
         <f t="shared" si="5"/>
-        <v>28.278889451923078</v>
+        <v>28.74042583076923</v>
       </c>
     </row>
     <row r="37" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A37" s="8">
         <f t="shared" si="6"/>
         <v>30</v>
       </c>
       <c r="B37" s="18">
-        <v>48312.05</v>
+        <v>48136.07</v>
       </c>
       <c r="C37" s="18">
         <f t="shared" si="0"/>
-        <v>58892.388950000008</v>
+        <v>59852.389438000006</v>
       </c>
       <c r="D37" s="18">
         <f t="shared" si="1"/>
-        <v>4907.6990791666676</v>
+        <v>4987.6991198333335</v>
       </c>
       <c r="E37" s="19">
         <f t="shared" si="2"/>
-        <v>29.803840561740895</v>
+        <v>30.289670768218627</v>
       </c>
       <c r="F37" s="19">
         <f t="shared" si="3"/>
-        <v>14.901920280870447</v>
+        <v>15.144835384109314</v>
       </c>
       <c r="G37" s="19">
         <f t="shared" si="4"/>
-        <v>5.9607681123481786</v>
+        <v>6.0579341536437257</v>
       </c>
       <c r="H37" s="20">
         <f t="shared" si="5"/>
-        <v>28.313648533653851</v>
+        <v>28.775187229807695</v>
       </c>
     </row>
     <row r="38" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A38" s="8">
         <f t="shared" si="6"/>
         <v>31</v>
       </c>
       <c r="B38" s="18">
-        <v>48366.94</v>
+        <v>48189.88</v>
       </c>
       <c r="C38" s="18">
         <f t="shared" si="0"/>
-        <v>58959.299860000006</v>
+        <v>59919.296792000001</v>
       </c>
       <c r="D38" s="18">
         <f t="shared" si="1"/>
-        <v>4913.2749883333336</v>
+        <v>4993.2747326666668</v>
       </c>
       <c r="E38" s="19">
         <f t="shared" si="2"/>
-        <v>29.837702358299598</v>
+        <v>30.323530765182188</v>
       </c>
       <c r="F38" s="19">
         <f t="shared" si="3"/>
-        <v>14.918851179149799</v>
+        <v>15.161765382591094</v>
       </c>
       <c r="G38" s="19">
         <f t="shared" si="4"/>
-        <v>5.9675404716599196</v>
+        <v>6.0647061530364379</v>
       </c>
       <c r="H38" s="20">
         <f t="shared" si="5"/>
-        <v>28.345817240384619</v>
+        <v>28.807354226923078</v>
       </c>
     </row>
     <row r="39" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A39" s="8">
         <f t="shared" si="6"/>
         <v>32</v>
       </c>
       <c r="B39" s="18">
-        <v>48417.78</v>
+        <v>48239.72</v>
       </c>
       <c r="C39" s="18">
         <f t="shared" si="0"/>
-        <v>59021.273820000002</v>
+        <v>59981.267848000003</v>
       </c>
       <c r="D39" s="18">
         <f t="shared" si="1"/>
-        <v>4918.4394850000008</v>
+        <v>4998.4389873333339</v>
       </c>
       <c r="E39" s="19">
         <f t="shared" si="2"/>
-        <v>29.869065698380567</v>
+        <v>30.354892635627532</v>
       </c>
       <c r="F39" s="19">
         <f t="shared" si="3"/>
-        <v>14.934532849190283</v>
+        <v>15.177446317813766</v>
       </c>
       <c r="G39" s="19">
         <f t="shared" si="4"/>
-        <v>5.9738131396761132</v>
+        <v>6.0709785271255061</v>
       </c>
       <c r="H39" s="20">
         <f t="shared" si="5"/>
-        <v>28.375612413461539</v>
+        <v>28.837148003846156</v>
       </c>
     </row>
     <row r="40" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A40" s="8">
         <f t="shared" si="6"/>
         <v>33</v>
       </c>
       <c r="B40" s="18">
-        <v>48464.84</v>
+        <v>48285.86</v>
       </c>
       <c r="C40" s="18">
         <f t="shared" si="0"/>
-        <v>59078.63996</v>
+        <v>60038.638324000007</v>
       </c>
       <c r="D40" s="18">
         <f t="shared" si="1"/>
-        <v>4923.2199966666667</v>
+        <v>5003.2198603333336</v>
       </c>
       <c r="E40" s="19">
         <f t="shared" si="2"/>
-        <v>29.898097145748988</v>
+        <v>30.383926277327937</v>
       </c>
       <c r="F40" s="19">
         <f t="shared" si="3"/>
-        <v>14.949048572874494</v>
+        <v>15.191963138663969</v>
       </c>
       <c r="G40" s="19">
         <f t="shared" si="4"/>
-        <v>5.9796194291497979</v>
+        <v>6.0767852554655875</v>
       </c>
       <c r="H40" s="20">
         <f t="shared" si="5"/>
-        <v>28.40319228846154</v>
+        <v>28.864729963461542</v>
       </c>
     </row>
     <row r="41" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A41" s="8">
         <f t="shared" si="6"/>
         <v>34</v>
       </c>
       <c r="B41" s="18">
-        <v>48508.44</v>
+        <v>48328.61</v>
       </c>
       <c r="C41" s="18">
         <f t="shared" si="0"/>
-        <v>59131.788360000006</v>
+        <v>60091.793674</v>
       </c>
       <c r="D41" s="18">
         <f t="shared" si="1"/>
-        <v>4927.6490300000005</v>
+        <v>5007.6494728333337</v>
       </c>
       <c r="E41" s="19">
         <f t="shared" si="2"/>
-        <v>29.924994109311744</v>
+        <v>30.410826758097166</v>
       </c>
       <c r="F41" s="19">
         <f t="shared" si="3"/>
-        <v>14.962497054655872</v>
+        <v>15.205413379048583</v>
       </c>
       <c r="G41" s="19">
         <f t="shared" si="4"/>
-        <v>5.9849988218623489</v>
+        <v>6.0821653516194329</v>
       </c>
       <c r="H41" s="20">
         <f t="shared" si="5"/>
-        <v>28.428744403846157</v>
+        <v>28.890285420192306</v>
       </c>
     </row>
     <row r="42" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A42" s="21">
         <f t="shared" si="6"/>
         <v>35</v>
       </c>
       <c r="B42" s="22">
-        <v>48548.79</v>
+        <v>48368.160000000003</v>
       </c>
       <c r="C42" s="22">
         <f t="shared" si="0"/>
-        <v>59180.975010000002</v>
+        <v>60140.970144000006</v>
       </c>
       <c r="D42" s="22">
         <f t="shared" si="1"/>
-        <v>4931.7479175000008</v>
+        <v>5011.7475120000008</v>
       </c>
       <c r="E42" s="23">
         <f t="shared" si="2"/>
-        <v>29.94988613866397</v>
+        <v>30.435713635627533</v>
       </c>
       <c r="F42" s="23">
         <f t="shared" si="3"/>
-        <v>14.974943069331985</v>
+        <v>15.217856817813766</v>
       </c>
       <c r="G42" s="23">
         <f t="shared" si="4"/>
-        <v>5.9899772277327941</v>
+        <v>6.0871427271255065</v>
       </c>
       <c r="H42" s="24">
         <f t="shared" si="5"/>
-        <v>28.452391831730772</v>
+        <v>28.913927953846155</v>
       </c>
     </row>
   </sheetData>
   <dataConsolidate/>
   <mergeCells count="3">
     <mergeCell ref="B4:C4"/>
     <mergeCell ref="E4:H4"/>
     <mergeCell ref="E5:G5"/>
   </mergeCells>
   <pageMargins left="0.39370078740157483" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0">
     <oddFooter>&amp;L&amp;"Calibri,Standaard"&amp;F</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet14.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0D00-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:H42"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.88671875" defaultRowHeight="13.8" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="1" width="7.5546875" style="2" bestFit="1" customWidth="1"/>
     <col min="2" max="4" width="15.33203125" style="2" customWidth="1"/>
     <col min="5" max="8" width="12.33203125" style="2" customWidth="1"/>
     <col min="9" max="16384" width="8.88671875" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A1" s="1" t="s">
         <v>24</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="2" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A2" s="4"/>
       <c r="D2" s="3">
         <f>Inhoud!B4</f>
-        <v>46054</v>
+        <v>46235</v>
       </c>
     </row>
     <row r="3" spans="1:8" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A3" s="1"/>
       <c r="B3" s="1"/>
       <c r="C3" s="5" t="s">
         <v>1</v>
       </c>
       <c r="D3" s="33">
         <f>Inhoud!B6</f>
-        <v>1.2190000000000001</v>
+        <v>1.2434000000000001</v>
       </c>
     </row>
     <row r="4" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A4" s="6"/>
       <c r="B4" s="41" t="s">
         <v>2</v>
       </c>
       <c r="C4" s="42"/>
       <c r="D4" s="7" t="s">
         <v>3</v>
       </c>
       <c r="E4" s="41" t="s">
         <v>4</v>
       </c>
       <c r="F4" s="43"/>
       <c r="G4" s="43"/>
       <c r="H4" s="42"/>
     </row>
     <row r="5" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A5" s="8"/>
       <c r="B5" s="9">
         <v>1</v>
       </c>
       <c r="C5" s="10"/>
       <c r="D5" s="10"/>
       <c r="E5" s="44" t="s">
         <v>5</v>
       </c>
       <c r="F5" s="45"/>
       <c r="G5" s="46"/>
       <c r="H5" s="11" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="6" spans="1:8" s="17" customFormat="1" x14ac:dyDescent="0.3">
       <c r="A6" s="12"/>
       <c r="B6" s="14" t="str">
         <f>'L4'!$B$6</f>
         <v>basis 01/01/2022</v>
       </c>
       <c r="C6" s="13">
         <f>D2</f>
-        <v>46054</v>
+        <v>46235</v>
       </c>
       <c r="D6" s="13">
         <f>C6</f>
-        <v>46054</v>
+        <v>46235</v>
       </c>
       <c r="E6" s="14">
         <v>1</v>
       </c>
       <c r="F6" s="15">
         <v>0.5</v>
       </c>
       <c r="G6" s="16">
         <v>0.2</v>
       </c>
       <c r="H6" s="12"/>
     </row>
     <row r="7" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A7" s="8">
         <v>0</v>
       </c>
       <c r="B7" s="18">
         <v>30897.759999999998</v>
       </c>
       <c r="C7" s="18">
         <f t="shared" ref="C7:C42" si="0">B7*$D$3</f>
-        <v>37664.369440000002</v>
+        <v>38418.274784000001</v>
       </c>
       <c r="D7" s="18">
         <f t="shared" ref="D7:D42" si="1">B7/12*$D$3</f>
-        <v>3138.6974533333332</v>
+        <v>3201.5228986666666</v>
       </c>
       <c r="E7" s="19">
         <f t="shared" ref="E7:E42" si="2">C7/1976</f>
-        <v>19.060915708502026</v>
+        <v>19.442446753036439</v>
       </c>
       <c r="F7" s="19">
         <f>E7/2</f>
-        <v>9.5304578542510132</v>
+        <v>9.7212233765182194</v>
       </c>
       <c r="G7" s="19">
         <f>E7/5</f>
-        <v>3.8121831417004053</v>
+        <v>3.888489350607288</v>
       </c>
       <c r="H7" s="20">
         <f>C7/2080</f>
-        <v>18.107869923076922</v>
+        <v>18.470324415384617</v>
       </c>
     </row>
     <row r="8" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A8" s="8">
         <f>A7+1</f>
         <v>1</v>
       </c>
       <c r="B8" s="18">
         <v>31597.08</v>
       </c>
       <c r="C8" s="18">
         <f t="shared" si="0"/>
-        <v>38516.840520000005</v>
+        <v>39287.809272000006</v>
       </c>
       <c r="D8" s="18">
         <f t="shared" si="1"/>
-        <v>3209.7367100000006</v>
+        <v>3273.9841060000003</v>
       </c>
       <c r="E8" s="19">
         <f t="shared" si="2"/>
-        <v>19.492328198380569</v>
+        <v>19.882494570850206</v>
       </c>
       <c r="F8" s="19">
         <f t="shared" ref="F8:F42" si="3">E8/2</f>
-        <v>9.7461640991902847</v>
+        <v>9.9412472854251028</v>
       </c>
       <c r="G8" s="19">
         <f t="shared" ref="G8:G42" si="4">E8/5</f>
-        <v>3.8984656396761137</v>
+        <v>3.9764989141700413</v>
       </c>
       <c r="H8" s="20">
         <f t="shared" ref="H8:H42" si="5">C8/2080</f>
-        <v>18.51771178846154</v>
+        <v>18.888369842307696</v>
       </c>
     </row>
     <row r="9" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A9" s="8">
         <f t="shared" ref="A9:A42" si="6">A8+1</f>
         <v>2</v>
       </c>
       <c r="B9" s="18">
         <v>32554.9</v>
       </c>
       <c r="C9" s="18">
         <f t="shared" si="0"/>
-        <v>39684.423100000007</v>
+        <v>40478.76266</v>
       </c>
       <c r="D9" s="18">
         <f t="shared" si="1"/>
-        <v>3307.0352583333333</v>
+        <v>3373.2302216666667</v>
       </c>
       <c r="E9" s="19">
         <f t="shared" si="2"/>
-        <v>20.083210070850207</v>
+        <v>20.485203775303646</v>
       </c>
       <c r="F9" s="19">
         <f t="shared" si="3"/>
-        <v>10.041605035425103</v>
+        <v>10.242601887651823</v>
       </c>
       <c r="G9" s="19">
         <f t="shared" si="4"/>
-        <v>4.0166420141700412</v>
+        <v>4.0970407550607293</v>
       </c>
       <c r="H9" s="20">
         <f t="shared" si="5"/>
-        <v>19.079049567307695</v>
+        <v>19.460943586538463</v>
       </c>
     </row>
     <row r="10" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A10" s="8">
         <f t="shared" si="6"/>
         <v>3</v>
       </c>
       <c r="B10" s="18">
         <v>33633.79</v>
       </c>
       <c r="C10" s="18">
         <f t="shared" si="0"/>
-        <v>40999.590010000007</v>
+        <v>41820.254486000005</v>
       </c>
       <c r="D10" s="18">
         <f t="shared" si="1"/>
-        <v>3416.6325008333338</v>
+        <v>3485.021207166667</v>
       </c>
       <c r="E10" s="19">
         <f t="shared" si="2"/>
-        <v>20.748780369433202</v>
+        <v>21.164096399797575</v>
       </c>
       <c r="F10" s="19">
         <f t="shared" si="3"/>
-        <v>10.374390184716601</v>
+        <v>10.582048199898788</v>
       </c>
       <c r="G10" s="19">
         <f t="shared" si="4"/>
-        <v>4.1497560738866408</v>
+        <v>4.2328192799595152</v>
       </c>
       <c r="H10" s="20">
         <f t="shared" si="5"/>
-        <v>19.711341350961543</v>
+        <v>20.105891579807693</v>
       </c>
     </row>
     <row r="11" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A11" s="8">
         <f t="shared" si="6"/>
         <v>4</v>
       </c>
       <c r="B11" s="18">
         <v>34587.269999999997</v>
       </c>
       <c r="C11" s="18">
         <f t="shared" si="0"/>
-        <v>42161.882129999998</v>
+        <v>43005.811517999995</v>
       </c>
       <c r="D11" s="18">
         <f t="shared" si="1"/>
-        <v>3513.4901774999998</v>
+        <v>3583.8176264999997</v>
       </c>
       <c r="E11" s="19">
         <f t="shared" si="2"/>
-        <v>21.33698488360324</v>
+        <v>21.764074654858298</v>
       </c>
       <c r="F11" s="19">
         <f t="shared" si="3"/>
-        <v>10.66849244180162</v>
+        <v>10.882037327429149</v>
       </c>
       <c r="G11" s="19">
         <f t="shared" si="4"/>
-        <v>4.2673969767206481</v>
+        <v>4.3528149309716593</v>
       </c>
       <c r="H11" s="20">
         <f t="shared" si="5"/>
-        <v>20.270135639423074</v>
+        <v>20.675870922115383</v>
       </c>
     </row>
     <row r="12" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A12" s="8">
         <f t="shared" si="6"/>
         <v>5</v>
       </c>
       <c r="B12" s="18">
         <v>35057.910000000003</v>
       </c>
       <c r="C12" s="18">
         <f t="shared" si="0"/>
-        <v>42735.592290000008</v>
+        <v>43591.00529400001</v>
       </c>
       <c r="D12" s="18">
         <f t="shared" si="1"/>
-        <v>3561.2993575000005</v>
+        <v>3632.5837745000003</v>
       </c>
       <c r="E12" s="19">
         <f t="shared" si="2"/>
-        <v>21.627324033400814</v>
+        <v>22.06022535121458</v>
       </c>
       <c r="F12" s="19">
         <f t="shared" si="3"/>
-        <v>10.813662016700407</v>
+        <v>11.03011267560729</v>
       </c>
       <c r="G12" s="19">
         <f t="shared" si="4"/>
-        <v>4.3254648066801629</v>
+        <v>4.4120450702429164</v>
       </c>
       <c r="H12" s="20">
         <f t="shared" si="5"/>
-        <v>20.545957831730775</v>
+        <v>20.957214083653852</v>
       </c>
     </row>
     <row r="13" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A13" s="8">
         <f t="shared" si="6"/>
         <v>6</v>
       </c>
       <c r="B13" s="18">
         <v>36081.919999999998</v>
       </c>
       <c r="C13" s="18">
         <f t="shared" si="0"/>
-        <v>43983.860480000003</v>
+        <v>44864.259328</v>
       </c>
       <c r="D13" s="18">
         <f t="shared" si="1"/>
-        <v>3665.3217066666666</v>
+        <v>3738.6882773333332</v>
       </c>
       <c r="E13" s="19">
         <f t="shared" si="2"/>
-        <v>22.259038704453442</v>
+        <v>22.704584680161943</v>
       </c>
       <c r="F13" s="19">
         <f t="shared" si="3"/>
-        <v>11.129519352226721</v>
+        <v>11.352292340080972</v>
       </c>
       <c r="G13" s="19">
         <f t="shared" si="4"/>
-        <v>4.451807740890688</v>
+        <v>4.5409169360323887</v>
       </c>
       <c r="H13" s="20">
         <f t="shared" si="5"/>
-        <v>21.14608676923077</v>
+        <v>21.569355446153846</v>
       </c>
     </row>
     <row r="14" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A14" s="8">
         <f t="shared" si="6"/>
         <v>7</v>
       </c>
       <c r="B14" s="18">
         <v>37414.49</v>
       </c>
       <c r="C14" s="18">
         <f t="shared" si="0"/>
-        <v>45608.263310000002</v>
+        <v>46521.176866000002</v>
       </c>
       <c r="D14" s="18">
         <f t="shared" si="1"/>
-        <v>3800.6886091666665</v>
+        <v>3876.7647388333335</v>
       </c>
       <c r="E14" s="19">
         <f t="shared" si="2"/>
-        <v>23.081104913967611</v>
+        <v>23.543105701417005</v>
       </c>
       <c r="F14" s="19">
         <f t="shared" si="3"/>
-        <v>11.540552456983805</v>
+        <v>11.771552850708503</v>
       </c>
       <c r="G14" s="19">
         <f t="shared" si="4"/>
-        <v>4.6162209827935223</v>
+        <v>4.7086211402834008</v>
       </c>
       <c r="H14" s="20">
         <f t="shared" si="5"/>
-        <v>21.92704966826923</v>
+        <v>22.365950416346156</v>
       </c>
     </row>
     <row r="15" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A15" s="8">
         <f t="shared" si="6"/>
         <v>8</v>
       </c>
       <c r="B15" s="18">
         <v>37815.019999999997</v>
       </c>
       <c r="C15" s="18">
         <f t="shared" si="0"/>
-        <v>46096.509379999996</v>
+        <v>47019.195867999995</v>
       </c>
       <c r="D15" s="18">
         <f t="shared" si="1"/>
-        <v>3841.3757816666666</v>
+        <v>3918.2663223333334</v>
       </c>
       <c r="E15" s="19">
         <f t="shared" si="2"/>
-        <v>23.328193006072873</v>
+        <v>23.79513960931174</v>
       </c>
       <c r="F15" s="19">
         <f t="shared" si="3"/>
-        <v>11.664096503036436</v>
+        <v>11.89756980465587</v>
       </c>
       <c r="G15" s="19">
         <f t="shared" si="4"/>
-        <v>4.6656386012145745</v>
+        <v>4.7590279218623479</v>
       </c>
       <c r="H15" s="20">
         <f t="shared" si="5"/>
-        <v>22.161783355769227</v>
+        <v>22.605382628846151</v>
       </c>
     </row>
     <row r="16" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A16" s="8">
         <f t="shared" si="6"/>
         <v>9</v>
       </c>
       <c r="B16" s="18">
         <v>38656.28</v>
       </c>
       <c r="C16" s="18">
         <f t="shared" si="0"/>
-        <v>47122.005320000004</v>
+        <v>48065.218551999998</v>
       </c>
       <c r="D16" s="18">
         <f t="shared" si="1"/>
-        <v>3926.8337766666668</v>
+        <v>4005.4348793333334</v>
       </c>
       <c r="E16" s="19">
         <f t="shared" si="2"/>
-        <v>23.84716868421053</v>
+        <v>24.324503315789475</v>
       </c>
       <c r="F16" s="19">
         <f t="shared" si="3"/>
-        <v>11.923584342105265</v>
+        <v>12.162251657894737</v>
       </c>
       <c r="G16" s="19">
         <f t="shared" si="4"/>
-        <v>4.7694337368421058</v>
+        <v>4.8649006631578953</v>
       </c>
       <c r="H16" s="20">
         <f t="shared" si="5"/>
-        <v>22.654810250000001</v>
+        <v>23.10827815</v>
       </c>
     </row>
     <row r="17" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A17" s="8">
         <f t="shared" si="6"/>
         <v>10</v>
       </c>
       <c r="B17" s="18">
         <v>39260.639999999999</v>
       </c>
       <c r="C17" s="18">
         <f t="shared" si="0"/>
-        <v>47858.720160000004</v>
+        <v>48816.679776000004</v>
       </c>
       <c r="D17" s="18">
         <f t="shared" si="1"/>
-        <v>3988.2266800000002</v>
+        <v>4068.0566479999998</v>
       </c>
       <c r="E17" s="19">
         <f t="shared" si="2"/>
-        <v>24.220000080971662</v>
+        <v>24.704797457489882</v>
       </c>
       <c r="F17" s="19">
         <f t="shared" si="3"/>
-        <v>12.110000040485831</v>
+        <v>12.352398728744941</v>
       </c>
       <c r="G17" s="19">
         <f t="shared" si="4"/>
-        <v>4.8440000161943324</v>
+        <v>4.940959491497976</v>
       </c>
       <c r="H17" s="20">
         <f t="shared" si="5"/>
-        <v>23.00900007692308</v>
+        <v>23.469557584615387</v>
       </c>
     </row>
     <row r="18" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A18" s="8">
         <f t="shared" si="6"/>
         <v>11</v>
       </c>
       <c r="B18" s="18">
-        <v>39811.480000000003</v>
+        <v>39802.31</v>
       </c>
       <c r="C18" s="18">
         <f t="shared" si="0"/>
-        <v>48530.194120000007</v>
+        <v>49490.192254000001</v>
       </c>
       <c r="D18" s="18">
         <f t="shared" si="1"/>
-        <v>4044.1828433333339</v>
+        <v>4124.1826878333331</v>
       </c>
       <c r="E18" s="19">
         <f t="shared" si="2"/>
-        <v>24.559814838056685</v>
+        <v>25.045643853238868</v>
       </c>
       <c r="F18" s="19">
         <f t="shared" si="3"/>
-        <v>12.279907419028342</v>
+        <v>12.522821926619434</v>
       </c>
       <c r="G18" s="19">
         <f t="shared" si="4"/>
-        <v>4.9119629676113368</v>
+        <v>5.0091287706477736</v>
       </c>
       <c r="H18" s="20">
         <f t="shared" si="5"/>
-        <v>23.331824096153849</v>
+        <v>23.793361660576924</v>
       </c>
     </row>
     <row r="19" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A19" s="8">
         <f t="shared" si="6"/>
         <v>12</v>
       </c>
       <c r="B19" s="18">
-        <v>40711.129999999997</v>
+        <v>40684.31</v>
       </c>
       <c r="C19" s="18">
         <f t="shared" si="0"/>
-        <v>49626.867469999997</v>
+        <v>50586.871054000003</v>
       </c>
       <c r="D19" s="18">
         <f t="shared" si="1"/>
-        <v>4135.5722891666665</v>
+        <v>4215.5725878333333</v>
       </c>
       <c r="E19" s="19">
         <f t="shared" si="2"/>
-        <v>25.114811472672063</v>
+        <v>25.600643245951417</v>
       </c>
       <c r="F19" s="19">
         <f t="shared" si="3"/>
-        <v>12.557405736336031</v>
+        <v>12.800321622975709</v>
       </c>
       <c r="G19" s="19">
         <f t="shared" si="4"/>
-        <v>5.0229622945344126</v>
+        <v>5.1201286491902831</v>
       </c>
       <c r="H19" s="20">
         <f t="shared" si="5"/>
-        <v>23.859070899038461</v>
+        <v>24.320611083653848</v>
       </c>
     </row>
     <row r="20" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A20" s="8">
         <f t="shared" si="6"/>
         <v>13</v>
       </c>
       <c r="B20" s="18">
-        <v>41013.19</v>
+        <v>40980.44</v>
       </c>
       <c r="C20" s="18">
         <f t="shared" si="0"/>
-        <v>49995.078610000004</v>
+        <v>50955.079096000009</v>
       </c>
       <c r="D20" s="18">
         <f t="shared" si="1"/>
-        <v>4166.2565508333337</v>
+        <v>4246.2565913333337</v>
       </c>
       <c r="E20" s="19">
         <f t="shared" si="2"/>
-        <v>25.301153142712554</v>
+        <v>25.786983348178143</v>
       </c>
       <c r="F20" s="19">
         <f t="shared" si="3"/>
-        <v>12.650576571356277</v>
+        <v>12.893491674089072</v>
       </c>
       <c r="G20" s="19">
         <f t="shared" si="4"/>
-        <v>5.0602306285425112</v>
+        <v>5.157396669635629</v>
       </c>
       <c r="H20" s="20">
         <f t="shared" si="5"/>
-        <v>24.036095485576926</v>
+        <v>24.497634180769236</v>
       </c>
     </row>
     <row r="21" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A21" s="8">
         <f t="shared" si="6"/>
         <v>14</v>
       </c>
       <c r="B21" s="18">
-        <v>42084.77</v>
+        <v>42030.99</v>
       </c>
       <c r="C21" s="18">
         <f t="shared" si="0"/>
-        <v>51301.334629999998</v>
+        <v>52261.332966000002</v>
       </c>
       <c r="D21" s="18">
         <f t="shared" si="1"/>
-        <v>4275.1112191666671</v>
+        <v>4355.1110804999998</v>
       </c>
       <c r="E21" s="19">
         <f t="shared" si="2"/>
-        <v>25.962213881578947</v>
+        <v>26.448042998987855</v>
       </c>
       <c r="F21" s="19">
         <f t="shared" si="3"/>
-        <v>12.981106940789473</v>
+        <v>13.224021499493928</v>
       </c>
       <c r="G21" s="19">
         <f t="shared" si="4"/>
-        <v>5.1924427763157892</v>
+        <v>5.289608599797571</v>
       </c>
       <c r="H21" s="20">
         <f t="shared" si="5"/>
-        <v>24.6641031875</v>
+        <v>25.125640849038462</v>
       </c>
     </row>
     <row r="22" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A22" s="8">
         <f t="shared" si="6"/>
         <v>15</v>
       </c>
       <c r="B22" s="18">
-        <v>42351.05</v>
+        <v>42292.05</v>
       </c>
       <c r="C22" s="18">
         <f t="shared" si="0"/>
-        <v>51625.929950000005</v>
+        <v>52585.934970000009</v>
       </c>
       <c r="D22" s="18">
         <f t="shared" si="1"/>
-        <v>4302.1608291666671</v>
+        <v>4382.1612475000002</v>
       </c>
       <c r="E22" s="19">
         <f t="shared" si="2"/>
-        <v>26.126482768218626</v>
+        <v>26.612315268218627</v>
       </c>
       <c r="F22" s="19">
         <f t="shared" si="3"/>
-        <v>13.063241384109313</v>
+        <v>13.306157634109313</v>
       </c>
       <c r="G22" s="19">
         <f t="shared" si="4"/>
-        <v>5.2252965536437248</v>
+        <v>5.322463053643725</v>
       </c>
       <c r="H22" s="20">
         <f t="shared" si="5"/>
-        <v>24.820158629807693</v>
+        <v>25.281699504807698</v>
       </c>
     </row>
     <row r="23" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A23" s="8">
         <f t="shared" si="6"/>
         <v>16</v>
       </c>
       <c r="B23" s="18">
-        <v>43753.53</v>
+        <v>43667</v>
       </c>
       <c r="C23" s="18">
         <f t="shared" si="0"/>
-        <v>53335.553070000002</v>
+        <v>54295.5478</v>
       </c>
       <c r="D23" s="18">
         <f t="shared" si="1"/>
-        <v>4444.6294225000001</v>
+        <v>4524.6289833333331</v>
       </c>
       <c r="E23" s="19">
         <f t="shared" si="2"/>
-        <v>26.991676654858299</v>
+        <v>27.477503947368422</v>
       </c>
       <c r="F23" s="19">
         <f t="shared" si="3"/>
-        <v>13.49583832742915</v>
+        <v>13.738751973684211</v>
       </c>
       <c r="G23" s="19">
         <f t="shared" si="4"/>
-        <v>5.3983353309716602</v>
+        <v>5.4955007894736845</v>
       </c>
       <c r="H23" s="20">
         <f t="shared" si="5"/>
-        <v>25.642092822115387</v>
+        <v>26.103628749999999</v>
       </c>
     </row>
     <row r="24" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A24" s="8">
         <f t="shared" si="6"/>
         <v>17</v>
       </c>
       <c r="B24" s="18">
-        <v>44470.16</v>
+        <v>44369.57</v>
       </c>
       <c r="C24" s="18">
         <f t="shared" si="0"/>
-        <v>54209.125040000006</v>
+        <v>55169.123338000005</v>
       </c>
       <c r="D24" s="18">
         <f t="shared" si="1"/>
-        <v>4517.4270866666675</v>
+        <v>4597.4269448333334</v>
       </c>
       <c r="E24" s="19">
         <f t="shared" si="2"/>
-        <v>27.433767732793527</v>
+        <v>27.919596830971663</v>
       </c>
       <c r="F24" s="19">
         <f t="shared" si="3"/>
-        <v>13.716883866396763</v>
+        <v>13.959798415485832</v>
       </c>
       <c r="G24" s="19">
         <f t="shared" si="4"/>
-        <v>5.4867535465587052</v>
+        <v>5.5839193661943325</v>
       </c>
       <c r="H24" s="20">
         <f t="shared" si="5"/>
-        <v>26.062079346153848</v>
+        <v>26.523616989423079</v>
       </c>
     </row>
     <row r="25" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A25" s="8">
         <f t="shared" si="6"/>
         <v>18</v>
       </c>
       <c r="B25" s="18">
-        <v>45370.42</v>
+        <v>45252.17</v>
       </c>
       <c r="C25" s="18">
         <f t="shared" si="0"/>
-        <v>55306.541980000002</v>
+        <v>56266.548177999997</v>
       </c>
       <c r="D25" s="18">
         <f t="shared" si="1"/>
-        <v>4608.8784983333335</v>
+        <v>4688.8790148333328</v>
       </c>
       <c r="E25" s="19">
         <f t="shared" si="2"/>
-        <v>27.989140678137652</v>
+        <v>28.474973774291495</v>
       </c>
       <c r="F25" s="19">
         <f t="shared" si="3"/>
-        <v>13.994570339068826</v>
+        <v>14.237486887145748</v>
       </c>
       <c r="G25" s="19">
         <f t="shared" si="4"/>
-        <v>5.5978281356275303</v>
+        <v>5.6949947548582989</v>
       </c>
       <c r="H25" s="20">
         <f t="shared" si="5"/>
-        <v>26.589683644230771</v>
+        <v>27.05122508557692</v>
       </c>
     </row>
     <row r="26" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A26" s="8">
         <f t="shared" si="6"/>
         <v>19</v>
       </c>
       <c r="B26" s="18">
-        <v>46167.44</v>
+        <v>46033.54</v>
       </c>
       <c r="C26" s="18">
         <f t="shared" si="0"/>
-        <v>56278.109360000009</v>
+        <v>57238.103636000007</v>
       </c>
       <c r="D26" s="18">
         <f t="shared" si="1"/>
-        <v>4689.8424466666675</v>
+        <v>4769.841969666667</v>
       </c>
       <c r="E26" s="19">
         <f t="shared" si="2"/>
-        <v>28.48082457489879</v>
+        <v>28.966651637651825</v>
       </c>
       <c r="F26" s="19">
         <f t="shared" si="3"/>
-        <v>14.240412287449395</v>
+        <v>14.483325818825913</v>
       </c>
       <c r="G26" s="19">
         <f t="shared" si="4"/>
-        <v>5.6961649149797582</v>
+        <v>5.7933303275303647</v>
       </c>
       <c r="H26" s="20">
         <f t="shared" si="5"/>
-        <v>27.05678334615385</v>
+        <v>27.518319055769233</v>
       </c>
     </row>
     <row r="27" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A27" s="8">
         <f t="shared" si="6"/>
         <v>20</v>
       </c>
       <c r="B27" s="18">
-        <v>46262.71</v>
+        <v>46126.95</v>
       </c>
       <c r="C27" s="18">
         <f t="shared" si="0"/>
-        <v>56394.243490000001</v>
+        <v>57354.249629999998</v>
       </c>
       <c r="D27" s="18">
         <f t="shared" si="1"/>
-        <v>4699.520290833334</v>
+        <v>4779.5208025000002</v>
       </c>
       <c r="E27" s="19">
         <f t="shared" si="2"/>
-        <v>28.539596907894737</v>
+        <v>29.025429974696355</v>
       </c>
       <c r="F27" s="19">
         <f t="shared" si="3"/>
-        <v>14.269798453947368</v>
+        <v>14.512714987348177</v>
       </c>
       <c r="G27" s="19">
         <f t="shared" si="4"/>
-        <v>5.7079193815789475</v>
+        <v>5.8050859949392706</v>
       </c>
       <c r="H27" s="20">
         <f t="shared" si="5"/>
-        <v>27.1126170625</v>
+        <v>27.574158475961539</v>
       </c>
     </row>
     <row r="28" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A28" s="8">
         <f t="shared" si="6"/>
         <v>21</v>
       </c>
       <c r="B28" s="18">
-        <v>47107.8</v>
+        <v>46955.45</v>
       </c>
       <c r="C28" s="18">
         <f t="shared" si="0"/>
-        <v>57424.408200000005</v>
+        <v>58384.40653</v>
       </c>
       <c r="D28" s="18">
         <f t="shared" si="1"/>
-        <v>4785.3673500000004</v>
+        <v>4865.367210833333</v>
       </c>
       <c r="E28" s="19">
         <f t="shared" si="2"/>
-        <v>29.060935323886643</v>
+        <v>29.54676443825911</v>
       </c>
       <c r="F28" s="19">
         <f t="shared" si="3"/>
-        <v>14.530467661943321</v>
+        <v>14.773382219129555</v>
       </c>
       <c r="G28" s="19">
         <f t="shared" si="4"/>
-        <v>5.8121870647773282</v>
+        <v>5.9093528876518224</v>
       </c>
       <c r="H28" s="20">
         <f t="shared" si="5"/>
-        <v>27.607888557692309</v>
+        <v>28.069426216346155</v>
       </c>
     </row>
     <row r="29" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A29" s="8">
         <f t="shared" si="6"/>
         <v>22</v>
       </c>
       <c r="B29" s="18">
-        <v>47180.56</v>
+        <v>47026.78</v>
       </c>
       <c r="C29" s="18">
         <f t="shared" si="0"/>
-        <v>57513.102640000005</v>
+        <v>58473.098252000003</v>
       </c>
       <c r="D29" s="18">
         <f t="shared" si="1"/>
-        <v>4792.7585533333331</v>
+        <v>4872.7581876666663</v>
       </c>
       <c r="E29" s="19">
         <f t="shared" si="2"/>
-        <v>29.105821174089073</v>
+        <v>29.591648912955467</v>
       </c>
       <c r="F29" s="19">
         <f t="shared" si="3"/>
-        <v>14.552910587044536</v>
+        <v>14.795824456477733</v>
       </c>
       <c r="G29" s="19">
         <f t="shared" si="4"/>
-        <v>5.8211642348178145</v>
+        <v>5.9183297825910932</v>
       </c>
       <c r="H29" s="20">
         <f t="shared" si="5"/>
-        <v>27.650530115384619</v>
+        <v>28.112066467307695</v>
       </c>
     </row>
     <row r="30" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A30" s="8">
         <f t="shared" si="6"/>
         <v>23</v>
       </c>
       <c r="B30" s="18">
-        <v>48804.2</v>
+        <v>48618.559999999998</v>
       </c>
       <c r="C30" s="18">
         <f t="shared" si="0"/>
-        <v>59492.319799999997</v>
+        <v>60452.317503999999</v>
       </c>
       <c r="D30" s="18">
         <f t="shared" si="1"/>
-        <v>4957.6933166666668</v>
+        <v>5037.6931253333332</v>
       </c>
       <c r="E30" s="19">
         <f t="shared" si="2"/>
-        <v>30.107449291497975</v>
+        <v>30.593278089068825</v>
       </c>
       <c r="F30" s="19">
         <f t="shared" si="3"/>
-        <v>15.053724645748987</v>
+        <v>15.296639044534412</v>
       </c>
       <c r="G30" s="19">
         <f t="shared" si="4"/>
-        <v>6.0214898582995948</v>
+        <v>6.118655617813765</v>
       </c>
       <c r="H30" s="20">
         <f t="shared" si="5"/>
-        <v>28.602076826923074</v>
+        <v>29.063614184615385</v>
       </c>
     </row>
     <row r="31" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A31" s="8">
         <f t="shared" si="6"/>
         <v>24</v>
       </c>
       <c r="B31" s="18">
-        <v>50416.34</v>
+        <v>50199.07</v>
       </c>
       <c r="C31" s="18">
         <f t="shared" si="0"/>
-        <v>61457.518459999999</v>
+        <v>62417.523638000006</v>
       </c>
       <c r="D31" s="18">
         <f t="shared" si="1"/>
-        <v>5121.4598716666669</v>
+        <v>5201.4603031666675</v>
       </c>
       <c r="E31" s="19">
         <f t="shared" si="2"/>
-        <v>31.101983026315789</v>
+        <v>31.587815606275306</v>
       </c>
       <c r="F31" s="19">
         <f t="shared" si="3"/>
-        <v>15.550991513157895</v>
+        <v>15.793907803137653</v>
       </c>
       <c r="G31" s="19">
         <f t="shared" si="4"/>
-        <v>6.2203966052631579</v>
+        <v>6.3175631212550609</v>
       </c>
       <c r="H31" s="20">
         <f t="shared" si="5"/>
-        <v>29.546883874999999</v>
+        <v>30.008424825961541</v>
       </c>
     </row>
     <row r="32" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A32" s="8">
         <f t="shared" si="6"/>
         <v>25</v>
       </c>
       <c r="B32" s="18">
-        <v>50519.29</v>
+        <v>50300</v>
       </c>
       <c r="C32" s="18">
         <f t="shared" si="0"/>
-        <v>61583.014510000008</v>
+        <v>62543.020000000004</v>
       </c>
       <c r="D32" s="18">
         <f t="shared" si="1"/>
-        <v>5131.9178758333337</v>
+        <v>5211.918333333334</v>
       </c>
       <c r="E32" s="19">
         <f t="shared" si="2"/>
-        <v>31.165493173076928</v>
+        <v>31.651325910931178</v>
       </c>
       <c r="F32" s="19">
         <f t="shared" si="3"/>
-        <v>15.582746586538464</v>
+        <v>15.825662955465589</v>
       </c>
       <c r="G32" s="19">
         <f t="shared" si="4"/>
-        <v>6.233098634615386</v>
+        <v>6.3302651821862357</v>
       </c>
       <c r="H32" s="20">
         <f t="shared" si="5"/>
-        <v>29.607218514423082</v>
+        <v>30.068759615384618</v>
       </c>
     </row>
     <row r="33" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A33" s="8">
         <f t="shared" si="6"/>
         <v>26</v>
       </c>
       <c r="B33" s="18">
-        <v>50604.07</v>
+        <v>50383.11</v>
       </c>
       <c r="C33" s="18">
         <f t="shared" si="0"/>
-        <v>61686.361330000007</v>
+        <v>62646.358974000002</v>
       </c>
       <c r="D33" s="18">
         <f t="shared" si="1"/>
-        <v>5140.5301108333342</v>
+        <v>5220.5299144999999</v>
       </c>
       <c r="E33" s="19">
         <f t="shared" si="2"/>
-        <v>31.217794195344133</v>
+        <v>31.703622962550607</v>
       </c>
       <c r="F33" s="19">
         <f t="shared" si="3"/>
-        <v>15.608897097672067</v>
+        <v>15.851811481275304</v>
       </c>
       <c r="G33" s="19">
         <f t="shared" si="4"/>
-        <v>6.243558839068827</v>
+        <v>6.3407245925101217</v>
       </c>
       <c r="H33" s="20">
         <f t="shared" si="5"/>
-        <v>29.656904485576927</v>
+        <v>30.118441814423079</v>
       </c>
     </row>
     <row r="34" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A34" s="8">
         <f t="shared" si="6"/>
         <v>27</v>
       </c>
       <c r="B34" s="18">
-        <v>50694.17</v>
+        <v>50471.44</v>
       </c>
       <c r="C34" s="18">
         <f t="shared" si="0"/>
-        <v>61796.193230000004</v>
+        <v>62756.188496000002</v>
       </c>
       <c r="D34" s="18">
         <f t="shared" si="1"/>
-        <v>5149.6827691666676</v>
+        <v>5229.6823746666678</v>
       </c>
       <c r="E34" s="19">
         <f t="shared" si="2"/>
-        <v>31.273377140688261</v>
+        <v>31.759204704453442</v>
       </c>
       <c r="F34" s="19">
         <f t="shared" si="3"/>
-        <v>15.636688570344131</v>
+        <v>15.879602352226721</v>
       </c>
       <c r="G34" s="19">
         <f t="shared" si="4"/>
-        <v>6.2546754281376522</v>
+        <v>6.3518409408906882</v>
       </c>
       <c r="H34" s="20">
         <f t="shared" si="5"/>
-        <v>29.70970828365385</v>
+        <v>30.171244469230771</v>
       </c>
     </row>
     <row r="35" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A35" s="8">
         <f t="shared" si="6"/>
         <v>28</v>
       </c>
       <c r="B35" s="18">
-        <v>50766.95</v>
+        <v>50542.8</v>
       </c>
       <c r="C35" s="18">
         <f t="shared" si="0"/>
-        <v>61884.912049999999</v>
+        <v>62844.91752000001</v>
       </c>
       <c r="D35" s="18">
         <f t="shared" si="1"/>
-        <v>5157.0760041666663</v>
+        <v>5237.0764600000011</v>
       </c>
       <c r="E35" s="19">
         <f t="shared" si="2"/>
-        <v>31.318275328947369</v>
+        <v>31.804108056680167</v>
       </c>
       <c r="F35" s="19">
         <f t="shared" si="3"/>
-        <v>15.659137664473684</v>
+        <v>15.902054028340084</v>
       </c>
       <c r="G35" s="19">
         <f t="shared" si="4"/>
-        <v>6.2636550657894734</v>
+        <v>6.3608216113360339</v>
       </c>
       <c r="H35" s="20">
         <f t="shared" si="5"/>
-        <v>29.752361562499999</v>
+        <v>30.213902653846159</v>
       </c>
     </row>
     <row r="36" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A36" s="8">
         <f t="shared" si="6"/>
         <v>29</v>
       </c>
       <c r="B36" s="18">
-        <v>50834.35</v>
+        <v>50608.87</v>
       </c>
       <c r="C36" s="18">
         <f t="shared" si="0"/>
-        <v>61967.072650000002</v>
+        <v>62927.068958000003</v>
       </c>
       <c r="D36" s="18">
         <f t="shared" si="1"/>
-        <v>5163.9227208333332</v>
+        <v>5243.922413166667</v>
       </c>
       <c r="E36" s="19">
         <f t="shared" si="2"/>
-        <v>31.359854579959514</v>
+        <v>31.845682671052632</v>
       </c>
       <c r="F36" s="19">
         <f t="shared" si="3"/>
-        <v>15.679927289979757</v>
+        <v>15.922841335526316</v>
       </c>
       <c r="G36" s="19">
         <f t="shared" si="4"/>
-        <v>6.2719709159919024</v>
+        <v>6.3691365342105266</v>
       </c>
       <c r="H36" s="20">
         <f t="shared" si="5"/>
-        <v>29.791861850961538</v>
+        <v>30.253398537500001</v>
       </c>
     </row>
     <row r="37" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A37" s="8">
         <f t="shared" si="6"/>
         <v>30</v>
       </c>
       <c r="B37" s="18">
-        <v>50896.83</v>
+        <v>50670.13</v>
       </c>
       <c r="C37" s="18">
         <f t="shared" si="0"/>
-        <v>62043.235770000007</v>
+        <v>63003.239642</v>
       </c>
       <c r="D37" s="18">
         <f t="shared" si="1"/>
-        <v>5170.2696475000002</v>
+        <v>5250.2699701666661</v>
       </c>
       <c r="E37" s="19">
         <f t="shared" si="2"/>
-        <v>31.398398669028342</v>
+        <v>31.884230588056681</v>
       </c>
       <c r="F37" s="19">
         <f t="shared" si="3"/>
-        <v>15.699199334514171</v>
+        <v>15.942115294028341</v>
       </c>
       <c r="G37" s="19">
         <f t="shared" si="4"/>
-        <v>6.2796797338056685</v>
+        <v>6.3768461176113362</v>
       </c>
       <c r="H37" s="20">
         <f t="shared" si="5"/>
-        <v>29.828478735576926</v>
+        <v>30.290019058653847</v>
       </c>
     </row>
     <row r="38" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A38" s="8">
         <f t="shared" si="6"/>
         <v>31</v>
       </c>
       <c r="B38" s="18">
-        <v>50954.65</v>
+        <v>50726.81</v>
       </c>
       <c r="C38" s="18">
         <f t="shared" si="0"/>
-        <v>62113.718350000003</v>
+        <v>63073.715554000002</v>
       </c>
       <c r="D38" s="18">
         <f t="shared" si="1"/>
-        <v>5176.1431958333342</v>
+        <v>5256.1429628333326</v>
       </c>
       <c r="E38" s="19">
         <f t="shared" si="2"/>
-        <v>31.434067990890689</v>
+        <v>31.919896535425103</v>
       </c>
       <c r="F38" s="19">
         <f t="shared" si="3"/>
-        <v>15.717033995445345</v>
+        <v>15.959948267712551</v>
       </c>
       <c r="G38" s="19">
         <f t="shared" si="4"/>
-        <v>6.2868135981781377</v>
+        <v>6.3839793070850206</v>
       </c>
       <c r="H38" s="20">
         <f t="shared" si="5"/>
-        <v>29.862364591346154</v>
+        <v>30.323901708653846</v>
       </c>
     </row>
     <row r="39" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A39" s="8">
         <f t="shared" si="6"/>
         <v>32</v>
       </c>
       <c r="B39" s="18">
-        <v>51008.21</v>
+        <v>50779.32</v>
       </c>
       <c r="C39" s="18">
         <f t="shared" si="0"/>
-        <v>62179.007990000006</v>
+        <v>63139.006488000006</v>
       </c>
       <c r="D39" s="18">
         <f t="shared" si="1"/>
-        <v>5181.5839991666671</v>
+        <v>5261.5838739999999</v>
       </c>
       <c r="E39" s="19">
         <f t="shared" si="2"/>
-        <v>31.467109306680165</v>
+        <v>31.952938506072879</v>
       </c>
       <c r="F39" s="19">
         <f t="shared" si="3"/>
-        <v>15.733554653340082</v>
+        <v>15.97646925303644</v>
       </c>
       <c r="G39" s="19">
         <f t="shared" si="4"/>
-        <v>6.2934218613360331</v>
+        <v>6.3905877012145762</v>
       </c>
       <c r="H39" s="20">
         <f t="shared" si="5"/>
-        <v>29.893753841346157</v>
+        <v>30.355291580769233</v>
       </c>
     </row>
     <row r="40" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A40" s="8">
         <f t="shared" si="6"/>
         <v>33</v>
       </c>
       <c r="B40" s="18">
-        <v>51057.79</v>
+        <v>50827.93</v>
       </c>
       <c r="C40" s="18">
         <f t="shared" si="0"/>
-        <v>62239.446010000007</v>
+        <v>63199.448162000001</v>
       </c>
       <c r="D40" s="18">
         <f t="shared" si="1"/>
-        <v>5186.6205008333336</v>
+        <v>5266.6206801666667</v>
       </c>
       <c r="E40" s="19">
         <f t="shared" si="2"/>
-        <v>31.497695349190288</v>
+        <v>31.983526397773279</v>
       </c>
       <c r="F40" s="19">
         <f t="shared" si="3"/>
-        <v>15.748847674595144</v>
+        <v>15.991763198886639</v>
       </c>
       <c r="G40" s="19">
         <f t="shared" si="4"/>
-        <v>6.2995390698380573</v>
+        <v>6.3967052795546557</v>
       </c>
       <c r="H40" s="20">
         <f t="shared" si="5"/>
-        <v>29.922810581730772</v>
+        <v>30.384350077884616</v>
       </c>
     </row>
     <row r="41" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A41" s="8">
         <f t="shared" si="6"/>
         <v>34</v>
       </c>
       <c r="B41" s="18">
-        <v>51103.73</v>
+        <v>50872.97</v>
       </c>
       <c r="C41" s="18">
         <f t="shared" si="0"/>
-        <v>62295.446870000007</v>
+        <v>63255.450898000003</v>
       </c>
       <c r="D41" s="18">
         <f t="shared" si="1"/>
-        <v>5191.287239166667</v>
+        <v>5271.2875748333336</v>
       </c>
       <c r="E41" s="19">
         <f t="shared" si="2"/>
-        <v>31.526035865384618</v>
+        <v>32.011867863360322</v>
       </c>
       <c r="F41" s="19">
         <f t="shared" si="3"/>
-        <v>15.763017932692309</v>
+        <v>16.005933931680161</v>
       </c>
       <c r="G41" s="19">
         <f t="shared" si="4"/>
-        <v>6.3052071730769237</v>
+        <v>6.4023735726720643</v>
       </c>
       <c r="H41" s="20">
         <f t="shared" si="5"/>
-        <v>29.949734072115387</v>
+        <v>30.411274470192311</v>
       </c>
     </row>
     <row r="42" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A42" s="21">
         <f t="shared" si="6"/>
         <v>35</v>
       </c>
       <c r="B42" s="22">
-        <v>51146.23</v>
+        <v>50914.63</v>
       </c>
       <c r="C42" s="22">
         <f t="shared" si="0"/>
-        <v>62347.25437000001</v>
+        <v>63307.250941999999</v>
       </c>
       <c r="D42" s="22">
         <f t="shared" si="1"/>
-        <v>5195.6045308333341</v>
+        <v>5275.6042451666663</v>
       </c>
       <c r="E42" s="23">
         <f t="shared" si="2"/>
-        <v>31.552254235829963</v>
+        <v>32.038082460526319</v>
       </c>
       <c r="F42" s="23">
         <f t="shared" si="3"/>
-        <v>15.776127117914982</v>
+        <v>16.019041230263159</v>
       </c>
       <c r="G42" s="23">
         <f t="shared" si="4"/>
-        <v>6.3104508471659928</v>
+        <v>6.4076164921052641</v>
       </c>
       <c r="H42" s="24">
         <f t="shared" si="5"/>
-        <v>29.974641524038468</v>
+        <v>30.436178337499999</v>
       </c>
     </row>
   </sheetData>
   <dataConsolidate/>
   <mergeCells count="3">
     <mergeCell ref="B4:C4"/>
     <mergeCell ref="E4:H4"/>
     <mergeCell ref="E5:G5"/>
   </mergeCells>
   <pageMargins left="0.39370078740157483" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0">
     <oddFooter>&amp;L&amp;"Calibri,Standaard"&amp;F</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet15.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0E00-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:H42"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.88671875" defaultRowHeight="13.8" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="1" width="7.5546875" style="2" bestFit="1" customWidth="1"/>
     <col min="2" max="4" width="15.33203125" style="2" customWidth="1"/>
     <col min="5" max="8" width="12.33203125" style="2" customWidth="1"/>
     <col min="9" max="16384" width="8.88671875" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A1" s="1" t="s">
         <v>25</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="2" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A2" s="4"/>
       <c r="D2" s="3">
         <f>Inhoud!B4</f>
-        <v>46054</v>
+        <v>46235</v>
       </c>
     </row>
     <row r="3" spans="1:8" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A3" s="1"/>
       <c r="B3" s="1"/>
       <c r="C3" s="5" t="s">
         <v>1</v>
       </c>
       <c r="D3" s="33">
         <f>Inhoud!B6</f>
-        <v>1.2190000000000001</v>
+        <v>1.2434000000000001</v>
       </c>
     </row>
     <row r="4" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A4" s="6"/>
       <c r="B4" s="41" t="s">
         <v>2</v>
       </c>
       <c r="C4" s="42"/>
       <c r="D4" s="7" t="s">
         <v>3</v>
       </c>
       <c r="E4" s="41" t="s">
         <v>4</v>
       </c>
       <c r="F4" s="43"/>
       <c r="G4" s="43"/>
       <c r="H4" s="42"/>
     </row>
     <row r="5" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A5" s="8"/>
       <c r="B5" s="9">
         <v>1</v>
       </c>
       <c r="C5" s="10"/>
       <c r="D5" s="10"/>
       <c r="E5" s="44" t="s">
         <v>5</v>
       </c>
       <c r="F5" s="45"/>
       <c r="G5" s="46"/>
       <c r="H5" s="11" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="6" spans="1:8" s="17" customFormat="1" x14ac:dyDescent="0.3">
       <c r="A6" s="12"/>
       <c r="B6" s="14" t="str">
         <f>'L4'!$B$6</f>
         <v>basis 01/01/2022</v>
       </c>
       <c r="C6" s="13">
         <f>D2</f>
-        <v>46054</v>
+        <v>46235</v>
       </c>
       <c r="D6" s="13">
         <f>C6</f>
-        <v>46054</v>
+        <v>46235</v>
       </c>
       <c r="E6" s="14">
         <v>1</v>
       </c>
       <c r="F6" s="15">
         <v>0.5</v>
       </c>
       <c r="G6" s="16">
         <v>0.2</v>
       </c>
       <c r="H6" s="12"/>
     </row>
     <row r="7" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A7" s="8">
         <v>0</v>
       </c>
       <c r="B7" s="18">
         <v>37221.31</v>
       </c>
       <c r="C7" s="18">
         <f t="shared" ref="C7:C42" si="0">B7*$D$3</f>
-        <v>45372.776890000001</v>
+        <v>46280.976854</v>
       </c>
       <c r="D7" s="18">
         <f t="shared" ref="D7:D42" si="1">B7/12*$D$3</f>
-        <v>3781.0647408333334</v>
+        <v>3856.7480711666667</v>
       </c>
       <c r="E7" s="19">
         <f t="shared" ref="E7:E42" si="2">C7/1976</f>
-        <v>22.961931624493928</v>
+        <v>23.42154699089069</v>
       </c>
       <c r="F7" s="19">
         <f>E7/2</f>
-        <v>11.480965812246964</v>
+        <v>11.710773495445345</v>
       </c>
       <c r="G7" s="19">
         <f>E7/5</f>
-        <v>4.5923863248987855</v>
+        <v>4.6843093981781383</v>
       </c>
       <c r="H7" s="20">
         <f>C7/2080</f>
-        <v>21.813835043269233</v>
+        <v>22.250469641346154</v>
       </c>
     </row>
     <row r="8" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A8" s="8">
         <f>A7+1</f>
         <v>1</v>
       </c>
       <c r="B8" s="18">
         <v>38450.07</v>
       </c>
       <c r="C8" s="18">
         <f t="shared" si="0"/>
-        <v>46870.635330000005</v>
+        <v>47808.817038000001</v>
       </c>
       <c r="D8" s="18">
         <f t="shared" si="1"/>
-        <v>3905.8862775000002</v>
+        <v>3984.0680865000004</v>
       </c>
       <c r="E8" s="19">
         <f t="shared" si="2"/>
-        <v>23.719957150809719</v>
+        <v>24.1947454645749</v>
       </c>
       <c r="F8" s="19">
         <f t="shared" ref="F8:F42" si="3">E8/2</f>
-        <v>11.85997857540486</v>
+        <v>12.09737273228745</v>
       </c>
       <c r="G8" s="19">
         <f t="shared" ref="G8:G42" si="4">E8/5</f>
-        <v>4.7439914301619437</v>
+        <v>4.8389490929149801</v>
       </c>
       <c r="H8" s="20">
         <f t="shared" ref="H8:H42" si="5">C8/2080</f>
-        <v>22.533959293269234</v>
+        <v>22.985008191346154</v>
       </c>
     </row>
     <row r="9" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A9" s="8">
         <f t="shared" ref="A9:A42" si="6">A8+1</f>
         <v>2</v>
       </c>
       <c r="B9" s="18">
-        <v>39651.35</v>
+        <v>39645.32</v>
       </c>
       <c r="C9" s="18">
         <f t="shared" si="0"/>
-        <v>48334.995650000004</v>
+        <v>49294.990888</v>
       </c>
       <c r="D9" s="18">
         <f t="shared" si="1"/>
-        <v>4027.916304166667</v>
+        <v>4107.9159073333331</v>
       </c>
       <c r="E9" s="19">
         <f t="shared" si="2"/>
-        <v>24.461030187246966</v>
+        <v>24.946857736842105</v>
       </c>
       <c r="F9" s="19">
         <f t="shared" si="3"/>
-        <v>12.230515093623483</v>
+        <v>12.473428868421053</v>
       </c>
       <c r="G9" s="19">
         <f t="shared" si="4"/>
-        <v>4.8922060374493928</v>
+        <v>4.989371547368421</v>
       </c>
       <c r="H9" s="20">
         <f t="shared" si="5"/>
-        <v>23.237978677884616</v>
+        <v>23.69951485</v>
       </c>
     </row>
     <row r="10" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A10" s="8">
         <f t="shared" si="6"/>
         <v>3</v>
       </c>
       <c r="B10" s="18">
-        <v>40824.269999999997</v>
+        <v>40795.230000000003</v>
       </c>
       <c r="C10" s="18">
         <f t="shared" si="0"/>
-        <v>49764.785129999997</v>
+        <v>50724.788982000005</v>
       </c>
       <c r="D10" s="18">
         <f t="shared" si="1"/>
-        <v>4147.0654274999997</v>
+        <v>4227.0657485000011</v>
       </c>
       <c r="E10" s="19">
         <f t="shared" si="2"/>
-        <v>25.18460785931174</v>
+        <v>25.670439768218625</v>
       </c>
       <c r="F10" s="19">
         <f t="shared" si="3"/>
-        <v>12.59230392965587</v>
+        <v>12.835219884109312</v>
       </c>
       <c r="G10" s="19">
         <f t="shared" si="4"/>
-        <v>5.0369215718623481</v>
+        <v>5.1340879536437249</v>
       </c>
       <c r="H10" s="20">
         <f t="shared" si="5"/>
-        <v>23.925377466346152</v>
+        <v>24.386917779807696</v>
       </c>
     </row>
     <row r="11" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A11" s="8">
         <f t="shared" si="6"/>
         <v>4</v>
       </c>
       <c r="B11" s="18">
-        <v>42085.33</v>
+        <v>42031.54</v>
       </c>
       <c r="C11" s="18">
         <f t="shared" si="0"/>
-        <v>51302.017270000004</v>
+        <v>52262.016836000003</v>
       </c>
       <c r="D11" s="18">
         <f t="shared" si="1"/>
-        <v>4275.1681058333343</v>
+        <v>4355.1680696666672</v>
       </c>
       <c r="E11" s="19">
         <f t="shared" si="2"/>
-        <v>25.962559347165993</v>
+        <v>26.448389087044536</v>
       </c>
       <c r="F11" s="19">
         <f t="shared" si="3"/>
-        <v>12.981279673582996</v>
+        <v>13.224194543522268</v>
       </c>
       <c r="G11" s="19">
         <f t="shared" si="4"/>
-        <v>5.1925118694331989</v>
+        <v>5.289677817408907</v>
       </c>
       <c r="H11" s="20">
         <f t="shared" si="5"/>
-        <v>24.664431379807695</v>
+        <v>25.125969632692311</v>
       </c>
     </row>
     <row r="12" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A12" s="8">
         <f t="shared" si="6"/>
         <v>5</v>
       </c>
       <c r="B12" s="18">
-        <v>43619.1</v>
+        <v>43535.21</v>
       </c>
       <c r="C12" s="18">
         <f t="shared" si="0"/>
-        <v>53171.6829</v>
+        <v>54131.680114000003</v>
       </c>
       <c r="D12" s="18">
         <f t="shared" si="1"/>
-        <v>4430.973575</v>
+        <v>4510.9733428333329</v>
       </c>
       <c r="E12" s="19">
         <f t="shared" si="2"/>
-        <v>26.908746406882592</v>
+        <v>27.394574956477733</v>
       </c>
       <c r="F12" s="19">
         <f t="shared" si="3"/>
-        <v>13.454373203441296</v>
+        <v>13.697287478238866</v>
       </c>
       <c r="G12" s="19">
         <f t="shared" si="4"/>
-        <v>5.3817492813765186</v>
+        <v>5.4789149912955466</v>
       </c>
       <c r="H12" s="20">
         <f t="shared" si="5"/>
-        <v>25.56330908653846</v>
+        <v>26.024846208653848</v>
       </c>
     </row>
     <row r="13" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A13" s="8">
         <f t="shared" si="6"/>
         <v>6</v>
       </c>
       <c r="B13" s="18">
-        <v>44034.09</v>
+        <v>43942.06</v>
       </c>
       <c r="C13" s="18">
         <f t="shared" si="0"/>
-        <v>53677.555710000001</v>
+        <v>54637.557403999999</v>
       </c>
       <c r="D13" s="18">
         <f t="shared" si="1"/>
-        <v>4473.1296425</v>
+        <v>4553.1297836666663</v>
       </c>
       <c r="E13" s="19">
         <f t="shared" si="2"/>
-        <v>27.164754913967613</v>
+        <v>27.65058573076923</v>
       </c>
       <c r="F13" s="19">
         <f t="shared" si="3"/>
-        <v>13.582377456983806</v>
+        <v>13.825292865384615</v>
       </c>
       <c r="G13" s="19">
         <f t="shared" si="4"/>
-        <v>5.432950982793523</v>
+        <v>5.5301171461538461</v>
       </c>
       <c r="H13" s="20">
         <f t="shared" si="5"/>
-        <v>25.806517168269231</v>
+        <v>26.268056444230769</v>
       </c>
     </row>
     <row r="14" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A14" s="8">
         <f t="shared" si="6"/>
         <v>7</v>
       </c>
       <c r="B14" s="18">
-        <v>45387.59</v>
+        <v>45269</v>
       </c>
       <c r="C14" s="18">
         <f t="shared" si="0"/>
-        <v>55327.47221</v>
+        <v>56287.474600000001</v>
       </c>
       <c r="D14" s="18">
         <f t="shared" si="1"/>
-        <v>4610.6226841666667</v>
+        <v>4690.6228833333334</v>
       </c>
       <c r="E14" s="19">
         <f t="shared" si="2"/>
-        <v>27.999732899797571</v>
+        <v>28.485564068825912</v>
       </c>
       <c r="F14" s="19">
         <f t="shared" si="3"/>
-        <v>13.999866449898786</v>
+        <v>14.242782034412956</v>
       </c>
       <c r="G14" s="19">
         <f t="shared" si="4"/>
-        <v>5.5999465799595143</v>
+        <v>5.6971128137651821</v>
       </c>
       <c r="H14" s="20">
         <f t="shared" si="5"/>
-        <v>26.599746254807691</v>
+        <v>27.061285865384615</v>
       </c>
     </row>
     <row r="15" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A15" s="8">
         <f t="shared" si="6"/>
         <v>8</v>
       </c>
       <c r="B15" s="18">
-        <v>45871.08</v>
+        <v>45743</v>
       </c>
       <c r="C15" s="18">
         <f t="shared" si="0"/>
-        <v>55916.846520000006</v>
+        <v>56876.8462</v>
       </c>
       <c r="D15" s="18">
         <f t="shared" si="1"/>
-        <v>4659.7372100000002</v>
+        <v>4739.7371833333336</v>
       </c>
       <c r="E15" s="19">
         <f t="shared" si="2"/>
-        <v>28.297999251012151</v>
+        <v>28.783829048582994</v>
       </c>
       <c r="F15" s="19">
         <f t="shared" si="3"/>
-        <v>14.148999625506075</v>
+        <v>14.391914524291497</v>
       </c>
       <c r="G15" s="19">
         <f t="shared" si="4"/>
-        <v>5.6595998502024303</v>
+        <v>5.7567658097165992</v>
       </c>
       <c r="H15" s="20">
         <f t="shared" si="5"/>
-        <v>26.883099288461541</v>
+        <v>27.344637596153845</v>
       </c>
     </row>
     <row r="16" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A16" s="8">
         <f t="shared" si="6"/>
         <v>9</v>
       </c>
       <c r="B16" s="18">
-        <v>47170.59</v>
+        <v>47017.01</v>
       </c>
       <c r="C16" s="18">
         <f t="shared" si="0"/>
-        <v>57500.949209999999</v>
+        <v>58460.950234000004</v>
       </c>
       <c r="D16" s="18">
         <f t="shared" si="1"/>
-        <v>4791.7457674999996</v>
+        <v>4871.7458528333336</v>
       </c>
       <c r="E16" s="19">
         <f t="shared" si="2"/>
-        <v>29.099670652834007</v>
+        <v>29.585501130566804</v>
       </c>
       <c r="F16" s="19">
         <f t="shared" si="3"/>
-        <v>14.549835326417004</v>
+        <v>14.792750565283402</v>
       </c>
       <c r="G16" s="19">
         <f t="shared" si="4"/>
-        <v>5.8199341305668018</v>
+        <v>5.9171002261133605</v>
       </c>
       <c r="H16" s="20">
         <f t="shared" si="5"/>
-        <v>27.644687120192309</v>
+        <v>28.106226074038464</v>
       </c>
     </row>
     <row r="17" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A17" s="8">
         <f t="shared" si="6"/>
         <v>10</v>
       </c>
       <c r="B17" s="18">
-        <v>47658.38</v>
+        <v>47495.23</v>
       </c>
       <c r="C17" s="18">
         <f t="shared" si="0"/>
-        <v>58095.565220000004</v>
+        <v>59055.568982000004</v>
       </c>
       <c r="D17" s="18">
         <f t="shared" si="1"/>
-        <v>4841.2971016666661</v>
+        <v>4921.2974151666667</v>
       </c>
       <c r="E17" s="19">
         <f t="shared" si="2"/>
-        <v>29.40058968623482</v>
+        <v>29.886421549595145</v>
       </c>
       <c r="F17" s="19">
         <f t="shared" si="3"/>
-        <v>14.70029484311741</v>
+        <v>14.943210774797572</v>
       </c>
       <c r="G17" s="19">
         <f t="shared" si="4"/>
-        <v>5.8801179372469639</v>
+        <v>5.9772843099190291</v>
       </c>
       <c r="H17" s="20">
         <f t="shared" si="5"/>
-        <v>27.930560201923079</v>
+        <v>28.392100472115388</v>
       </c>
     </row>
     <row r="18" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A18" s="8">
         <f t="shared" si="6"/>
         <v>11</v>
       </c>
       <c r="B18" s="18">
-        <v>48850.05</v>
+        <v>48663.51</v>
       </c>
       <c r="C18" s="18">
         <f t="shared" si="0"/>
-        <v>59548.210950000008</v>
+        <v>60508.208334000003</v>
       </c>
       <c r="D18" s="18">
         <f t="shared" si="1"/>
-        <v>4962.3509125</v>
+        <v>5042.3506944999999</v>
       </c>
       <c r="E18" s="19">
         <f t="shared" si="2"/>
-        <v>30.135734286437252</v>
+        <v>30.621562922064779</v>
       </c>
       <c r="F18" s="19">
         <f t="shared" si="3"/>
-        <v>15.067867143218626</v>
+        <v>15.31078146103239</v>
       </c>
       <c r="G18" s="19">
         <f t="shared" si="4"/>
-        <v>6.02714685728745</v>
+        <v>6.124312584412956</v>
       </c>
       <c r="H18" s="20">
         <f t="shared" si="5"/>
-        <v>28.62894757211539</v>
+        <v>29.090484775961539</v>
       </c>
     </row>
     <row r="19" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A19" s="8">
         <f t="shared" si="6"/>
         <v>12</v>
       </c>
       <c r="B19" s="18">
-        <v>49477.39</v>
+        <v>49278.54</v>
       </c>
       <c r="C19" s="18">
         <f t="shared" si="0"/>
-        <v>60312.938410000002</v>
+        <v>61272.936636000006</v>
       </c>
       <c r="D19" s="18">
         <f t="shared" si="1"/>
-        <v>5026.0782008333335</v>
+        <v>5106.0780530000002</v>
       </c>
       <c r="E19" s="19">
         <f t="shared" si="2"/>
-        <v>30.52274211032389</v>
+        <v>31.00857117206478</v>
       </c>
       <c r="F19" s="19">
         <f t="shared" si="3"/>
-        <v>15.261371055161945</v>
+        <v>15.50428558603239</v>
       </c>
       <c r="G19" s="19">
         <f t="shared" si="4"/>
-        <v>6.1045484220647781</v>
+        <v>6.2017142344129557</v>
       </c>
       <c r="H19" s="20">
         <f t="shared" si="5"/>
-        <v>28.996605004807694</v>
+        <v>29.45814261346154</v>
       </c>
     </row>
     <row r="20" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A20" s="8">
         <f t="shared" si="6"/>
         <v>13</v>
       </c>
       <c r="B20" s="18">
-        <v>50467.96</v>
+        <v>50249.67</v>
       </c>
       <c r="C20" s="18">
         <f t="shared" si="0"/>
-        <v>61520.443240000001</v>
+        <v>62480.439678000002</v>
       </c>
       <c r="D20" s="18">
         <f t="shared" si="1"/>
-        <v>5126.7036033333334</v>
+        <v>5206.7033065000005</v>
       </c>
       <c r="E20" s="19">
         <f t="shared" si="2"/>
-        <v>31.133827550607286</v>
+        <v>31.61965570748988</v>
       </c>
       <c r="F20" s="19">
         <f t="shared" si="3"/>
-        <v>15.566913775303643</v>
+        <v>15.80982785374494</v>
       </c>
       <c r="G20" s="19">
         <f t="shared" si="4"/>
-        <v>6.2267655101214574</v>
+        <v>6.323931141497976</v>
       </c>
       <c r="H20" s="20">
         <f t="shared" si="5"/>
-        <v>29.577136173076923</v>
+        <v>30.038672922115385</v>
       </c>
     </row>
     <row r="21" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A21" s="8">
         <f t="shared" si="6"/>
         <v>14</v>
       </c>
       <c r="B21" s="18">
-        <v>51349.81</v>
+        <v>51114.22</v>
       </c>
       <c r="C21" s="18">
         <f t="shared" si="0"/>
-        <v>62595.418389999999</v>
+        <v>63555.421148000001</v>
       </c>
       <c r="D21" s="18">
         <f t="shared" si="1"/>
-        <v>5216.2848658333332</v>
+        <v>5296.2850956666671</v>
       </c>
       <c r="E21" s="19">
         <f t="shared" si="2"/>
-        <v>31.677843314777327</v>
+        <v>32.163674670040486</v>
       </c>
       <c r="F21" s="19">
         <f t="shared" si="3"/>
-        <v>15.838921657388664</v>
+        <v>16.081837335020243</v>
       </c>
       <c r="G21" s="19">
         <f t="shared" si="4"/>
-        <v>6.3355686629554651</v>
+        <v>6.4327349340080975</v>
       </c>
       <c r="H21" s="20">
         <f t="shared" si="5"/>
-        <v>30.09395114903846</v>
+        <v>30.555490936538462</v>
       </c>
     </row>
     <row r="22" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A22" s="8">
         <f t="shared" si="6"/>
         <v>15</v>
       </c>
       <c r="B22" s="18">
-        <v>52180.22</v>
+        <v>51928.33</v>
       </c>
       <c r="C22" s="18">
         <f t="shared" si="0"/>
-        <v>63607.688180000005</v>
+        <v>64567.685522000007</v>
       </c>
       <c r="D22" s="18">
         <f t="shared" si="1"/>
-        <v>5300.6406816666668</v>
+        <v>5380.6404601666663</v>
       </c>
       <c r="E22" s="19">
         <f t="shared" si="2"/>
-        <v>32.190125597165995</v>
+        <v>32.675954211538468</v>
       </c>
       <c r="F22" s="19">
         <f t="shared" si="3"/>
-        <v>16.095062798582997</v>
+        <v>16.337977105769234</v>
       </c>
       <c r="G22" s="19">
         <f t="shared" si="4"/>
-        <v>6.438025119433199</v>
+        <v>6.5351908423076939</v>
       </c>
       <c r="H22" s="20">
         <f t="shared" si="5"/>
-        <v>30.580619317307693</v>
+        <v>31.042156500961543</v>
       </c>
     </row>
     <row r="23" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A23" s="8">
         <f t="shared" si="6"/>
         <v>16</v>
       </c>
       <c r="B23" s="18">
-        <v>53445.1</v>
+        <v>53168.39</v>
       </c>
       <c r="C23" s="18">
         <f t="shared" si="0"/>
-        <v>65149.5769</v>
+        <v>66109.576126</v>
       </c>
       <c r="D23" s="18">
         <f t="shared" si="1"/>
-        <v>5429.1314083333336</v>
+        <v>5509.1313438333327</v>
       </c>
       <c r="E23" s="19">
         <f t="shared" si="2"/>
-        <v>32.97043365384615</v>
+        <v>33.456263221659917</v>
       </c>
       <c r="F23" s="19">
         <f t="shared" si="3"/>
-        <v>16.485216826923075</v>
+        <v>16.728131610829958</v>
       </c>
       <c r="G23" s="19">
         <f t="shared" si="4"/>
-        <v>6.5940867307692299</v>
+        <v>6.6912526443319837</v>
       </c>
       <c r="H23" s="20">
         <f t="shared" si="5"/>
-        <v>31.321911971153845</v>
+        <v>31.783450060576921</v>
       </c>
     </row>
     <row r="24" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A24" s="8">
         <f t="shared" si="6"/>
         <v>17</v>
       </c>
       <c r="B24" s="18">
-        <v>53893.01</v>
+        <v>53607.51</v>
       </c>
       <c r="C24" s="18">
         <f t="shared" si="0"/>
-        <v>65695.579190000004</v>
+        <v>66655.577934000001</v>
       </c>
       <c r="D24" s="18">
         <f t="shared" si="1"/>
-        <v>5474.631599166667</v>
+        <v>5554.6314945000013</v>
       </c>
       <c r="E24" s="19">
         <f t="shared" si="2"/>
-        <v>33.246750602226726</v>
+        <v>33.73257992611336</v>
       </c>
       <c r="F24" s="19">
         <f t="shared" si="3"/>
-        <v>16.623375301113363</v>
+        <v>16.86628996305668</v>
       </c>
       <c r="G24" s="19">
         <f t="shared" si="4"/>
-        <v>6.6493501204453453</v>
+        <v>6.7465159852226719</v>
       </c>
       <c r="H24" s="20">
         <f t="shared" si="5"/>
-        <v>31.584413072115385</v>
+        <v>32.045950929807695</v>
       </c>
     </row>
     <row r="25" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A25" s="8">
         <f t="shared" si="6"/>
         <v>18</v>
       </c>
       <c r="B25" s="18">
-        <v>55540.42</v>
+        <v>55222.59</v>
       </c>
       <c r="C25" s="18">
         <f t="shared" si="0"/>
-        <v>67703.771980000005</v>
+        <v>68663.768406000003</v>
       </c>
       <c r="D25" s="18">
         <f t="shared" si="1"/>
-        <v>5641.9809983333334</v>
+        <v>5721.9807005000002</v>
       </c>
       <c r="E25" s="19">
         <f t="shared" si="2"/>
-        <v>34.263042500000005</v>
+        <v>34.748870650809721</v>
       </c>
       <c r="F25" s="19">
         <f t="shared" si="3"/>
-        <v>17.131521250000002</v>
+        <v>17.37443532540486</v>
       </c>
       <c r="G25" s="19">
         <f t="shared" si="4"/>
-        <v>6.8526085000000005</v>
+        <v>6.949774130161944</v>
       </c>
       <c r="H25" s="20">
         <f t="shared" si="5"/>
-        <v>32.549890375000004</v>
+        <v>33.011427118269232</v>
       </c>
     </row>
     <row r="26" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A26" s="8">
         <f t="shared" si="6"/>
         <v>19</v>
       </c>
       <c r="B26" s="18">
-        <v>55605.21</v>
+        <v>55286.11</v>
       </c>
       <c r="C26" s="18">
         <f t="shared" si="0"/>
-        <v>67782.75099</v>
+        <v>68742.749173999997</v>
       </c>
       <c r="D26" s="18">
         <f t="shared" si="1"/>
-        <v>5648.5625825000006</v>
+        <v>5728.562431166667</v>
       </c>
       <c r="E26" s="19">
         <f t="shared" si="2"/>
-        <v>34.303011634615387</v>
+        <v>34.788840675101213</v>
       </c>
       <c r="F26" s="19">
         <f t="shared" si="3"/>
-        <v>17.151505817307694</v>
+        <v>17.394420337550606</v>
       </c>
       <c r="G26" s="19">
         <f t="shared" si="4"/>
-        <v>6.8606023269230771</v>
+        <v>6.9577681350202427</v>
       </c>
       <c r="H26" s="20">
         <f t="shared" si="5"/>
-        <v>32.587861052884612</v>
+        <v>33.049398641346151</v>
       </c>
     </row>
     <row r="27" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A27" s="8">
         <f t="shared" si="6"/>
         <v>20</v>
       </c>
       <c r="B27" s="18">
-        <v>57635.71</v>
+        <v>57276.77</v>
       </c>
       <c r="C27" s="18">
         <f t="shared" si="0"/>
-        <v>70257.930489999999</v>
+        <v>71217.935817999998</v>
       </c>
       <c r="D27" s="18">
         <f t="shared" si="1"/>
-        <v>5854.8275408333329</v>
+        <v>5934.8279848333332</v>
       </c>
       <c r="E27" s="19">
         <f t="shared" si="2"/>
-        <v>35.555632839068828</v>
+        <v>36.041465494939267</v>
       </c>
       <c r="F27" s="19">
         <f t="shared" si="3"/>
-        <v>17.777816419534414</v>
+        <v>18.020732747469633</v>
       </c>
       <c r="G27" s="19">
         <f t="shared" si="4"/>
-        <v>7.1111265678137654</v>
+        <v>7.2082930989878538</v>
       </c>
       <c r="H27" s="20">
         <f t="shared" si="5"/>
-        <v>33.777851197115382</v>
+        <v>34.239392220192308</v>
       </c>
     </row>
     <row r="28" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A28" s="8">
         <f t="shared" si="6"/>
         <v>21</v>
       </c>
       <c r="B28" s="18">
-        <v>57683.62</v>
+        <v>57323.74</v>
       </c>
       <c r="C28" s="18">
         <f t="shared" si="0"/>
-        <v>70316.332780000012</v>
+        <v>71276.338315999994</v>
       </c>
       <c r="D28" s="18">
         <f t="shared" si="1"/>
-        <v>5859.694398333334</v>
+        <v>5939.6948596666671</v>
       </c>
       <c r="E28" s="19">
         <f t="shared" si="2"/>
-        <v>35.58518865384616</v>
+        <v>36.071021414979754</v>
       </c>
       <c r="F28" s="19">
         <f t="shared" si="3"/>
-        <v>17.79259432692308</v>
+        <v>18.035510707489877</v>
       </c>
       <c r="G28" s="19">
         <f t="shared" si="4"/>
-        <v>7.1170377307692316</v>
+        <v>7.2142042829959507</v>
       </c>
       <c r="H28" s="20">
         <f t="shared" si="5"/>
-        <v>33.805929221153853</v>
+        <v>34.267470344230766</v>
       </c>
     </row>
     <row r="29" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A29" s="8">
         <f t="shared" si="6"/>
         <v>22</v>
       </c>
       <c r="B29" s="18">
-        <v>59731.03</v>
+        <v>59330.97</v>
       </c>
       <c r="C29" s="18">
         <f t="shared" si="0"/>
-        <v>72812.125570000004</v>
+        <v>73772.128098000001</v>
       </c>
       <c r="D29" s="18">
         <f t="shared" si="1"/>
-        <v>6067.6771308333336</v>
+        <v>6147.6773415000007</v>
       </c>
       <c r="E29" s="19">
         <f t="shared" si="2"/>
-        <v>36.848241685222675</v>
+        <v>37.334072924089071</v>
       </c>
       <c r="F29" s="19">
         <f t="shared" si="3"/>
-        <v>18.424120842611337</v>
+        <v>18.667036462044535</v>
       </c>
       <c r="G29" s="19">
         <f t="shared" si="4"/>
-        <v>7.3696483370445351</v>
+        <v>7.466814584817814</v>
       </c>
       <c r="H29" s="20">
         <f t="shared" si="5"/>
-        <v>35.00582960096154</v>
+        <v>35.467369277884615</v>
       </c>
     </row>
     <row r="30" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A30" s="8">
         <f t="shared" si="6"/>
         <v>23</v>
       </c>
       <c r="B30" s="18">
-        <v>61826.32</v>
+        <v>61385.14</v>
       </c>
       <c r="C30" s="18">
         <f t="shared" si="0"/>
-        <v>75366.284079999998</v>
+        <v>76326.283076000007</v>
       </c>
       <c r="D30" s="18">
         <f t="shared" si="1"/>
-        <v>6280.523673333334</v>
+        <v>6360.5235896666672</v>
       </c>
       <c r="E30" s="19">
         <f t="shared" si="2"/>
-        <v>38.140832024291498</v>
+        <v>38.626661475708502</v>
       </c>
       <c r="F30" s="19">
         <f t="shared" si="3"/>
-        <v>19.070416012145749</v>
+        <v>19.313330737854251</v>
       </c>
       <c r="G30" s="19">
         <f t="shared" si="4"/>
-        <v>7.6281664048583</v>
+        <v>7.7253322951417003</v>
       </c>
       <c r="H30" s="20">
         <f t="shared" si="5"/>
-        <v>36.233790423076925</v>
+        <v>36.695328401923078</v>
       </c>
     </row>
     <row r="31" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A31" s="8">
         <f t="shared" si="6"/>
         <v>24</v>
       </c>
       <c r="B31" s="18">
-        <v>63873.73</v>
+        <v>63392.37</v>
       </c>
       <c r="C31" s="18">
         <f t="shared" si="0"/>
-        <v>77862.076870000004</v>
+        <v>78822.072858000014</v>
       </c>
       <c r="D31" s="18">
         <f t="shared" si="1"/>
-        <v>6488.5064058333346</v>
+        <v>6568.5060715000009</v>
       </c>
       <c r="E31" s="19">
         <f t="shared" si="2"/>
-        <v>39.40388505566802</v>
+        <v>39.88971298481782</v>
       </c>
       <c r="F31" s="19">
         <f t="shared" si="3"/>
-        <v>19.70194252783401</v>
+        <v>19.94485649240891</v>
       </c>
       <c r="G31" s="19">
         <f t="shared" si="4"/>
-        <v>7.8807770111336044</v>
+        <v>7.9779425969635636</v>
       </c>
       <c r="H31" s="20">
         <f t="shared" si="5"/>
-        <v>37.43369080288462</v>
+        <v>37.895227335576926</v>
       </c>
     </row>
     <row r="32" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A32" s="8">
         <f t="shared" si="6"/>
         <v>25</v>
       </c>
       <c r="B32" s="18">
-        <v>63989.62</v>
+        <v>63505.99</v>
       </c>
       <c r="C32" s="18">
         <f t="shared" si="0"/>
-        <v>78003.346780000007</v>
+        <v>78963.347966000001</v>
       </c>
       <c r="D32" s="18">
         <f t="shared" si="1"/>
-        <v>6500.2788983333339</v>
+        <v>6580.2789971666671</v>
       </c>
       <c r="E32" s="19">
         <f t="shared" si="2"/>
-        <v>39.47537792510122</v>
+        <v>39.961208484817817</v>
       </c>
       <c r="F32" s="19">
         <f t="shared" si="3"/>
-        <v>19.73768896255061</v>
+        <v>19.980604242408909</v>
       </c>
       <c r="G32" s="19">
         <f t="shared" si="4"/>
-        <v>7.8950755850202441</v>
+        <v>7.9922416969635632</v>
       </c>
       <c r="H32" s="20">
         <f t="shared" si="5"/>
-        <v>37.501609028846154</v>
+        <v>37.963148060576927</v>
       </c>
     </row>
     <row r="33" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A33" s="8">
         <f t="shared" si="6"/>
         <v>26</v>
       </c>
       <c r="B33" s="18">
-        <v>64097</v>
+        <v>63611.26</v>
       </c>
       <c r="C33" s="18">
         <f t="shared" si="0"/>
-        <v>78134.243000000002</v>
+        <v>79094.240684000004</v>
       </c>
       <c r="D33" s="18">
         <f t="shared" si="1"/>
-        <v>6511.1869166666675</v>
+        <v>6591.1867236666676</v>
       </c>
       <c r="E33" s="19">
         <f t="shared" si="2"/>
-        <v>39.541620951417002</v>
+        <v>40.027449738866402</v>
       </c>
       <c r="F33" s="19">
         <f t="shared" si="3"/>
-        <v>19.770810475708501</v>
+        <v>20.013724869433201</v>
       </c>
       <c r="G33" s="19">
         <f t="shared" si="4"/>
-        <v>7.9083241902834001</v>
+        <v>8.005489947773281</v>
       </c>
       <c r="H33" s="20">
         <f t="shared" si="5"/>
-        <v>37.564539903846153</v>
+        <v>38.026077251923077</v>
       </c>
     </row>
     <row r="34" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A34" s="8">
         <f t="shared" si="6"/>
         <v>27</v>
       </c>
       <c r="B34" s="18">
-        <v>64196.480000000003</v>
+        <v>63708.79</v>
       </c>
       <c r="C34" s="18">
         <f t="shared" si="0"/>
-        <v>78255.509120000002</v>
+        <v>79215.50948600001</v>
       </c>
       <c r="D34" s="18">
         <f t="shared" si="1"/>
-        <v>6521.2924266666678</v>
+        <v>6601.2924571666663</v>
       </c>
       <c r="E34" s="19">
         <f t="shared" si="2"/>
-        <v>39.602990445344133</v>
+        <v>40.088820590080978</v>
       </c>
       <c r="F34" s="19">
         <f t="shared" si="3"/>
-        <v>19.801495222672067</v>
+        <v>20.044410295040489</v>
       </c>
       <c r="G34" s="19">
         <f t="shared" si="4"/>
-        <v>7.920598089068827</v>
+        <v>8.0177641180161956</v>
       </c>
       <c r="H34" s="20">
         <f t="shared" si="5"/>
-        <v>37.622840923076922</v>
+        <v>38.084379560576927</v>
       </c>
     </row>
     <row r="35" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A35" s="8">
         <f t="shared" si="6"/>
         <v>28</v>
       </c>
       <c r="B35" s="18">
-        <v>64288.65</v>
+        <v>63799.15</v>
       </c>
       <c r="C35" s="18">
         <f t="shared" si="0"/>
-        <v>78367.864350000003</v>
+        <v>79327.863110000006</v>
       </c>
       <c r="D35" s="18">
         <f t="shared" si="1"/>
-        <v>6530.6553625000006</v>
+        <v>6610.6552591666677</v>
       </c>
       <c r="E35" s="19">
         <f t="shared" si="2"/>
-        <v>39.659850379554655</v>
+        <v>40.145679711538463</v>
       </c>
       <c r="F35" s="19">
         <f t="shared" si="3"/>
-        <v>19.829925189777327</v>
+        <v>20.072839855769232</v>
       </c>
       <c r="G35" s="19">
         <f t="shared" si="4"/>
-        <v>7.9319700759109306</v>
+        <v>8.0291359423076933</v>
       </c>
       <c r="H35" s="20">
         <f t="shared" si="5"/>
-        <v>37.676857860576924</v>
+        <v>38.138395725961544</v>
       </c>
     </row>
     <row r="36" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A36" s="8">
         <f t="shared" si="6"/>
         <v>29</v>
       </c>
       <c r="B36" s="18">
-        <v>64373.99</v>
+        <v>63882.82</v>
       </c>
       <c r="C36" s="18">
         <f t="shared" si="0"/>
-        <v>78471.893810000009</v>
+        <v>79431.898388000001</v>
       </c>
       <c r="D36" s="18">
         <f t="shared" si="1"/>
-        <v>6539.3244841666665</v>
+        <v>6619.3248656666674</v>
       </c>
       <c r="E36" s="19">
         <f t="shared" si="2"/>
-        <v>39.712496867408909</v>
+        <v>40.198329143724699</v>
       </c>
       <c r="F36" s="19">
         <f t="shared" si="3"/>
-        <v>19.856248433704454</v>
+        <v>20.09916457186235</v>
       </c>
       <c r="G36" s="19">
         <f t="shared" si="4"/>
-        <v>7.9424993734817821</v>
+        <v>8.0396658287449405</v>
       </c>
       <c r="H36" s="20">
         <f t="shared" si="5"/>
-        <v>37.726872024038464</v>
+        <v>38.188412686538463</v>
       </c>
     </row>
     <row r="37" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A37" s="8">
         <f t="shared" si="6"/>
         <v>30</v>
       </c>
       <c r="B37" s="18">
-        <v>64453.120000000003</v>
+        <v>63960.39</v>
       </c>
       <c r="C37" s="18">
         <f t="shared" si="0"/>
-        <v>78568.35328000001</v>
+        <v>79528.348926000006</v>
       </c>
       <c r="D37" s="18">
         <f t="shared" si="1"/>
-        <v>6547.3627733333333</v>
+        <v>6627.3624105000008</v>
       </c>
       <c r="E37" s="19">
         <f t="shared" si="2"/>
-        <v>39.761312388663974</v>
+        <v>40.247140144736846</v>
       </c>
       <c r="F37" s="19">
         <f t="shared" si="3"/>
-        <v>19.880656194331987</v>
+        <v>20.123570072368423</v>
       </c>
       <c r="G37" s="19">
         <f t="shared" si="4"/>
-        <v>7.9522624777327948</v>
+        <v>8.0494280289473696</v>
       </c>
       <c r="H37" s="20">
         <f t="shared" si="5"/>
-        <v>37.773246769230774</v>
+        <v>38.234783137500003</v>
       </c>
     </row>
     <row r="38" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A38" s="8">
         <f t="shared" si="6"/>
         <v>31</v>
       </c>
       <c r="B38" s="18">
-        <v>64526.34</v>
+        <v>64032.18</v>
       </c>
       <c r="C38" s="18">
         <f t="shared" si="0"/>
-        <v>78657.608460000003</v>
+        <v>79617.612611999997</v>
       </c>
       <c r="D38" s="18">
         <f t="shared" si="1"/>
-        <v>6554.8007049999997</v>
+        <v>6634.8010510000004</v>
       </c>
       <c r="E38" s="19">
         <f t="shared" si="2"/>
-        <v>39.806482014170044</v>
+        <v>40.292314074898783</v>
       </c>
       <c r="F38" s="19">
         <f t="shared" si="3"/>
-        <v>19.903241007085022</v>
+        <v>20.146157037449392</v>
       </c>
       <c r="G38" s="19">
         <f t="shared" si="4"/>
-        <v>7.9612964028340087</v>
+        <v>8.058462814979757</v>
       </c>
       <c r="H38" s="20">
         <f t="shared" si="5"/>
-        <v>37.816157913461538</v>
+        <v>38.277698371153846</v>
       </c>
     </row>
     <row r="39" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A39" s="8">
         <f t="shared" si="6"/>
         <v>32</v>
       </c>
       <c r="B39" s="18">
-        <v>64594.17</v>
+        <v>64098.68</v>
       </c>
       <c r="C39" s="18">
         <f t="shared" si="0"/>
-        <v>78740.29323000001</v>
+        <v>79700.298712000003</v>
       </c>
       <c r="D39" s="18">
         <f t="shared" si="1"/>
-        <v>6561.6911024999999</v>
+        <v>6641.6915593333333</v>
       </c>
       <c r="E39" s="19">
         <f t="shared" si="2"/>
-        <v>39.848326533400815</v>
+        <v>40.334159267206481</v>
       </c>
       <c r="F39" s="19">
         <f t="shared" si="3"/>
-        <v>19.924163266700408</v>
+        <v>20.16707963360324</v>
       </c>
       <c r="G39" s="19">
         <f t="shared" si="4"/>
-        <v>7.969665306680163</v>
+        <v>8.0668318534412968</v>
       </c>
       <c r="H39" s="20">
         <f t="shared" si="5"/>
-        <v>37.855910206730776</v>
+        <v>38.317451303846155</v>
       </c>
     </row>
     <row r="40" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A40" s="8">
         <f t="shared" si="6"/>
         <v>33</v>
       </c>
       <c r="B40" s="18">
-        <v>64656.95</v>
+        <v>64160.22</v>
       </c>
       <c r="C40" s="18">
         <f t="shared" si="0"/>
-        <v>78816.822050000002</v>
+        <v>79776.817548000006</v>
       </c>
       <c r="D40" s="18">
         <f t="shared" si="1"/>
-        <v>6568.0685041666666</v>
+        <v>6648.0681290000011</v>
       </c>
       <c r="E40" s="19">
         <f t="shared" si="2"/>
-        <v>39.887055693319837</v>
+        <v>40.372883374493931</v>
       </c>
       <c r="F40" s="19">
         <f t="shared" si="3"/>
-        <v>19.943527846659919</v>
+        <v>20.186441687246965</v>
       </c>
       <c r="G40" s="19">
         <f t="shared" si="4"/>
-        <v>7.9774111386639674</v>
+        <v>8.0745766748987862</v>
       </c>
       <c r="H40" s="20">
         <f t="shared" si="5"/>
-        <v>37.892702908653845</v>
+        <v>38.354239205769233</v>
       </c>
     </row>
     <row r="41" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A41" s="8">
         <f t="shared" si="6"/>
         <v>34</v>
       </c>
       <c r="B41" s="18">
-        <v>64715.13</v>
+        <v>64217.26</v>
       </c>
       <c r="C41" s="18">
         <f t="shared" si="0"/>
-        <v>78887.743470000001</v>
+        <v>79847.741084000008</v>
       </c>
       <c r="D41" s="18">
         <f t="shared" si="1"/>
-        <v>6573.9786224999998</v>
+        <v>6653.9784236666674</v>
       </c>
       <c r="E41" s="19">
         <f t="shared" si="2"/>
-        <v>39.922947100202428</v>
+        <v>40.408775852226725</v>
       </c>
       <c r="F41" s="19">
         <f t="shared" si="3"/>
-        <v>19.961473550101214</v>
+        <v>20.204387926113363</v>
       </c>
       <c r="G41" s="19">
         <f t="shared" si="4"/>
-        <v>7.9845894200404857</v>
+        <v>8.0817551704453443</v>
       </c>
       <c r="H41" s="20">
         <f t="shared" si="5"/>
-        <v>37.926799745192305</v>
+        <v>38.388337059615388</v>
       </c>
     </row>
     <row r="42" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A42" s="21">
         <f t="shared" si="6"/>
         <v>35</v>
       </c>
       <c r="B42" s="22">
-        <v>64768.95</v>
+        <v>64270.03</v>
       </c>
       <c r="C42" s="22">
         <f t="shared" si="0"/>
-        <v>78953.350050000008</v>
+        <v>79913.355301999996</v>
       </c>
       <c r="D42" s="22">
         <f t="shared" si="1"/>
-        <v>6579.4458374999995</v>
+        <v>6659.446275166667</v>
       </c>
       <c r="E42" s="23">
         <f t="shared" si="2"/>
-        <v>39.956148810728749</v>
+        <v>40.441981428137652</v>
       </c>
       <c r="F42" s="23">
         <f t="shared" si="3"/>
-        <v>19.978074405364374</v>
+        <v>20.220990714068826</v>
       </c>
       <c r="G42" s="23">
         <f t="shared" si="4"/>
-        <v>7.9912297621457498</v>
+        <v>8.08839628562753</v>
       </c>
       <c r="H42" s="24">
         <f t="shared" si="5"/>
-        <v>37.958341370192315</v>
+        <v>38.419882356730767</v>
       </c>
     </row>
   </sheetData>
   <dataConsolidate/>
   <mergeCells count="3">
     <mergeCell ref="B4:C4"/>
     <mergeCell ref="E4:H4"/>
     <mergeCell ref="E5:G5"/>
   </mergeCells>
   <pageMargins left="0.39370078740157483" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0">
     <oddFooter>&amp;L&amp;"Calibri,Standaard"&amp;F</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet16.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0F00-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:H42"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.88671875" defaultRowHeight="13.8" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="1" width="7.5546875" style="2" bestFit="1" customWidth="1"/>
     <col min="2" max="4" width="15.33203125" style="2" customWidth="1"/>
     <col min="5" max="8" width="12.33203125" style="2" customWidth="1"/>
     <col min="9" max="16384" width="8.88671875" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A1" s="1" t="s">
         <v>26</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>60</v>
       </c>
     </row>
     <row r="2" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A2" s="4"/>
       <c r="D2" s="3">
         <f>Inhoud!B4</f>
-        <v>46054</v>
+        <v>46235</v>
       </c>
     </row>
     <row r="3" spans="1:8" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A3" s="1"/>
       <c r="B3" s="1"/>
       <c r="C3" s="5" t="s">
         <v>1</v>
       </c>
       <c r="D3" s="33">
         <f>Inhoud!B6</f>
-        <v>1.2190000000000001</v>
+        <v>1.2434000000000001</v>
       </c>
     </row>
     <row r="4" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A4" s="6"/>
       <c r="B4" s="41" t="s">
         <v>2</v>
       </c>
       <c r="C4" s="42"/>
       <c r="D4" s="7" t="s">
         <v>3</v>
       </c>
       <c r="E4" s="41" t="s">
         <v>4</v>
       </c>
       <c r="F4" s="43"/>
       <c r="G4" s="43"/>
       <c r="H4" s="42"/>
     </row>
     <row r="5" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A5" s="8"/>
       <c r="B5" s="9">
         <v>1</v>
       </c>
       <c r="C5" s="10"/>
       <c r="D5" s="10"/>
       <c r="E5" s="44" t="s">
         <v>5</v>
       </c>
       <c r="F5" s="45"/>
       <c r="G5" s="46"/>
       <c r="H5" s="11" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="6" spans="1:8" s="17" customFormat="1" x14ac:dyDescent="0.3">
       <c r="A6" s="12"/>
       <c r="B6" s="14" t="str">
         <f>'L4'!$B$6</f>
         <v>basis 01/01/2022</v>
       </c>
       <c r="C6" s="13">
         <f>D2</f>
-        <v>46054</v>
+        <v>46235</v>
       </c>
       <c r="D6" s="13">
         <f>C6</f>
-        <v>46054</v>
+        <v>46235</v>
       </c>
       <c r="E6" s="14">
         <v>1</v>
       </c>
       <c r="F6" s="15">
         <v>0.5</v>
       </c>
       <c r="G6" s="16">
         <v>0.2</v>
       </c>
       <c r="H6" s="12"/>
     </row>
     <row r="7" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A7" s="8">
         <v>0</v>
       </c>
       <c r="B7" s="18">
         <v>37251.08</v>
       </c>
       <c r="C7" s="18">
         <f t="shared" ref="C7:C42" si="0">B7*$D$3</f>
-        <v>45409.066520000008</v>
+        <v>46317.992872000003</v>
       </c>
       <c r="D7" s="18">
         <f t="shared" ref="D7:D42" si="1">B7/12*$D$3</f>
-        <v>3784.0888766666667</v>
+        <v>3859.8327393333334</v>
       </c>
       <c r="E7" s="19">
         <f t="shared" ref="E7:E42" si="2">C7/1976</f>
-        <v>22.980296821862353</v>
+        <v>23.440279793522269</v>
       </c>
       <c r="F7" s="19">
         <f>E7/2</f>
-        <v>11.490148410931177</v>
+        <v>11.720139896761134</v>
       </c>
       <c r="G7" s="19">
         <f>E7/5</f>
-        <v>4.5960593643724703</v>
+        <v>4.6880559587044539</v>
       </c>
       <c r="H7" s="20">
         <f>C7/2080</f>
-        <v>21.831281980769234</v>
+        <v>22.268265803846155</v>
       </c>
     </row>
     <row r="8" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A8" s="8">
         <f>A7+1</f>
         <v>1</v>
       </c>
       <c r="B8" s="18">
         <v>38325.64</v>
       </c>
       <c r="C8" s="18">
         <f t="shared" si="0"/>
-        <v>46718.955160000005</v>
+        <v>47654.100775999999</v>
       </c>
       <c r="D8" s="18">
         <f t="shared" si="1"/>
-        <v>3893.2462633333334</v>
+        <v>3971.1750646666669</v>
       </c>
       <c r="E8" s="19">
         <f t="shared" si="2"/>
-        <v>23.643195931174091</v>
+        <v>24.116447761133603</v>
       </c>
       <c r="F8" s="19">
         <f t="shared" ref="F8:F42" si="3">E8/2</f>
-        <v>11.821597965587046</v>
+        <v>12.058223880566802</v>
       </c>
       <c r="G8" s="19">
         <f t="shared" ref="G8:G42" si="4">E8/5</f>
-        <v>4.728639186234818</v>
+        <v>4.8232895522267203</v>
       </c>
       <c r="H8" s="20">
         <f t="shared" ref="H8:H42" si="5">C8/2080</f>
-        <v>22.461036134615387</v>
+        <v>22.910625373076922</v>
       </c>
     </row>
     <row r="9" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A9" s="8">
         <f t="shared" ref="A9:A42" si="6">A8+1</f>
         <v>2</v>
       </c>
       <c r="B9" s="18">
-        <v>39444.959999999999</v>
+        <v>39442.980000000003</v>
       </c>
       <c r="C9" s="18">
         <f t="shared" si="0"/>
-        <v>48083.406240000004</v>
+        <v>49043.401332000009</v>
       </c>
       <c r="D9" s="18">
         <f t="shared" si="1"/>
-        <v>4006.9505200000003</v>
+        <v>4086.9501110000006</v>
       </c>
       <c r="E9" s="19">
         <f t="shared" si="2"/>
-        <v>24.333707611336035</v>
+        <v>24.819535087044539</v>
       </c>
       <c r="F9" s="19">
         <f t="shared" si="3"/>
-        <v>12.166853805668017</v>
+        <v>12.409767543522269</v>
       </c>
       <c r="G9" s="19">
         <f t="shared" si="4"/>
-        <v>4.8667415222672066</v>
+        <v>4.9639070174089079</v>
       </c>
       <c r="H9" s="20">
         <f t="shared" si="5"/>
-        <v>23.117022230769233</v>
+        <v>23.57855833269231</v>
       </c>
     </row>
     <row r="10" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A10" s="8">
         <f t="shared" si="6"/>
         <v>3</v>
       </c>
       <c r="B10" s="18">
-        <v>40564.269999999997</v>
+        <v>40540.33</v>
       </c>
       <c r="C10" s="18">
         <f t="shared" si="0"/>
-        <v>49447.845130000002</v>
+        <v>50407.846322000005</v>
       </c>
       <c r="D10" s="18">
         <f t="shared" si="1"/>
-        <v>4120.6537608333329</v>
+        <v>4200.6538601666671</v>
       </c>
       <c r="E10" s="19">
         <f t="shared" si="2"/>
-        <v>25.024213122469636</v>
+        <v>25.510043685222673</v>
       </c>
       <c r="F10" s="19">
         <f t="shared" si="3"/>
-        <v>12.512106561234818</v>
+        <v>12.755021842611336</v>
       </c>
       <c r="G10" s="19">
         <f t="shared" si="4"/>
-        <v>5.0048426244939268</v>
+        <v>5.1020087370445344</v>
       </c>
       <c r="H10" s="20">
         <f t="shared" si="5"/>
-        <v>23.773002466346156</v>
+        <v>24.234541500961541</v>
       </c>
     </row>
     <row r="11" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A11" s="8">
         <f t="shared" si="6"/>
         <v>4</v>
       </c>
       <c r="B11" s="18">
-        <v>41907.46</v>
+        <v>41857.160000000003</v>
       </c>
       <c r="C11" s="18">
         <f t="shared" si="0"/>
-        <v>51085.193740000002</v>
+        <v>52045.192744000007</v>
       </c>
       <c r="D11" s="18">
         <f t="shared" si="1"/>
-        <v>4257.0994783333335</v>
+        <v>4337.0993953333336</v>
       </c>
       <c r="E11" s="19">
         <f t="shared" si="2"/>
-        <v>25.852830840080973</v>
+        <v>26.338660295546564</v>
       </c>
       <c r="F11" s="19">
         <f t="shared" si="3"/>
-        <v>12.926415420040486</v>
+        <v>13.169330147773282</v>
       </c>
       <c r="G11" s="19">
         <f t="shared" si="4"/>
-        <v>5.1705661680161947</v>
+        <v>5.2677320591093126</v>
       </c>
       <c r="H11" s="20">
         <f t="shared" si="5"/>
-        <v>24.560189298076924</v>
+        <v>25.021727280769234</v>
       </c>
     </row>
     <row r="12" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A12" s="8">
         <f t="shared" si="6"/>
         <v>5</v>
       </c>
       <c r="B12" s="18">
-        <v>43653.62</v>
+        <v>43569.05</v>
       </c>
       <c r="C12" s="18">
         <f t="shared" si="0"/>
-        <v>53213.762780000005</v>
+        <v>54173.756770000007</v>
       </c>
       <c r="D12" s="18">
         <f t="shared" si="1"/>
-        <v>4434.4802316666674</v>
+        <v>4514.4797308333336</v>
       </c>
       <c r="E12" s="19">
         <f t="shared" si="2"/>
-        <v>26.930041892712552</v>
+        <v>27.41586881072875</v>
       </c>
       <c r="F12" s="19">
         <f t="shared" si="3"/>
-        <v>13.465020946356276</v>
+        <v>13.707934405364375</v>
       </c>
       <c r="G12" s="19">
         <f t="shared" si="4"/>
-        <v>5.3860083785425106</v>
+        <v>5.4831737621457499</v>
       </c>
       <c r="H12" s="20">
         <f t="shared" si="5"/>
-        <v>25.583539798076924</v>
+        <v>26.045075370192311</v>
       </c>
     </row>
     <row r="13" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A13" s="8">
         <f t="shared" si="6"/>
         <v>6</v>
       </c>
       <c r="B13" s="18">
-        <v>43653.62</v>
+        <v>43569.05</v>
       </c>
       <c r="C13" s="18">
         <f t="shared" si="0"/>
-        <v>53213.762780000005</v>
+        <v>54173.756770000007</v>
       </c>
       <c r="D13" s="18">
         <f t="shared" si="1"/>
-        <v>4434.4802316666674</v>
+        <v>4514.4797308333336</v>
       </c>
       <c r="E13" s="19">
         <f t="shared" si="2"/>
-        <v>26.930041892712552</v>
+        <v>27.41586881072875</v>
       </c>
       <c r="F13" s="19">
         <f t="shared" si="3"/>
-        <v>13.465020946356276</v>
+        <v>13.707934405364375</v>
       </c>
       <c r="G13" s="19">
         <f t="shared" si="4"/>
-        <v>5.3860083785425106</v>
+        <v>5.4831737621457499</v>
       </c>
       <c r="H13" s="20">
         <f t="shared" si="5"/>
-        <v>25.583539798076924</v>
+        <v>26.045075370192311</v>
       </c>
     </row>
     <row r="14" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A14" s="8">
         <f t="shared" si="6"/>
         <v>7</v>
       </c>
       <c r="B14" s="18">
-        <v>45444.53</v>
+        <v>45324.82</v>
       </c>
       <c r="C14" s="18">
         <f t="shared" si="0"/>
-        <v>55396.88207</v>
+        <v>56356.881187999999</v>
       </c>
       <c r="D14" s="18">
         <f t="shared" si="1"/>
-        <v>4616.4068391666669</v>
+        <v>4696.4067656666666</v>
       </c>
       <c r="E14" s="19">
         <f t="shared" si="2"/>
-        <v>28.034859347165991</v>
+        <v>28.520688860323887</v>
       </c>
       <c r="F14" s="19">
         <f t="shared" si="3"/>
-        <v>14.017429673582996</v>
+        <v>14.260344430161943</v>
       </c>
       <c r="G14" s="19">
         <f t="shared" si="4"/>
-        <v>5.606971869433198</v>
+        <v>5.7041377720647777</v>
       </c>
       <c r="H14" s="20">
         <f t="shared" si="5"/>
-        <v>26.633116379807692</v>
+        <v>27.094654417307691</v>
       </c>
     </row>
     <row r="15" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A15" s="8">
         <f t="shared" si="6"/>
         <v>8</v>
       </c>
       <c r="B15" s="18">
-        <v>45444.53</v>
+        <v>45324.82</v>
       </c>
       <c r="C15" s="18">
         <f t="shared" si="0"/>
-        <v>55396.88207</v>
+        <v>56356.881187999999</v>
       </c>
       <c r="D15" s="18">
         <f t="shared" si="1"/>
-        <v>4616.4068391666669</v>
+        <v>4696.4067656666666</v>
       </c>
       <c r="E15" s="19">
         <f t="shared" si="2"/>
-        <v>28.034859347165991</v>
+        <v>28.520688860323887</v>
       </c>
       <c r="F15" s="19">
         <f t="shared" si="3"/>
-        <v>14.017429673582996</v>
+        <v>14.260344430161943</v>
       </c>
       <c r="G15" s="19">
         <f t="shared" si="4"/>
-        <v>5.606971869433198</v>
+        <v>5.7041377720647777</v>
       </c>
       <c r="H15" s="20">
         <f t="shared" si="5"/>
-        <v>26.633116379807692</v>
+        <v>27.094654417307691</v>
       </c>
     </row>
     <row r="16" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A16" s="8">
         <f t="shared" si="6"/>
         <v>9</v>
       </c>
       <c r="B16" s="18">
-        <v>47235.44</v>
+        <v>47080.59</v>
       </c>
       <c r="C16" s="18">
         <f t="shared" si="0"/>
-        <v>57580.001360000009</v>
+        <v>58540.005605999999</v>
       </c>
       <c r="D16" s="18">
         <f t="shared" si="1"/>
-        <v>4798.3334466666674</v>
+        <v>4878.3338004999996</v>
       </c>
       <c r="E16" s="19">
         <f t="shared" si="2"/>
-        <v>29.139676801619437</v>
+        <v>29.625508909919027</v>
       </c>
       <c r="F16" s="19">
         <f t="shared" si="3"/>
-        <v>14.569838400809719</v>
+        <v>14.812754454959514</v>
       </c>
       <c r="G16" s="19">
         <f t="shared" si="4"/>
-        <v>5.8279353603238873</v>
+        <v>5.9251017819838054</v>
       </c>
       <c r="H16" s="20">
         <f t="shared" si="5"/>
-        <v>27.682692961538464</v>
+        <v>28.144233464423078</v>
       </c>
     </row>
     <row r="17" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A17" s="8">
         <f t="shared" si="6"/>
         <v>10</v>
       </c>
       <c r="B17" s="18">
-        <v>47235.44</v>
+        <v>47080.59</v>
       </c>
       <c r="C17" s="18">
         <f t="shared" si="0"/>
-        <v>57580.001360000009</v>
+        <v>58540.005605999999</v>
       </c>
       <c r="D17" s="18">
         <f t="shared" si="1"/>
-        <v>4798.3334466666674</v>
+        <v>4878.3338004999996</v>
       </c>
       <c r="E17" s="19">
         <f t="shared" si="2"/>
-        <v>29.139676801619437</v>
+        <v>29.625508909919027</v>
       </c>
       <c r="F17" s="19">
         <f t="shared" si="3"/>
-        <v>14.569838400809719</v>
+        <v>14.812754454959514</v>
       </c>
       <c r="G17" s="19">
         <f t="shared" si="4"/>
-        <v>5.8279353603238873</v>
+        <v>5.9251017819838054</v>
       </c>
       <c r="H17" s="20">
         <f t="shared" si="5"/>
-        <v>27.682692961538464</v>
+        <v>28.144233464423078</v>
       </c>
     </row>
     <row r="18" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A18" s="8">
         <f t="shared" si="6"/>
         <v>11</v>
       </c>
       <c r="B18" s="18">
-        <v>49474.09</v>
+        <v>49275.31</v>
       </c>
       <c r="C18" s="18">
         <f t="shared" si="0"/>
-        <v>60308.915710000001</v>
+        <v>61268.920453999999</v>
       </c>
       <c r="D18" s="18">
         <f t="shared" si="1"/>
-        <v>5025.7429758333328</v>
+        <v>5105.7433711666663</v>
       </c>
       <c r="E18" s="19">
         <f t="shared" si="2"/>
-        <v>30.52070633097166</v>
+        <v>31.006538691295546</v>
       </c>
       <c r="F18" s="19">
         <f t="shared" si="3"/>
-        <v>15.26035316548583</v>
+        <v>15.503269345647773</v>
       </c>
       <c r="G18" s="19">
         <f t="shared" si="4"/>
-        <v>6.1041412661943317</v>
+        <v>6.2013077382591089</v>
       </c>
       <c r="H18" s="20">
         <f t="shared" si="5"/>
-        <v>28.994671014423076</v>
+        <v>29.45621175673077</v>
       </c>
     </row>
     <row r="19" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A19" s="8">
         <f t="shared" si="6"/>
         <v>12</v>
       </c>
       <c r="B19" s="18">
-        <v>49474.09</v>
+        <v>49275.31</v>
       </c>
       <c r="C19" s="18">
         <f t="shared" si="0"/>
-        <v>60308.915710000001</v>
+        <v>61268.920453999999</v>
       </c>
       <c r="D19" s="18">
         <f t="shared" si="1"/>
-        <v>5025.7429758333328</v>
+        <v>5105.7433711666663</v>
       </c>
       <c r="E19" s="19">
         <f t="shared" si="2"/>
-        <v>30.52070633097166</v>
+        <v>31.006538691295546</v>
       </c>
       <c r="F19" s="19">
         <f t="shared" si="3"/>
-        <v>15.26035316548583</v>
+        <v>15.503269345647773</v>
       </c>
       <c r="G19" s="19">
         <f t="shared" si="4"/>
-        <v>6.1041412661943317</v>
+        <v>6.2013077382591089</v>
       </c>
       <c r="H19" s="20">
         <f t="shared" si="5"/>
-        <v>28.994671014423076</v>
+        <v>29.45621175673077</v>
       </c>
     </row>
     <row r="20" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A20" s="8">
         <f t="shared" si="6"/>
         <v>13</v>
       </c>
       <c r="B20" s="18">
-        <v>51488.88</v>
+        <v>51250.559999999998</v>
       </c>
       <c r="C20" s="18">
         <f t="shared" si="0"/>
-        <v>62764.94472</v>
+        <v>63724.946303999997</v>
       </c>
       <c r="D20" s="18">
         <f t="shared" si="1"/>
-        <v>5230.4120599999997</v>
+        <v>5310.4121920000007</v>
       </c>
       <c r="E20" s="19">
         <f t="shared" si="2"/>
-        <v>31.763635991902834</v>
+        <v>32.249466753036437</v>
       </c>
       <c r="F20" s="19">
         <f t="shared" si="3"/>
-        <v>15.881817995951417</v>
+        <v>16.124733376518218</v>
       </c>
       <c r="G20" s="19">
         <f t="shared" si="4"/>
-        <v>6.3527271983805669</v>
+        <v>6.4498933506072875</v>
       </c>
       <c r="H20" s="20">
         <f t="shared" si="5"/>
-        <v>30.175454192307694</v>
+        <v>30.636993415384612</v>
       </c>
     </row>
     <row r="21" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A21" s="8">
         <f t="shared" si="6"/>
         <v>14</v>
       </c>
       <c r="B21" s="18">
-        <v>51488.88</v>
+        <v>51250.559999999998</v>
       </c>
       <c r="C21" s="18">
         <f t="shared" si="0"/>
-        <v>62764.94472</v>
+        <v>63724.946303999997</v>
       </c>
       <c r="D21" s="18">
         <f t="shared" si="1"/>
-        <v>5230.4120599999997</v>
+        <v>5310.4121920000007</v>
       </c>
       <c r="E21" s="19">
         <f t="shared" si="2"/>
-        <v>31.763635991902834</v>
+        <v>32.249466753036437</v>
       </c>
       <c r="F21" s="19">
         <f t="shared" si="3"/>
-        <v>15.881817995951417</v>
+        <v>16.124733376518218</v>
       </c>
       <c r="G21" s="19">
         <f t="shared" si="4"/>
-        <v>6.3527271983805669</v>
+        <v>6.4498933506072875</v>
       </c>
       <c r="H21" s="20">
         <f t="shared" si="5"/>
-        <v>30.175454192307694</v>
+        <v>30.636993415384612</v>
       </c>
     </row>
     <row r="22" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A22" s="8">
         <f t="shared" si="6"/>
         <v>15</v>
       </c>
       <c r="B22" s="18">
-        <v>53503.66</v>
+        <v>53225.8</v>
       </c>
       <c r="C22" s="18">
         <f t="shared" si="0"/>
-        <v>65220.961540000011</v>
+        <v>66180.959720000013</v>
       </c>
       <c r="D22" s="18">
         <f t="shared" si="1"/>
-        <v>5435.080128333334</v>
+        <v>5515.0799766666669</v>
       </c>
       <c r="E22" s="19">
         <f t="shared" si="2"/>
-        <v>33.006559483805674</v>
+        <v>33.492388522267213</v>
       </c>
       <c r="F22" s="19">
         <f t="shared" si="3"/>
-        <v>16.503279741902837</v>
+        <v>16.746194261133606</v>
       </c>
       <c r="G22" s="19">
         <f t="shared" si="4"/>
-        <v>6.6013118967611346</v>
+        <v>6.6984777044534427</v>
       </c>
       <c r="H22" s="20">
         <f t="shared" si="5"/>
-        <v>31.356231509615391</v>
+        <v>31.817769096153853</v>
       </c>
     </row>
     <row r="23" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A23" s="8">
         <f t="shared" si="6"/>
         <v>16</v>
       </c>
       <c r="B23" s="18">
-        <v>53503.66</v>
+        <v>53225.8</v>
       </c>
       <c r="C23" s="18">
         <f t="shared" si="0"/>
-        <v>65220.961540000011</v>
+        <v>66180.959720000013</v>
       </c>
       <c r="D23" s="18">
         <f t="shared" si="1"/>
-        <v>5435.080128333334</v>
+        <v>5515.0799766666669</v>
       </c>
       <c r="E23" s="19">
         <f t="shared" si="2"/>
-        <v>33.006559483805674</v>
+        <v>33.492388522267213</v>
       </c>
       <c r="F23" s="19">
         <f t="shared" si="3"/>
-        <v>16.503279741902837</v>
+        <v>16.746194261133606</v>
       </c>
       <c r="G23" s="19">
         <f t="shared" si="4"/>
-        <v>6.6013118967611346</v>
+        <v>6.6984777044534427</v>
       </c>
       <c r="H23" s="20">
         <f t="shared" si="5"/>
-        <v>31.356231509615391</v>
+        <v>31.817769096153853</v>
       </c>
     </row>
     <row r="24" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A24" s="8">
         <f t="shared" si="6"/>
         <v>17</v>
       </c>
       <c r="B24" s="18">
-        <v>55742.31</v>
+        <v>55420.52</v>
       </c>
       <c r="C24" s="18">
         <f t="shared" si="0"/>
-        <v>67949.875889999996</v>
+        <v>68909.874567999999</v>
       </c>
       <c r="D24" s="18">
         <f t="shared" si="1"/>
-        <v>5662.4896575000002</v>
+        <v>5742.4895473333327</v>
       </c>
       <c r="E24" s="19">
         <f t="shared" si="2"/>
-        <v>34.387589013157893</v>
+        <v>34.873418303643724</v>
       </c>
       <c r="F24" s="19">
         <f t="shared" si="3"/>
-        <v>17.193794506578946</v>
+        <v>17.436709151821862</v>
       </c>
       <c r="G24" s="19">
         <f t="shared" si="4"/>
-        <v>6.8775178026315782</v>
+        <v>6.9746836607287452</v>
       </c>
       <c r="H24" s="20">
         <f t="shared" si="5"/>
-        <v>32.668209562499996</v>
+        <v>33.129747388461539</v>
       </c>
     </row>
     <row r="25" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A25" s="8">
         <f t="shared" si="6"/>
         <v>18</v>
       </c>
       <c r="B25" s="18">
-        <v>55742.31</v>
+        <v>55420.52</v>
       </c>
       <c r="C25" s="18">
         <f t="shared" si="0"/>
-        <v>67949.875889999996</v>
+        <v>68909.874567999999</v>
       </c>
       <c r="D25" s="18">
         <f t="shared" si="1"/>
-        <v>5662.4896575000002</v>
+        <v>5742.4895473333327</v>
       </c>
       <c r="E25" s="19">
         <f t="shared" si="2"/>
-        <v>34.387589013157893</v>
+        <v>34.873418303643724</v>
       </c>
       <c r="F25" s="19">
         <f t="shared" si="3"/>
-        <v>17.193794506578946</v>
+        <v>17.436709151821862</v>
       </c>
       <c r="G25" s="19">
         <f t="shared" si="4"/>
-        <v>6.8775178026315782</v>
+        <v>6.9746836607287452</v>
       </c>
       <c r="H25" s="20">
         <f t="shared" si="5"/>
-        <v>32.668209562499996</v>
+        <v>33.129747388461539</v>
       </c>
     </row>
     <row r="26" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A26" s="8">
         <f t="shared" si="6"/>
         <v>19</v>
       </c>
       <c r="B26" s="18">
-        <v>55742.31</v>
+        <v>55420.52</v>
       </c>
       <c r="C26" s="18">
         <f t="shared" si="0"/>
-        <v>67949.875889999996</v>
+        <v>68909.874567999999</v>
       </c>
       <c r="D26" s="18">
         <f t="shared" si="1"/>
-        <v>5662.4896575000002</v>
+        <v>5742.4895473333327</v>
       </c>
       <c r="E26" s="19">
         <f t="shared" si="2"/>
-        <v>34.387589013157893</v>
+        <v>34.873418303643724</v>
       </c>
       <c r="F26" s="19">
         <f t="shared" si="3"/>
-        <v>17.193794506578946</v>
+        <v>17.436709151821862</v>
       </c>
       <c r="G26" s="19">
         <f t="shared" si="4"/>
-        <v>6.8775178026315782</v>
+        <v>6.9746836607287452</v>
       </c>
       <c r="H26" s="20">
         <f t="shared" si="5"/>
-        <v>32.668209562499996</v>
+        <v>33.129747388461539</v>
       </c>
     </row>
     <row r="27" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A27" s="8">
         <f t="shared" si="6"/>
         <v>20</v>
       </c>
       <c r="B27" s="18">
-        <v>57757.08</v>
+        <v>57395.75</v>
       </c>
       <c r="C27" s="18">
         <f t="shared" si="0"/>
-        <v>70405.880520000006</v>
+        <v>71365.875549999997</v>
       </c>
       <c r="D27" s="18">
         <f t="shared" si="1"/>
-        <v>5867.1567100000002</v>
+        <v>5947.1562958333343</v>
       </c>
       <c r="E27" s="19">
         <f t="shared" si="2"/>
-        <v>35.63050633603239</v>
+        <v>36.116333780364371</v>
       </c>
       <c r="F27" s="19">
         <f t="shared" si="3"/>
-        <v>17.815253168016195</v>
+        <v>18.058166890182186</v>
       </c>
       <c r="G27" s="19">
         <f t="shared" si="4"/>
-        <v>7.1261012672064776</v>
+        <v>7.2232667560728743</v>
       </c>
       <c r="H27" s="20">
         <f t="shared" si="5"/>
-        <v>33.84898101923077</v>
+        <v>34.310517091346149</v>
       </c>
     </row>
     <row r="28" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A28" s="8">
         <f t="shared" si="6"/>
         <v>21</v>
       </c>
       <c r="B28" s="18">
-        <v>57757.08</v>
+        <v>57395.75</v>
       </c>
       <c r="C28" s="18">
         <f t="shared" si="0"/>
-        <v>70405.880520000006</v>
+        <v>71365.875549999997</v>
       </c>
       <c r="D28" s="18">
         <f t="shared" si="1"/>
-        <v>5867.1567100000002</v>
+        <v>5947.1562958333343</v>
       </c>
       <c r="E28" s="19">
         <f t="shared" si="2"/>
-        <v>35.63050633603239</v>
+        <v>36.116333780364371</v>
       </c>
       <c r="F28" s="19">
         <f t="shared" si="3"/>
-        <v>17.815253168016195</v>
+        <v>18.058166890182186</v>
       </c>
       <c r="G28" s="19">
         <f t="shared" si="4"/>
-        <v>7.1261012672064776</v>
+        <v>7.2232667560728743</v>
       </c>
       <c r="H28" s="20">
         <f t="shared" si="5"/>
-        <v>33.84898101923077</v>
+        <v>34.310517091346149</v>
       </c>
     </row>
     <row r="29" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A29" s="8">
         <f t="shared" si="6"/>
         <v>22</v>
       </c>
       <c r="B29" s="18">
-        <v>59995.73</v>
+        <v>59590.47</v>
       </c>
       <c r="C29" s="18">
         <f t="shared" si="0"/>
-        <v>73134.794870000012</v>
+        <v>74094.790398000012</v>
       </c>
       <c r="D29" s="18">
         <f t="shared" si="1"/>
-        <v>6094.5662391666674</v>
+        <v>6174.565866500001</v>
       </c>
       <c r="E29" s="19">
         <f t="shared" si="2"/>
-        <v>37.011535865384623</v>
+        <v>37.497363561740897</v>
       </c>
       <c r="F29" s="19">
         <f t="shared" si="3"/>
-        <v>18.505767932692311</v>
+        <v>18.748681780870449</v>
       </c>
       <c r="G29" s="19">
         <f t="shared" si="4"/>
-        <v>7.4023071730769248</v>
+        <v>7.4994727123481795</v>
       </c>
       <c r="H29" s="20">
         <f t="shared" si="5"/>
-        <v>35.160959072115389</v>
+        <v>35.622495383653849</v>
       </c>
     </row>
     <row r="30" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A30" s="8">
         <f t="shared" si="6"/>
         <v>23</v>
       </c>
       <c r="B30" s="18">
-        <v>62234.39</v>
+        <v>61785.2</v>
       </c>
       <c r="C30" s="18">
         <f t="shared" si="0"/>
-        <v>75863.721409999998</v>
+        <v>76823.717680000002</v>
       </c>
       <c r="D30" s="18">
         <f t="shared" si="1"/>
-        <v>6321.9767841666662</v>
+        <v>6401.9764733333332</v>
       </c>
       <c r="E30" s="19">
         <f t="shared" si="2"/>
-        <v>38.392571563765181</v>
+        <v>38.878399635627531</v>
       </c>
       <c r="F30" s="19">
         <f t="shared" si="3"/>
-        <v>19.19628578188259</v>
+        <v>19.439199817813765</v>
       </c>
       <c r="G30" s="19">
         <f t="shared" si="4"/>
-        <v>7.6785143127530358</v>
+        <v>7.7756799271255064</v>
       </c>
       <c r="H30" s="20">
         <f t="shared" si="5"/>
-        <v>36.472942985576921</v>
+        <v>36.934479653846154</v>
       </c>
     </row>
     <row r="31" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A31" s="8">
         <f t="shared" si="6"/>
         <v>24</v>
       </c>
       <c r="B31" s="18">
-        <v>64025.3</v>
+        <v>63540.97</v>
       </c>
       <c r="C31" s="18">
         <f t="shared" si="0"/>
-        <v>78046.840700000015</v>
+        <v>79006.842098000008</v>
       </c>
       <c r="D31" s="18">
         <f t="shared" si="1"/>
-        <v>6503.9033916666667</v>
+        <v>6583.9035081666671</v>
       </c>
       <c r="E31" s="19">
         <f t="shared" si="2"/>
-        <v>39.497389018218634</v>
+        <v>39.983219685222679</v>
       </c>
       <c r="F31" s="19">
         <f t="shared" si="3"/>
-        <v>19.748694509109317</v>
+        <v>19.991609842611339</v>
       </c>
       <c r="G31" s="19">
         <f t="shared" si="4"/>
-        <v>7.8994778036437268</v>
+        <v>7.9966439370445359</v>
       </c>
       <c r="H31" s="20">
         <f t="shared" si="5"/>
-        <v>37.522519567307697</v>
+        <v>37.98405870096154</v>
       </c>
     </row>
     <row r="32" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A32" s="8">
         <f t="shared" si="6"/>
         <v>25</v>
       </c>
       <c r="B32" s="18">
-        <v>64141.46</v>
+        <v>63654.85</v>
       </c>
       <c r="C32" s="18">
         <f t="shared" si="0"/>
-        <v>78188.439740000002</v>
+        <v>79148.440490000008</v>
       </c>
       <c r="D32" s="18">
         <f t="shared" si="1"/>
-        <v>6515.7033116666671</v>
+        <v>6595.7033741666664</v>
       </c>
       <c r="E32" s="19">
         <f t="shared" si="2"/>
-        <v>39.569048451417004</v>
+        <v>40.054878790485837</v>
       </c>
       <c r="F32" s="19">
         <f t="shared" si="3"/>
-        <v>19.784524225708502</v>
+        <v>20.027439395242919</v>
       </c>
       <c r="G32" s="19">
         <f t="shared" si="4"/>
-        <v>7.9138096902834008</v>
+        <v>8.0109757580971674</v>
       </c>
       <c r="H32" s="20">
         <f t="shared" si="5"/>
-        <v>37.590596028846157</v>
+        <v>38.052134850961544</v>
       </c>
     </row>
     <row r="33" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A33" s="8">
         <f t="shared" si="6"/>
         <v>26</v>
       </c>
       <c r="B33" s="18">
-        <v>64249.09</v>
+        <v>63760.37</v>
       </c>
       <c r="C33" s="18">
         <f t="shared" si="0"/>
-        <v>78319.640710000007</v>
+        <v>79279.644058000005</v>
       </c>
       <c r="D33" s="18">
         <f t="shared" si="1"/>
-        <v>6526.636725833333</v>
+        <v>6606.6370048333347</v>
       </c>
       <c r="E33" s="19">
         <f t="shared" si="2"/>
-        <v>39.635445703441299</v>
+        <v>40.121277357287454</v>
       </c>
       <c r="F33" s="19">
         <f t="shared" si="3"/>
-        <v>19.817722851720649</v>
+        <v>20.060638678643727</v>
       </c>
       <c r="G33" s="19">
         <f t="shared" si="4"/>
-        <v>7.9270891406882598</v>
+        <v>8.0242554714574901</v>
       </c>
       <c r="H33" s="20">
         <f t="shared" si="5"/>
-        <v>37.653673418269236</v>
+        <v>38.115213489423077</v>
       </c>
     </row>
     <row r="34" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A34" s="8">
         <f t="shared" si="6"/>
         <v>27</v>
       </c>
       <c r="B34" s="18">
-        <v>64348.81</v>
+        <v>63858.13</v>
       </c>
       <c r="C34" s="18">
         <f t="shared" si="0"/>
-        <v>78441.199390000009</v>
+        <v>79401.198841999998</v>
       </c>
       <c r="D34" s="18">
         <f t="shared" si="1"/>
-        <v>6536.7666158333332</v>
+        <v>6616.7665701666665</v>
       </c>
       <c r="E34" s="19">
         <f t="shared" si="2"/>
-        <v>39.69696325404859</v>
+        <v>40.182792936234819</v>
       </c>
       <c r="F34" s="19">
         <f t="shared" si="3"/>
-        <v>19.848481627024295</v>
+        <v>20.091396468117409</v>
       </c>
       <c r="G34" s="19">
         <f t="shared" si="4"/>
-        <v>7.9393926508097179</v>
+        <v>8.0365585872469634</v>
       </c>
       <c r="H34" s="20">
         <f t="shared" si="5"/>
-        <v>37.712115091346156</v>
+        <v>38.173653289423079</v>
       </c>
     </row>
     <row r="35" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A35" s="8">
         <f t="shared" si="6"/>
         <v>28</v>
       </c>
       <c r="B35" s="18">
-        <v>64441.2</v>
+        <v>63948.71</v>
       </c>
       <c r="C35" s="18">
         <f t="shared" si="0"/>
-        <v>78553.822800000009</v>
+        <v>79513.826014000006</v>
       </c>
       <c r="D35" s="18">
         <f t="shared" si="1"/>
-        <v>6546.1518999999998</v>
+        <v>6626.1521678333338</v>
       </c>
       <c r="E35" s="19">
         <f t="shared" si="2"/>
-        <v>39.753958906882595</v>
+        <v>40.239790492914985</v>
       </c>
       <c r="F35" s="19">
         <f t="shared" si="3"/>
-        <v>19.876979453441297</v>
+        <v>20.119895246457492</v>
       </c>
       <c r="G35" s="19">
         <f t="shared" si="4"/>
-        <v>7.9507917813765188</v>
+        <v>8.0479580985829973</v>
       </c>
       <c r="H35" s="20">
         <f t="shared" si="5"/>
-        <v>37.766260961538464</v>
+        <v>38.227800968269236</v>
       </c>
     </row>
     <row r="36" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A36" s="8">
         <f t="shared" si="6"/>
         <v>29</v>
       </c>
       <c r="B36" s="18">
-        <v>64526.74</v>
+        <v>64032.57</v>
       </c>
       <c r="C36" s="18">
         <f t="shared" si="0"/>
-        <v>78658.096059999996</v>
+        <v>79618.097538000002</v>
       </c>
       <c r="D36" s="18">
         <f t="shared" si="1"/>
-        <v>6554.8413383333336</v>
+        <v>6634.8414615000002</v>
       </c>
       <c r="E36" s="19">
         <f t="shared" si="2"/>
-        <v>39.80672877530364</v>
+        <v>40.292559482793521</v>
       </c>
       <c r="F36" s="19">
         <f t="shared" si="3"/>
-        <v>19.90336438765182</v>
+        <v>20.146279741396761</v>
       </c>
       <c r="G36" s="19">
         <f t="shared" si="4"/>
-        <v>7.9613457550607283</v>
+        <v>8.0585118965587039</v>
       </c>
       <c r="H36" s="20">
         <f t="shared" si="5"/>
-        <v>37.816392336538456</v>
+        <v>38.27793150865385</v>
       </c>
     </row>
     <row r="37" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A37" s="8">
         <f t="shared" si="6"/>
         <v>30</v>
       </c>
       <c r="B37" s="18">
-        <v>64606.05</v>
+        <v>64110.32</v>
       </c>
       <c r="C37" s="18">
         <f t="shared" si="0"/>
-        <v>78754.774950000006</v>
+        <v>79714.771888000003</v>
       </c>
       <c r="D37" s="18">
         <f t="shared" si="1"/>
-        <v>6562.8979125000014</v>
+        <v>6642.8976573333339</v>
       </c>
       <c r="E37" s="19">
         <f t="shared" si="2"/>
-        <v>39.855655339068832</v>
+        <v>40.341483748987855</v>
       </c>
       <c r="F37" s="19">
         <f t="shared" si="3"/>
-        <v>19.927827669534416</v>
+        <v>20.170741874493928</v>
       </c>
       <c r="G37" s="19">
         <f t="shared" si="4"/>
-        <v>7.9711310678137668</v>
+        <v>8.0682967497975717</v>
       </c>
       <c r="H37" s="20">
         <f t="shared" si="5"/>
-        <v>37.862872572115386</v>
+        <v>38.324409561538459</v>
       </c>
     </row>
     <row r="38" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A38" s="8">
         <f t="shared" si="6"/>
         <v>31</v>
       </c>
       <c r="B38" s="18">
-        <v>64679.45</v>
+        <v>64182.28</v>
       </c>
       <c r="C38" s="18">
         <f t="shared" si="0"/>
-        <v>78844.249550000008</v>
+        <v>79804.246952000001</v>
       </c>
       <c r="D38" s="18">
         <f t="shared" si="1"/>
-        <v>6570.354129166667</v>
+        <v>6650.3539126666674</v>
       </c>
       <c r="E38" s="19">
         <f t="shared" si="2"/>
-        <v>39.900936007085022</v>
+        <v>40.386764651821863</v>
       </c>
       <c r="F38" s="19">
         <f t="shared" si="3"/>
-        <v>19.950468003542511</v>
+        <v>20.193382325910932</v>
       </c>
       <c r="G38" s="19">
         <f t="shared" si="4"/>
-        <v>7.9801872014170048</v>
+        <v>8.0773529303643734</v>
       </c>
       <c r="H38" s="20">
         <f t="shared" si="5"/>
-        <v>37.90588920673077</v>
+        <v>38.367426419230767</v>
       </c>
     </row>
     <row r="39" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A39" s="8">
         <f t="shared" si="6"/>
         <v>32</v>
       </c>
       <c r="B39" s="18">
-        <v>64747.44</v>
+        <v>64248.94</v>
       </c>
       <c r="C39" s="18">
         <f t="shared" si="0"/>
-        <v>78927.129360000006</v>
+        <v>79887.131996000011</v>
       </c>
       <c r="D39" s="18">
         <f t="shared" si="1"/>
-        <v>6577.2607800000005</v>
+        <v>6657.2609996666679</v>
       </c>
       <c r="E39" s="19">
         <f t="shared" si="2"/>
-        <v>39.942879230769236</v>
+        <v>40.428710524291503</v>
       </c>
       <c r="F39" s="19">
         <f t="shared" si="3"/>
-        <v>19.971439615384618</v>
+        <v>20.214355262145752</v>
       </c>
       <c r="G39" s="19">
         <f t="shared" si="4"/>
-        <v>7.9885758461538474</v>
+        <v>8.0857421048583014</v>
       </c>
       <c r="H39" s="20">
         <f t="shared" si="5"/>
-        <v>37.945735269230774</v>
+        <v>38.407274998076929</v>
       </c>
     </row>
     <row r="40" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A40" s="8">
         <f t="shared" si="6"/>
         <v>33</v>
       </c>
       <c r="B40" s="18">
-        <v>64810.37</v>
+        <v>64310.63</v>
       </c>
       <c r="C40" s="18">
         <f t="shared" si="0"/>
-        <v>79003.841030000011</v>
+        <v>79963.837341999999</v>
       </c>
       <c r="D40" s="18">
         <f t="shared" si="1"/>
-        <v>6583.6534191666678</v>
+        <v>6663.6531118333342</v>
       </c>
       <c r="E40" s="19">
         <f t="shared" si="2"/>
-        <v>39.981700926113369</v>
+        <v>40.467529019230767</v>
       </c>
       <c r="F40" s="19">
         <f t="shared" si="3"/>
-        <v>19.990850463056685</v>
+        <v>20.233764509615384</v>
       </c>
       <c r="G40" s="19">
         <f t="shared" si="4"/>
-        <v>7.9963401852226736</v>
+        <v>8.0935058038461527</v>
       </c>
       <c r="H40" s="20">
         <f t="shared" si="5"/>
-        <v>37.982615879807696</v>
+        <v>38.444152568269232</v>
       </c>
     </row>
     <row r="41" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A41" s="8">
         <f t="shared" si="6"/>
         <v>34</v>
       </c>
       <c r="B41" s="18">
-        <v>64868.68</v>
+        <v>64367.8</v>
       </c>
       <c r="C41" s="18">
         <f t="shared" si="0"/>
-        <v>79074.920920000004</v>
+        <v>80034.922520000007</v>
       </c>
       <c r="D41" s="18">
         <f t="shared" si="1"/>
-        <v>6589.576743333334</v>
+        <v>6669.576876666667</v>
       </c>
       <c r="E41" s="19">
         <f t="shared" si="2"/>
-        <v>40.017672530364372</v>
+        <v>40.503503299595145</v>
       </c>
       <c r="F41" s="19">
         <f t="shared" si="3"/>
-        <v>20.008836265182186</v>
+        <v>20.251751649797573</v>
       </c>
       <c r="G41" s="19">
         <f t="shared" si="4"/>
-        <v>8.0035345060728744</v>
+        <v>8.1007006599190294</v>
       </c>
       <c r="H41" s="20">
         <f t="shared" si="5"/>
-        <v>38.016788903846155</v>
+        <v>38.478328134615388</v>
       </c>
     </row>
     <row r="42" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A42" s="21">
         <f t="shared" si="6"/>
         <v>35</v>
       </c>
       <c r="B42" s="22">
-        <v>64922.63</v>
+        <v>64420.69</v>
       </c>
       <c r="C42" s="22">
         <f t="shared" si="0"/>
-        <v>79140.685970000006</v>
+        <v>80100.685946000012</v>
       </c>
       <c r="D42" s="22">
         <f t="shared" si="1"/>
-        <v>6595.0571641666675</v>
+        <v>6675.0571621666677</v>
       </c>
       <c r="E42" s="23">
         <f t="shared" si="2"/>
-        <v>40.050954438259112</v>
+        <v>40.536784385627534</v>
       </c>
       <c r="F42" s="23">
         <f t="shared" si="3"/>
-        <v>20.025477219129556</v>
+        <v>20.268392192813767</v>
       </c>
       <c r="G42" s="23">
         <f t="shared" si="4"/>
-        <v>8.010190887651822</v>
+        <v>8.1073568771255076</v>
       </c>
       <c r="H42" s="24">
         <f t="shared" si="5"/>
-        <v>38.048406716346157</v>
+        <v>38.509945166346156</v>
       </c>
     </row>
   </sheetData>
   <dataConsolidate/>
   <mergeCells count="3">
     <mergeCell ref="B4:C4"/>
     <mergeCell ref="E4:H4"/>
     <mergeCell ref="E5:G5"/>
   </mergeCells>
   <pageMargins left="0.39370078740157483" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0">
     <oddFooter>&amp;L&amp;"Calibri,Standaard"&amp;F</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet17.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-1000-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:H42"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.88671875" defaultRowHeight="13.8" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="1" width="7.5546875" style="2" bestFit="1" customWidth="1"/>
     <col min="2" max="4" width="15.33203125" style="2" customWidth="1"/>
     <col min="5" max="8" width="12.33203125" style="2" customWidth="1"/>
     <col min="9" max="16384" width="8.88671875" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A1" s="1" t="s">
         <v>28</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="2" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A2" s="4"/>
       <c r="D2" s="3">
         <f>Inhoud!B4</f>
-        <v>46054</v>
+        <v>46235</v>
       </c>
     </row>
     <row r="3" spans="1:8" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A3" s="1"/>
       <c r="B3" s="1"/>
       <c r="C3" s="5" t="s">
         <v>1</v>
       </c>
       <c r="D3" s="33">
         <f>Inhoud!B6</f>
-        <v>1.2190000000000001</v>
+        <v>1.2434000000000001</v>
       </c>
     </row>
     <row r="4" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A4" s="6"/>
       <c r="B4" s="41" t="s">
         <v>2</v>
       </c>
       <c r="C4" s="42"/>
       <c r="D4" s="7" t="s">
         <v>3</v>
       </c>
       <c r="E4" s="41" t="s">
         <v>4</v>
       </c>
       <c r="F4" s="43"/>
       <c r="G4" s="43"/>
       <c r="H4" s="42"/>
     </row>
     <row r="5" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A5" s="8"/>
       <c r="B5" s="9">
         <v>1</v>
       </c>
       <c r="C5" s="10"/>
       <c r="D5" s="10"/>
       <c r="E5" s="44" t="s">
         <v>5</v>
       </c>
       <c r="F5" s="45"/>
       <c r="G5" s="46"/>
       <c r="H5" s="11" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="6" spans="1:8" s="17" customFormat="1" x14ac:dyDescent="0.3">
       <c r="A6" s="12"/>
       <c r="B6" s="14" t="str">
         <f>'L4'!$B$6</f>
         <v>basis 01/01/2022</v>
       </c>
       <c r="C6" s="13">
         <f>D2</f>
-        <v>46054</v>
+        <v>46235</v>
       </c>
       <c r="D6" s="13">
         <f>C6</f>
-        <v>46054</v>
+        <v>46235</v>
       </c>
       <c r="E6" s="14">
         <v>1</v>
       </c>
       <c r="F6" s="15">
         <v>0.5</v>
       </c>
       <c r="G6" s="16">
         <v>0.2</v>
       </c>
       <c r="H6" s="12"/>
     </row>
     <row r="7" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A7" s="8">
         <v>0</v>
       </c>
       <c r="B7" s="18">
         <v>38683.82</v>
       </c>
       <c r="C7" s="18">
         <f t="shared" ref="C7:C42" si="0">B7*$D$3</f>
-        <v>47155.576580000001</v>
+        <v>48099.461788000001</v>
       </c>
       <c r="D7" s="18">
         <f t="shared" ref="D7:D42" si="1">B7/12*$D$3</f>
-        <v>3929.631381666667</v>
+        <v>4008.2884823333334</v>
       </c>
       <c r="E7" s="19">
         <f t="shared" ref="E7:E42" si="2">C7/1976</f>
-        <v>23.864158188259111</v>
+        <v>24.341832888663969</v>
       </c>
       <c r="F7" s="19">
         <f>E7/2</f>
-        <v>11.932079094129556</v>
+        <v>12.170916444331985</v>
       </c>
       <c r="G7" s="19">
         <f>E7/5</f>
-        <v>4.7728316376518221</v>
+        <v>4.868366577732794</v>
       </c>
       <c r="H7" s="20">
         <f>C7/2080</f>
-        <v>22.670950278846153</v>
+        <v>23.124741244230769</v>
       </c>
     </row>
     <row r="8" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A8" s="8">
         <f>A7+1</f>
         <v>1</v>
       </c>
       <c r="B8" s="18">
-        <v>39799.699999999997</v>
+        <v>39790.76</v>
       </c>
       <c r="C8" s="18">
         <f t="shared" si="0"/>
-        <v>48515.834300000002</v>
+        <v>49475.830984000007</v>
       </c>
       <c r="D8" s="18">
         <f t="shared" si="1"/>
-        <v>4042.9861916666669</v>
+        <v>4122.9859153333337</v>
       </c>
       <c r="E8" s="19">
         <f t="shared" si="2"/>
-        <v>24.552547722672067</v>
+        <v>25.038376004048587</v>
       </c>
       <c r="F8" s="19">
         <f t="shared" ref="F8:F42" si="3">E8/2</f>
-        <v>12.276273861336033</v>
+        <v>12.519188002024293</v>
       </c>
       <c r="G8" s="19">
         <f t="shared" ref="G8:G42" si="4">E8/5</f>
-        <v>4.9105095445344134</v>
+        <v>5.0076752008097172</v>
       </c>
       <c r="H8" s="20">
         <f t="shared" ref="H8:H42" si="5">C8/2080</f>
-        <v>23.324920336538462</v>
+        <v>23.786457203846158</v>
       </c>
     </row>
     <row r="9" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A9" s="8">
         <f t="shared" ref="A9:A42" si="6">A8+1</f>
         <v>2</v>
       </c>
       <c r="B9" s="18">
-        <v>40962.080000000002</v>
+        <v>40930.33</v>
       </c>
       <c r="C9" s="18">
         <f t="shared" si="0"/>
-        <v>49932.775520000003</v>
+        <v>50892.772322000004</v>
       </c>
       <c r="D9" s="18">
         <f t="shared" si="1"/>
-        <v>4161.0646266666672</v>
+        <v>4241.064360166667</v>
       </c>
       <c r="E9" s="19">
         <f t="shared" si="2"/>
-        <v>25.269623238866398</v>
+        <v>25.755451579959516</v>
       </c>
       <c r="F9" s="19">
         <f t="shared" si="3"/>
-        <v>12.634811619433199</v>
+        <v>12.877725789979758</v>
       </c>
       <c r="G9" s="19">
         <f t="shared" si="4"/>
-        <v>5.0539246477732798</v>
+        <v>5.1510903159919028</v>
       </c>
       <c r="H9" s="20">
         <f t="shared" si="5"/>
-        <v>24.00614207692308</v>
+        <v>24.467679000961539</v>
       </c>
     </row>
     <row r="10" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A10" s="8">
         <f t="shared" si="6"/>
         <v>3</v>
       </c>
       <c r="B10" s="18">
-        <v>42124.43</v>
+        <v>42069.87</v>
       </c>
       <c r="C10" s="18">
         <f t="shared" si="0"/>
-        <v>51349.680170000007</v>
+        <v>52309.676358000004</v>
       </c>
       <c r="D10" s="18">
         <f t="shared" si="1"/>
-        <v>4279.1400141666672</v>
+        <v>4359.1396965000004</v>
       </c>
       <c r="E10" s="19">
         <f t="shared" si="2"/>
-        <v>25.986680247975713</v>
+        <v>26.472508278340083</v>
       </c>
       <c r="F10" s="19">
         <f t="shared" si="3"/>
-        <v>12.993340123987856</v>
+        <v>13.236254139170041</v>
       </c>
       <c r="G10" s="19">
         <f t="shared" si="4"/>
-        <v>5.1973360495951422</v>
+        <v>5.2945016556680162</v>
       </c>
       <c r="H10" s="20">
         <f t="shared" si="5"/>
-        <v>24.687346235576925</v>
+        <v>25.148882864423079</v>
       </c>
     </row>
     <row r="11" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A11" s="8">
         <f t="shared" si="6"/>
         <v>4</v>
       </c>
       <c r="B11" s="18">
-        <v>43519.3</v>
+        <v>43437.37</v>
       </c>
       <c r="C11" s="18">
         <f t="shared" si="0"/>
-        <v>53050.026700000009</v>
+        <v>54010.025858000008</v>
       </c>
       <c r="D11" s="18">
         <f t="shared" si="1"/>
-        <v>4420.8355583333341</v>
+        <v>4500.8354881666673</v>
       </c>
       <c r="E11" s="19">
         <f t="shared" si="2"/>
-        <v>26.847179504048587</v>
+        <v>27.333009037449397</v>
       </c>
       <c r="F11" s="19">
         <f t="shared" si="3"/>
-        <v>13.423589752024293</v>
+        <v>13.666504518724699</v>
       </c>
       <c r="G11" s="19">
         <f t="shared" si="4"/>
-        <v>5.3694359008097177</v>
+        <v>5.4666018074898792</v>
       </c>
       <c r="H11" s="20">
         <f t="shared" si="5"/>
-        <v>25.504820528846157</v>
+        <v>25.966358585576927</v>
       </c>
     </row>
     <row r="12" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A12" s="8">
         <f t="shared" si="6"/>
         <v>5</v>
       </c>
       <c r="B12" s="18">
-        <v>45332.6</v>
+        <v>45215.09</v>
       </c>
       <c r="C12" s="18">
         <f t="shared" si="0"/>
-        <v>55260.439400000003</v>
+        <v>56220.442905999997</v>
       </c>
       <c r="D12" s="18">
         <f t="shared" si="1"/>
-        <v>4605.0366166666672</v>
+        <v>4685.0369088333327</v>
       </c>
       <c r="E12" s="19">
         <f t="shared" si="2"/>
-        <v>27.965809412955466</v>
+        <v>28.451641146761133</v>
       </c>
       <c r="F12" s="19">
         <f t="shared" si="3"/>
-        <v>13.982904706477733</v>
+        <v>14.225820573380567</v>
       </c>
       <c r="G12" s="19">
         <f t="shared" si="4"/>
-        <v>5.5931618825910929</v>
+        <v>5.690328229352227</v>
       </c>
       <c r="H12" s="20">
         <f t="shared" si="5"/>
-        <v>26.567518942307693</v>
+        <v>27.029059089423075</v>
       </c>
     </row>
     <row r="13" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A13" s="8">
         <f t="shared" si="6"/>
         <v>6</v>
       </c>
       <c r="B13" s="18">
-        <v>45332.6</v>
+        <v>45215.09</v>
       </c>
       <c r="C13" s="18">
         <f t="shared" si="0"/>
-        <v>55260.439400000003</v>
+        <v>56220.442905999997</v>
       </c>
       <c r="D13" s="18">
         <f t="shared" si="1"/>
-        <v>4605.0366166666672</v>
+        <v>4685.0369088333327</v>
       </c>
       <c r="E13" s="19">
         <f t="shared" si="2"/>
-        <v>27.965809412955466</v>
+        <v>28.451641146761133</v>
       </c>
       <c r="F13" s="19">
         <f t="shared" si="3"/>
-        <v>13.982904706477733</v>
+        <v>14.225820573380567</v>
       </c>
       <c r="G13" s="19">
         <f t="shared" si="4"/>
-        <v>5.5931618825910929</v>
+        <v>5.690328229352227</v>
       </c>
       <c r="H13" s="20">
         <f t="shared" si="5"/>
-        <v>26.567518942307693</v>
+        <v>27.029059089423075</v>
       </c>
     </row>
     <row r="14" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A14" s="8">
         <f t="shared" si="6"/>
         <v>7</v>
       </c>
       <c r="B14" s="18">
-        <v>47192.38</v>
+        <v>47038.37</v>
       </c>
       <c r="C14" s="18">
         <f t="shared" si="0"/>
-        <v>57527.51122</v>
+        <v>58487.509258000006</v>
       </c>
       <c r="D14" s="18">
         <f t="shared" si="1"/>
-        <v>4793.959268333334</v>
+        <v>4873.9591048333341</v>
       </c>
       <c r="E14" s="19">
         <f t="shared" si="2"/>
-        <v>29.113112965587046</v>
+        <v>29.598941932186239</v>
       </c>
       <c r="F14" s="19">
         <f t="shared" si="3"/>
-        <v>14.556556482793523</v>
+        <v>14.79947096609312</v>
       </c>
       <c r="G14" s="19">
         <f t="shared" si="4"/>
-        <v>5.8226225931174094</v>
+        <v>5.919788386437248</v>
       </c>
       <c r="H14" s="20">
         <f t="shared" si="5"/>
-        <v>27.657457317307692</v>
+        <v>28.118994835576927</v>
       </c>
     </row>
     <row r="15" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A15" s="8">
         <f t="shared" si="6"/>
         <v>8</v>
       </c>
       <c r="B15" s="18">
-        <v>47192.38</v>
+        <v>47038.37</v>
       </c>
       <c r="C15" s="18">
         <f t="shared" si="0"/>
-        <v>57527.51122</v>
+        <v>58487.509258000006</v>
       </c>
       <c r="D15" s="18">
         <f t="shared" si="1"/>
-        <v>4793.959268333334</v>
+        <v>4873.9591048333341</v>
       </c>
       <c r="E15" s="19">
         <f t="shared" si="2"/>
-        <v>29.113112965587046</v>
+        <v>29.598941932186239</v>
       </c>
       <c r="F15" s="19">
         <f t="shared" si="3"/>
-        <v>14.556556482793523</v>
+        <v>14.79947096609312</v>
       </c>
       <c r="G15" s="19">
         <f t="shared" si="4"/>
-        <v>5.8226225931174094</v>
+        <v>5.919788386437248</v>
       </c>
       <c r="H15" s="20">
         <f t="shared" si="5"/>
-        <v>27.657457317307692</v>
+        <v>28.118994835576927</v>
       </c>
     </row>
     <row r="16" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A16" s="8">
         <f t="shared" si="6"/>
         <v>9</v>
       </c>
       <c r="B16" s="18">
-        <v>49052.2</v>
+        <v>48861.7</v>
       </c>
       <c r="C16" s="18">
         <f t="shared" si="0"/>
-        <v>59794.631800000003</v>
+        <v>60754.637779999997</v>
       </c>
       <c r="D16" s="18">
         <f t="shared" si="1"/>
-        <v>4982.8859833333336</v>
+        <v>5062.8864816666664</v>
       </c>
       <c r="E16" s="19">
         <f t="shared" si="2"/>
-        <v>30.260441194331985</v>
+        <v>30.746274180161944</v>
       </c>
       <c r="F16" s="19">
         <f t="shared" si="3"/>
-        <v>15.130220597165993</v>
+        <v>15.373137090080972</v>
       </c>
       <c r="G16" s="19">
         <f t="shared" si="4"/>
-        <v>6.0520882388663972</v>
+        <v>6.1492548360323891</v>
       </c>
       <c r="H16" s="20">
         <f t="shared" si="5"/>
-        <v>28.747419134615384</v>
+        <v>29.208960471153844</v>
       </c>
     </row>
     <row r="17" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A17" s="8">
         <f t="shared" si="6"/>
         <v>10</v>
       </c>
       <c r="B17" s="18">
-        <v>49052.2</v>
+        <v>48861.7</v>
       </c>
       <c r="C17" s="18">
         <f t="shared" si="0"/>
-        <v>59794.631800000003</v>
+        <v>60754.637779999997</v>
       </c>
       <c r="D17" s="18">
         <f t="shared" si="1"/>
-        <v>4982.8859833333336</v>
+        <v>5062.8864816666664</v>
       </c>
       <c r="E17" s="19">
         <f t="shared" si="2"/>
-        <v>30.260441194331985</v>
+        <v>30.746274180161944</v>
       </c>
       <c r="F17" s="19">
         <f t="shared" si="3"/>
-        <v>15.130220597165993</v>
+        <v>15.373137090080972</v>
       </c>
       <c r="G17" s="19">
         <f t="shared" si="4"/>
-        <v>6.0520882388663972</v>
+        <v>6.1492548360323891</v>
       </c>
       <c r="H17" s="20">
         <f t="shared" si="5"/>
-        <v>28.747419134615384</v>
+        <v>29.208960471153844</v>
       </c>
     </row>
     <row r="18" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A18" s="8">
         <f t="shared" si="6"/>
         <v>11</v>
       </c>
       <c r="B18" s="18">
-        <v>51376.95</v>
+        <v>51140.83</v>
       </c>
       <c r="C18" s="18">
         <f t="shared" si="0"/>
-        <v>62628.502050000003</v>
+        <v>63588.508022000002</v>
       </c>
       <c r="D18" s="18">
         <f t="shared" si="1"/>
-        <v>5219.0418374999999</v>
+        <v>5299.0423351666668</v>
       </c>
       <c r="E18" s="19">
         <f t="shared" si="2"/>
-        <v>31.694586057692309</v>
+        <v>32.180419039473684</v>
       </c>
       <c r="F18" s="19">
         <f t="shared" si="3"/>
-        <v>15.847293028846154</v>
+        <v>16.090209519736842</v>
       </c>
       <c r="G18" s="19">
         <f t="shared" si="4"/>
-        <v>6.3389172115384618</v>
+        <v>6.4360838078947369</v>
       </c>
       <c r="H18" s="20">
         <f t="shared" si="5"/>
-        <v>30.109856754807694</v>
+        <v>30.5713980875</v>
       </c>
     </row>
     <row r="19" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A19" s="8">
         <f t="shared" si="6"/>
         <v>12</v>
       </c>
       <c r="B19" s="18">
-        <v>51376.95</v>
+        <v>51140.83</v>
       </c>
       <c r="C19" s="18">
         <f t="shared" si="0"/>
-        <v>62628.502050000003</v>
+        <v>63588.508022000002</v>
       </c>
       <c r="D19" s="18">
         <f t="shared" si="1"/>
-        <v>5219.0418374999999</v>
+        <v>5299.0423351666668</v>
       </c>
       <c r="E19" s="19">
         <f t="shared" si="2"/>
-        <v>31.694586057692309</v>
+        <v>32.180419039473684</v>
       </c>
       <c r="F19" s="19">
         <f t="shared" si="3"/>
-        <v>15.847293028846154</v>
+        <v>16.090209519736842</v>
       </c>
       <c r="G19" s="19">
         <f t="shared" si="4"/>
-        <v>6.3389172115384618</v>
+        <v>6.4360838078947369</v>
       </c>
       <c r="H19" s="20">
         <f t="shared" si="5"/>
-        <v>30.109856754807694</v>
+        <v>30.5713980875</v>
       </c>
     </row>
     <row r="20" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A20" s="8">
         <f t="shared" si="6"/>
         <v>13</v>
       </c>
       <c r="B20" s="18">
-        <v>53469.22</v>
+        <v>53192.04</v>
       </c>
       <c r="C20" s="18">
         <f t="shared" si="0"/>
-        <v>65178.979180000009</v>
+        <v>66138.98253600001</v>
       </c>
       <c r="D20" s="18">
         <f t="shared" si="1"/>
-        <v>5431.5815983333341</v>
+        <v>5511.581878</v>
       </c>
       <c r="E20" s="19">
         <f t="shared" si="2"/>
-        <v>32.985313350202432</v>
+        <v>33.471145008097174</v>
       </c>
       <c r="F20" s="19">
         <f t="shared" si="3"/>
-        <v>16.492656675101216</v>
+        <v>16.735572504048587</v>
       </c>
       <c r="G20" s="19">
         <f t="shared" si="4"/>
-        <v>6.5970626700404864</v>
+        <v>6.6942290016194352</v>
       </c>
       <c r="H20" s="20">
         <f t="shared" si="5"/>
-        <v>31.33604768269231</v>
+        <v>31.797587757692312</v>
       </c>
     </row>
     <row r="21" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A21" s="8">
         <f t="shared" si="6"/>
         <v>14</v>
       </c>
       <c r="B21" s="18">
-        <v>53469.22</v>
+        <v>53192.04</v>
       </c>
       <c r="C21" s="18">
         <f t="shared" si="0"/>
-        <v>65178.979180000009</v>
+        <v>66138.98253600001</v>
       </c>
       <c r="D21" s="18">
         <f t="shared" si="1"/>
-        <v>5431.5815983333341</v>
+        <v>5511.581878</v>
       </c>
       <c r="E21" s="19">
         <f t="shared" si="2"/>
-        <v>32.985313350202432</v>
+        <v>33.471145008097174</v>
       </c>
       <c r="F21" s="19">
         <f t="shared" si="3"/>
-        <v>16.492656675101216</v>
+        <v>16.735572504048587</v>
       </c>
       <c r="G21" s="19">
         <f t="shared" si="4"/>
-        <v>6.5970626700404864</v>
+        <v>6.6942290016194352</v>
       </c>
       <c r="H21" s="20">
         <f t="shared" si="5"/>
-        <v>31.33604768269231</v>
+        <v>31.797587757692312</v>
       </c>
     </row>
     <row r="22" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A22" s="8">
         <f t="shared" si="6"/>
         <v>15</v>
       </c>
       <c r="B22" s="18">
-        <v>55561.51</v>
+        <v>55243.27</v>
       </c>
       <c r="C22" s="18">
         <f t="shared" si="0"/>
-        <v>67729.480690000011</v>
+        <v>68689.481918000005</v>
       </c>
       <c r="D22" s="18">
         <f t="shared" si="1"/>
-        <v>5644.1233908333343</v>
+        <v>5724.1234931666668</v>
       </c>
       <c r="E22" s="19">
         <f t="shared" si="2"/>
-        <v>34.276052980769236</v>
+        <v>34.761883561740895</v>
       </c>
       <c r="F22" s="19">
         <f t="shared" si="3"/>
-        <v>17.138026490384618</v>
+        <v>17.380941780870447</v>
       </c>
       <c r="G22" s="19">
         <f t="shared" si="4"/>
-        <v>6.8552105961538476</v>
+        <v>6.9523767123481788</v>
       </c>
       <c r="H22" s="20">
         <f t="shared" si="5"/>
-        <v>32.562250331730773</v>
+        <v>33.023789383653849</v>
       </c>
     </row>
     <row r="23" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A23" s="8">
         <f t="shared" si="6"/>
         <v>16</v>
       </c>
       <c r="B23" s="18">
-        <v>55561.51</v>
+        <v>55243.27</v>
       </c>
       <c r="C23" s="18">
         <f t="shared" si="0"/>
-        <v>67729.480690000011</v>
+        <v>68689.481918000005</v>
       </c>
       <c r="D23" s="18">
         <f t="shared" si="1"/>
-        <v>5644.1233908333343</v>
+        <v>5724.1234931666668</v>
       </c>
       <c r="E23" s="19">
         <f t="shared" si="2"/>
-        <v>34.276052980769236</v>
+        <v>34.761883561740895</v>
       </c>
       <c r="F23" s="19">
         <f t="shared" si="3"/>
-        <v>17.138026490384618</v>
+        <v>17.380941780870447</v>
       </c>
       <c r="G23" s="19">
         <f t="shared" si="4"/>
-        <v>6.8552105961538476</v>
+        <v>6.9523767123481788</v>
       </c>
       <c r="H23" s="20">
         <f t="shared" si="5"/>
-        <v>32.562250331730773</v>
+        <v>33.023789383653849</v>
       </c>
     </row>
     <row r="24" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A24" s="8">
         <f t="shared" si="6"/>
         <v>17</v>
       </c>
       <c r="B24" s="18">
-        <v>57886.26</v>
+        <v>57522.400000000001</v>
       </c>
       <c r="C24" s="18">
         <f t="shared" si="0"/>
-        <v>70563.350940000004</v>
+        <v>71523.352160000009</v>
       </c>
       <c r="D24" s="18">
         <f t="shared" si="1"/>
-        <v>5880.2792450000006</v>
+        <v>5960.2793466666672</v>
       </c>
       <c r="E24" s="19">
         <f t="shared" si="2"/>
-        <v>35.71019784412956</v>
+        <v>36.196028421052638</v>
       </c>
       <c r="F24" s="19">
         <f t="shared" si="3"/>
-        <v>17.85509892206478</v>
+        <v>18.098014210526319</v>
       </c>
       <c r="G24" s="19">
         <f t="shared" si="4"/>
-        <v>7.1420395688259122</v>
+        <v>7.2392056842105275</v>
       </c>
       <c r="H24" s="20">
         <f t="shared" si="5"/>
-        <v>33.924687951923076</v>
+        <v>34.386227000000005</v>
       </c>
     </row>
     <row r="25" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A25" s="8">
         <f t="shared" si="6"/>
         <v>18</v>
       </c>
       <c r="B25" s="18">
-        <v>57886.26</v>
+        <v>57522.400000000001</v>
       </c>
       <c r="C25" s="18">
         <f t="shared" si="0"/>
-        <v>70563.350940000004</v>
+        <v>71523.352160000009</v>
       </c>
       <c r="D25" s="18">
         <f t="shared" si="1"/>
-        <v>5880.2792450000006</v>
+        <v>5960.2793466666672</v>
       </c>
       <c r="E25" s="19">
         <f t="shared" si="2"/>
-        <v>35.71019784412956</v>
+        <v>36.196028421052638</v>
       </c>
       <c r="F25" s="19">
         <f t="shared" si="3"/>
-        <v>17.85509892206478</v>
+        <v>18.098014210526319</v>
       </c>
       <c r="G25" s="19">
         <f t="shared" si="4"/>
-        <v>7.1420395688259122</v>
+        <v>7.2392056842105275</v>
       </c>
       <c r="H25" s="20">
         <f t="shared" si="5"/>
-        <v>33.924687951923076</v>
+        <v>34.386227000000005</v>
       </c>
     </row>
     <row r="26" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A26" s="8">
         <f t="shared" si="6"/>
         <v>19</v>
       </c>
       <c r="B26" s="18">
-        <v>57886.26</v>
+        <v>57522.400000000001</v>
       </c>
       <c r="C26" s="18">
         <f t="shared" si="0"/>
-        <v>70563.350940000004</v>
+        <v>71523.352160000009</v>
       </c>
       <c r="D26" s="18">
         <f t="shared" si="1"/>
-        <v>5880.2792450000006</v>
+        <v>5960.2793466666672</v>
       </c>
       <c r="E26" s="19">
         <f t="shared" si="2"/>
-        <v>35.71019784412956</v>
+        <v>36.196028421052638</v>
       </c>
       <c r="F26" s="19">
         <f t="shared" si="3"/>
-        <v>17.85509892206478</v>
+        <v>18.098014210526319</v>
       </c>
       <c r="G26" s="19">
         <f t="shared" si="4"/>
-        <v>7.1420395688259122</v>
+        <v>7.2392056842105275</v>
       </c>
       <c r="H26" s="20">
         <f t="shared" si="5"/>
-        <v>33.924687951923076</v>
+        <v>34.386227000000005</v>
       </c>
     </row>
     <row r="27" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A27" s="8">
         <f t="shared" si="6"/>
         <v>20</v>
       </c>
       <c r="B27" s="18">
-        <v>59978.5</v>
+        <v>59573.58</v>
       </c>
       <c r="C27" s="18">
         <f t="shared" si="0"/>
-        <v>73113.791500000007</v>
+        <v>74073.789371999999</v>
       </c>
       <c r="D27" s="18">
         <f t="shared" si="1"/>
-        <v>6092.8159583333336</v>
+        <v>6172.8157810000002</v>
       </c>
       <c r="E27" s="19">
         <f t="shared" si="2"/>
-        <v>37.000906629554656</v>
+        <v>37.486735512145749</v>
       </c>
       <c r="F27" s="19">
         <f t="shared" si="3"/>
-        <v>18.500453314777328</v>
+        <v>18.743367756072875</v>
       </c>
       <c r="G27" s="19">
         <f t="shared" si="4"/>
-        <v>7.400181325910931</v>
+        <v>7.49734710242915</v>
       </c>
       <c r="H27" s="20">
         <f t="shared" si="5"/>
-        <v>35.150861298076926</v>
+        <v>35.612398736538459</v>
       </c>
     </row>
     <row r="28" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A28" s="8">
         <f t="shared" si="6"/>
         <v>21</v>
       </c>
       <c r="B28" s="18">
-        <v>59978.5</v>
+        <v>59573.58</v>
       </c>
       <c r="C28" s="18">
         <f t="shared" si="0"/>
-        <v>73113.791500000007</v>
+        <v>74073.789371999999</v>
       </c>
       <c r="D28" s="18">
         <f t="shared" si="1"/>
-        <v>6092.8159583333336</v>
+        <v>6172.8157810000002</v>
       </c>
       <c r="E28" s="19">
         <f t="shared" si="2"/>
-        <v>37.000906629554656</v>
+        <v>37.486735512145749</v>
       </c>
       <c r="F28" s="19">
         <f t="shared" si="3"/>
-        <v>18.500453314777328</v>
+        <v>18.743367756072875</v>
       </c>
       <c r="G28" s="19">
         <f t="shared" si="4"/>
-        <v>7.400181325910931</v>
+        <v>7.49734710242915</v>
       </c>
       <c r="H28" s="20">
         <f t="shared" si="5"/>
-        <v>35.150861298076926</v>
+        <v>35.612398736538459</v>
       </c>
     </row>
     <row r="29" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A29" s="8">
         <f t="shared" si="6"/>
         <v>22</v>
       </c>
       <c r="B29" s="18">
-        <v>62303.24</v>
+        <v>61852.7</v>
       </c>
       <c r="C29" s="18">
         <f t="shared" si="0"/>
-        <v>75947.649560000005</v>
+        <v>76907.64718</v>
       </c>
       <c r="D29" s="18">
         <f t="shared" si="1"/>
-        <v>6328.9707966666665</v>
+        <v>6408.9705983333333</v>
       </c>
       <c r="E29" s="19">
         <f t="shared" si="2"/>
-        <v>38.435045323886641</v>
+        <v>38.920874078947371</v>
       </c>
       <c r="F29" s="19">
         <f t="shared" si="3"/>
-        <v>19.21752266194332</v>
+        <v>19.460437039473685</v>
       </c>
       <c r="G29" s="19">
         <f t="shared" si="4"/>
-        <v>7.6870090647773281</v>
+        <v>7.7841748157894743</v>
       </c>
       <c r="H29" s="20">
         <f t="shared" si="5"/>
-        <v>36.513293057692309</v>
+        <v>36.974830375000003</v>
       </c>
     </row>
     <row r="30" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A30" s="8">
         <f t="shared" si="6"/>
         <v>23</v>
       </c>
       <c r="B30" s="18">
-        <v>64628.03</v>
+        <v>64131.87</v>
       </c>
       <c r="C30" s="18">
         <f t="shared" si="0"/>
-        <v>78781.568570000003</v>
+        <v>79741.567158000005</v>
       </c>
       <c r="D30" s="18">
         <f t="shared" si="1"/>
-        <v>6565.1307141666666</v>
+        <v>6645.130596500001</v>
       </c>
       <c r="E30" s="19">
         <f t="shared" si="2"/>
-        <v>39.869214863360327</v>
+        <v>40.355044108299595</v>
       </c>
       <c r="F30" s="19">
         <f t="shared" si="3"/>
-        <v>19.934607431680163</v>
+        <v>20.177522054149797</v>
       </c>
       <c r="G30" s="19">
         <f t="shared" si="4"/>
-        <v>7.973842972672065</v>
+        <v>8.0710088216599196</v>
       </c>
       <c r="H30" s="20">
         <f t="shared" si="5"/>
-        <v>37.875754120192312</v>
+        <v>38.337291902884616</v>
       </c>
     </row>
     <row r="31" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A31" s="8">
         <f t="shared" si="6"/>
         <v>24</v>
       </c>
       <c r="B31" s="18">
-        <v>66487.81</v>
+        <v>65955.16</v>
       </c>
       <c r="C31" s="18">
         <f t="shared" si="0"/>
-        <v>81048.64039</v>
+        <v>82008.645944000004</v>
       </c>
       <c r="D31" s="18">
         <f t="shared" si="1"/>
-        <v>6754.0533658333334</v>
+        <v>6834.053828666667</v>
       </c>
       <c r="E31" s="19">
         <f t="shared" si="2"/>
-        <v>41.016518415991904</v>
+        <v>41.502351186234819</v>
       </c>
       <c r="F31" s="19">
         <f t="shared" si="3"/>
-        <v>20.508259207995952</v>
+        <v>20.751175593117409</v>
       </c>
       <c r="G31" s="19">
         <f t="shared" si="4"/>
-        <v>8.2033036831983814</v>
+        <v>8.3004702372469641</v>
       </c>
       <c r="H31" s="20">
         <f t="shared" si="5"/>
-        <v>38.965692495192307</v>
+        <v>39.427233626923076</v>
       </c>
     </row>
     <row r="32" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A32" s="8">
         <f t="shared" si="6"/>
         <v>25</v>
       </c>
       <c r="B32" s="18">
-        <v>66608.44</v>
+        <v>66073.42</v>
       </c>
       <c r="C32" s="18">
         <f t="shared" si="0"/>
-        <v>81195.688360000015</v>
+        <v>82155.690428000002</v>
       </c>
       <c r="D32" s="18">
         <f t="shared" si="1"/>
-        <v>6766.3073633333343</v>
+        <v>6846.3075356666668</v>
       </c>
       <c r="E32" s="19">
         <f t="shared" si="2"/>
-        <v>41.090935404858307</v>
+        <v>41.576766410931178</v>
       </c>
       <c r="F32" s="19">
         <f t="shared" si="3"/>
-        <v>20.545467702429153</v>
+        <v>20.788383205465589</v>
       </c>
       <c r="G32" s="19">
         <f t="shared" si="4"/>
-        <v>8.2181870809716617</v>
+        <v>8.3153532821862353</v>
       </c>
       <c r="H32" s="20">
         <f t="shared" si="5"/>
-        <v>39.036388634615392</v>
+        <v>39.497928090384619</v>
       </c>
     </row>
     <row r="33" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A33" s="8">
         <f t="shared" si="6"/>
         <v>26</v>
       </c>
       <c r="B33" s="18">
-        <v>66720.210000000006</v>
+        <v>66183</v>
       </c>
       <c r="C33" s="18">
         <f t="shared" si="0"/>
-        <v>81331.935990000013</v>
+        <v>82291.942200000005</v>
       </c>
       <c r="D33" s="18">
         <f t="shared" si="1"/>
-        <v>6777.6613325000017</v>
+        <v>6857.6618500000004</v>
       </c>
       <c r="E33" s="19">
         <f t="shared" si="2"/>
-        <v>41.15988663461539</v>
+        <v>41.645719736842111</v>
       </c>
       <c r="F33" s="19">
         <f t="shared" si="3"/>
-        <v>20.579943317307695</v>
+        <v>20.822859868421055</v>
       </c>
       <c r="G33" s="19">
         <f t="shared" si="4"/>
-        <v>8.2319773269230776</v>
+        <v>8.3291439473684221</v>
       </c>
       <c r="H33" s="20">
         <f t="shared" si="5"/>
-        <v>39.101892302884622</v>
+        <v>39.563433750000002</v>
       </c>
     </row>
     <row r="34" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A34" s="8">
         <f t="shared" si="6"/>
         <v>27</v>
       </c>
       <c r="B34" s="18">
-        <v>66823.77</v>
+        <v>66284.52</v>
       </c>
       <c r="C34" s="18">
         <f t="shared" si="0"/>
-        <v>81458.175630000012</v>
+        <v>82418.172168000005</v>
       </c>
       <c r="D34" s="18">
         <f t="shared" si="1"/>
-        <v>6788.1813025000001</v>
+        <v>6868.1810140000007</v>
       </c>
       <c r="E34" s="19">
         <f t="shared" si="2"/>
-        <v>41.223773092105269</v>
+        <v>41.709601299595143</v>
       </c>
       <c r="F34" s="19">
         <f t="shared" si="3"/>
-        <v>20.611886546052634</v>
+        <v>20.854800649797571</v>
       </c>
       <c r="G34" s="19">
         <f t="shared" si="4"/>
-        <v>8.2447546184210534</v>
+        <v>8.3419202599190285</v>
       </c>
       <c r="H34" s="20">
         <f t="shared" si="5"/>
-        <v>39.162584437500009</v>
+        <v>39.624121234615387</v>
       </c>
     </row>
     <row r="35" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A35" s="8">
         <f t="shared" si="6"/>
         <v>28</v>
       </c>
       <c r="B35" s="18">
-        <v>66919.710000000006</v>
+        <v>66378.58</v>
       </c>
       <c r="C35" s="18">
         <f t="shared" si="0"/>
-        <v>81575.12649000001</v>
+        <v>82535.126372000013</v>
       </c>
       <c r="D35" s="18">
         <f t="shared" si="1"/>
-        <v>6797.9272075000017</v>
+        <v>6877.9271976666669</v>
       </c>
       <c r="E35" s="19">
         <f t="shared" si="2"/>
-        <v>41.282958750000006</v>
+        <v>41.768788649797578</v>
       </c>
       <c r="F35" s="19">
         <f t="shared" si="3"/>
-        <v>20.641479375000003</v>
+        <v>20.884394324898789</v>
       </c>
       <c r="G35" s="19">
         <f t="shared" si="4"/>
-        <v>8.2565917500000019</v>
+        <v>8.3537577299595149</v>
       </c>
       <c r="H35" s="20">
         <f t="shared" si="5"/>
-        <v>39.218810812500003</v>
+        <v>39.6803492173077</v>
       </c>
     </row>
     <row r="36" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A36" s="8">
         <f t="shared" si="6"/>
         <v>29</v>
       </c>
       <c r="B36" s="18">
-        <v>67008.539999999994</v>
+        <v>66465.67</v>
       </c>
       <c r="C36" s="18">
         <f t="shared" si="0"/>
-        <v>81683.410260000004</v>
+        <v>82643.414078000002</v>
       </c>
       <c r="D36" s="18">
         <f t="shared" si="1"/>
-        <v>6806.9508549999991</v>
+        <v>6886.9511731666662</v>
       </c>
       <c r="E36" s="19">
         <f t="shared" si="2"/>
-        <v>41.337758228744939</v>
+        <v>41.823590120445346</v>
       </c>
       <c r="F36" s="19">
         <f t="shared" si="3"/>
-        <v>20.668879114372469</v>
+        <v>20.911795060222673</v>
       </c>
       <c r="G36" s="19">
         <f t="shared" si="4"/>
-        <v>8.2675516457489877</v>
+        <v>8.3647180240890684</v>
       </c>
       <c r="H36" s="20">
         <f t="shared" si="5"/>
-        <v>39.270870317307697</v>
+        <v>39.732410614423081</v>
       </c>
     </row>
     <row r="37" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A37" s="8">
         <f t="shared" si="6"/>
         <v>30</v>
       </c>
       <c r="B37" s="18">
-        <v>67090.899999999994</v>
+        <v>66546.41</v>
       </c>
       <c r="C37" s="18">
         <f t="shared" si="0"/>
-        <v>81783.807100000005</v>
+        <v>82743.806194000004</v>
       </c>
       <c r="D37" s="18">
         <f t="shared" si="1"/>
-        <v>6815.3172583333335</v>
+        <v>6895.3171828333343</v>
       </c>
       <c r="E37" s="19">
         <f t="shared" si="2"/>
-        <v>41.388566346153851</v>
+        <v>41.874395847165992</v>
       </c>
       <c r="F37" s="19">
         <f t="shared" si="3"/>
-        <v>20.694283173076926</v>
+        <v>20.937197923582996</v>
       </c>
       <c r="G37" s="19">
         <f t="shared" si="4"/>
-        <v>8.2777132692307696</v>
+        <v>8.3748791694331981</v>
       </c>
       <c r="H37" s="20">
         <f t="shared" si="5"/>
-        <v>39.319138028846154</v>
+        <v>39.780676054807692</v>
       </c>
     </row>
     <row r="38" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A38" s="8">
         <f t="shared" si="6"/>
         <v>31</v>
       </c>
       <c r="B38" s="18">
-        <v>67167.13</v>
+        <v>66621.14</v>
       </c>
       <c r="C38" s="18">
         <f t="shared" si="0"/>
-        <v>81876.731470000013</v>
+        <v>82836.725476000007</v>
       </c>
       <c r="D38" s="18">
         <f t="shared" si="1"/>
-        <v>6823.0609558333344</v>
+        <v>6903.0604563333336</v>
       </c>
       <c r="E38" s="19">
         <f t="shared" si="2"/>
-        <v>41.435592849190293</v>
+        <v>41.921419775303647</v>
       </c>
       <c r="F38" s="19">
         <f t="shared" si="3"/>
-        <v>20.717796424595146</v>
+        <v>20.960709887651824</v>
       </c>
       <c r="G38" s="19">
         <f t="shared" si="4"/>
-        <v>8.2871185698380589</v>
+        <v>8.3842839550607291</v>
       </c>
       <c r="H38" s="20">
         <f t="shared" si="5"/>
-        <v>39.363813206730775</v>
+        <v>39.825348786538463</v>
       </c>
     </row>
     <row r="39" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A39" s="8">
         <f t="shared" si="6"/>
         <v>32</v>
       </c>
       <c r="B39" s="18">
-        <v>67237.73</v>
+        <v>66690.36</v>
       </c>
       <c r="C39" s="18">
         <f t="shared" si="0"/>
-        <v>81962.792870000005</v>
+        <v>82922.793623999998</v>
       </c>
       <c r="D39" s="18">
         <f t="shared" si="1"/>
-        <v>6830.2327391666668</v>
+        <v>6910.2328020000004</v>
       </c>
       <c r="E39" s="19">
         <f t="shared" si="2"/>
-        <v>41.479146189271255</v>
+        <v>41.964976530364375</v>
       </c>
       <c r="F39" s="19">
         <f t="shared" si="3"/>
-        <v>20.739573094635627</v>
+        <v>20.982488265182187</v>
       </c>
       <c r="G39" s="19">
         <f t="shared" si="4"/>
-        <v>8.2958292378542513</v>
+        <v>8.3929953060728746</v>
       </c>
       <c r="H39" s="20">
         <f t="shared" si="5"/>
-        <v>39.405188879807696</v>
+        <v>39.866727703846152</v>
       </c>
     </row>
     <row r="40" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A40" s="8">
         <f t="shared" si="6"/>
         <v>33</v>
       </c>
       <c r="B40" s="18">
-        <v>67303.08</v>
+        <v>66754.429999999993</v>
       </c>
       <c r="C40" s="18">
         <f t="shared" si="0"/>
-        <v>82042.454520000014</v>
+        <v>83002.458262</v>
       </c>
       <c r="D40" s="18">
         <f t="shared" si="1"/>
-        <v>6836.8712100000002</v>
+        <v>6916.8715218333336</v>
       </c>
       <c r="E40" s="19">
         <f t="shared" si="2"/>
-        <v>41.51946078947369</v>
+        <v>42.005292642712554</v>
       </c>
       <c r="F40" s="19">
         <f t="shared" si="3"/>
-        <v>20.759730394736845</v>
+        <v>21.002646321356277</v>
       </c>
       <c r="G40" s="19">
         <f t="shared" si="4"/>
-        <v>8.3038921578947384</v>
+        <v>8.4010585285425101</v>
       </c>
       <c r="H40" s="20">
         <f t="shared" si="5"/>
-        <v>39.44348775000001</v>
+        <v>39.90502801057692</v>
       </c>
     </row>
     <row r="41" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A41" s="8">
         <f t="shared" si="6"/>
         <v>34</v>
       </c>
       <c r="B41" s="18">
-        <v>67363.64</v>
+        <v>66813.8</v>
       </c>
       <c r="C41" s="18">
         <f t="shared" si="0"/>
-        <v>82116.277159999998</v>
+        <v>83076.278920000012</v>
       </c>
       <c r="D41" s="18">
         <f t="shared" si="1"/>
-        <v>6843.0230966666668</v>
+        <v>6923.023243333334</v>
       </c>
       <c r="E41" s="19">
         <f t="shared" si="2"/>
-        <v>41.556820425101215</v>
+        <v>42.042651275303648</v>
       </c>
       <c r="F41" s="19">
         <f t="shared" si="3"/>
-        <v>20.778410212550607</v>
+        <v>21.021325637651824</v>
       </c>
       <c r="G41" s="19">
         <f t="shared" si="4"/>
-        <v>8.3113640850202426</v>
+        <v>8.4085302550607288</v>
       </c>
       <c r="H41" s="20">
         <f t="shared" si="5"/>
-        <v>39.478979403846154</v>
+        <v>39.940518711538466</v>
       </c>
     </row>
     <row r="42" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A42" s="21">
         <f t="shared" si="6"/>
         <v>35</v>
       </c>
       <c r="B42" s="22">
-        <v>67419.66</v>
+        <v>66868.72</v>
       </c>
       <c r="C42" s="22">
         <f t="shared" si="0"/>
-        <v>82184.565540000011</v>
+        <v>83144.566448000012</v>
       </c>
       <c r="D42" s="22">
         <f t="shared" si="1"/>
-        <v>6848.7137950000006</v>
+        <v>6928.7138706666674</v>
       </c>
       <c r="E42" s="23">
         <f t="shared" si="2"/>
-        <v>41.591379321862355</v>
+        <v>42.077209740890694</v>
       </c>
       <c r="F42" s="23">
         <f t="shared" si="3"/>
-        <v>20.795689660931178</v>
+        <v>21.038604870445347</v>
       </c>
       <c r="G42" s="23">
         <f t="shared" si="4"/>
-        <v>8.3182758643724704</v>
+        <v>8.4154419481781382</v>
       </c>
       <c r="H42" s="24">
         <f t="shared" si="5"/>
-        <v>39.511810355769235</v>
+        <v>39.973349253846159</v>
       </c>
     </row>
   </sheetData>
   <dataConsolidate/>
   <mergeCells count="3">
     <mergeCell ref="B4:C4"/>
     <mergeCell ref="E4:H4"/>
     <mergeCell ref="E5:G5"/>
   </mergeCells>
   <pageMargins left="0.39370078740157483" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0">
     <oddFooter>&amp;L&amp;"Calibri,Standaard"&amp;F</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet18.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-1100-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:H42"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.88671875" defaultRowHeight="13.8" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="1" width="7.5546875" style="2" bestFit="1" customWidth="1"/>
     <col min="2" max="4" width="15.33203125" style="2" customWidth="1"/>
     <col min="5" max="8" width="12.33203125" style="2" customWidth="1"/>
     <col min="9" max="16384" width="8.88671875" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A1" s="1" t="s">
         <v>30</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="2" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A2" s="4"/>
       <c r="D2" s="3">
         <f>Inhoud!B4</f>
-        <v>46054</v>
+        <v>46235</v>
       </c>
     </row>
     <row r="3" spans="1:8" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A3" s="1"/>
       <c r="B3" s="1"/>
       <c r="C3" s="5" t="s">
         <v>1</v>
       </c>
       <c r="D3" s="33">
         <f>Inhoud!B6</f>
-        <v>1.2190000000000001</v>
+        <v>1.2434000000000001</v>
       </c>
     </row>
     <row r="4" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A4" s="6"/>
       <c r="B4" s="41" t="s">
         <v>2</v>
       </c>
       <c r="C4" s="42"/>
       <c r="D4" s="7" t="s">
         <v>3</v>
       </c>
       <c r="E4" s="41" t="s">
         <v>4</v>
       </c>
       <c r="F4" s="43"/>
       <c r="G4" s="43"/>
       <c r="H4" s="42"/>
     </row>
     <row r="5" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A5" s="8"/>
       <c r="B5" s="9">
         <v>1</v>
       </c>
       <c r="C5" s="10"/>
       <c r="D5" s="10"/>
       <c r="E5" s="44" t="s">
         <v>5</v>
       </c>
       <c r="F5" s="45"/>
       <c r="G5" s="46"/>
       <c r="H5" s="11" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="6" spans="1:8" s="17" customFormat="1" x14ac:dyDescent="0.3">
       <c r="A6" s="12"/>
       <c r="B6" s="14" t="str">
         <f>'L4'!$B$6</f>
         <v>basis 01/01/2022</v>
       </c>
       <c r="C6" s="13">
         <f>D2</f>
-        <v>46054</v>
+        <v>46235</v>
       </c>
       <c r="D6" s="13">
         <f>C6</f>
-        <v>46054</v>
+        <v>46235</v>
       </c>
       <c r="E6" s="14">
         <v>1</v>
       </c>
       <c r="F6" s="15">
         <v>0.5</v>
       </c>
       <c r="G6" s="16">
         <v>0.2</v>
       </c>
       <c r="H6" s="12"/>
     </row>
     <row r="7" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A7" s="8">
         <v>0</v>
       </c>
       <c r="B7" s="18">
-        <v>40065.370000000003</v>
+        <v>40051.22</v>
       </c>
       <c r="C7" s="18">
         <f t="shared" ref="C7:C42" si="0">B7*$D$3</f>
-        <v>48839.686030000004</v>
+        <v>49799.686948000002</v>
       </c>
       <c r="D7" s="18">
         <f t="shared" ref="D7:D42" si="1">B7/12*$D$3</f>
-        <v>4069.9738358333339</v>
+        <v>4149.9739123333338</v>
       </c>
       <c r="E7" s="19">
         <f t="shared" ref="E7:E42" si="2">C7/1976</f>
-        <v>24.716440298582999</v>
+        <v>25.202270722672065</v>
       </c>
       <c r="F7" s="19">
         <f>E7/2</f>
-        <v>12.358220149291499</v>
+        <v>12.601135361336032</v>
       </c>
       <c r="G7" s="19">
         <f>E7/5</f>
-        <v>4.9432880597165996</v>
+        <v>5.0404541445344133</v>
       </c>
       <c r="H7" s="20">
         <f>C7/2080</f>
-        <v>23.480618283653847</v>
+        <v>23.942157186538463</v>
       </c>
     </row>
     <row r="8" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A8" s="8">
         <f>A7+1</f>
         <v>1</v>
       </c>
       <c r="B8" s="18">
-        <v>41221.089999999997</v>
+        <v>41184.26</v>
       </c>
       <c r="C8" s="18">
         <f t="shared" si="0"/>
-        <v>50248.508710000002</v>
+        <v>51208.508884000003</v>
       </c>
       <c r="D8" s="18">
         <f t="shared" si="1"/>
-        <v>4187.3757258333335</v>
+        <v>4267.3757403333339</v>
       </c>
       <c r="E8" s="19">
         <f t="shared" si="2"/>
-        <v>25.429407241902833</v>
+        <v>25.915237289473687</v>
       </c>
       <c r="F8" s="19">
         <f t="shared" ref="F8:F42" si="3">E8/2</f>
-        <v>12.714703620951417</v>
+        <v>12.957618644736844</v>
       </c>
       <c r="G8" s="19">
         <f t="shared" ref="G8:G42" si="4">E8/5</f>
-        <v>5.085881448380567</v>
+        <v>5.1830474578947374</v>
       </c>
       <c r="H8" s="20">
         <f t="shared" ref="H8:H42" si="5">C8/2080</f>
-        <v>24.157936879807693</v>
+        <v>24.619475425000001</v>
       </c>
     </row>
     <row r="9" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A9" s="8">
         <f t="shared" ref="A9:A42" si="6">A8+1</f>
         <v>2</v>
       </c>
       <c r="B9" s="18">
-        <v>42424.99</v>
+        <v>42364.53</v>
       </c>
       <c r="C9" s="18">
         <f t="shared" si="0"/>
-        <v>51716.062810000003</v>
+        <v>52676.056602000004</v>
       </c>
       <c r="D9" s="18">
         <f t="shared" si="1"/>
-        <v>4309.671900833333</v>
+        <v>4389.6713835</v>
       </c>
       <c r="E9" s="19">
         <f t="shared" si="2"/>
-        <v>26.172096563765184</v>
+        <v>26.65792338157895</v>
       </c>
       <c r="F9" s="19">
         <f t="shared" si="3"/>
-        <v>13.086048281882592</v>
+        <v>13.328961690789475</v>
       </c>
       <c r="G9" s="19">
         <f t="shared" si="4"/>
-        <v>5.2344193127530367</v>
+        <v>5.3315846763157904</v>
       </c>
       <c r="H9" s="20">
         <f t="shared" si="5"/>
-        <v>24.863491735576925</v>
+        <v>25.325027212500004</v>
       </c>
     </row>
     <row r="10" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A10" s="8">
         <f t="shared" si="6"/>
         <v>3</v>
       </c>
       <c r="B10" s="18">
-        <v>43628.89</v>
+        <v>43544.81</v>
       </c>
       <c r="C10" s="18">
         <f t="shared" si="0"/>
-        <v>53183.616910000004</v>
+        <v>54143.616754000002</v>
       </c>
       <c r="D10" s="18">
         <f t="shared" si="1"/>
-        <v>4431.9680758333334</v>
+        <v>4511.9680628333335</v>
       </c>
       <c r="E10" s="19">
         <f t="shared" si="2"/>
-        <v>26.914785885627534</v>
+        <v>27.400615766194335</v>
       </c>
       <c r="F10" s="19">
         <f t="shared" si="3"/>
-        <v>13.457392942813767</v>
+        <v>13.700307883097167</v>
       </c>
       <c r="G10" s="19">
         <f t="shared" si="4"/>
-        <v>5.3829571771255065</v>
+        <v>5.4801231532388668</v>
       </c>
       <c r="H10" s="20">
         <f t="shared" si="5"/>
-        <v>25.569046591346154</v>
+        <v>26.030584977884615</v>
       </c>
     </row>
     <row r="11" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A11" s="8">
         <f t="shared" si="6"/>
         <v>4</v>
       </c>
       <c r="B11" s="18">
-        <v>45073.55</v>
+        <v>44961.120000000003</v>
       </c>
       <c r="C11" s="18">
         <f t="shared" si="0"/>
-        <v>54944.657450000006</v>
+        <v>55904.656608000005</v>
       </c>
       <c r="D11" s="18">
         <f t="shared" si="1"/>
-        <v>4578.7214541666672</v>
+        <v>4658.7213840000004</v>
       </c>
       <c r="E11" s="19">
         <f t="shared" si="2"/>
-        <v>27.806000733805671</v>
+        <v>28.291830267206482</v>
       </c>
       <c r="F11" s="19">
         <f t="shared" si="3"/>
-        <v>13.903000366902836</v>
+        <v>14.145915133603241</v>
       </c>
       <c r="G11" s="19">
         <f t="shared" si="4"/>
-        <v>5.5612001467611343</v>
+        <v>5.6583660534412967</v>
       </c>
       <c r="H11" s="20">
         <f t="shared" si="5"/>
-        <v>26.415700697115387</v>
+        <v>26.877238753846157</v>
       </c>
     </row>
     <row r="12" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A12" s="8">
         <f t="shared" si="6"/>
         <v>5</v>
       </c>
       <c r="B12" s="18">
-        <v>46951.63</v>
+        <v>46802.35</v>
       </c>
       <c r="C12" s="18">
         <f t="shared" si="0"/>
-        <v>57234.036970000001</v>
+        <v>58194.041989999998</v>
       </c>
       <c r="D12" s="18">
         <f t="shared" si="1"/>
-        <v>4769.503080833334</v>
+        <v>4849.5034991666671</v>
       </c>
       <c r="E12" s="19">
         <f t="shared" si="2"/>
-        <v>28.964593608299595</v>
+        <v>29.450426108299595</v>
       </c>
       <c r="F12" s="19">
         <f t="shared" si="3"/>
-        <v>14.482296804149797</v>
+        <v>14.725213054149798</v>
       </c>
       <c r="G12" s="19">
         <f t="shared" si="4"/>
-        <v>5.7929187216599187</v>
+        <v>5.8900852216599189</v>
       </c>
       <c r="H12" s="20">
         <f t="shared" si="5"/>
-        <v>27.516363927884615</v>
+        <v>27.977904802884613</v>
       </c>
     </row>
     <row r="13" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A13" s="8">
         <f t="shared" si="6"/>
         <v>6</v>
       </c>
       <c r="B13" s="18">
-        <v>46951.63</v>
+        <v>46802.35</v>
       </c>
       <c r="C13" s="18">
         <f t="shared" si="0"/>
-        <v>57234.036970000001</v>
+        <v>58194.041989999998</v>
       </c>
       <c r="D13" s="18">
         <f t="shared" si="1"/>
-        <v>4769.503080833334</v>
+        <v>4849.5034991666671</v>
       </c>
       <c r="E13" s="19">
         <f t="shared" si="2"/>
-        <v>28.964593608299595</v>
+        <v>29.450426108299595</v>
       </c>
       <c r="F13" s="19">
         <f t="shared" si="3"/>
-        <v>14.482296804149797</v>
+        <v>14.725213054149798</v>
       </c>
       <c r="G13" s="19">
         <f t="shared" si="4"/>
-        <v>5.7929187216599187</v>
+        <v>5.8900852216599189</v>
       </c>
       <c r="H13" s="20">
         <f t="shared" si="5"/>
-        <v>27.516363927884615</v>
+        <v>27.977904802884613</v>
       </c>
     </row>
     <row r="14" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A14" s="8">
         <f t="shared" si="6"/>
         <v>7</v>
       </c>
       <c r="B14" s="18">
-        <v>48877.85</v>
+        <v>48690.77</v>
       </c>
       <c r="C14" s="18">
         <f t="shared" si="0"/>
-        <v>59582.099150000002</v>
+        <v>60542.103417999999</v>
       </c>
       <c r="D14" s="18">
         <f t="shared" si="1"/>
-        <v>4965.1749291666674</v>
+        <v>5045.1752848333335</v>
       </c>
       <c r="E14" s="19">
         <f t="shared" si="2"/>
-        <v>30.152884185222671</v>
+        <v>30.638716304655869</v>
       </c>
       <c r="F14" s="19">
         <f t="shared" si="3"/>
-        <v>15.076442092611336</v>
+        <v>15.319358152327935</v>
       </c>
       <c r="G14" s="19">
         <f t="shared" si="4"/>
-        <v>6.0305768370445341</v>
+        <v>6.1277432609311742</v>
       </c>
       <c r="H14" s="20">
         <f t="shared" si="5"/>
-        <v>28.645239975961541</v>
+        <v>29.106780489423077</v>
       </c>
     </row>
     <row r="15" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A15" s="8">
         <f t="shared" si="6"/>
         <v>8</v>
       </c>
       <c r="B15" s="18">
-        <v>48877.85</v>
+        <v>48690.77</v>
       </c>
       <c r="C15" s="18">
         <f t="shared" si="0"/>
-        <v>59582.099150000002</v>
+        <v>60542.103417999999</v>
       </c>
       <c r="D15" s="18">
         <f t="shared" si="1"/>
-        <v>4965.1749291666674</v>
+        <v>5045.1752848333335</v>
       </c>
       <c r="E15" s="19">
         <f t="shared" si="2"/>
-        <v>30.152884185222671</v>
+        <v>30.638716304655869</v>
       </c>
       <c r="F15" s="19">
         <f t="shared" si="3"/>
-        <v>15.076442092611336</v>
+        <v>15.319358152327935</v>
       </c>
       <c r="G15" s="19">
         <f t="shared" si="4"/>
-        <v>6.0305768370445341</v>
+        <v>6.1277432609311742</v>
       </c>
       <c r="H15" s="20">
         <f t="shared" si="5"/>
-        <v>28.645239975961541</v>
+        <v>29.106780489423077</v>
       </c>
     </row>
     <row r="16" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A16" s="8">
         <f t="shared" si="6"/>
         <v>9</v>
       </c>
       <c r="B16" s="18">
-        <v>50804.08</v>
+        <v>50579.199999999997</v>
       </c>
       <c r="C16" s="18">
         <f t="shared" si="0"/>
-        <v>61930.173520000004</v>
+        <v>62890.177279999996</v>
       </c>
       <c r="D16" s="18">
         <f t="shared" si="1"/>
-        <v>5160.8477933333334</v>
+        <v>5240.8481066666673</v>
       </c>
       <c r="E16" s="19">
         <f t="shared" si="2"/>
-        <v>31.34118093117409</v>
+        <v>31.827012793522265</v>
       </c>
       <c r="F16" s="19">
         <f t="shared" si="3"/>
-        <v>15.670590465587045</v>
+        <v>15.913506396761132</v>
       </c>
       <c r="G16" s="19">
         <f t="shared" si="4"/>
-        <v>6.2682361862348177</v>
+        <v>6.3654025587044529</v>
       </c>
       <c r="H16" s="20">
         <f t="shared" si="5"/>
-        <v>29.774121884615386</v>
+        <v>30.235662153846153</v>
       </c>
     </row>
     <row r="17" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A17" s="8">
         <f t="shared" si="6"/>
         <v>10</v>
       </c>
       <c r="B17" s="18">
-        <v>50804.08</v>
+        <v>50579.199999999997</v>
       </c>
       <c r="C17" s="18">
         <f t="shared" si="0"/>
-        <v>61930.173520000004</v>
+        <v>62890.177279999996</v>
       </c>
       <c r="D17" s="18">
         <f t="shared" si="1"/>
-        <v>5160.8477933333334</v>
+        <v>5240.8481066666673</v>
       </c>
       <c r="E17" s="19">
         <f t="shared" si="2"/>
-        <v>31.34118093117409</v>
+        <v>31.827012793522265</v>
       </c>
       <c r="F17" s="19">
         <f t="shared" si="3"/>
-        <v>15.670590465587045</v>
+        <v>15.913506396761132</v>
       </c>
       <c r="G17" s="19">
         <f t="shared" si="4"/>
-        <v>6.2682361862348177</v>
+        <v>6.3654025587044529</v>
       </c>
       <c r="H17" s="20">
         <f t="shared" si="5"/>
-        <v>29.774121884615386</v>
+        <v>30.235662153846153</v>
       </c>
     </row>
     <row r="18" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A18" s="8">
         <f t="shared" si="6"/>
         <v>11</v>
       </c>
       <c r="B18" s="18">
-        <v>53211.82</v>
+        <v>52939.69</v>
       </c>
       <c r="C18" s="18">
         <f t="shared" si="0"/>
-        <v>64865.208580000006</v>
+        <v>65825.210546000002</v>
       </c>
       <c r="D18" s="18">
         <f t="shared" si="1"/>
-        <v>5405.4340483333344</v>
+        <v>5485.4342121666677</v>
       </c>
       <c r="E18" s="19">
         <f t="shared" si="2"/>
-        <v>32.826522560728748</v>
+        <v>33.312353515182188</v>
       </c>
       <c r="F18" s="19">
         <f t="shared" si="3"/>
-        <v>16.413261280364374</v>
+        <v>16.656176757591094</v>
       </c>
       <c r="G18" s="19">
         <f t="shared" si="4"/>
-        <v>6.5653045121457492</v>
+        <v>6.6624707030364378</v>
       </c>
       <c r="H18" s="20">
         <f t="shared" si="5"/>
-        <v>31.185196432692312</v>
+        <v>31.646735839423076</v>
       </c>
     </row>
     <row r="19" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A19" s="8">
         <f t="shared" si="6"/>
         <v>12</v>
       </c>
       <c r="B19" s="18">
-        <v>53211.82</v>
+        <v>52939.69</v>
       </c>
       <c r="C19" s="18">
         <f t="shared" si="0"/>
-        <v>64865.208580000006</v>
+        <v>65825.210546000002</v>
       </c>
       <c r="D19" s="18">
         <f t="shared" si="1"/>
-        <v>5405.4340483333344</v>
+        <v>5485.4342121666677</v>
       </c>
       <c r="E19" s="19">
         <f t="shared" si="2"/>
-        <v>32.826522560728748</v>
+        <v>33.312353515182188</v>
       </c>
       <c r="F19" s="19">
         <f t="shared" si="3"/>
-        <v>16.413261280364374</v>
+        <v>16.656176757591094</v>
       </c>
       <c r="G19" s="19">
         <f t="shared" si="4"/>
-        <v>6.5653045121457492</v>
+        <v>6.6624707030364378</v>
       </c>
       <c r="H19" s="20">
         <f t="shared" si="5"/>
-        <v>31.185196432692312</v>
+        <v>31.646735839423076</v>
       </c>
     </row>
     <row r="20" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A20" s="8">
         <f t="shared" si="6"/>
         <v>13</v>
       </c>
       <c r="B20" s="18">
-        <v>55378.84</v>
+        <v>55064.18</v>
       </c>
       <c r="C20" s="18">
         <f t="shared" si="0"/>
-        <v>67506.805959999998</v>
+        <v>68466.801412000001</v>
       </c>
       <c r="D20" s="18">
         <f t="shared" si="1"/>
-        <v>5625.5671633333332</v>
+        <v>5705.5667843333331</v>
       </c>
       <c r="E20" s="19">
         <f t="shared" si="2"/>
-        <v>34.16336334008097</v>
+        <v>34.649190997975708</v>
       </c>
       <c r="F20" s="19">
         <f t="shared" si="3"/>
-        <v>17.081681670040485</v>
+        <v>17.324595498987854</v>
       </c>
       <c r="G20" s="19">
         <f t="shared" si="4"/>
-        <v>6.832672668016194</v>
+        <v>6.9298381995951415</v>
       </c>
       <c r="H20" s="20">
         <f t="shared" si="5"/>
-        <v>32.455195173076923</v>
+        <v>32.916731448076924</v>
       </c>
     </row>
     <row r="21" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A21" s="8">
         <f t="shared" si="6"/>
         <v>14</v>
       </c>
       <c r="B21" s="18">
-        <v>55378.84</v>
+        <v>55064.18</v>
       </c>
       <c r="C21" s="18">
         <f t="shared" si="0"/>
-        <v>67506.805959999998</v>
+        <v>68466.801412000001</v>
       </c>
       <c r="D21" s="18">
         <f t="shared" si="1"/>
-        <v>5625.5671633333332</v>
+        <v>5705.5667843333331</v>
       </c>
       <c r="E21" s="19">
         <f t="shared" si="2"/>
-        <v>34.16336334008097</v>
+        <v>34.649190997975708</v>
       </c>
       <c r="F21" s="19">
         <f t="shared" si="3"/>
-        <v>17.081681670040485</v>
+        <v>17.324595498987854</v>
       </c>
       <c r="G21" s="19">
         <f t="shared" si="4"/>
-        <v>6.832672668016194</v>
+        <v>6.9298381995951415</v>
       </c>
       <c r="H21" s="20">
         <f t="shared" si="5"/>
-        <v>32.455195173076923</v>
+        <v>32.916731448076924</v>
       </c>
     </row>
     <row r="22" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A22" s="8">
         <f t="shared" si="6"/>
         <v>15</v>
       </c>
       <c r="B22" s="18">
-        <v>57545.85</v>
+        <v>57188.67</v>
       </c>
       <c r="C22" s="18">
         <f t="shared" si="0"/>
-        <v>70148.391149999996</v>
+        <v>71108.392277999999</v>
       </c>
       <c r="D22" s="18">
         <f t="shared" si="1"/>
-        <v>5845.6992625000003</v>
+        <v>5925.6993565000002</v>
       </c>
       <c r="E22" s="19">
         <f t="shared" si="2"/>
-        <v>35.500197950404853</v>
+        <v>35.986028480769228</v>
       </c>
       <c r="F22" s="19">
         <f t="shared" si="3"/>
-        <v>17.750098975202427</v>
+        <v>17.993014240384614</v>
       </c>
       <c r="G22" s="19">
         <f t="shared" si="4"/>
-        <v>7.1000395900809705</v>
+        <v>7.197205696153846</v>
       </c>
       <c r="H22" s="20">
         <f t="shared" si="5"/>
-        <v>33.725188052884612</v>
+        <v>34.186727056730767</v>
       </c>
     </row>
     <row r="23" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A23" s="8">
         <f t="shared" si="6"/>
         <v>16</v>
       </c>
       <c r="B23" s="18">
-        <v>57545.85</v>
+        <v>57188.67</v>
       </c>
       <c r="C23" s="18">
         <f t="shared" si="0"/>
-        <v>70148.391149999996</v>
+        <v>71108.392277999999</v>
       </c>
       <c r="D23" s="18">
         <f t="shared" si="1"/>
-        <v>5845.6992625000003</v>
+        <v>5925.6993565000002</v>
       </c>
       <c r="E23" s="19">
         <f t="shared" si="2"/>
-        <v>35.500197950404853</v>
+        <v>35.986028480769228</v>
       </c>
       <c r="F23" s="19">
         <f t="shared" si="3"/>
-        <v>17.750098975202427</v>
+        <v>17.993014240384614</v>
       </c>
       <c r="G23" s="19">
         <f t="shared" si="4"/>
-        <v>7.1000395900809705</v>
+        <v>7.197205696153846</v>
       </c>
       <c r="H23" s="20">
         <f t="shared" si="5"/>
-        <v>33.725188052884612</v>
+        <v>34.186727056730767</v>
       </c>
     </row>
     <row r="24" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A24" s="8">
         <f t="shared" si="6"/>
         <v>17</v>
       </c>
       <c r="B24" s="18">
-        <v>59953.599999999999</v>
+        <v>59549.17</v>
       </c>
       <c r="C24" s="18">
         <f t="shared" si="0"/>
-        <v>73083.438399999999</v>
+        <v>74043.437978000002</v>
       </c>
       <c r="D24" s="18">
         <f t="shared" si="1"/>
-        <v>6090.2865333333339</v>
+        <v>6170.2864981666662</v>
       </c>
       <c r="E24" s="19">
         <f t="shared" si="2"/>
-        <v>36.985545748987853</v>
+        <v>37.471375494939274</v>
       </c>
       <c r="F24" s="19">
         <f t="shared" si="3"/>
-        <v>18.492772874493927</v>
+        <v>18.735687747469637</v>
       </c>
       <c r="G24" s="19">
         <f t="shared" si="4"/>
-        <v>7.3971091497975703</v>
+        <v>7.4942750989878544</v>
       </c>
       <c r="H24" s="20">
         <f t="shared" si="5"/>
-        <v>35.136268461538464</v>
+        <v>35.59780672019231</v>
       </c>
     </row>
     <row r="25" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A25" s="8">
         <f t="shared" si="6"/>
         <v>18</v>
       </c>
       <c r="B25" s="18">
-        <v>59953.599999999999</v>
+        <v>59549.17</v>
       </c>
       <c r="C25" s="18">
         <f t="shared" si="0"/>
-        <v>73083.438399999999</v>
+        <v>74043.437978000002</v>
       </c>
       <c r="D25" s="18">
         <f t="shared" si="1"/>
-        <v>6090.2865333333339</v>
+        <v>6170.2864981666662</v>
       </c>
       <c r="E25" s="19">
         <f t="shared" si="2"/>
-        <v>36.985545748987853</v>
+        <v>37.471375494939274</v>
       </c>
       <c r="F25" s="19">
         <f t="shared" si="3"/>
-        <v>18.492772874493927</v>
+        <v>18.735687747469637</v>
       </c>
       <c r="G25" s="19">
         <f t="shared" si="4"/>
-        <v>7.3971091497975703</v>
+        <v>7.4942750989878544</v>
       </c>
       <c r="H25" s="20">
         <f t="shared" si="5"/>
-        <v>35.136268461538464</v>
+        <v>35.59780672019231</v>
       </c>
     </row>
     <row r="26" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A26" s="8">
         <f t="shared" si="6"/>
         <v>19</v>
       </c>
       <c r="B26" s="18">
-        <v>59953.599999999999</v>
+        <v>59549.17</v>
       </c>
       <c r="C26" s="18">
         <f t="shared" si="0"/>
-        <v>73083.438399999999</v>
+        <v>74043.437978000002</v>
       </c>
       <c r="D26" s="18">
         <f t="shared" si="1"/>
-        <v>6090.2865333333339</v>
+        <v>6170.2864981666662</v>
       </c>
       <c r="E26" s="19">
         <f t="shared" si="2"/>
-        <v>36.985545748987853</v>
+        <v>37.471375494939274</v>
       </c>
       <c r="F26" s="19">
         <f t="shared" si="3"/>
-        <v>18.492772874493927</v>
+        <v>18.735687747469637</v>
       </c>
       <c r="G26" s="19">
         <f t="shared" si="4"/>
-        <v>7.3971091497975703</v>
+        <v>7.4942750989878544</v>
       </c>
       <c r="H26" s="20">
         <f t="shared" si="5"/>
-        <v>35.136268461538464</v>
+        <v>35.59780672019231</v>
       </c>
     </row>
     <row r="27" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A27" s="8">
         <f t="shared" si="6"/>
         <v>20</v>
       </c>
       <c r="B27" s="18">
-        <v>62120.62</v>
+        <v>61673.67</v>
       </c>
       <c r="C27" s="18">
         <f t="shared" si="0"/>
-        <v>75725.035780000006</v>
+        <v>76685.041278000004</v>
       </c>
       <c r="D27" s="18">
         <f t="shared" si="1"/>
-        <v>6310.4196483333335</v>
+        <v>6390.4201064999997</v>
       </c>
       <c r="E27" s="19">
         <f t="shared" si="2"/>
-        <v>38.322386528340083</v>
+        <v>38.808219270242915</v>
       </c>
       <c r="F27" s="19">
         <f t="shared" si="3"/>
-        <v>19.161193264170041</v>
+        <v>19.404109635121458</v>
       </c>
       <c r="G27" s="19">
         <f t="shared" si="4"/>
-        <v>7.6644773056680169</v>
+        <v>7.7616438540485833</v>
       </c>
       <c r="H27" s="20">
         <f t="shared" si="5"/>
-        <v>36.406267201923079</v>
+        <v>36.867808306730772</v>
       </c>
     </row>
     <row r="28" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A28" s="8">
         <f t="shared" si="6"/>
         <v>21</v>
       </c>
       <c r="B28" s="18">
-        <v>62120.62</v>
+        <v>61673.67</v>
       </c>
       <c r="C28" s="18">
         <f t="shared" si="0"/>
-        <v>75725.035780000006</v>
+        <v>76685.041278000004</v>
       </c>
       <c r="D28" s="18">
         <f t="shared" si="1"/>
-        <v>6310.4196483333335</v>
+        <v>6390.4201064999997</v>
       </c>
       <c r="E28" s="19">
         <f t="shared" si="2"/>
-        <v>38.322386528340083</v>
+        <v>38.808219270242915</v>
       </c>
       <c r="F28" s="19">
         <f t="shared" si="3"/>
-        <v>19.161193264170041</v>
+        <v>19.404109635121458</v>
       </c>
       <c r="G28" s="19">
         <f t="shared" si="4"/>
-        <v>7.6644773056680169</v>
+        <v>7.7616438540485833</v>
       </c>
       <c r="H28" s="20">
         <f t="shared" si="5"/>
-        <v>36.406267201923079</v>
+        <v>36.867808306730772</v>
       </c>
     </row>
     <row r="29" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A29" s="8">
         <f t="shared" si="6"/>
         <v>22</v>
       </c>
       <c r="B29" s="18">
-        <v>64528.36</v>
+        <v>64034.16</v>
       </c>
       <c r="C29" s="18">
         <f t="shared" si="0"/>
-        <v>78660.07084</v>
+        <v>79620.074544000003</v>
       </c>
       <c r="D29" s="18">
         <f t="shared" si="1"/>
-        <v>6555.0059033333346</v>
+        <v>6635.0062120000002</v>
       </c>
       <c r="E29" s="19">
         <f t="shared" si="2"/>
-        <v>39.807728157894736</v>
+        <v>40.293559991902832</v>
       </c>
       <c r="F29" s="19">
         <f t="shared" si="3"/>
-        <v>19.903864078947368</v>
+        <v>20.146779995951416</v>
       </c>
       <c r="G29" s="19">
         <f t="shared" si="4"/>
-        <v>7.9615456315789475</v>
+        <v>8.0587119983805664</v>
       </c>
       <c r="H29" s="20">
         <f t="shared" si="5"/>
-        <v>37.817341749999997</v>
+        <v>38.278881992307696</v>
       </c>
     </row>
     <row r="30" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A30" s="8">
         <f t="shared" si="6"/>
         <v>23</v>
       </c>
       <c r="B30" s="18">
-        <v>66936.160000000003</v>
+        <v>66394.710000000006</v>
       </c>
       <c r="C30" s="18">
         <f t="shared" si="0"/>
-        <v>81595.179040000003</v>
+        <v>82555.18241400001</v>
       </c>
       <c r="D30" s="18">
         <f t="shared" si="1"/>
-        <v>6799.5982533333336</v>
+        <v>6879.5985345000017</v>
       </c>
       <c r="E30" s="19">
         <f t="shared" si="2"/>
-        <v>41.293106801619437</v>
+        <v>41.778938468623487</v>
       </c>
       <c r="F30" s="19">
         <f t="shared" si="3"/>
-        <v>20.646553400809719</v>
+        <v>20.889469234311743</v>
       </c>
       <c r="G30" s="19">
         <f t="shared" si="4"/>
-        <v>8.2586213603238878</v>
+        <v>8.3557876937246967</v>
       </c>
       <c r="H30" s="20">
         <f t="shared" si="5"/>
-        <v>39.228451461538462</v>
+        <v>39.689991545192314</v>
       </c>
     </row>
     <row r="31" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A31" s="8">
         <f t="shared" si="6"/>
         <v>24</v>
       </c>
       <c r="B31" s="18">
-        <v>68862.39</v>
+        <v>68283.14</v>
       </c>
       <c r="C31" s="18">
         <f t="shared" si="0"/>
-        <v>83943.253410000005</v>
+        <v>84903.256276</v>
       </c>
       <c r="D31" s="18">
         <f t="shared" si="1"/>
-        <v>6995.2711175000004</v>
+        <v>7075.2713563333336</v>
       </c>
       <c r="E31" s="19">
         <f t="shared" si="2"/>
-        <v>42.481403547570849</v>
+        <v>42.967234957489879</v>
       </c>
       <c r="F31" s="19">
         <f t="shared" si="3"/>
-        <v>21.240701773785425</v>
+        <v>21.483617478744939</v>
       </c>
       <c r="G31" s="19">
         <f t="shared" si="4"/>
-        <v>8.4962807095141706</v>
+        <v>8.5934469914979754</v>
       </c>
       <c r="H31" s="20">
         <f t="shared" si="5"/>
-        <v>40.357333370192308</v>
+        <v>40.818873209615383</v>
       </c>
     </row>
     <row r="32" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A32" s="8">
         <f t="shared" si="6"/>
         <v>25</v>
       </c>
       <c r="B32" s="18">
-        <v>68987.320000000007</v>
+        <v>68405.62</v>
       </c>
       <c r="C32" s="18">
         <f t="shared" si="0"/>
-        <v>84095.543080000018</v>
+        <v>85055.547907999993</v>
       </c>
       <c r="D32" s="18">
         <f t="shared" si="1"/>
-        <v>7007.9619233333342</v>
+        <v>7087.9623256666673</v>
       </c>
       <c r="E32" s="19">
         <f t="shared" si="2"/>
-        <v>42.55847321862349</v>
+        <v>43.04430562145749</v>
       </c>
       <c r="F32" s="19">
         <f t="shared" si="3"/>
-        <v>21.279236609311745</v>
+        <v>21.522152810728745</v>
       </c>
       <c r="G32" s="19">
         <f t="shared" si="4"/>
-        <v>8.5116946437246988</v>
+        <v>8.6088611242914972</v>
       </c>
       <c r="H32" s="20">
         <f t="shared" si="5"/>
-        <v>40.430549557692316</v>
+        <v>40.892090340384613</v>
       </c>
     </row>
     <row r="33" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A33" s="8">
         <f t="shared" si="6"/>
         <v>26</v>
       </c>
       <c r="B33" s="18">
-        <v>69103.09</v>
+        <v>68519.11</v>
       </c>
       <c r="C33" s="18">
         <f t="shared" si="0"/>
-        <v>84236.666710000005</v>
+        <v>85196.661374000003</v>
       </c>
       <c r="D33" s="18">
         <f t="shared" si="1"/>
-        <v>7019.7222258333331</v>
+        <v>7099.7217811666678</v>
       </c>
       <c r="E33" s="19">
         <f t="shared" si="2"/>
-        <v>42.629892059716603</v>
+        <v>43.11571931882591</v>
       </c>
       <c r="F33" s="19">
         <f t="shared" si="3"/>
-        <v>21.314946029858302</v>
+        <v>21.557859659412955</v>
       </c>
       <c r="G33" s="19">
         <f t="shared" si="4"/>
-        <v>8.5259784119433206</v>
+        <v>8.6231438637651827</v>
       </c>
       <c r="H33" s="20">
         <f t="shared" si="5"/>
-        <v>40.498397456730771</v>
+        <v>40.959933352884619</v>
       </c>
     </row>
     <row r="34" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A34" s="8">
         <f t="shared" si="6"/>
         <v>27</v>
       </c>
       <c r="B34" s="18">
-        <v>69210.34</v>
+        <v>68624.259999999995</v>
       </c>
       <c r="C34" s="18">
         <f t="shared" si="0"/>
-        <v>84367.404460000005</v>
+        <v>85327.404884000003</v>
       </c>
       <c r="D34" s="18">
         <f t="shared" si="1"/>
-        <v>7030.6170383333329</v>
+        <v>7110.6170736666663</v>
       </c>
       <c r="E34" s="19">
         <f t="shared" si="2"/>
-        <v>42.696054888663973</v>
+        <v>43.18188506275304</v>
       </c>
       <c r="F34" s="19">
         <f t="shared" si="3"/>
-        <v>21.348027444331986</v>
+        <v>21.59094253137652</v>
       </c>
       <c r="G34" s="19">
         <f t="shared" si="4"/>
-        <v>8.5392109777327949</v>
+        <v>8.6363770125506072</v>
       </c>
       <c r="H34" s="20">
         <f t="shared" si="5"/>
-        <v>40.561252144230771</v>
+        <v>41.022790809615387</v>
       </c>
     </row>
     <row r="35" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A35" s="8">
         <f t="shared" si="6"/>
         <v>28</v>
       </c>
       <c r="B35" s="18">
-        <v>69309.710000000006</v>
+        <v>68721.679999999993</v>
       </c>
       <c r="C35" s="18">
         <f t="shared" si="0"/>
-        <v>84488.536490000013</v>
+        <v>85448.536911999996</v>
       </c>
       <c r="D35" s="18">
         <f t="shared" si="1"/>
-        <v>7040.7113741666672</v>
+        <v>7120.711409333333</v>
       </c>
       <c r="E35" s="19">
         <f t="shared" si="2"/>
-        <v>42.757356523279356</v>
+        <v>43.243186696356275</v>
       </c>
       <c r="F35" s="19">
         <f t="shared" si="3"/>
-        <v>21.378678261639678</v>
+        <v>21.621593348178138</v>
       </c>
       <c r="G35" s="19">
         <f t="shared" si="4"/>
-        <v>8.5514713046558715</v>
+        <v>8.6486373392712554</v>
       </c>
       <c r="H35" s="20">
         <f t="shared" si="5"/>
-        <v>40.619488697115393</v>
+        <v>41.08102736153846</v>
       </c>
     </row>
     <row r="36" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A36" s="8">
         <f t="shared" si="6"/>
         <v>29</v>
       </c>
       <c r="B36" s="18">
-        <v>69401.72</v>
+        <v>68811.88</v>
       </c>
       <c r="C36" s="18">
         <f t="shared" si="0"/>
-        <v>84600.696680000008</v>
+        <v>85560.691592000003</v>
       </c>
       <c r="D36" s="18">
         <f t="shared" si="1"/>
-        <v>7050.0580566666667</v>
+        <v>7130.0576326666678</v>
       </c>
       <c r="E36" s="19">
         <f t="shared" si="2"/>
-        <v>42.814117753036442</v>
+        <v>43.299945137651825</v>
       </c>
       <c r="F36" s="19">
         <f t="shared" si="3"/>
-        <v>21.407058876518221</v>
+        <v>21.649972568825913</v>
       </c>
       <c r="G36" s="19">
         <f t="shared" si="4"/>
-        <v>8.5628235506072876</v>
+        <v>8.659989027530365</v>
       </c>
       <c r="H36" s="20">
         <f t="shared" si="5"/>
-        <v>40.673411865384622</v>
+        <v>41.134947880769232</v>
       </c>
     </row>
     <row r="37" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A37" s="8">
         <f t="shared" si="6"/>
         <v>30</v>
       </c>
       <c r="B37" s="18">
-        <v>69487.02</v>
+        <v>68895.509999999995</v>
       </c>
       <c r="C37" s="18">
         <f t="shared" si="0"/>
-        <v>84704.677380000008</v>
+        <v>85664.677133999998</v>
       </c>
       <c r="D37" s="18">
         <f t="shared" si="1"/>
-        <v>7058.7231150000007</v>
+        <v>7138.7230945000001</v>
       </c>
       <c r="E37" s="19">
         <f t="shared" si="2"/>
-        <v>42.866739564777333</v>
+        <v>43.352569399797567</v>
       </c>
       <c r="F37" s="19">
         <f t="shared" si="3"/>
-        <v>21.433369782388667</v>
+        <v>21.676284699898783</v>
       </c>
       <c r="G37" s="19">
         <f t="shared" si="4"/>
-        <v>8.5733479129554659</v>
+        <v>8.6705138799595129</v>
       </c>
       <c r="H37" s="20">
         <f t="shared" si="5"/>
-        <v>40.723402586538462</v>
+        <v>41.184940929807688</v>
       </c>
     </row>
     <row r="38" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A38" s="8">
         <f t="shared" si="6"/>
         <v>31</v>
       </c>
       <c r="B38" s="18">
-        <v>69565.960000000006</v>
+        <v>68972.899999999994</v>
       </c>
       <c r="C38" s="18">
         <f t="shared" si="0"/>
-        <v>84800.905240000007</v>
+        <v>85760.903859999991</v>
       </c>
       <c r="D38" s="18">
         <f t="shared" si="1"/>
-        <v>7066.7421033333349</v>
+        <v>7146.7419883333323</v>
       </c>
       <c r="E38" s="19">
         <f t="shared" si="2"/>
-        <v>42.915437874493932</v>
+        <v>43.401267135627528</v>
       </c>
       <c r="F38" s="19">
         <f t="shared" si="3"/>
-        <v>21.457718937246966</v>
+        <v>21.700633567813764</v>
       </c>
       <c r="G38" s="19">
         <f t="shared" si="4"/>
-        <v>8.5830875748987872</v>
+        <v>8.6802534271255052</v>
       </c>
       <c r="H38" s="20">
         <f t="shared" si="5"/>
-        <v>40.769665980769233</v>
+        <v>41.231203778846151</v>
       </c>
     </row>
     <row r="39" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A39" s="8">
         <f t="shared" si="6"/>
         <v>32</v>
       </c>
       <c r="B39" s="18">
-        <v>69639.09</v>
+        <v>69044.600000000006</v>
       </c>
       <c r="C39" s="18">
         <f t="shared" si="0"/>
-        <v>84890.050709999996</v>
+        <v>85850.055640000006</v>
       </c>
       <c r="D39" s="18">
         <f t="shared" si="1"/>
-        <v>7074.1708925000003</v>
+        <v>7154.1713033333344</v>
       </c>
       <c r="E39" s="19">
         <f t="shared" si="2"/>
-        <v>42.960551978744938</v>
+        <v>43.446384433198382</v>
       </c>
       <c r="F39" s="19">
         <f t="shared" si="3"/>
-        <v>21.480275989372469</v>
+        <v>21.723192216599191</v>
       </c>
       <c r="G39" s="19">
         <f t="shared" si="4"/>
-        <v>8.5921103957489873</v>
+        <v>8.6892768866396768</v>
       </c>
       <c r="H39" s="20">
         <f t="shared" si="5"/>
-        <v>40.812524379807691</v>
+        <v>41.274065211538463</v>
       </c>
     </row>
     <row r="40" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A40" s="8">
         <f t="shared" si="6"/>
         <v>33</v>
       </c>
       <c r="B40" s="18">
-        <v>69706.77</v>
+        <v>69110.95</v>
       </c>
       <c r="C40" s="18">
         <f t="shared" si="0"/>
-        <v>84972.552630000006</v>
+        <v>85932.555229999998</v>
       </c>
       <c r="D40" s="18">
         <f t="shared" si="1"/>
-        <v>7081.0460525000008</v>
+        <v>7161.0462691666671</v>
       </c>
       <c r="E40" s="19">
         <f t="shared" si="2"/>
-        <v>43.002303962550613</v>
+        <v>43.488135237854252</v>
       </c>
       <c r="F40" s="19">
         <f t="shared" si="3"/>
-        <v>21.501151981275306</v>
+        <v>21.744067618927126</v>
       </c>
       <c r="G40" s="19">
         <f t="shared" si="4"/>
-        <v>8.6004607925101233</v>
+        <v>8.697627047570851</v>
       </c>
       <c r="H40" s="20">
         <f t="shared" si="5"/>
-        <v>40.852188764423083</v>
+        <v>41.31372847596154</v>
       </c>
     </row>
     <row r="41" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A41" s="8">
         <f t="shared" si="6"/>
         <v>34</v>
       </c>
       <c r="B41" s="18">
-        <v>69769.490000000005</v>
+        <v>69172.44</v>
       </c>
       <c r="C41" s="18">
         <f t="shared" si="0"/>
-        <v>85049.008310000019</v>
+        <v>86009.011896000011</v>
       </c>
       <c r="D41" s="18">
         <f t="shared" si="1"/>
-        <v>7087.4173591666677</v>
+        <v>7167.4176580000003</v>
       </c>
       <c r="E41" s="19">
         <f t="shared" si="2"/>
-        <v>43.040996108299602</v>
+        <v>43.5268278825911</v>
       </c>
       <c r="F41" s="19">
         <f t="shared" si="3"/>
-        <v>21.520498054149801</v>
+        <v>21.76341394129555</v>
       </c>
       <c r="G41" s="19">
         <f t="shared" si="4"/>
-        <v>8.6081992216599197</v>
+        <v>8.7053655765182203</v>
       </c>
       <c r="H41" s="20">
         <f t="shared" si="5"/>
-        <v>40.888946302884627</v>
+        <v>41.350486488461542</v>
       </c>
     </row>
     <row r="42" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A42" s="21">
         <f t="shared" si="6"/>
         <v>35</v>
       </c>
       <c r="B42" s="22">
-        <v>69827.520000000004</v>
+        <v>69229.33</v>
       </c>
       <c r="C42" s="22">
         <f t="shared" si="0"/>
-        <v>85119.746880000006</v>
+        <v>86079.748922000013</v>
       </c>
       <c r="D42" s="22">
         <f t="shared" si="1"/>
-        <v>7093.3122400000002</v>
+        <v>7173.3124101666672</v>
       </c>
       <c r="E42" s="23">
         <f t="shared" si="2"/>
-        <v>43.076794979757089</v>
+        <v>43.562625972672073</v>
       </c>
       <c r="F42" s="23">
         <f t="shared" si="3"/>
-        <v>21.538397489878545</v>
+        <v>21.781312986336037</v>
       </c>
       <c r="G42" s="23">
         <f t="shared" si="4"/>
-        <v>8.6153589959514179</v>
+        <v>8.7125251945344147</v>
       </c>
       <c r="H42" s="24">
         <f t="shared" si="5"/>
-        <v>40.922955230769233</v>
+        <v>41.384494674038471</v>
       </c>
     </row>
   </sheetData>
   <dataConsolidate/>
   <mergeCells count="3">
     <mergeCell ref="B4:C4"/>
     <mergeCell ref="E4:H4"/>
     <mergeCell ref="E5:G5"/>
   </mergeCells>
   <pageMargins left="0.39370078740157483" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0">
     <oddFooter>&amp;L&amp;"Calibri,Standaard"&amp;F</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet19.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-1200-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:H42"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.88671875" defaultRowHeight="13.8" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="1" width="7.5546875" style="2" bestFit="1" customWidth="1"/>
     <col min="2" max="4" width="15.33203125" style="2" customWidth="1"/>
     <col min="5" max="8" width="12.33203125" style="2" customWidth="1"/>
     <col min="9" max="16384" width="8.88671875" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A1" s="1" t="s">
         <v>32</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="2" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A2" s="4"/>
       <c r="D2" s="3">
         <f>Inhoud!B4</f>
-        <v>46054</v>
+        <v>46235</v>
       </c>
     </row>
     <row r="3" spans="1:8" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A3" s="1"/>
       <c r="B3" s="1"/>
       <c r="C3" s="5" t="s">
         <v>1</v>
       </c>
       <c r="D3" s="33">
         <f>Inhoud!B6</f>
-        <v>1.2190000000000001</v>
+        <v>1.2434000000000001</v>
       </c>
     </row>
     <row r="4" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A4" s="6"/>
       <c r="B4" s="41" t="s">
         <v>2</v>
       </c>
       <c r="C4" s="42"/>
       <c r="D4" s="7" t="s">
         <v>3</v>
       </c>
       <c r="E4" s="41" t="s">
         <v>4</v>
       </c>
       <c r="F4" s="43"/>
       <c r="G4" s="43"/>
       <c r="H4" s="42"/>
     </row>
     <row r="5" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A5" s="8"/>
       <c r="B5" s="9">
         <v>1</v>
       </c>
       <c r="C5" s="10"/>
       <c r="D5" s="10"/>
       <c r="E5" s="44" t="s">
         <v>5</v>
       </c>
       <c r="F5" s="45"/>
       <c r="G5" s="46"/>
       <c r="H5" s="11" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="6" spans="1:8" s="17" customFormat="1" x14ac:dyDescent="0.3">
       <c r="A6" s="12"/>
       <c r="B6" s="14" t="str">
         <f>'L4'!$B$6</f>
         <v>basis 01/01/2022</v>
       </c>
       <c r="C6" s="13">
         <f>D2</f>
-        <v>46054</v>
+        <v>46235</v>
       </c>
       <c r="D6" s="13">
         <f>C6</f>
-        <v>46054</v>
+        <v>46235</v>
       </c>
       <c r="E6" s="14">
         <v>1</v>
       </c>
       <c r="F6" s="15">
         <v>0.5</v>
       </c>
       <c r="G6" s="16">
         <v>0.2</v>
       </c>
       <c r="H6" s="12"/>
     </row>
     <row r="7" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A7" s="8">
         <v>0</v>
       </c>
       <c r="B7" s="18">
-        <v>41446.93</v>
+        <v>41405.67</v>
       </c>
       <c r="C7" s="18">
         <f t="shared" ref="C7:C42" si="0">B7*$D$3</f>
-        <v>50523.807670000002</v>
+        <v>51483.810078000002</v>
       </c>
       <c r="D7" s="18">
         <f t="shared" ref="D7:D42" si="1">B7/12*$D$3</f>
-        <v>4210.3173058333341</v>
+        <v>4290.3175064999996</v>
       </c>
       <c r="E7" s="19">
         <f t="shared" ref="E7:E42" si="2">C7/1976</f>
-        <v>25.568728577935225</v>
+        <v>26.054559756072877</v>
       </c>
       <c r="F7" s="19">
         <f>E7/2</f>
-        <v>12.784364288967613</v>
+        <v>13.027279878036438</v>
       </c>
       <c r="G7" s="19">
         <f>E7/5</f>
-        <v>5.1137457155870454</v>
+        <v>5.210911951214575</v>
       </c>
       <c r="H7" s="20">
         <f>C7/2080</f>
-        <v>24.290292149038464</v>
+        <v>24.751831768269231</v>
       </c>
     </row>
     <row r="8" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A8" s="8">
         <f>A7+1</f>
         <v>1</v>
       </c>
       <c r="B8" s="18">
-        <v>42642.55</v>
+        <v>42577.83</v>
       </c>
       <c r="C8" s="18">
         <f t="shared" si="0"/>
-        <v>51981.26845000001</v>
+        <v>52941.273822000003</v>
       </c>
       <c r="D8" s="18">
         <f t="shared" si="1"/>
-        <v>4331.7723708333342</v>
+        <v>4411.7728185000005</v>
       </c>
       <c r="E8" s="19">
         <f t="shared" si="2"/>
-        <v>26.306309944331989</v>
+        <v>26.792142622469637</v>
       </c>
       <c r="F8" s="19">
         <f t="shared" ref="F8:F42" si="3">E8/2</f>
-        <v>13.153154972165995</v>
+        <v>13.396071311234818</v>
       </c>
       <c r="G8" s="19">
         <f t="shared" ref="G8:G42" si="4">E8/5</f>
-        <v>5.2612619888663978</v>
+        <v>5.3584285244939274</v>
       </c>
       <c r="H8" s="20">
         <f t="shared" ref="H8:H42" si="5">C8/2080</f>
-        <v>24.990994447115391</v>
+        <v>25.452535491346154</v>
       </c>
     </row>
     <row r="9" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A9" s="8">
         <f t="shared" ref="A9:A42" si="6">A8+1</f>
         <v>2</v>
       </c>
       <c r="B9" s="18">
-        <v>43887.96</v>
+        <v>43798.8</v>
       </c>
       <c r="C9" s="18">
         <f t="shared" si="0"/>
-        <v>53499.423240000004</v>
+        <v>54459.427920000009</v>
       </c>
       <c r="D9" s="18">
         <f t="shared" si="1"/>
-        <v>4458.2852700000003</v>
+        <v>4538.2856600000005</v>
       </c>
       <c r="E9" s="19">
         <f t="shared" si="2"/>
-        <v>27.07460690283401</v>
+        <v>27.560439230769237</v>
       </c>
       <c r="F9" s="19">
         <f t="shared" si="3"/>
-        <v>13.537303451417005</v>
+        <v>13.780219615384619</v>
       </c>
       <c r="G9" s="19">
         <f t="shared" si="4"/>
-        <v>5.4149213805668017</v>
+        <v>5.5120878461538476</v>
       </c>
       <c r="H9" s="20">
         <f t="shared" si="5"/>
-        <v>25.720876557692311</v>
+        <v>26.182417269230772</v>
       </c>
     </row>
     <row r="10" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A10" s="8">
         <f t="shared" si="6"/>
         <v>3</v>
       </c>
       <c r="B10" s="18">
-        <v>45133.31</v>
+        <v>45019.71</v>
       </c>
       <c r="C10" s="18">
         <f t="shared" si="0"/>
-        <v>55017.504890000004</v>
+        <v>55977.507414</v>
       </c>
       <c r="D10" s="18">
         <f t="shared" si="1"/>
-        <v>4584.7920741666667</v>
+        <v>4664.7922845000003</v>
       </c>
       <c r="E10" s="19">
         <f t="shared" si="2"/>
-        <v>27.842866847165993</v>
+        <v>28.328698084008096</v>
       </c>
       <c r="F10" s="19">
         <f t="shared" si="3"/>
-        <v>13.921433423582997</v>
+        <v>14.164349042004048</v>
       </c>
       <c r="G10" s="19">
         <f t="shared" si="4"/>
-        <v>5.5685733694331985</v>
+        <v>5.665739616801619</v>
       </c>
       <c r="H10" s="20">
         <f t="shared" si="5"/>
-        <v>26.450723504807694</v>
+        <v>26.912263179807692</v>
       </c>
     </row>
     <row r="11" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A11" s="8">
         <f t="shared" si="6"/>
         <v>4</v>
       </c>
       <c r="B11" s="18">
-        <v>46627.839999999997</v>
+        <v>46484.91</v>
       </c>
       <c r="C11" s="18">
         <f t="shared" si="0"/>
-        <v>56839.336960000001</v>
+        <v>57799.33709400001</v>
       </c>
       <c r="D11" s="18">
         <f t="shared" si="1"/>
-        <v>4736.6114133333331</v>
+        <v>4816.6114245000008</v>
       </c>
       <c r="E11" s="19">
         <f t="shared" si="2"/>
-        <v>28.764846639676115</v>
+        <v>29.250676667004054</v>
       </c>
       <c r="F11" s="19">
         <f t="shared" si="3"/>
-        <v>14.382423319838058</v>
+        <v>14.625338333502027</v>
       </c>
       <c r="G11" s="19">
         <f t="shared" si="4"/>
-        <v>5.7529693279352232</v>
+        <v>5.8501353334008108</v>
       </c>
       <c r="H11" s="20">
         <f t="shared" si="5"/>
-        <v>27.326604307692307</v>
+        <v>27.788142833653851</v>
       </c>
     </row>
     <row r="12" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A12" s="8">
         <f t="shared" si="6"/>
         <v>5</v>
       </c>
       <c r="B12" s="18">
-        <v>48570.63</v>
+        <v>48389.58</v>
       </c>
       <c r="C12" s="18">
         <f t="shared" si="0"/>
-        <v>59207.597970000003</v>
+        <v>60167.603772000002</v>
       </c>
       <c r="D12" s="18">
         <f t="shared" si="1"/>
-        <v>4933.9664975000005</v>
+        <v>5013.9669810000005</v>
       </c>
       <c r="E12" s="19">
         <f t="shared" si="2"/>
-        <v>29.963359296558707</v>
+        <v>30.449192192307695</v>
       </c>
       <c r="F12" s="19">
         <f t="shared" si="3"/>
-        <v>14.981679648279354</v>
+        <v>15.224596096153848</v>
       </c>
       <c r="G12" s="19">
         <f t="shared" si="4"/>
-        <v>5.9926718593117414</v>
+        <v>6.0898384384615394</v>
       </c>
       <c r="H12" s="20">
         <f t="shared" si="5"/>
-        <v>28.465191331730772</v>
+        <v>28.92673258269231</v>
       </c>
     </row>
     <row r="13" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A13" s="8">
         <f t="shared" si="6"/>
         <v>6</v>
       </c>
       <c r="B13" s="18">
-        <v>48570.63</v>
+        <v>48389.58</v>
       </c>
       <c r="C13" s="18">
         <f t="shared" si="0"/>
-        <v>59207.597970000003</v>
+        <v>60167.603772000002</v>
       </c>
       <c r="D13" s="18">
         <f t="shared" si="1"/>
-        <v>4933.9664975000005</v>
+        <v>5013.9669810000005</v>
       </c>
       <c r="E13" s="19">
         <f t="shared" si="2"/>
-        <v>29.963359296558707</v>
+        <v>30.449192192307695</v>
       </c>
       <c r="F13" s="19">
         <f t="shared" si="3"/>
-        <v>14.981679648279354</v>
+        <v>15.224596096153848</v>
       </c>
       <c r="G13" s="19">
         <f t="shared" si="4"/>
-        <v>5.9926718593117414</v>
+        <v>6.0898384384615394</v>
       </c>
       <c r="H13" s="20">
         <f t="shared" si="5"/>
-        <v>28.465191331730772</v>
+        <v>28.92673258269231</v>
       </c>
     </row>
     <row r="14" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A14" s="8">
         <f t="shared" si="6"/>
         <v>7</v>
       </c>
       <c r="B14" s="18">
-        <v>50563.28</v>
+        <v>50343.12</v>
       </c>
       <c r="C14" s="18">
         <f t="shared" si="0"/>
-        <v>61636.638320000005</v>
+        <v>62596.635408000009</v>
       </c>
       <c r="D14" s="18">
         <f t="shared" si="1"/>
-        <v>5136.3865266666671</v>
+        <v>5216.3862840000002</v>
       </c>
       <c r="E14" s="19">
         <f t="shared" si="2"/>
-        <v>31.192630728744941</v>
+        <v>31.678459214574904</v>
       </c>
       <c r="F14" s="19">
         <f t="shared" si="3"/>
-        <v>15.596315364372471</v>
+        <v>15.839229607287452</v>
       </c>
       <c r="G14" s="19">
         <f t="shared" si="4"/>
-        <v>6.2385261457489882</v>
+        <v>6.3356918429149811</v>
       </c>
       <c r="H14" s="20">
         <f t="shared" si="5"/>
-        <v>29.632999192307693</v>
+        <v>30.094536253846158</v>
       </c>
     </row>
     <row r="15" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A15" s="8">
         <f t="shared" si="6"/>
         <v>8</v>
       </c>
       <c r="B15" s="18">
-        <v>50563.28</v>
+        <v>50343.12</v>
       </c>
       <c r="C15" s="18">
         <f t="shared" si="0"/>
-        <v>61636.638320000005</v>
+        <v>62596.635408000009</v>
       </c>
       <c r="D15" s="18">
         <f t="shared" si="1"/>
-        <v>5136.3865266666671</v>
+        <v>5216.3862840000002</v>
       </c>
       <c r="E15" s="19">
         <f t="shared" si="2"/>
-        <v>31.192630728744941</v>
+        <v>31.678459214574904</v>
       </c>
       <c r="F15" s="19">
         <f t="shared" si="3"/>
-        <v>15.596315364372471</v>
+        <v>15.839229607287452</v>
       </c>
       <c r="G15" s="19">
         <f t="shared" si="4"/>
-        <v>6.2385261457489882</v>
+        <v>6.3356918429149811</v>
       </c>
       <c r="H15" s="20">
         <f t="shared" si="5"/>
-        <v>29.632999192307693</v>
+        <v>30.094536253846158</v>
       </c>
     </row>
     <row r="16" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A16" s="8">
         <f t="shared" si="6"/>
         <v>9</v>
       </c>
       <c r="B16" s="18">
-        <v>52555.9</v>
+        <v>52296.639999999999</v>
       </c>
       <c r="C16" s="18">
         <f t="shared" si="0"/>
-        <v>64065.642100000005</v>
+        <v>65025.642176000001</v>
       </c>
       <c r="D16" s="18">
         <f t="shared" si="1"/>
-        <v>5338.8035083333343</v>
+        <v>5418.8035146666671</v>
       </c>
       <c r="E16" s="19">
         <f t="shared" si="2"/>
-        <v>32.421883653846159</v>
+        <v>32.907713651821865</v>
       </c>
       <c r="F16" s="19">
         <f t="shared" si="3"/>
-        <v>16.210941826923079</v>
+        <v>16.453856825910933</v>
       </c>
       <c r="G16" s="19">
         <f t="shared" si="4"/>
-        <v>6.4843767307692319</v>
+        <v>6.5815427303643732</v>
       </c>
       <c r="H16" s="20">
         <f t="shared" si="5"/>
-        <v>30.800789471153848</v>
+        <v>31.262327969230771</v>
       </c>
     </row>
     <row r="17" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A17" s="8">
         <f t="shared" si="6"/>
         <v>10</v>
       </c>
       <c r="B17" s="18">
-        <v>52555.9</v>
+        <v>52296.639999999999</v>
       </c>
       <c r="C17" s="18">
         <f t="shared" si="0"/>
-        <v>64065.642100000005</v>
+        <v>65025.642176000001</v>
       </c>
       <c r="D17" s="18">
         <f t="shared" si="1"/>
-        <v>5338.8035083333343</v>
+        <v>5418.8035146666671</v>
       </c>
       <c r="E17" s="19">
         <f t="shared" si="2"/>
-        <v>32.421883653846159</v>
+        <v>32.907713651821865</v>
       </c>
       <c r="F17" s="19">
         <f t="shared" si="3"/>
-        <v>16.210941826923079</v>
+        <v>16.453856825910933</v>
       </c>
       <c r="G17" s="19">
         <f t="shared" si="4"/>
-        <v>6.4843767307692319</v>
+        <v>6.5815427303643732</v>
       </c>
       <c r="H17" s="20">
         <f t="shared" si="5"/>
-        <v>30.800789471153848</v>
+        <v>31.262327969230771</v>
       </c>
     </row>
     <row r="18" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A18" s="8">
         <f t="shared" si="6"/>
         <v>11</v>
       </c>
       <c r="B18" s="18">
-        <v>55046.71</v>
+        <v>54738.57</v>
       </c>
       <c r="C18" s="18">
         <f t="shared" si="0"/>
-        <v>67101.939490000004</v>
+        <v>68061.937938000003</v>
       </c>
       <c r="D18" s="18">
         <f t="shared" si="1"/>
-        <v>5591.8282908333331</v>
+        <v>5671.8281614999996</v>
       </c>
       <c r="E18" s="19">
         <f t="shared" si="2"/>
-        <v>33.958471401821868</v>
+        <v>34.44430057591093</v>
       </c>
       <c r="F18" s="19">
         <f t="shared" si="3"/>
-        <v>16.979235700910934</v>
+        <v>17.222150287955465</v>
       </c>
       <c r="G18" s="19">
         <f t="shared" si="4"/>
-        <v>6.7916942803643732</v>
+        <v>6.8888601151821858</v>
       </c>
       <c r="H18" s="20">
         <f t="shared" si="5"/>
-        <v>32.260547831730769</v>
+        <v>32.722085547115384</v>
       </c>
     </row>
     <row r="19" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A19" s="8">
         <f t="shared" si="6"/>
         <v>12</v>
       </c>
       <c r="B19" s="18">
-        <v>55046.71</v>
+        <v>54738.57</v>
       </c>
       <c r="C19" s="18">
         <f t="shared" si="0"/>
-        <v>67101.939490000004</v>
+        <v>68061.937938000003</v>
       </c>
       <c r="D19" s="18">
         <f t="shared" si="1"/>
-        <v>5591.8282908333331</v>
+        <v>5671.8281614999996</v>
       </c>
       <c r="E19" s="19">
         <f t="shared" si="2"/>
-        <v>33.958471401821868</v>
+        <v>34.44430057591093</v>
       </c>
       <c r="F19" s="19">
         <f t="shared" si="3"/>
-        <v>16.979235700910934</v>
+        <v>17.222150287955465</v>
       </c>
       <c r="G19" s="19">
         <f t="shared" si="4"/>
-        <v>6.7916942803643732</v>
+        <v>6.8888601151821858</v>
       </c>
       <c r="H19" s="20">
         <f t="shared" si="5"/>
-        <v>32.260547831730769</v>
+        <v>32.722085547115384</v>
       </c>
     </row>
     <row r="20" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A20" s="8">
         <f t="shared" si="6"/>
         <v>13</v>
       </c>
       <c r="B20" s="18">
-        <v>57288.45</v>
+        <v>56936.32</v>
       </c>
       <c r="C20" s="18">
         <f t="shared" si="0"/>
-        <v>69834.620550000007</v>
+        <v>70794.620288000006</v>
       </c>
       <c r="D20" s="18">
         <f t="shared" si="1"/>
-        <v>5819.5517124999997</v>
+        <v>5899.5516906666671</v>
       </c>
       <c r="E20" s="19">
         <f t="shared" si="2"/>
-        <v>35.341407160931176</v>
+        <v>35.827236987854256</v>
       </c>
       <c r="F20" s="19">
         <f t="shared" si="3"/>
-        <v>17.670703580465588</v>
+        <v>17.913618493927128</v>
       </c>
       <c r="G20" s="19">
         <f t="shared" si="4"/>
-        <v>7.0682814321862351</v>
+        <v>7.1654473975708513</v>
       </c>
       <c r="H20" s="20">
         <f t="shared" si="5"/>
-        <v>33.574336802884616</v>
+        <v>34.035875138461542</v>
       </c>
     </row>
     <row r="21" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A21" s="8">
         <f t="shared" si="6"/>
         <v>14</v>
       </c>
       <c r="B21" s="18">
-        <v>57288.45</v>
+        <v>56936.32</v>
       </c>
       <c r="C21" s="18">
         <f t="shared" si="0"/>
-        <v>69834.620550000007</v>
+        <v>70794.620288000006</v>
       </c>
       <c r="D21" s="18">
         <f t="shared" si="1"/>
-        <v>5819.5517124999997</v>
+        <v>5899.5516906666671</v>
       </c>
       <c r="E21" s="19">
         <f t="shared" si="2"/>
-        <v>35.341407160931176</v>
+        <v>35.827236987854256</v>
       </c>
       <c r="F21" s="19">
         <f t="shared" si="3"/>
-        <v>17.670703580465588</v>
+        <v>17.913618493927128</v>
       </c>
       <c r="G21" s="19">
         <f t="shared" si="4"/>
-        <v>7.0682814321862351</v>
+        <v>7.1654473975708513</v>
       </c>
       <c r="H21" s="20">
         <f t="shared" si="5"/>
-        <v>33.574336802884616</v>
+        <v>34.035875138461542</v>
       </c>
     </row>
     <row r="22" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A22" s="8">
         <f t="shared" si="6"/>
         <v>15</v>
       </c>
       <c r="B22" s="18">
-        <v>59530.18</v>
+        <v>59134.06</v>
       </c>
       <c r="C22" s="18">
         <f t="shared" si="0"/>
-        <v>72567.289420000001</v>
+        <v>73527.290204000004</v>
       </c>
       <c r="D22" s="18">
         <f t="shared" si="1"/>
-        <v>6047.2741183333337</v>
+        <v>6127.2741836666664</v>
       </c>
       <c r="E22" s="19">
         <f t="shared" si="2"/>
-        <v>36.724336751012146</v>
+        <v>37.210167107287454</v>
       </c>
       <c r="F22" s="19">
         <f t="shared" si="3"/>
-        <v>18.362168375506073</v>
+        <v>18.605083553643727</v>
       </c>
       <c r="G22" s="19">
         <f t="shared" si="4"/>
-        <v>7.3448673502024295</v>
+        <v>7.4420334214574906</v>
       </c>
       <c r="H22" s="20">
         <f t="shared" si="5"/>
-        <v>34.888119913461537</v>
+        <v>35.34965875192308</v>
       </c>
     </row>
     <row r="23" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A23" s="8">
         <f t="shared" si="6"/>
         <v>16</v>
       </c>
       <c r="B23" s="18">
-        <v>59530.18</v>
+        <v>59134.06</v>
       </c>
       <c r="C23" s="18">
         <f t="shared" si="0"/>
-        <v>72567.289420000001</v>
+        <v>73527.290204000004</v>
       </c>
       <c r="D23" s="18">
         <f t="shared" si="1"/>
-        <v>6047.2741183333337</v>
+        <v>6127.2741836666664</v>
       </c>
       <c r="E23" s="19">
         <f t="shared" si="2"/>
-        <v>36.724336751012146</v>
+        <v>37.210167107287454</v>
       </c>
       <c r="F23" s="19">
         <f t="shared" si="3"/>
-        <v>18.362168375506073</v>
+        <v>18.605083553643727</v>
       </c>
       <c r="G23" s="19">
         <f t="shared" si="4"/>
-        <v>7.3448673502024295</v>
+        <v>7.4420334214574906</v>
       </c>
       <c r="H23" s="20">
         <f t="shared" si="5"/>
-        <v>34.888119913461537</v>
+        <v>35.34965875192308</v>
       </c>
     </row>
     <row r="24" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A24" s="8">
         <f t="shared" si="6"/>
         <v>17</v>
       </c>
       <c r="B24" s="18">
-        <v>62020.99</v>
+        <v>61575.99</v>
       </c>
       <c r="C24" s="18">
         <f t="shared" si="0"/>
-        <v>75603.586810000008</v>
+        <v>76563.585965999999</v>
       </c>
       <c r="D24" s="18">
         <f t="shared" si="1"/>
-        <v>6300.2989008333343</v>
+        <v>6380.2988304999999</v>
       </c>
       <c r="E24" s="19">
         <f t="shared" si="2"/>
-        <v>38.260924498987855</v>
+        <v>38.746754031376518</v>
       </c>
       <c r="F24" s="19">
         <f t="shared" si="3"/>
-        <v>19.130462249493927</v>
+        <v>19.373377015688259</v>
       </c>
       <c r="G24" s="19">
         <f t="shared" si="4"/>
-        <v>7.6521848997975708</v>
+        <v>7.749350806275304</v>
       </c>
       <c r="H24" s="20">
         <f t="shared" si="5"/>
-        <v>36.347878274038464</v>
+        <v>36.809416329807689</v>
       </c>
     </row>
     <row r="25" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A25" s="8">
         <f t="shared" si="6"/>
         <v>18</v>
       </c>
       <c r="B25" s="18">
-        <v>62020.99</v>
+        <v>61575.99</v>
       </c>
       <c r="C25" s="18">
         <f t="shared" si="0"/>
-        <v>75603.586810000008</v>
+        <v>76563.585965999999</v>
       </c>
       <c r="D25" s="18">
         <f t="shared" si="1"/>
-        <v>6300.2989008333343</v>
+        <v>6380.2988304999999</v>
       </c>
       <c r="E25" s="19">
         <f t="shared" si="2"/>
-        <v>38.260924498987855</v>
+        <v>38.746754031376518</v>
       </c>
       <c r="F25" s="19">
         <f t="shared" si="3"/>
-        <v>19.130462249493927</v>
+        <v>19.373377015688259</v>
       </c>
       <c r="G25" s="19">
         <f t="shared" si="4"/>
-        <v>7.6521848997975708</v>
+        <v>7.749350806275304</v>
       </c>
       <c r="H25" s="20">
         <f t="shared" si="5"/>
-        <v>36.347878274038464</v>
+        <v>36.809416329807689</v>
       </c>
     </row>
     <row r="26" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A26" s="8">
         <f t="shared" si="6"/>
         <v>19</v>
       </c>
       <c r="B26" s="18">
-        <v>62020.99</v>
+        <v>61575.99</v>
       </c>
       <c r="C26" s="18">
         <f t="shared" si="0"/>
-        <v>75603.586810000008</v>
+        <v>76563.585965999999</v>
       </c>
       <c r="D26" s="18">
         <f t="shared" si="1"/>
-        <v>6300.2989008333343</v>
+        <v>6380.2988304999999</v>
       </c>
       <c r="E26" s="19">
         <f t="shared" si="2"/>
-        <v>38.260924498987855</v>
+        <v>38.746754031376518</v>
       </c>
       <c r="F26" s="19">
         <f t="shared" si="3"/>
-        <v>19.130462249493927</v>
+        <v>19.373377015688259</v>
       </c>
       <c r="G26" s="19">
         <f t="shared" si="4"/>
-        <v>7.6521848997975708</v>
+        <v>7.749350806275304</v>
       </c>
       <c r="H26" s="20">
         <f t="shared" si="5"/>
-        <v>36.347878274038464</v>
+        <v>36.809416329807689</v>
       </c>
     </row>
     <row r="27" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A27" s="8">
         <f t="shared" si="6"/>
         <v>20</v>
       </c>
       <c r="B27" s="18">
-        <v>64262.69</v>
+        <v>63773.7</v>
       </c>
       <c r="C27" s="18">
         <f t="shared" si="0"/>
-        <v>78336.219110000005</v>
+        <v>79296.218580000001</v>
       </c>
       <c r="D27" s="18">
         <f t="shared" si="1"/>
-        <v>6528.0182591666671</v>
+        <v>6608.0182150000001</v>
       </c>
       <c r="E27" s="19">
         <f t="shared" si="2"/>
-        <v>39.643835581983808</v>
+        <v>40.12966527327935</v>
       </c>
       <c r="F27" s="19">
         <f t="shared" si="3"/>
-        <v>19.821917790991904</v>
+        <v>20.064832636639675</v>
       </c>
       <c r="G27" s="19">
         <f t="shared" si="4"/>
-        <v>7.9287671163967612</v>
+        <v>8.0259330546558694</v>
       </c>
       <c r="H27" s="20">
         <f t="shared" si="5"/>
-        <v>37.661643802884619</v>
+        <v>38.123182009615384</v>
       </c>
     </row>
     <row r="28" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A28" s="8">
         <f t="shared" si="6"/>
         <v>21</v>
       </c>
       <c r="B28" s="18">
-        <v>64262.69</v>
+        <v>63773.7</v>
       </c>
       <c r="C28" s="18">
         <f t="shared" si="0"/>
-        <v>78336.219110000005</v>
+        <v>79296.218580000001</v>
       </c>
       <c r="D28" s="18">
         <f t="shared" si="1"/>
-        <v>6528.0182591666671</v>
+        <v>6608.0182150000001</v>
       </c>
       <c r="E28" s="19">
         <f t="shared" si="2"/>
-        <v>39.643835581983808</v>
+        <v>40.12966527327935</v>
       </c>
       <c r="F28" s="19">
         <f t="shared" si="3"/>
-        <v>19.821917790991904</v>
+        <v>20.064832636639675</v>
       </c>
       <c r="G28" s="19">
         <f t="shared" si="4"/>
-        <v>7.9287671163967612</v>
+        <v>8.0259330546558694</v>
       </c>
       <c r="H28" s="20">
         <f t="shared" si="5"/>
-        <v>37.661643802884619</v>
+        <v>38.123182009615384</v>
       </c>
     </row>
     <row r="29" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A29" s="8">
         <f t="shared" si="6"/>
         <v>22</v>
       </c>
       <c r="B29" s="18">
-        <v>66753.5</v>
+        <v>66215.63</v>
       </c>
       <c r="C29" s="18">
         <f t="shared" si="0"/>
-        <v>81372.516500000012</v>
+        <v>82332.514342000009</v>
       </c>
       <c r="D29" s="18">
         <f t="shared" si="1"/>
-        <v>6781.0430416666677</v>
+        <v>6861.0428618333335</v>
       </c>
       <c r="E29" s="19">
         <f t="shared" si="2"/>
-        <v>41.180423329959524</v>
+        <v>41.666252197368429</v>
       </c>
       <c r="F29" s="19">
         <f t="shared" si="3"/>
-        <v>20.590211664979762</v>
+        <v>20.833126098684215</v>
       </c>
       <c r="G29" s="19">
         <f t="shared" si="4"/>
-        <v>8.2360846659919051</v>
+        <v>8.3332504394736855</v>
       </c>
       <c r="H29" s="20">
         <f t="shared" si="5"/>
-        <v>39.121402163461546</v>
+        <v>39.582939587500007</v>
       </c>
     </row>
     <row r="30" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A30" s="8">
         <f t="shared" si="6"/>
         <v>23</v>
       </c>
       <c r="B30" s="18">
-        <v>69244.289999999994</v>
+        <v>68657.539999999994</v>
       </c>
       <c r="C30" s="18">
         <f t="shared" si="0"/>
-        <v>84408.789510000002</v>
+        <v>85368.785235999996</v>
       </c>
       <c r="D30" s="18">
         <f t="shared" si="1"/>
-        <v>7034.0657924999996</v>
+        <v>7114.0654363333333</v>
       </c>
       <c r="E30" s="19">
         <f t="shared" si="2"/>
-        <v>42.716998739878541</v>
+        <v>43.202826536437243</v>
       </c>
       <c r="F30" s="19">
         <f t="shared" si="3"/>
-        <v>21.35849936993927</v>
+        <v>21.601413268218622</v>
       </c>
       <c r="G30" s="19">
         <f t="shared" si="4"/>
-        <v>8.5433997479757089</v>
+        <v>8.6405653072874493</v>
       </c>
       <c r="H30" s="20">
         <f t="shared" si="5"/>
-        <v>40.58114880288462</v>
+        <v>41.042685209615385</v>
       </c>
     </row>
     <row r="31" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A31" s="8">
         <f t="shared" si="6"/>
         <v>24</v>
       </c>
       <c r="B31" s="18">
-        <v>71236.92</v>
+        <v>70611.070000000007</v>
       </c>
       <c r="C31" s="18">
         <f t="shared" si="0"/>
-        <v>86837.80548000001</v>
+        <v>87797.804438000006</v>
       </c>
       <c r="D31" s="18">
         <f t="shared" si="1"/>
-        <v>7236.4837900000002</v>
+        <v>7316.4837031666675</v>
       </c>
       <c r="E31" s="19">
         <f t="shared" si="2"/>
-        <v>43.946257834008101</v>
+        <v>44.432087266194337</v>
       </c>
       <c r="F31" s="19">
         <f t="shared" si="3"/>
-        <v>21.97312891700405</v>
+        <v>22.216043633097168</v>
       </c>
       <c r="G31" s="19">
         <f t="shared" si="4"/>
-        <v>8.7892515668016209</v>
+        <v>8.8864174532388667</v>
       </c>
       <c r="H31" s="20">
         <f t="shared" si="5"/>
-        <v>41.748944942307695</v>
+        <v>42.210482902884621</v>
       </c>
     </row>
     <row r="32" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A32" s="8">
         <f t="shared" si="6"/>
         <v>25</v>
       </c>
       <c r="B32" s="18">
-        <v>71366.17</v>
+        <v>70737.78</v>
       </c>
       <c r="C32" s="18">
         <f t="shared" si="0"/>
-        <v>86995.36123000001</v>
+        <v>87955.355651999998</v>
       </c>
       <c r="D32" s="18">
         <f t="shared" si="1"/>
-        <v>7249.6134358333329</v>
+        <v>7329.6129709999996</v>
       </c>
       <c r="E32" s="19">
         <f t="shared" si="2"/>
-        <v>44.02599252530365</v>
+        <v>44.511819661943321</v>
       </c>
       <c r="F32" s="19">
         <f t="shared" si="3"/>
-        <v>22.012996262651825</v>
+        <v>22.25590983097166</v>
       </c>
       <c r="G32" s="19">
         <f t="shared" si="4"/>
-        <v>8.80519850506073</v>
+        <v>8.9023639323886634</v>
       </c>
       <c r="H32" s="20">
         <f t="shared" si="5"/>
-        <v>41.824692899038467</v>
+        <v>42.28622867884615</v>
       </c>
     </row>
     <row r="33" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A33" s="8">
         <f t="shared" si="6"/>
         <v>26</v>
       </c>
       <c r="B33" s="18">
-        <v>71485.929999999993</v>
+        <v>70855.19</v>
       </c>
       <c r="C33" s="18">
         <f t="shared" si="0"/>
-        <v>87141.348669999992</v>
+        <v>88101.343246000004</v>
       </c>
       <c r="D33" s="18">
         <f t="shared" si="1"/>
-        <v>7261.7790558333327</v>
+        <v>7341.7786038333343</v>
       </c>
       <c r="E33" s="19">
         <f t="shared" si="2"/>
-        <v>44.099872808704447</v>
+        <v>44.585700023279351</v>
       </c>
       <c r="F33" s="19">
         <f t="shared" si="3"/>
-        <v>22.049936404352223</v>
+        <v>22.292850011639676</v>
       </c>
       <c r="G33" s="19">
         <f t="shared" si="4"/>
-        <v>8.8199745617408887</v>
+        <v>8.9171400046558702</v>
       </c>
       <c r="H33" s="20">
         <f t="shared" si="5"/>
-        <v>41.894879168269227</v>
+        <v>42.356415022115385</v>
       </c>
     </row>
     <row r="34" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A34" s="8">
         <f t="shared" si="6"/>
         <v>27</v>
       </c>
       <c r="B34" s="18">
-        <v>71596.88</v>
+        <v>70963.97</v>
       </c>
       <c r="C34" s="18">
         <f t="shared" si="0"/>
-        <v>87276.596720000016</v>
+        <v>88236.600298000005</v>
       </c>
       <c r="D34" s="18">
         <f t="shared" si="1"/>
-        <v>7273.0497266666671</v>
+        <v>7353.0500248333337</v>
       </c>
       <c r="E34" s="19">
         <f t="shared" si="2"/>
-        <v>44.16831817813766</v>
+        <v>44.654149948380571</v>
       </c>
       <c r="F34" s="19">
         <f t="shared" si="3"/>
-        <v>22.08415908906883</v>
+        <v>22.327074974190285</v>
       </c>
       <c r="G34" s="19">
         <f t="shared" si="4"/>
-        <v>8.8336636356275324</v>
+        <v>8.9308299896761145</v>
       </c>
       <c r="H34" s="20">
         <f t="shared" si="5"/>
-        <v>41.959902269230774</v>
+        <v>42.421442450961543</v>
       </c>
     </row>
     <row r="35" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A35" s="8">
         <f t="shared" si="6"/>
         <v>28</v>
       </c>
       <c r="B35" s="18">
-        <v>71699.67</v>
+        <v>71064.740000000005</v>
       </c>
       <c r="C35" s="18">
         <f t="shared" si="0"/>
-        <v>87401.897729999997</v>
+        <v>88361.897716000007</v>
       </c>
       <c r="D35" s="18">
         <f t="shared" si="1"/>
-        <v>7283.4914775000007</v>
+        <v>7363.4914763333345</v>
       </c>
       <c r="E35" s="19">
         <f t="shared" si="2"/>
-        <v>44.231729620445343</v>
+        <v>44.717559572874499</v>
       </c>
       <c r="F35" s="19">
         <f t="shared" si="3"/>
-        <v>22.115864810222671</v>
+        <v>22.35877978643725</v>
       </c>
       <c r="G35" s="19">
         <f t="shared" si="4"/>
-        <v>8.8463459240890678</v>
+        <v>8.9435119145749002</v>
       </c>
       <c r="H35" s="20">
         <f t="shared" si="5"/>
-        <v>42.020143139423077</v>
+        <v>42.481681594230771</v>
       </c>
     </row>
     <row r="36" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A36" s="8">
         <f t="shared" si="6"/>
         <v>29</v>
       </c>
       <c r="B36" s="18">
-        <v>71794.850000000006</v>
+        <v>71158.05</v>
       </c>
       <c r="C36" s="18">
         <f t="shared" si="0"/>
-        <v>87517.922150000013</v>
+        <v>88477.919370000003</v>
       </c>
       <c r="D36" s="18">
         <f t="shared" si="1"/>
-        <v>7293.1601791666681</v>
+        <v>7373.1599475000012</v>
       </c>
       <c r="E36" s="19">
         <f t="shared" si="2"/>
-        <v>44.290446432186243</v>
+        <v>44.776274984817817</v>
       </c>
       <c r="F36" s="19">
         <f t="shared" si="3"/>
-        <v>22.145223216093122</v>
+        <v>22.388137492408909</v>
       </c>
       <c r="G36" s="19">
         <f t="shared" si="4"/>
-        <v>8.8580892864372487</v>
+        <v>8.9552549969635642</v>
       </c>
       <c r="H36" s="20">
         <f t="shared" si="5"/>
-        <v>42.075924110576928</v>
+        <v>42.537461235576927</v>
       </c>
     </row>
     <row r="37" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A37" s="8">
         <f t="shared" si="6"/>
         <v>30</v>
       </c>
       <c r="B37" s="18">
-        <v>71883.09</v>
+        <v>71244.56</v>
       </c>
       <c r="C37" s="18">
         <f t="shared" si="0"/>
-        <v>87625.486709999997</v>
+        <v>88585.485904000001</v>
       </c>
       <c r="D37" s="18">
         <f t="shared" si="1"/>
-        <v>7302.1238924999998</v>
+        <v>7382.1238253333331</v>
       </c>
       <c r="E37" s="19">
         <f t="shared" si="2"/>
-        <v>44.344881938259107</v>
+        <v>44.830711489878546</v>
       </c>
       <c r="F37" s="19">
         <f t="shared" si="3"/>
-        <v>22.172440969129553</v>
+        <v>22.415355744939273</v>
       </c>
       <c r="G37" s="19">
         <f t="shared" si="4"/>
-        <v>8.8689763876518217</v>
+        <v>8.9661422979757095</v>
       </c>
       <c r="H37" s="20">
         <f t="shared" si="5"/>
-        <v>42.12763784134615</v>
+        <v>42.589175915384615</v>
       </c>
     </row>
     <row r="38" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A38" s="8">
         <f t="shared" si="6"/>
         <v>31</v>
       </c>
       <c r="B38" s="18">
-        <v>71964.759999999995</v>
+        <v>71324.63</v>
       </c>
       <c r="C38" s="18">
         <f t="shared" si="0"/>
-        <v>87725.042440000005</v>
+        <v>88685.044942000008</v>
       </c>
       <c r="D38" s="18">
         <f t="shared" si="1"/>
-        <v>7310.4202033333331</v>
+        <v>7390.4204118333337</v>
       </c>
       <c r="E38" s="19">
         <f t="shared" si="2"/>
-        <v>44.395264392712555</v>
+        <v>44.881095618421057</v>
       </c>
       <c r="F38" s="19">
         <f t="shared" si="3"/>
-        <v>22.197632196356277</v>
+        <v>22.440547809210528</v>
       </c>
       <c r="G38" s="19">
         <f t="shared" si="4"/>
-        <v>8.8790528785425114</v>
+        <v>8.9762191236842117</v>
       </c>
       <c r="H38" s="20">
         <f t="shared" si="5"/>
-        <v>42.175501173076924</v>
+        <v>42.637040837500003</v>
       </c>
     </row>
     <row r="39" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A39" s="8">
         <f t="shared" si="6"/>
         <v>32</v>
       </c>
       <c r="B39" s="18">
-        <v>72040.41</v>
+        <v>71398.789999999994</v>
       </c>
       <c r="C39" s="18">
         <f t="shared" si="0"/>
-        <v>87817.259790000011</v>
+        <v>88777.255485999995</v>
       </c>
       <c r="D39" s="18">
         <f t="shared" si="1"/>
-        <v>7318.1049825000009</v>
+        <v>7398.1046238333329</v>
       </c>
       <c r="E39" s="19">
         <f t="shared" si="2"/>
-        <v>44.441933092105266</v>
+        <v>44.92776087348178</v>
       </c>
       <c r="F39" s="19">
         <f t="shared" si="3"/>
-        <v>22.220966546052633</v>
+        <v>22.46388043674089</v>
       </c>
       <c r="G39" s="19">
         <f t="shared" si="4"/>
-        <v>8.8883866184210536</v>
+        <v>8.9855521746963554</v>
       </c>
       <c r="H39" s="20">
         <f t="shared" si="5"/>
-        <v>42.219836437500007</v>
+        <v>42.681372829807692</v>
       </c>
     </row>
     <row r="40" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A40" s="8">
         <f t="shared" si="6"/>
         <v>33</v>
       </c>
       <c r="B40" s="18">
-        <v>72110.429999999993</v>
+        <v>71467.44</v>
       </c>
       <c r="C40" s="18">
         <f t="shared" si="0"/>
-        <v>87902.614170000001</v>
+        <v>88862.614896000014</v>
       </c>
       <c r="D40" s="18">
         <f t="shared" si="1"/>
-        <v>7325.2178475000001</v>
+        <v>7405.2179080000005</v>
       </c>
       <c r="E40" s="19">
         <f t="shared" si="2"/>
-        <v>44.485128628542512</v>
+        <v>44.970958955465591</v>
       </c>
       <c r="F40" s="19">
         <f t="shared" si="3"/>
-        <v>22.242564314271256</v>
+        <v>22.485479477732795</v>
       </c>
       <c r="G40" s="19">
         <f t="shared" si="4"/>
-        <v>8.8970257257085024</v>
+        <v>8.9941917910931188</v>
       </c>
       <c r="H40" s="20">
         <f t="shared" si="5"/>
-        <v>42.260872197115383</v>
+        <v>42.722411007692315</v>
       </c>
     </row>
     <row r="41" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A41" s="8">
         <f t="shared" si="6"/>
         <v>34</v>
       </c>
       <c r="B41" s="18">
-        <v>72175.31</v>
+        <v>71531.05</v>
       </c>
       <c r="C41" s="18">
         <f t="shared" si="0"/>
-        <v>87981.70289</v>
+        <v>88941.707570000013</v>
       </c>
       <c r="D41" s="18">
         <f t="shared" si="1"/>
-        <v>7331.8085741666664</v>
+        <v>7411.8089641666675</v>
       </c>
       <c r="E41" s="19">
         <f t="shared" si="2"/>
-        <v>44.525153284412958</v>
+        <v>45.010985612348186</v>
       </c>
       <c r="F41" s="19">
         <f t="shared" si="3"/>
-        <v>22.262576642206479</v>
+        <v>22.505492806174093</v>
       </c>
       <c r="G41" s="19">
         <f t="shared" si="4"/>
-        <v>8.905030656882591</v>
+        <v>9.0021971224696369</v>
       </c>
       <c r="H41" s="20">
         <f t="shared" si="5"/>
-        <v>42.298895620192305</v>
+        <v>42.760436331730773</v>
       </c>
     </row>
     <row r="42" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A42" s="21">
         <f t="shared" si="6"/>
         <v>35</v>
       </c>
       <c r="B42" s="22">
-        <v>72235.33</v>
+        <v>71589.89</v>
       </c>
       <c r="C42" s="22">
         <f t="shared" si="0"/>
-        <v>88054.867270000002</v>
+        <v>89014.86922600001</v>
       </c>
       <c r="D42" s="22">
         <f t="shared" si="1"/>
-        <v>7337.9056058333335</v>
+        <v>7417.9057688333332</v>
       </c>
       <c r="E42" s="23">
         <f t="shared" si="2"/>
-        <v>44.562179792510122</v>
+        <v>45.048010741902836</v>
       </c>
       <c r="F42" s="23">
         <f t="shared" si="3"/>
-        <v>22.281089896255061</v>
+        <v>22.524005370951418</v>
       </c>
       <c r="G42" s="23">
         <f t="shared" si="4"/>
-        <v>8.9124359585020247</v>
+        <v>9.0096021483805675</v>
       </c>
       <c r="H42" s="24">
         <f t="shared" si="5"/>
-        <v>42.334070802884618</v>
+        <v>42.795610204807694</v>
       </c>
     </row>
   </sheetData>
   <dataConsolidate/>
   <mergeCells count="3">
     <mergeCell ref="B4:C4"/>
     <mergeCell ref="E4:H4"/>
     <mergeCell ref="E5:G5"/>
   </mergeCells>
   <pageMargins left="0.39370078740157483" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0">
     <oddFooter>&amp;L&amp;"Calibri,Standaard"&amp;F</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <dimension ref="A1:H43"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.88671875" defaultRowHeight="13.8" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="1" width="6.44140625" style="2" bestFit="1" customWidth="1"/>
     <col min="2" max="4" width="15.33203125" style="2" customWidth="1"/>
     <col min="5" max="8" width="12.33203125" style="2" customWidth="1"/>
     <col min="9" max="16384" width="8.88671875" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A1" s="1" t="s">
         <v>7</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="2" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A2" s="4"/>
       <c r="D2" s="3">
         <f>Inhoud!B4</f>
-        <v>46054</v>
+        <v>46235</v>
       </c>
     </row>
     <row r="3" spans="1:8" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A3" s="1"/>
       <c r="B3" s="1"/>
       <c r="C3" s="5" t="s">
         <v>1</v>
       </c>
       <c r="D3" s="33">
         <f>Inhoud!B6</f>
-        <v>1.2190000000000001</v>
+        <v>1.2434000000000001</v>
       </c>
     </row>
     <row r="4" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A4" s="6"/>
       <c r="B4" s="41" t="s">
         <v>2</v>
       </c>
       <c r="C4" s="42"/>
       <c r="D4" s="7" t="s">
         <v>3</v>
       </c>
       <c r="E4" s="41" t="s">
         <v>4</v>
       </c>
       <c r="F4" s="43"/>
       <c r="G4" s="43"/>
       <c r="H4" s="42"/>
     </row>
     <row r="5" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A5" s="8"/>
       <c r="B5" s="9">
         <v>1</v>
       </c>
       <c r="C5" s="10"/>
       <c r="D5" s="10"/>
       <c r="E5" s="44" t="s">
         <v>5</v>
       </c>
       <c r="F5" s="45"/>
       <c r="G5" s="46"/>
       <c r="H5" s="11" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="6" spans="1:8" s="17" customFormat="1" x14ac:dyDescent="0.3">
       <c r="A6" s="12"/>
       <c r="B6" s="14" t="s">
         <v>76</v>
       </c>
       <c r="C6" s="13">
         <f>D2</f>
-        <v>46054</v>
+        <v>46235</v>
       </c>
       <c r="D6" s="13">
         <f>C6</f>
-        <v>46054</v>
+        <v>46235</v>
       </c>
       <c r="E6" s="14">
         <v>1</v>
       </c>
       <c r="F6" s="15">
         <v>0.5</v>
       </c>
       <c r="G6" s="16">
         <v>0.2</v>
       </c>
       <c r="H6" s="12"/>
     </row>
     <row r="7" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A7" s="8">
         <v>0</v>
       </c>
       <c r="B7" s="27">
         <v>22591.66</v>
       </c>
       <c r="C7" s="18">
         <f>B7*$D$3</f>
-        <v>27539.233540000001</v>
+        <v>28090.470044000002</v>
       </c>
       <c r="D7" s="18">
         <f t="shared" ref="D7:D42" si="0">B7/12*$D$3</f>
-        <v>2294.9361283333333</v>
+        <v>2340.8725036666669</v>
       </c>
       <c r="E7" s="19">
         <f t="shared" ref="E7:E42" si="1">C7/1976</f>
-        <v>13.93685907894737</v>
+        <v>14.215824921052633</v>
       </c>
       <c r="F7" s="19">
         <f>E7/2</f>
-        <v>6.9684295394736848</v>
+        <v>7.1079124605263164</v>
       </c>
       <c r="G7" s="19">
         <f>E7/5</f>
-        <v>2.787371815789474</v>
+        <v>2.8431649842105267</v>
       </c>
       <c r="H7" s="20">
         <f>C7/2080</f>
-        <v>13.240016125</v>
+        <v>13.505033675</v>
       </c>
     </row>
     <row r="8" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A8" s="8">
         <f>A7+1</f>
         <v>1</v>
       </c>
       <c r="B8" s="27">
         <v>22873.33</v>
       </c>
       <c r="C8" s="18">
         <f t="shared" ref="C8:C42" si="2">B8*$D$3</f>
-        <v>27882.589270000004</v>
+        <v>28440.698522000002</v>
       </c>
       <c r="D8" s="18">
         <f t="shared" si="0"/>
-        <v>2323.5491058333337</v>
+        <v>2370.0582101666669</v>
       </c>
       <c r="E8" s="19">
         <f t="shared" si="1"/>
-        <v>14.110622100202431</v>
+        <v>14.393066053643725</v>
       </c>
       <c r="F8" s="19">
         <f t="shared" ref="F8:F42" si="3">E8/2</f>
-        <v>7.0553110501012153</v>
+        <v>7.1965330268218626</v>
       </c>
       <c r="G8" s="19">
         <f t="shared" ref="G8:G42" si="4">E8/5</f>
-        <v>2.822124420040486</v>
+        <v>2.8786132107287452</v>
       </c>
       <c r="H8" s="20">
         <f t="shared" ref="H8:H42" si="5">C8/2080</f>
-        <v>13.40509099519231</v>
+        <v>13.673412750961539</v>
       </c>
     </row>
     <row r="9" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A9" s="8">
         <f t="shared" ref="A9:A42" si="6">A8+1</f>
         <v>2</v>
       </c>
       <c r="B9" s="18">
         <v>23154.51</v>
       </c>
       <c r="C9" s="18">
         <f t="shared" si="2"/>
-        <v>28225.347689999999</v>
+        <v>28790.317734</v>
       </c>
       <c r="D9" s="18">
         <f t="shared" si="0"/>
-        <v>2352.1123075</v>
+        <v>2399.1931445</v>
       </c>
       <c r="E9" s="19">
         <f t="shared" si="1"/>
-        <v>14.284082839068825</v>
+        <v>14.569998853238866</v>
       </c>
       <c r="F9" s="19">
         <f t="shared" si="3"/>
-        <v>7.1420414195344124</v>
+        <v>7.2849994266194331</v>
       </c>
       <c r="G9" s="19">
         <f t="shared" si="4"/>
-        <v>2.8568165678137651</v>
+        <v>2.9139997706477732</v>
       </c>
       <c r="H9" s="20">
         <f t="shared" si="5"/>
-        <v>13.569878697115383</v>
+        <v>13.841498910576924</v>
       </c>
     </row>
     <row r="10" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A10" s="8">
         <f t="shared" si="6"/>
         <v>3</v>
       </c>
       <c r="B10" s="18">
         <v>23436.17</v>
       </c>
       <c r="C10" s="18">
         <f t="shared" si="2"/>
-        <v>28568.69123</v>
+        <v>29140.533778000001</v>
       </c>
       <c r="D10" s="18">
         <f t="shared" si="0"/>
-        <v>2380.7242691666665</v>
+        <v>2428.3778148333336</v>
       </c>
       <c r="E10" s="19">
         <f t="shared" si="1"/>
-        <v>14.457839691295547</v>
+        <v>14.747233693319838</v>
       </c>
       <c r="F10" s="19">
         <f t="shared" si="3"/>
-        <v>7.2289198456477735</v>
+        <v>7.3736168466599192</v>
       </c>
       <c r="G10" s="19">
         <f t="shared" si="4"/>
-        <v>2.8915679382591093</v>
+        <v>2.9494467386639678</v>
       </c>
       <c r="H10" s="20">
         <f t="shared" si="5"/>
-        <v>13.73494770673077</v>
+        <v>14.009872008653847</v>
       </c>
     </row>
     <row r="11" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A11" s="8">
         <f t="shared" si="6"/>
         <v>4</v>
       </c>
       <c r="B11" s="18">
         <v>23767.23</v>
       </c>
       <c r="C11" s="18">
         <f t="shared" si="2"/>
-        <v>28972.253370000002</v>
+        <v>29552.173782000002</v>
       </c>
       <c r="D11" s="18">
         <f t="shared" si="0"/>
-        <v>2414.3544475000003</v>
+        <v>2462.6811485000003</v>
       </c>
       <c r="E11" s="19">
         <f t="shared" si="1"/>
-        <v>14.662071543522268</v>
+        <v>14.95555353340081</v>
       </c>
       <c r="F11" s="19">
         <f t="shared" si="3"/>
-        <v>7.3310357717611341</v>
+        <v>7.4777767667004049</v>
       </c>
       <c r="G11" s="19">
         <f t="shared" si="4"/>
-        <v>2.9324143087044536</v>
+        <v>2.9911107066801619</v>
       </c>
       <c r="H11" s="20">
         <f t="shared" si="5"/>
-        <v>13.928967966346155</v>
+        <v>14.20777585673077</v>
       </c>
     </row>
     <row r="12" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A12" s="8">
         <f t="shared" si="6"/>
         <v>5</v>
       </c>
       <c r="B12" s="18">
         <v>24011.59</v>
       </c>
       <c r="C12" s="18">
         <f t="shared" si="2"/>
-        <v>29270.128210000003</v>
+        <v>29856.011006000001</v>
       </c>
       <c r="D12" s="18">
         <f t="shared" si="0"/>
-        <v>2439.1773508333335</v>
+        <v>2488.000917166667</v>
       </c>
       <c r="E12" s="19">
         <f t="shared" si="1"/>
-        <v>14.812817920040487</v>
+        <v>15.109317310728745</v>
       </c>
       <c r="F12" s="19">
         <f t="shared" si="3"/>
-        <v>7.4064089600202436</v>
+        <v>7.5546586553643724</v>
       </c>
       <c r="G12" s="19">
         <f t="shared" si="4"/>
-        <v>2.9625635840080973</v>
+        <v>3.021863462145749</v>
       </c>
       <c r="H12" s="20">
         <f t="shared" si="5"/>
-        <v>14.072177024038464</v>
+        <v>14.353851445192308</v>
       </c>
     </row>
     <row r="13" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A13" s="8">
         <f t="shared" si="6"/>
         <v>6</v>
       </c>
       <c r="B13" s="18">
         <v>24895.68</v>
       </c>
       <c r="C13" s="18">
         <f t="shared" si="2"/>
-        <v>30347.833920000001</v>
+        <v>30955.288512000003</v>
       </c>
       <c r="D13" s="18">
         <f t="shared" si="0"/>
-        <v>2528.9861599999999</v>
+        <v>2579.6073759999999</v>
       </c>
       <c r="E13" s="19">
         <f t="shared" si="1"/>
-        <v>15.358215546558705</v>
+        <v>15.665631838056681</v>
       </c>
       <c r="F13" s="19">
         <f t="shared" si="3"/>
-        <v>7.6791077732793527</v>
+        <v>7.8328159190283406</v>
       </c>
       <c r="G13" s="19">
         <f t="shared" si="4"/>
-        <v>3.0716431093117409</v>
+        <v>3.1331263676113363</v>
       </c>
       <c r="H13" s="20">
         <f t="shared" si="5"/>
-        <v>14.590304769230769</v>
+        <v>14.882350246153848</v>
       </c>
     </row>
     <row r="14" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A14" s="8">
         <f t="shared" si="6"/>
         <v>7</v>
       </c>
       <c r="B14" s="18">
         <v>25059.42</v>
       </c>
       <c r="C14" s="18">
         <f t="shared" si="2"/>
-        <v>30547.432980000001</v>
+        <v>31158.882827999998</v>
       </c>
       <c r="D14" s="18">
         <f t="shared" si="0"/>
-        <v>2545.6194150000001</v>
+        <v>2596.5735690000001</v>
       </c>
       <c r="E14" s="19">
         <f t="shared" si="1"/>
-        <v>15.45922721659919</v>
+        <v>15.768665398785425</v>
       </c>
       <c r="F14" s="19">
         <f t="shared" si="3"/>
-        <v>7.7296136082995952</v>
+        <v>7.8843326993927123</v>
       </c>
       <c r="G14" s="19">
         <f t="shared" si="4"/>
-        <v>3.0918454433198379</v>
+        <v>3.1537330797570848</v>
       </c>
       <c r="H14" s="20">
         <f t="shared" si="5"/>
-        <v>14.686265855769232</v>
+        <v>14.980232128846152</v>
       </c>
     </row>
     <row r="15" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A15" s="8">
         <f t="shared" si="6"/>
         <v>8</v>
       </c>
       <c r="B15" s="18">
         <v>26024.18</v>
       </c>
       <c r="C15" s="18">
         <f t="shared" si="2"/>
-        <v>31723.475420000002</v>
+        <v>32358.465412000001</v>
       </c>
       <c r="D15" s="18">
         <f t="shared" si="0"/>
-        <v>2643.6229516666672</v>
+        <v>2696.5387843333338</v>
       </c>
       <c r="E15" s="19">
         <f t="shared" si="1"/>
-        <v>16.054390394736842</v>
+        <v>16.375741605263158</v>
       </c>
       <c r="F15" s="19">
         <f t="shared" si="3"/>
-        <v>8.027195197368421</v>
+        <v>8.1878708026315792</v>
       </c>
       <c r="G15" s="19">
         <f t="shared" si="4"/>
-        <v>3.2108780789473683</v>
+        <v>3.2751483210526318</v>
       </c>
       <c r="H15" s="20">
         <f t="shared" si="5"/>
-        <v>15.251670875000002</v>
+        <v>15.556954525</v>
       </c>
     </row>
     <row r="16" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A16" s="8">
         <f t="shared" si="6"/>
         <v>9</v>
       </c>
       <c r="B16" s="18">
         <v>26107.24</v>
       </c>
       <c r="C16" s="18">
         <f t="shared" si="2"/>
-        <v>31824.725560000003</v>
+        <v>32461.742216000002</v>
       </c>
       <c r="D16" s="18">
         <f t="shared" si="0"/>
-        <v>2652.0604633333337</v>
+        <v>2705.1451846666669</v>
       </c>
       <c r="E16" s="19">
         <f t="shared" si="1"/>
-        <v>16.105630344129555</v>
+        <v>16.428007194331986</v>
       </c>
       <c r="F16" s="19">
         <f t="shared" si="3"/>
-        <v>8.0528151720647774</v>
+        <v>8.214003597165993</v>
       </c>
       <c r="G16" s="19">
         <f t="shared" si="4"/>
-        <v>3.2211260688259111</v>
+        <v>3.2856014388663972</v>
       </c>
       <c r="H16" s="20">
         <f t="shared" si="5"/>
-        <v>15.300348826923079</v>
+        <v>15.606606834615386</v>
       </c>
     </row>
     <row r="17" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A17" s="8">
         <f t="shared" si="6"/>
         <v>10</v>
       </c>
       <c r="B17" s="18">
         <v>27152.69</v>
       </c>
       <c r="C17" s="18">
         <f t="shared" si="2"/>
-        <v>33099.129110000002</v>
+        <v>33761.654746</v>
       </c>
       <c r="D17" s="18">
         <f t="shared" si="0"/>
-        <v>2758.2607591666665</v>
+        <v>2813.471228833333</v>
       </c>
       <c r="E17" s="19">
         <f t="shared" si="1"/>
-        <v>16.750571411943319</v>
+        <v>17.085857664979756</v>
       </c>
       <c r="F17" s="19">
         <f t="shared" si="3"/>
-        <v>8.3752857059716597</v>
+        <v>8.5429288324898778</v>
       </c>
       <c r="G17" s="19">
         <f t="shared" si="4"/>
-        <v>3.350114282388664</v>
+        <v>3.4171715329959511</v>
       </c>
       <c r="H17" s="20">
         <f t="shared" si="5"/>
-        <v>15.913042841346154</v>
+        <v>16.231564781730768</v>
       </c>
     </row>
     <row r="18" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A18" s="8">
         <f t="shared" si="6"/>
         <v>11</v>
       </c>
       <c r="B18" s="18">
         <v>27155.59</v>
       </c>
       <c r="C18" s="18">
         <f t="shared" si="2"/>
-        <v>33102.664210000003</v>
+        <v>33765.260606000003</v>
       </c>
       <c r="D18" s="18">
         <f t="shared" si="0"/>
-        <v>2758.5553508333333</v>
+        <v>2813.7717171666668</v>
       </c>
       <c r="E18" s="19">
         <f t="shared" si="1"/>
-        <v>16.752360430161946</v>
+        <v>17.087682492914983</v>
       </c>
       <c r="F18" s="19">
         <f t="shared" si="3"/>
-        <v>8.3761802150809732</v>
+        <v>8.5438412464574913</v>
       </c>
       <c r="G18" s="19">
         <f t="shared" si="4"/>
-        <v>3.3504720860323891</v>
+        <v>3.4175364985829964</v>
       </c>
       <c r="H18" s="20">
         <f t="shared" si="5"/>
-        <v>15.914742408653847</v>
+        <v>16.233298368269232</v>
       </c>
     </row>
     <row r="19" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A19" s="8">
         <f t="shared" si="6"/>
         <v>12</v>
       </c>
       <c r="B19" s="18">
         <v>28281.18</v>
       </c>
       <c r="C19" s="18">
         <f t="shared" si="2"/>
-        <v>34474.758420000006</v>
+        <v>35164.819212000002</v>
       </c>
       <c r="D19" s="18">
         <f t="shared" si="0"/>
-        <v>2872.8965349999999</v>
+        <v>2930.401601</v>
       </c>
       <c r="E19" s="19">
         <f t="shared" si="1"/>
-        <v>17.446740091093119</v>
+        <v>17.795961139676116</v>
       </c>
       <c r="F19" s="19">
         <f t="shared" si="3"/>
-        <v>8.7233700455465595</v>
+        <v>8.8979805698380581</v>
       </c>
       <c r="G19" s="19">
         <f t="shared" si="4"/>
-        <v>3.4893480182186236</v>
+        <v>3.5591922279352231</v>
       </c>
       <c r="H19" s="20">
         <f t="shared" si="5"/>
-        <v>16.574403086538464</v>
+        <v>16.906163082692309</v>
       </c>
     </row>
     <row r="20" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A20" s="8">
         <f t="shared" si="6"/>
         <v>13</v>
       </c>
       <c r="B20" s="18">
         <v>28281.18</v>
       </c>
       <c r="C20" s="18">
         <f t="shared" si="2"/>
-        <v>34474.758420000006</v>
+        <v>35164.819212000002</v>
       </c>
       <c r="D20" s="18">
         <f t="shared" si="0"/>
-        <v>2872.8965349999999</v>
+        <v>2930.401601</v>
       </c>
       <c r="E20" s="19">
         <f t="shared" si="1"/>
-        <v>17.446740091093119</v>
+        <v>17.795961139676116</v>
       </c>
       <c r="F20" s="19">
         <f t="shared" si="3"/>
-        <v>8.7233700455465595</v>
+        <v>8.8979805698380581</v>
       </c>
       <c r="G20" s="19">
         <f t="shared" si="4"/>
-        <v>3.4893480182186236</v>
+        <v>3.5591922279352231</v>
       </c>
       <c r="H20" s="20">
         <f t="shared" si="5"/>
-        <v>16.574403086538464</v>
+        <v>16.906163082692309</v>
       </c>
     </row>
     <row r="21" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A21" s="8">
         <f t="shared" si="6"/>
         <v>14</v>
       </c>
       <c r="B21" s="18">
         <v>29409.69</v>
       </c>
       <c r="C21" s="18">
         <f t="shared" si="2"/>
-        <v>35850.412109999997</v>
+        <v>36568.008545999997</v>
       </c>
       <c r="D21" s="18">
         <f t="shared" si="0"/>
-        <v>2987.5343425000001</v>
+        <v>3047.3340455000002</v>
       </c>
       <c r="E21" s="19">
         <f t="shared" si="1"/>
-        <v>18.142921108299593</v>
+        <v>18.50607719939271</v>
       </c>
       <c r="F21" s="19">
         <f t="shared" si="3"/>
-        <v>9.0714605541497964</v>
+        <v>9.2530385996963549</v>
       </c>
       <c r="G21" s="19">
         <f t="shared" si="4"/>
-        <v>3.6285842216599185</v>
+        <v>3.701215439878542</v>
       </c>
       <c r="H21" s="20">
         <f t="shared" si="5"/>
-        <v>17.235775052884613</v>
+        <v>17.580773339423075</v>
       </c>
     </row>
     <row r="22" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A22" s="8">
         <f t="shared" si="6"/>
         <v>15</v>
       </c>
       <c r="B22" s="18">
         <v>29409.69</v>
       </c>
       <c r="C22" s="18">
         <f t="shared" si="2"/>
-        <v>35850.412109999997</v>
+        <v>36568.008545999997</v>
       </c>
       <c r="D22" s="18">
         <f t="shared" si="0"/>
-        <v>2987.5343425000001</v>
+        <v>3047.3340455000002</v>
       </c>
       <c r="E22" s="19">
         <f t="shared" si="1"/>
-        <v>18.142921108299593</v>
+        <v>18.50607719939271</v>
       </c>
       <c r="F22" s="19">
         <f t="shared" si="3"/>
-        <v>9.0714605541497964</v>
+        <v>9.2530385996963549</v>
       </c>
       <c r="G22" s="19">
         <f t="shared" si="4"/>
-        <v>3.6285842216599185</v>
+        <v>3.701215439878542</v>
       </c>
       <c r="H22" s="20">
         <f t="shared" si="5"/>
-        <v>17.235775052884613</v>
+        <v>17.580773339423075</v>
       </c>
     </row>
     <row r="23" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A23" s="8">
         <f t="shared" si="6"/>
         <v>16</v>
       </c>
       <c r="B23" s="18">
         <v>29888.080000000002</v>
       </c>
       <c r="C23" s="18">
         <f t="shared" si="2"/>
-        <v>36433.569520000005</v>
+        <v>37162.838672000005</v>
       </c>
       <c r="D23" s="18">
         <f t="shared" si="0"/>
-        <v>3036.1307933333337</v>
+        <v>3096.9032226666673</v>
       </c>
       <c r="E23" s="19">
         <f t="shared" si="1"/>
-        <v>18.438041255060732</v>
+        <v>18.807104591093122</v>
       </c>
       <c r="F23" s="19">
         <f t="shared" si="3"/>
-        <v>9.2190206275303659</v>
+        <v>9.4035522955465609</v>
       </c>
       <c r="G23" s="19">
         <f t="shared" si="4"/>
-        <v>3.6876082510121462</v>
+        <v>3.7614209182186245</v>
       </c>
       <c r="H23" s="20">
         <f t="shared" si="5"/>
-        <v>17.516139192307694</v>
+        <v>17.866749361538464</v>
       </c>
     </row>
     <row r="24" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A24" s="8">
         <f t="shared" si="6"/>
         <v>17</v>
       </c>
       <c r="B24" s="18">
         <v>29888.080000000002</v>
       </c>
       <c r="C24" s="18">
         <f t="shared" si="2"/>
-        <v>36433.569520000005</v>
+        <v>37162.838672000005</v>
       </c>
       <c r="D24" s="18">
         <f t="shared" si="0"/>
-        <v>3036.1307933333337</v>
+        <v>3096.9032226666673</v>
       </c>
       <c r="E24" s="19">
         <f t="shared" si="1"/>
-        <v>18.438041255060732</v>
+        <v>18.807104591093122</v>
       </c>
       <c r="F24" s="19">
         <f t="shared" si="3"/>
-        <v>9.2190206275303659</v>
+        <v>9.4035522955465609</v>
       </c>
       <c r="G24" s="19">
         <f t="shared" si="4"/>
-        <v>3.6876082510121462</v>
+        <v>3.7614209182186245</v>
       </c>
       <c r="H24" s="20">
         <f t="shared" si="5"/>
-        <v>17.516139192307694</v>
+        <v>17.866749361538464</v>
       </c>
     </row>
     <row r="25" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A25" s="8">
         <f t="shared" si="6"/>
         <v>18</v>
       </c>
       <c r="B25" s="18">
         <v>31016.58</v>
       </c>
       <c r="C25" s="18">
         <f t="shared" si="2"/>
-        <v>37809.211020000002</v>
+        <v>38566.015572000004</v>
       </c>
       <c r="D25" s="18">
         <f t="shared" si="0"/>
-        <v>3150.7675850000005</v>
+        <v>3213.8346310000002</v>
       </c>
       <c r="E25" s="19">
         <f t="shared" si="1"/>
-        <v>19.134216103238867</v>
+        <v>19.517214358299597</v>
       </c>
       <c r="F25" s="19">
         <f t="shared" si="3"/>
-        <v>9.5671080516194333</v>
+        <v>9.7586071791497986</v>
       </c>
       <c r="G25" s="19">
         <f t="shared" si="4"/>
-        <v>3.8268432206477732</v>
+        <v>3.9034428716599194</v>
       </c>
       <c r="H25" s="20">
         <f t="shared" si="5"/>
-        <v>18.177505298076923</v>
+        <v>18.541353640384617</v>
       </c>
     </row>
     <row r="26" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A26" s="8">
         <f t="shared" si="6"/>
         <v>19</v>
       </c>
       <c r="B26" s="18">
         <v>31016.58</v>
       </c>
       <c r="C26" s="18">
         <f t="shared" si="2"/>
-        <v>37809.211020000002</v>
+        <v>38566.015572000004</v>
       </c>
       <c r="D26" s="18">
         <f t="shared" si="0"/>
-        <v>3150.7675850000005</v>
+        <v>3213.8346310000002</v>
       </c>
       <c r="E26" s="19">
         <f t="shared" si="1"/>
-        <v>19.134216103238867</v>
+        <v>19.517214358299597</v>
       </c>
       <c r="F26" s="19">
         <f t="shared" si="3"/>
-        <v>9.5671080516194333</v>
+        <v>9.7586071791497986</v>
       </c>
       <c r="G26" s="19">
         <f t="shared" si="4"/>
-        <v>3.8268432206477732</v>
+        <v>3.9034428716599194</v>
       </c>
       <c r="H26" s="20">
         <f t="shared" si="5"/>
-        <v>18.177505298076923</v>
+        <v>18.541353640384617</v>
       </c>
     </row>
     <row r="27" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A27" s="8">
         <f t="shared" si="6"/>
         <v>20</v>
       </c>
       <c r="B27" s="18">
         <v>32145.09</v>
       </c>
       <c r="C27" s="18">
         <f t="shared" si="2"/>
-        <v>39184.864710000002</v>
+        <v>39969.204905999999</v>
       </c>
       <c r="D27" s="18">
         <f t="shared" si="0"/>
-        <v>3265.4053925000003</v>
+        <v>3330.7670755000004</v>
       </c>
       <c r="E27" s="19">
         <f t="shared" si="1"/>
-        <v>19.830397120445344</v>
+        <v>20.227330418016194</v>
       </c>
       <c r="F27" s="19">
         <f t="shared" si="3"/>
-        <v>9.915198560222672</v>
+        <v>10.113665209008097</v>
       </c>
       <c r="G27" s="19">
         <f t="shared" si="4"/>
-        <v>3.9660794240890689</v>
+        <v>4.0454660836032392</v>
       </c>
       <c r="H27" s="20">
         <f t="shared" si="5"/>
-        <v>18.838877264423079</v>
+        <v>19.215963897115383</v>
       </c>
     </row>
     <row r="28" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A28" s="8">
         <f t="shared" si="6"/>
         <v>21</v>
       </c>
       <c r="B28" s="18">
         <v>32145.09</v>
       </c>
       <c r="C28" s="18">
         <f t="shared" si="2"/>
-        <v>39184.864710000002</v>
+        <v>39969.204905999999</v>
       </c>
       <c r="D28" s="18">
         <f t="shared" si="0"/>
-        <v>3265.4053925000003</v>
+        <v>3330.7670755000004</v>
       </c>
       <c r="E28" s="19">
         <f t="shared" si="1"/>
-        <v>19.830397120445344</v>
+        <v>20.227330418016194</v>
       </c>
       <c r="F28" s="19">
         <f t="shared" si="3"/>
-        <v>9.915198560222672</v>
+        <v>10.113665209008097</v>
       </c>
       <c r="G28" s="19">
         <f t="shared" si="4"/>
-        <v>3.9660794240890689</v>
+        <v>4.0454660836032392</v>
       </c>
       <c r="H28" s="20">
         <f t="shared" si="5"/>
-        <v>18.838877264423079</v>
+        <v>19.215963897115383</v>
       </c>
     </row>
     <row r="29" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A29" s="8">
         <f t="shared" si="6"/>
         <v>22</v>
       </c>
       <c r="B29" s="18">
         <v>32918.76</v>
       </c>
       <c r="C29" s="18">
         <f t="shared" si="2"/>
-        <v>40127.968440000004</v>
+        <v>40931.186184000006</v>
       </c>
       <c r="D29" s="18">
         <f t="shared" si="0"/>
-        <v>3343.99737</v>
+        <v>3410.932182</v>
       </c>
       <c r="E29" s="19">
         <f t="shared" si="1"/>
-        <v>20.30767633603239</v>
+        <v>20.714163048583</v>
       </c>
       <c r="F29" s="19">
         <f t="shared" si="3"/>
-        <v>10.153838168016195</v>
+        <v>10.3570815242915</v>
       </c>
       <c r="G29" s="19">
         <f t="shared" si="4"/>
-        <v>4.0615352672064784</v>
+        <v>4.1428326097166002</v>
       </c>
       <c r="H29" s="20">
         <f t="shared" si="5"/>
-        <v>19.29229251923077</v>
+        <v>19.678454896153848</v>
       </c>
     </row>
     <row r="30" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A30" s="8">
         <f t="shared" si="6"/>
         <v>23</v>
       </c>
       <c r="B30" s="18">
         <v>33751.980000000003</v>
       </c>
       <c r="C30" s="18">
         <f t="shared" si="2"/>
-        <v>41143.663620000007</v>
+        <v>41967.211932000006</v>
       </c>
       <c r="D30" s="18">
         <f t="shared" si="0"/>
-        <v>3428.6386350000007</v>
+        <v>3497.2676610000008</v>
       </c>
       <c r="E30" s="19">
         <f t="shared" si="1"/>
-        <v>20.821692115384618</v>
+        <v>21.238467576923078</v>
       </c>
       <c r="F30" s="19">
         <f t="shared" si="3"/>
-        <v>10.410846057692309</v>
+        <v>10.619233788461539</v>
       </c>
       <c r="G30" s="19">
         <f t="shared" si="4"/>
-        <v>4.1643384230769236</v>
+        <v>4.2476935153846158</v>
       </c>
       <c r="H30" s="20">
         <f t="shared" si="5"/>
-        <v>19.780607509615386</v>
+        <v>20.176544198076925</v>
       </c>
     </row>
     <row r="31" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A31" s="8">
         <f t="shared" si="6"/>
         <v>24</v>
       </c>
       <c r="B31" s="18">
         <v>34880.449999999997</v>
       </c>
       <c r="C31" s="18">
         <f t="shared" si="2"/>
-        <v>42519.268550000001</v>
+        <v>43370.35153</v>
       </c>
       <c r="D31" s="18">
         <f t="shared" si="0"/>
-        <v>3543.2723791666667</v>
+        <v>3614.1959608333332</v>
       </c>
       <c r="E31" s="19">
         <f t="shared" si="1"/>
-        <v>21.517848456477733</v>
+        <v>21.948558466599192</v>
       </c>
       <c r="F31" s="19">
         <f t="shared" si="3"/>
-        <v>10.758924228238866</v>
+        <v>10.974279233299596</v>
       </c>
       <c r="G31" s="19">
         <f t="shared" si="4"/>
-        <v>4.3035696912955466</v>
+        <v>4.3897116933198381</v>
       </c>
       <c r="H31" s="20">
         <f t="shared" si="5"/>
-        <v>20.441956033653845</v>
+        <v>20.851130543269232</v>
       </c>
     </row>
     <row r="32" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A32" s="8">
         <f t="shared" si="6"/>
         <v>25</v>
       </c>
       <c r="B32" s="18">
         <v>34943.730000000003</v>
       </c>
       <c r="C32" s="18">
         <f t="shared" si="2"/>
-        <v>42596.406870000006</v>
+        <v>43449.033882000003</v>
       </c>
       <c r="D32" s="18">
         <f t="shared" si="0"/>
-        <v>3549.7005725000008</v>
+        <v>3620.7528235000009</v>
       </c>
       <c r="E32" s="19">
         <f t="shared" si="1"/>
-        <v>21.556886067813767</v>
+        <v>21.988377470647777</v>
       </c>
       <c r="F32" s="19">
         <f t="shared" si="3"/>
-        <v>10.778443033906884</v>
+        <v>10.994188735323888</v>
       </c>
       <c r="G32" s="19">
         <f t="shared" si="4"/>
-        <v>4.3113772135627535</v>
+        <v>4.3976754941295555</v>
       </c>
       <c r="H32" s="20">
         <f t="shared" si="5"/>
-        <v>20.47904176442308</v>
+        <v>20.888958597115387</v>
       </c>
     </row>
     <row r="33" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A33" s="8">
         <f t="shared" si="6"/>
         <v>26</v>
       </c>
       <c r="B33" s="18">
         <v>35002.370000000003</v>
       </c>
       <c r="C33" s="18">
         <f t="shared" si="2"/>
-        <v>42667.889030000006</v>
+        <v>43521.946858000003</v>
       </c>
       <c r="D33" s="18">
         <f t="shared" si="0"/>
-        <v>3555.6574191666668</v>
+        <v>3626.8289048333336</v>
       </c>
       <c r="E33" s="19">
         <f t="shared" si="1"/>
-        <v>21.593061250000002</v>
+        <v>22.02527675</v>
       </c>
       <c r="F33" s="19">
         <f t="shared" si="3"/>
-        <v>10.796530625000001</v>
+        <v>11.012638375</v>
       </c>
       <c r="G33" s="19">
         <f t="shared" si="4"/>
-        <v>4.3186122500000002</v>
+        <v>4.4050553499999996</v>
       </c>
       <c r="H33" s="20">
         <f t="shared" si="5"/>
-        <v>20.513408187500001</v>
+        <v>20.9240129125</v>
       </c>
     </row>
     <row r="34" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A34" s="8">
         <f t="shared" si="6"/>
         <v>27</v>
       </c>
       <c r="B34" s="18">
         <v>35056.699999999997</v>
       </c>
       <c r="C34" s="18">
         <f t="shared" si="2"/>
-        <v>42734.117299999998</v>
+        <v>43589.500780000002</v>
       </c>
       <c r="D34" s="18">
         <f t="shared" si="0"/>
-        <v>3561.1764416666665</v>
+        <v>3632.4583983333332</v>
       </c>
       <c r="E34" s="19">
         <f t="shared" si="1"/>
-        <v>21.626577580971659</v>
+        <v>22.059463957489879</v>
       </c>
       <c r="F34" s="19">
         <f t="shared" si="3"/>
-        <v>10.81328879048583</v>
+        <v>11.029731978744939</v>
       </c>
       <c r="G34" s="19">
         <f t="shared" si="4"/>
-        <v>4.3253155161943315</v>
+        <v>4.4118927914979755</v>
       </c>
       <c r="H34" s="20">
         <f t="shared" si="5"/>
-        <v>20.545248701923075</v>
+        <v>20.956490759615384</v>
       </c>
     </row>
     <row r="35" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A35" s="8">
         <f t="shared" si="6"/>
         <v>28</v>
       </c>
       <c r="B35" s="18">
         <v>35107.03</v>
       </c>
       <c r="C35" s="18">
         <f t="shared" si="2"/>
-        <v>42795.469570000001</v>
+        <v>43652.081102000004</v>
       </c>
       <c r="D35" s="18">
         <f t="shared" si="0"/>
-        <v>3566.2891308333333</v>
+        <v>3637.6734251666667</v>
       </c>
       <c r="E35" s="19">
         <f t="shared" si="1"/>
-        <v>21.657626300607287</v>
+        <v>22.091134160931176</v>
       </c>
       <c r="F35" s="19">
         <f t="shared" si="3"/>
-        <v>10.828813150303644</v>
+        <v>11.045567080465588</v>
       </c>
       <c r="G35" s="19">
         <f t="shared" si="4"/>
-        <v>4.3315252601214578</v>
+        <v>4.4182268321862352</v>
       </c>
       <c r="H35" s="20">
         <f t="shared" si="5"/>
-        <v>20.574744985576924</v>
+        <v>20.986577452884617</v>
       </c>
     </row>
     <row r="36" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A36" s="8">
         <f t="shared" si="6"/>
         <v>29</v>
       </c>
       <c r="B36" s="18">
         <v>35153.629999999997</v>
       </c>
       <c r="C36" s="18">
         <f t="shared" si="2"/>
-        <v>42852.274969999999</v>
+        <v>43710.023541999995</v>
       </c>
       <c r="D36" s="18">
         <f t="shared" si="0"/>
-        <v>3571.0229141666664</v>
+        <v>3642.5019618333331</v>
       </c>
       <c r="E36" s="19">
         <f t="shared" si="1"/>
-        <v>21.686373972672065</v>
+        <v>22.120457258097165</v>
       </c>
       <c r="F36" s="19">
         <f t="shared" si="3"/>
-        <v>10.843186986336033</v>
+        <v>11.060228629048583</v>
       </c>
       <c r="G36" s="19">
         <f t="shared" si="4"/>
-        <v>4.3372747945344132</v>
+        <v>4.4240914516194332</v>
       </c>
       <c r="H36" s="20">
         <f t="shared" si="5"/>
-        <v>20.602055274038459</v>
+        <v>21.014434395192307</v>
       </c>
     </row>
     <row r="37" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A37" s="8">
         <f t="shared" si="6"/>
         <v>30</v>
       </c>
       <c r="B37" s="18">
         <v>35196.839999999997</v>
       </c>
       <c r="C37" s="18">
         <f t="shared" si="2"/>
-        <v>42904.947959999998</v>
+        <v>43763.750855999999</v>
       </c>
       <c r="D37" s="18">
         <f t="shared" si="0"/>
-        <v>3575.4123300000001</v>
+        <v>3646.9792379999999</v>
       </c>
       <c r="E37" s="19">
         <f t="shared" si="1"/>
-        <v>21.713030344129553</v>
+        <v>22.147647194331984</v>
       </c>
       <c r="F37" s="19">
         <f t="shared" si="3"/>
-        <v>10.856515172064777</v>
+        <v>11.073823597165992</v>
       </c>
       <c r="G37" s="19">
         <f t="shared" si="4"/>
-        <v>4.3426060688259103</v>
+        <v>4.4295294388663971</v>
       </c>
       <c r="H37" s="20">
         <f t="shared" si="5"/>
-        <v>20.627378826923074</v>
+        <v>21.040264834615385</v>
       </c>
     </row>
     <row r="38" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A38" s="8">
         <f t="shared" si="6"/>
         <v>31</v>
       </c>
       <c r="B38" s="18">
         <v>35236.83</v>
       </c>
       <c r="C38" s="18">
         <f t="shared" si="2"/>
-        <v>42953.695770000006</v>
+        <v>43813.474422000007</v>
       </c>
       <c r="D38" s="18">
         <f t="shared" si="0"/>
-        <v>3579.4746475000006</v>
+        <v>3651.1228685000005</v>
       </c>
       <c r="E38" s="19">
         <f t="shared" si="1"/>
-        <v>21.737700288461543</v>
+        <v>22.172810942307695</v>
       </c>
       <c r="F38" s="19">
         <f t="shared" si="3"/>
-        <v>10.868850144230771</v>
+        <v>11.086405471153848</v>
       </c>
       <c r="G38" s="19">
         <f t="shared" si="4"/>
-        <v>4.3475400576923082</v>
+        <v>4.4345621884615394</v>
       </c>
       <c r="H38" s="20">
         <f t="shared" si="5"/>
-        <v>20.650815274038465</v>
+        <v>21.06417039519231</v>
       </c>
     </row>
     <row r="39" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A39" s="8">
         <f t="shared" si="6"/>
         <v>32</v>
       </c>
       <c r="B39" s="18">
         <v>35273.870000000003</v>
       </c>
       <c r="C39" s="18">
         <f t="shared" si="2"/>
-        <v>42998.847530000006</v>
+        <v>43859.529958000006</v>
       </c>
       <c r="D39" s="18">
         <f t="shared" si="0"/>
-        <v>3583.2372941666672</v>
+        <v>3654.9608298333337</v>
       </c>
       <c r="E39" s="19">
         <f t="shared" si="1"/>
-        <v>21.760550369433201</v>
+        <v>22.196118399797573</v>
       </c>
       <c r="F39" s="19">
         <f t="shared" si="3"/>
-        <v>10.8802751847166</v>
+        <v>11.098059199898787</v>
       </c>
       <c r="G39" s="19">
         <f t="shared" si="4"/>
-        <v>4.3521100738866405</v>
+        <v>4.4392236799595146</v>
       </c>
       <c r="H39" s="20">
         <f t="shared" si="5"/>
-        <v>20.672522850961542</v>
+        <v>21.086312479807695</v>
       </c>
     </row>
     <row r="40" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A40" s="8">
         <f t="shared" si="6"/>
         <v>33</v>
       </c>
       <c r="B40" s="18">
         <v>35308.15</v>
       </c>
       <c r="C40" s="18">
         <f t="shared" si="2"/>
-        <v>43040.634850000002</v>
+        <v>43902.153710000006</v>
       </c>
       <c r="D40" s="18">
         <f t="shared" si="0"/>
-        <v>3586.7195708333334</v>
+        <v>3658.512809166667</v>
       </c>
       <c r="E40" s="19">
         <f t="shared" si="1"/>
-        <v>21.781697798582996</v>
+        <v>22.21768912449393</v>
       </c>
       <c r="F40" s="19">
         <f t="shared" si="3"/>
-        <v>10.890848899291498</v>
+        <v>11.108844562246965</v>
       </c>
       <c r="G40" s="19">
         <f t="shared" si="4"/>
-        <v>4.3563395597165995</v>
+        <v>4.4435378248987858</v>
       </c>
       <c r="H40" s="20">
         <f t="shared" si="5"/>
-        <v>20.692612908653846</v>
+        <v>21.106804668269234</v>
       </c>
     </row>
     <row r="41" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A41" s="8">
         <f t="shared" si="6"/>
         <v>34</v>
       </c>
       <c r="B41" s="18">
         <v>35339.919999999998</v>
       </c>
       <c r="C41" s="18">
         <f t="shared" si="2"/>
-        <v>43079.362480000003</v>
+        <v>43941.656528</v>
       </c>
       <c r="D41" s="18">
         <f t="shared" si="0"/>
-        <v>3589.9468733333338</v>
+        <v>3661.8047106666668</v>
       </c>
       <c r="E41" s="19">
         <f t="shared" si="1"/>
-        <v>21.801296801619436</v>
+        <v>22.237680429149798</v>
       </c>
       <c r="F41" s="19">
         <f t="shared" si="3"/>
-        <v>10.900648400809718</v>
+        <v>11.118840214574899</v>
       </c>
       <c r="G41" s="19">
         <f t="shared" si="4"/>
-        <v>4.3602593603238873</v>
+        <v>4.4475360858299595</v>
       </c>
       <c r="H41" s="20">
         <f t="shared" si="5"/>
-        <v>20.711231961538463</v>
+        <v>21.125796407692306</v>
       </c>
     </row>
     <row r="42" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A42" s="21">
         <f t="shared" si="6"/>
         <v>35</v>
       </c>
       <c r="B42" s="22">
         <v>35369.31</v>
       </c>
       <c r="C42" s="22">
         <f t="shared" si="2"/>
-        <v>43115.188889999998</v>
+        <v>43978.200054000001</v>
       </c>
       <c r="D42" s="22">
         <f t="shared" si="0"/>
-        <v>3592.9324075</v>
+        <v>3664.8500044999996</v>
       </c>
       <c r="E42" s="23">
         <f t="shared" si="1"/>
-        <v>21.819427575910929</v>
+        <v>22.25617411639676</v>
       </c>
       <c r="F42" s="23">
         <f t="shared" si="3"/>
-        <v>10.909713787955464</v>
+        <v>11.12808705819838</v>
       </c>
       <c r="G42" s="23">
         <f t="shared" si="4"/>
-        <v>4.3638855151821856</v>
+        <v>4.4512348232793517</v>
       </c>
       <c r="H42" s="24">
         <f t="shared" si="5"/>
-        <v>20.728456197115385</v>
+        <v>21.143365410576923</v>
       </c>
     </row>
     <row r="43" spans="1:8" x14ac:dyDescent="0.3">
       <c r="B43" s="28" t="s">
         <v>77</v>
       </c>
       <c r="C43" s="29"/>
       <c r="D43" s="29"/>
       <c r="E43" s="29"/>
     </row>
   </sheetData>
   <dataConsolidate/>
   <mergeCells count="3">
     <mergeCell ref="B4:C4"/>
     <mergeCell ref="E4:H4"/>
     <mergeCell ref="E5:G5"/>
   </mergeCells>
   <pageMargins left="0.39370078740157483" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="95" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0">
     <oddFooter>&amp;L&amp;"Calibri,Standaard"&amp;F</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
@@ -20781,11919 +20781,11919 @@
   </sheetPr>
   <dimension ref="A1:H42"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.88671875" defaultRowHeight="13.8" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="1" width="7.5546875" style="2" bestFit="1" customWidth="1"/>
     <col min="2" max="4" width="15.33203125" style="2" customWidth="1"/>
     <col min="5" max="8" width="12.33203125" style="2" customWidth="1"/>
     <col min="9" max="16384" width="8.88671875" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A1" s="1" t="s">
         <v>33</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="2" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A2" s="4"/>
       <c r="D2" s="3">
         <f>Inhoud!B4</f>
-        <v>46054</v>
+        <v>46235</v>
       </c>
     </row>
     <row r="3" spans="1:8" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A3" s="1"/>
       <c r="B3" s="1"/>
       <c r="C3" s="5" t="s">
         <v>1</v>
       </c>
       <c r="D3" s="33">
         <f>Inhoud!B6</f>
-        <v>1.2190000000000001</v>
+        <v>1.2434000000000001</v>
       </c>
     </row>
     <row r="4" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A4" s="6"/>
       <c r="B4" s="41" t="s">
         <v>2</v>
       </c>
       <c r="C4" s="42"/>
       <c r="D4" s="7" t="s">
         <v>3</v>
       </c>
       <c r="E4" s="41" t="s">
         <v>4</v>
       </c>
       <c r="F4" s="43"/>
       <c r="G4" s="43"/>
       <c r="H4" s="42"/>
     </row>
     <row r="5" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A5" s="8"/>
       <c r="B5" s="9">
         <v>1</v>
       </c>
       <c r="C5" s="10"/>
       <c r="D5" s="10"/>
       <c r="E5" s="44" t="s">
         <v>5</v>
       </c>
       <c r="F5" s="45"/>
       <c r="G5" s="46"/>
       <c r="H5" s="11" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="6" spans="1:8" s="17" customFormat="1" x14ac:dyDescent="0.3">
       <c r="A6" s="12"/>
       <c r="B6" s="14" t="str">
         <f>'L4'!$B$6</f>
         <v>basis 01/01/2022</v>
       </c>
       <c r="C6" s="13">
         <f>D2</f>
-        <v>46054</v>
+        <v>46235</v>
       </c>
       <c r="D6" s="13">
         <f>C6</f>
-        <v>46054</v>
+        <v>46235</v>
       </c>
       <c r="E6" s="14">
         <v>1</v>
       </c>
       <c r="F6" s="15">
         <v>0.5</v>
       </c>
       <c r="G6" s="16">
         <v>0.2</v>
       </c>
       <c r="H6" s="12"/>
     </row>
     <row r="7" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A7" s="8">
         <v>0</v>
       </c>
       <c r="B7" s="18">
-        <v>44683.97</v>
+        <v>44579.19</v>
       </c>
       <c r="C7" s="18">
         <f t="shared" ref="C7:C42" si="0">B7*$D$3</f>
-        <v>54469.759430000006</v>
+        <v>55429.764846000005</v>
       </c>
       <c r="D7" s="18">
         <f t="shared" ref="D7:D42" si="1">B7/12*$D$3</f>
-        <v>4539.1466191666677</v>
+        <v>4619.1470705000011</v>
       </c>
       <c r="E7" s="19">
         <f t="shared" ref="E7:E42" si="2">C7/1976</f>
-        <v>27.565667727732798</v>
+        <v>28.051500428137654</v>
       </c>
       <c r="F7" s="19">
         <f>E7/2</f>
-        <v>13.782833863866399</v>
+        <v>14.025750214068827</v>
       </c>
       <c r="G7" s="19">
         <f>E7/5</f>
-        <v>5.5131335455465598</v>
+        <v>5.6103000856275305</v>
       </c>
       <c r="H7" s="20">
         <f>C7/2080</f>
-        <v>26.187384341346156</v>
+        <v>26.648925406730772</v>
       </c>
     </row>
     <row r="8" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A8" s="8">
         <f>A7+1</f>
         <v>1</v>
       </c>
       <c r="B8" s="18">
-        <v>45767.98</v>
+        <v>45641.919999999998</v>
       </c>
       <c r="C8" s="18">
         <f t="shared" si="0"/>
-        <v>55791.167620000007</v>
+        <v>56751.163328000002</v>
       </c>
       <c r="D8" s="18">
         <f t="shared" si="1"/>
-        <v>4649.2639683333337</v>
+        <v>4729.2636106666669</v>
       </c>
       <c r="E8" s="19">
         <f t="shared" si="2"/>
-        <v>28.234396568825915</v>
+        <v>28.720224356275306</v>
       </c>
       <c r="F8" s="19">
         <f t="shared" ref="F8:F42" si="3">E8/2</f>
-        <v>14.117198284412957</v>
+        <v>14.360112178137653</v>
       </c>
       <c r="G8" s="19">
         <f t="shared" ref="G8:G42" si="4">E8/5</f>
-        <v>5.6468793137651829</v>
+        <v>5.7440448712550616</v>
       </c>
       <c r="H8" s="20">
         <f t="shared" ref="H8:H42" si="5">C8/2080</f>
-        <v>26.822676740384619</v>
+        <v>27.284213138461539</v>
       </c>
     </row>
     <row r="9" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A9" s="8">
         <f t="shared" ref="A9:A42" si="6">A8+1</f>
         <v>2</v>
       </c>
       <c r="B9" s="18">
-        <v>46851.93</v>
+        <v>46704.6</v>
       </c>
       <c r="C9" s="18">
         <f t="shared" si="0"/>
-        <v>57112.502670000002</v>
+        <v>58072.499640000002</v>
       </c>
       <c r="D9" s="18">
         <f t="shared" si="1"/>
-        <v>4759.3752224999998</v>
+        <v>4839.3749699999998</v>
       </c>
       <c r="E9" s="19">
         <f t="shared" si="2"/>
-        <v>28.903088395748988</v>
+        <v>29.388916821862349</v>
       </c>
       <c r="F9" s="19">
         <f t="shared" si="3"/>
-        <v>14.451544197874494</v>
+        <v>14.694458410931174</v>
       </c>
       <c r="G9" s="19">
         <f t="shared" si="4"/>
-        <v>5.7806176791497972</v>
+        <v>5.87778336437247</v>
       </c>
       <c r="H9" s="20">
         <f t="shared" si="5"/>
-        <v>27.457933975961538</v>
+        <v>27.919470980769233</v>
       </c>
     </row>
     <row r="10" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A10" s="8">
         <f t="shared" si="6"/>
         <v>3</v>
       </c>
       <c r="B10" s="18">
-        <v>47935.38</v>
+        <v>47766.79</v>
       </c>
       <c r="C10" s="18">
         <f t="shared" si="0"/>
-        <v>58433.228219999997</v>
+        <v>59393.226686000002</v>
       </c>
       <c r="D10" s="18">
         <f t="shared" si="1"/>
-        <v>4869.4356850000004</v>
+        <v>4949.4355571666674</v>
       </c>
       <c r="E10" s="19">
         <f t="shared" si="2"/>
-        <v>29.571471771255059</v>
+        <v>30.057300954453442</v>
       </c>
       <c r="F10" s="19">
         <f t="shared" si="3"/>
-        <v>14.785735885627529</v>
+        <v>15.028650477226721</v>
       </c>
       <c r="G10" s="19">
         <f t="shared" si="4"/>
-        <v>5.9142943542510116</v>
+        <v>6.0114601908906886</v>
       </c>
       <c r="H10" s="20">
         <f t="shared" si="5"/>
-        <v>28.092898182692306</v>
+        <v>28.55443590673077</v>
       </c>
     </row>
     <row r="11" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A11" s="8">
         <f t="shared" si="6"/>
         <v>4</v>
       </c>
       <c r="B11" s="18">
-        <v>47935.38</v>
+        <v>47766.79</v>
       </c>
       <c r="C11" s="18">
         <f t="shared" si="0"/>
-        <v>58433.228219999997</v>
+        <v>59393.226686000002</v>
       </c>
       <c r="D11" s="18">
         <f t="shared" si="1"/>
-        <v>4869.4356850000004</v>
+        <v>4949.4355571666674</v>
       </c>
       <c r="E11" s="19">
         <f t="shared" si="2"/>
-        <v>29.571471771255059</v>
+        <v>30.057300954453442</v>
       </c>
       <c r="F11" s="19">
         <f t="shared" si="3"/>
-        <v>14.785735885627529</v>
+        <v>15.028650477226721</v>
       </c>
       <c r="G11" s="19">
         <f t="shared" si="4"/>
-        <v>5.9142943542510116</v>
+        <v>6.0114601908906886</v>
       </c>
       <c r="H11" s="20">
         <f t="shared" si="5"/>
-        <v>28.092898182692306</v>
+        <v>28.55443590673077</v>
       </c>
     </row>
     <row r="12" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A12" s="8">
         <f t="shared" si="6"/>
         <v>5</v>
       </c>
       <c r="B12" s="18">
-        <v>49832.06</v>
+        <v>49626.25</v>
       </c>
       <c r="C12" s="18">
         <f t="shared" si="0"/>
-        <v>60745.281139999999</v>
+        <v>61705.27925</v>
       </c>
       <c r="D12" s="18">
         <f t="shared" si="1"/>
-        <v>5062.106761666666</v>
+        <v>5142.1066041666663</v>
       </c>
       <c r="E12" s="19">
         <f t="shared" si="2"/>
-        <v>30.741539038461539</v>
+        <v>31.227368041497975</v>
       </c>
       <c r="F12" s="19">
         <f t="shared" si="3"/>
-        <v>15.37076951923077</v>
+        <v>15.613684020748988</v>
       </c>
       <c r="G12" s="19">
         <f t="shared" si="4"/>
-        <v>6.1483078076923077</v>
+        <v>6.2454736082995952</v>
       </c>
       <c r="H12" s="20">
         <f t="shared" si="5"/>
-        <v>29.204462086538459</v>
+        <v>29.665999639423077</v>
       </c>
     </row>
     <row r="13" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A13" s="8">
         <f t="shared" si="6"/>
         <v>6</v>
       </c>
       <c r="B13" s="18">
-        <v>49832.06</v>
+        <v>49626.25</v>
       </c>
       <c r="C13" s="18">
         <f t="shared" si="0"/>
-        <v>60745.281139999999</v>
+        <v>61705.27925</v>
       </c>
       <c r="D13" s="18">
         <f t="shared" si="1"/>
-        <v>5062.106761666666</v>
+        <v>5142.1066041666663</v>
       </c>
       <c r="E13" s="19">
         <f t="shared" si="2"/>
-        <v>30.741539038461539</v>
+        <v>31.227368041497975</v>
       </c>
       <c r="F13" s="19">
         <f t="shared" si="3"/>
-        <v>15.37076951923077</v>
+        <v>15.613684020748988</v>
       </c>
       <c r="G13" s="19">
         <f t="shared" si="4"/>
-        <v>6.1483078076923077</v>
+        <v>6.2454736082995952</v>
       </c>
       <c r="H13" s="20">
         <f t="shared" si="5"/>
-        <v>29.204462086538459</v>
+        <v>29.665999639423077</v>
       </c>
     </row>
     <row r="14" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A14" s="8">
         <f t="shared" si="6"/>
         <v>7</v>
       </c>
       <c r="B14" s="18">
-        <v>51728.76</v>
+        <v>51485.73</v>
       </c>
       <c r="C14" s="18">
         <f t="shared" si="0"/>
-        <v>63057.358440000004</v>
+        <v>64017.356682000005</v>
       </c>
       <c r="D14" s="18">
         <f t="shared" si="1"/>
-        <v>5254.7798700000012</v>
+        <v>5334.7797234999998</v>
       </c>
       <c r="E14" s="19">
         <f t="shared" si="2"/>
-        <v>31.911618643724697</v>
+        <v>32.397447713562755</v>
       </c>
       <c r="F14" s="19">
         <f t="shared" si="3"/>
-        <v>15.955809321862349</v>
+        <v>16.198723856781378</v>
       </c>
       <c r="G14" s="19">
         <f t="shared" si="4"/>
-        <v>6.3823237287449395</v>
+        <v>6.4794895427125514</v>
       </c>
       <c r="H14" s="20">
         <f t="shared" si="5"/>
-        <v>30.316037711538463</v>
+        <v>30.77757532788462</v>
       </c>
     </row>
     <row r="15" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A15" s="8">
         <f t="shared" si="6"/>
         <v>8</v>
       </c>
       <c r="B15" s="18">
-        <v>51728.76</v>
+        <v>51485.73</v>
       </c>
       <c r="C15" s="18">
         <f t="shared" si="0"/>
-        <v>63057.358440000004</v>
+        <v>64017.356682000005</v>
       </c>
       <c r="D15" s="18">
         <f t="shared" si="1"/>
-        <v>5254.7798700000012</v>
+        <v>5334.7797234999998</v>
       </c>
       <c r="E15" s="19">
         <f t="shared" si="2"/>
-        <v>31.911618643724697</v>
+        <v>32.397447713562755</v>
       </c>
       <c r="F15" s="19">
         <f t="shared" si="3"/>
-        <v>15.955809321862349</v>
+        <v>16.198723856781378</v>
       </c>
       <c r="G15" s="19">
         <f t="shared" si="4"/>
-        <v>6.3823237287449395</v>
+        <v>6.4794895427125514</v>
       </c>
       <c r="H15" s="20">
         <f t="shared" si="5"/>
-        <v>30.316037711538463</v>
+        <v>30.77757532788462</v>
       </c>
     </row>
     <row r="16" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A16" s="8">
         <f t="shared" si="6"/>
         <v>9</v>
       </c>
       <c r="B16" s="18">
-        <v>53625.48</v>
+        <v>53345.23</v>
       </c>
       <c r="C16" s="18">
         <f t="shared" si="0"/>
-        <v>65369.460120000011</v>
+        <v>66329.458982000011</v>
       </c>
       <c r="D16" s="18">
         <f t="shared" si="1"/>
-        <v>5447.4550100000006</v>
+        <v>5527.4549151666679</v>
       </c>
       <c r="E16" s="19">
         <f t="shared" si="2"/>
-        <v>33.08171058704454</v>
+        <v>33.567539970647779</v>
       </c>
       <c r="F16" s="19">
         <f t="shared" si="3"/>
-        <v>16.54085529352227</v>
+        <v>16.78376998532389</v>
       </c>
       <c r="G16" s="19">
         <f t="shared" si="4"/>
-        <v>6.6163421174089079</v>
+        <v>6.7135079941295555</v>
       </c>
       <c r="H16" s="20">
         <f t="shared" si="5"/>
-        <v>31.427625057692314</v>
+        <v>31.88916297211539</v>
       </c>
     </row>
     <row r="17" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A17" s="8">
         <f t="shared" si="6"/>
         <v>10</v>
       </c>
       <c r="B17" s="18">
-        <v>53625.48</v>
+        <v>53345.23</v>
       </c>
       <c r="C17" s="18">
         <f t="shared" si="0"/>
-        <v>65369.460120000011</v>
+        <v>66329.458982000011</v>
       </c>
       <c r="D17" s="18">
         <f t="shared" si="1"/>
-        <v>5447.4550100000006</v>
+        <v>5527.4549151666679</v>
       </c>
       <c r="E17" s="19">
         <f t="shared" si="2"/>
-        <v>33.08171058704454</v>
+        <v>33.567539970647779</v>
       </c>
       <c r="F17" s="19">
         <f t="shared" si="3"/>
-        <v>16.54085529352227</v>
+        <v>16.78376998532389</v>
       </c>
       <c r="G17" s="19">
         <f t="shared" si="4"/>
-        <v>6.6163421174089079</v>
+        <v>6.7135079941295555</v>
       </c>
       <c r="H17" s="20">
         <f t="shared" si="5"/>
-        <v>31.427625057692314</v>
+        <v>31.88916297211539</v>
       </c>
     </row>
     <row r="18" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A18" s="8">
         <f t="shared" si="6"/>
         <v>11</v>
       </c>
       <c r="B18" s="18">
-        <v>55522.16</v>
+        <v>55204.69</v>
       </c>
       <c r="C18" s="18">
         <f t="shared" si="0"/>
-        <v>67681.513040000005</v>
+        <v>68641.511546000009</v>
       </c>
       <c r="D18" s="18">
         <f t="shared" si="1"/>
-        <v>5640.126086666668</v>
+        <v>5720.1259621666677</v>
       </c>
       <c r="E18" s="19">
         <f t="shared" si="2"/>
-        <v>34.251777854251017</v>
+        <v>34.737607057692315</v>
       </c>
       <c r="F18" s="19">
         <f t="shared" si="3"/>
-        <v>17.125888927125509</v>
+        <v>17.368803528846158</v>
       </c>
       <c r="G18" s="19">
         <f t="shared" si="4"/>
-        <v>6.8503555708502031</v>
+        <v>6.9475214115384629</v>
       </c>
       <c r="H18" s="20">
         <f t="shared" si="5"/>
-        <v>32.539188961538464</v>
+        <v>33.000726704807697</v>
       </c>
     </row>
     <row r="19" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A19" s="8">
         <f t="shared" si="6"/>
         <v>12</v>
       </c>
       <c r="B19" s="18">
-        <v>55522.16</v>
+        <v>55204.69</v>
       </c>
       <c r="C19" s="18">
         <f t="shared" si="0"/>
-        <v>67681.513040000005</v>
+        <v>68641.511546000009</v>
       </c>
       <c r="D19" s="18">
         <f t="shared" si="1"/>
-        <v>5640.126086666668</v>
+        <v>5720.1259621666677</v>
       </c>
       <c r="E19" s="19">
         <f t="shared" si="2"/>
-        <v>34.251777854251017</v>
+        <v>34.737607057692315</v>
       </c>
       <c r="F19" s="19">
         <f t="shared" si="3"/>
-        <v>17.125888927125509</v>
+        <v>17.368803528846158</v>
       </c>
       <c r="G19" s="19">
         <f t="shared" si="4"/>
-        <v>6.8503555708502031</v>
+        <v>6.9475214115384629</v>
       </c>
       <c r="H19" s="20">
         <f t="shared" si="5"/>
-        <v>32.539188961538464</v>
+        <v>33.000726704807697</v>
       </c>
     </row>
     <row r="20" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A20" s="8">
         <f t="shared" si="6"/>
         <v>13</v>
       </c>
       <c r="B20" s="18">
-        <v>57418.87</v>
+        <v>57064.18</v>
       </c>
       <c r="C20" s="18">
         <f t="shared" si="0"/>
-        <v>69993.602530000004</v>
+        <v>70953.601412000004</v>
       </c>
       <c r="D20" s="18">
         <f t="shared" si="1"/>
-        <v>5832.8002108333339</v>
+        <v>5912.8001176666667</v>
       </c>
       <c r="E20" s="19">
         <f t="shared" si="2"/>
-        <v>35.421863628542511</v>
+        <v>35.90769302226721</v>
       </c>
       <c r="F20" s="19">
         <f t="shared" si="3"/>
-        <v>17.710931814271255</v>
+        <v>17.953846511133605</v>
       </c>
       <c r="G20" s="19">
         <f t="shared" si="4"/>
-        <v>7.0843727257085023</v>
+        <v>7.1815386044534417</v>
       </c>
       <c r="H20" s="20">
         <f t="shared" si="5"/>
-        <v>33.650770447115384</v>
+        <v>34.112308371153851</v>
       </c>
     </row>
     <row r="21" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A21" s="8">
         <f t="shared" si="6"/>
         <v>14</v>
       </c>
       <c r="B21" s="18">
-        <v>57418.87</v>
+        <v>57064.18</v>
       </c>
       <c r="C21" s="18">
         <f t="shared" si="0"/>
-        <v>69993.602530000004</v>
+        <v>70953.601412000004</v>
       </c>
       <c r="D21" s="18">
         <f t="shared" si="1"/>
-        <v>5832.8002108333339</v>
+        <v>5912.8001176666667</v>
       </c>
       <c r="E21" s="19">
         <f t="shared" si="2"/>
-        <v>35.421863628542511</v>
+        <v>35.90769302226721</v>
       </c>
       <c r="F21" s="19">
         <f t="shared" si="3"/>
-        <v>17.710931814271255</v>
+        <v>17.953846511133605</v>
       </c>
       <c r="G21" s="19">
         <f t="shared" si="4"/>
-        <v>7.0843727257085023</v>
+        <v>7.1815386044534417</v>
       </c>
       <c r="H21" s="20">
         <f t="shared" si="5"/>
-        <v>33.650770447115384</v>
+        <v>34.112308371153851</v>
       </c>
     </row>
     <row r="22" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A22" s="8">
         <f t="shared" si="6"/>
         <v>15</v>
       </c>
       <c r="B22" s="18">
-        <v>59315</v>
+        <v>58923.1</v>
       </c>
       <c r="C22" s="18">
         <f t="shared" si="0"/>
-        <v>72304.985000000001</v>
+        <v>73264.982539999997</v>
       </c>
       <c r="D22" s="18">
         <f t="shared" si="1"/>
-        <v>6025.4154166666676</v>
+        <v>6105.4152116666664</v>
       </c>
       <c r="E22" s="19">
         <f t="shared" si="2"/>
-        <v>36.591591599190281</v>
+        <v>37.077420313765181</v>
       </c>
       <c r="F22" s="19">
         <f t="shared" si="3"/>
-        <v>18.29579579959514</v>
+        <v>18.53871015688259</v>
       </c>
       <c r="G22" s="19">
         <f t="shared" si="4"/>
-        <v>7.3183183198380561</v>
+        <v>7.4154840627530358</v>
       </c>
       <c r="H22" s="20">
         <f t="shared" si="5"/>
-        <v>34.762012019230767</v>
+        <v>35.223549298076925</v>
       </c>
     </row>
     <row r="23" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A23" s="8">
         <f t="shared" si="6"/>
         <v>16</v>
       </c>
       <c r="B23" s="18">
-        <v>59315</v>
+        <v>58923.1</v>
       </c>
       <c r="C23" s="18">
         <f t="shared" si="0"/>
-        <v>72304.985000000001</v>
+        <v>73264.982539999997</v>
       </c>
       <c r="D23" s="18">
         <f t="shared" si="1"/>
-        <v>6025.4154166666676</v>
+        <v>6105.4152116666664</v>
       </c>
       <c r="E23" s="19">
         <f t="shared" si="2"/>
-        <v>36.591591599190281</v>
+        <v>37.077420313765181</v>
       </c>
       <c r="F23" s="19">
         <f t="shared" si="3"/>
-        <v>18.29579579959514</v>
+        <v>18.53871015688259</v>
       </c>
       <c r="G23" s="19">
         <f t="shared" si="4"/>
-        <v>7.3183183198380561</v>
+        <v>7.4154840627530358</v>
       </c>
       <c r="H23" s="20">
         <f t="shared" si="5"/>
-        <v>34.762012019230767</v>
+        <v>35.223549298076925</v>
       </c>
     </row>
     <row r="24" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A24" s="8">
         <f t="shared" si="6"/>
         <v>17</v>
       </c>
       <c r="B24" s="18">
-        <v>61211.72</v>
+        <v>60782.6</v>
       </c>
       <c r="C24" s="18">
         <f t="shared" si="0"/>
-        <v>74617.086680000008</v>
+        <v>75577.084839999996</v>
       </c>
       <c r="D24" s="18">
         <f t="shared" si="1"/>
-        <v>6218.090556666667</v>
+        <v>6298.0904033333327</v>
       </c>
       <c r="E24" s="19">
         <f t="shared" si="2"/>
-        <v>37.761683542510127</v>
+        <v>38.247512570850198</v>
       </c>
       <c r="F24" s="19">
         <f t="shared" si="3"/>
-        <v>18.880841771255064</v>
+        <v>19.123756285425099</v>
       </c>
       <c r="G24" s="19">
         <f t="shared" si="4"/>
-        <v>7.5523367085020254</v>
+        <v>7.6495025141700399</v>
       </c>
       <c r="H24" s="20">
         <f t="shared" si="5"/>
-        <v>35.873599365384621</v>
+        <v>36.335136942307692</v>
       </c>
     </row>
     <row r="25" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A25" s="8">
         <f t="shared" si="6"/>
         <v>18</v>
       </c>
       <c r="B25" s="18">
-        <v>61211.72</v>
+        <v>60782.6</v>
       </c>
       <c r="C25" s="18">
         <f t="shared" si="0"/>
-        <v>74617.086680000008</v>
+        <v>75577.084839999996</v>
       </c>
       <c r="D25" s="18">
         <f t="shared" si="1"/>
-        <v>6218.090556666667</v>
+        <v>6298.0904033333327</v>
       </c>
       <c r="E25" s="19">
         <f t="shared" si="2"/>
-        <v>37.761683542510127</v>
+        <v>38.247512570850198</v>
       </c>
       <c r="F25" s="19">
         <f t="shared" si="3"/>
-        <v>18.880841771255064</v>
+        <v>19.123756285425099</v>
       </c>
       <c r="G25" s="19">
         <f t="shared" si="4"/>
-        <v>7.5523367085020254</v>
+        <v>7.6495025141700399</v>
       </c>
       <c r="H25" s="20">
         <f t="shared" si="5"/>
-        <v>35.873599365384621</v>
+        <v>36.335136942307692</v>
       </c>
     </row>
     <row r="26" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A26" s="8">
         <f t="shared" si="6"/>
         <v>19</v>
       </c>
       <c r="B26" s="18">
-        <v>63108.43</v>
+        <v>62642.09</v>
       </c>
       <c r="C26" s="18">
         <f t="shared" si="0"/>
-        <v>76929.176170000006</v>
+        <v>77889.174706000005</v>
       </c>
       <c r="D26" s="18">
         <f t="shared" si="1"/>
-        <v>6410.7646808333338</v>
+        <v>6490.7645588333335</v>
       </c>
       <c r="E26" s="19">
         <f t="shared" si="2"/>
-        <v>38.931769316801621</v>
+        <v>39.417598535425107</v>
       </c>
       <c r="F26" s="19">
         <f t="shared" si="3"/>
-        <v>19.46588465840081</v>
+        <v>19.708799267712553</v>
       </c>
       <c r="G26" s="19">
         <f t="shared" si="4"/>
-        <v>7.7863538633603238</v>
+        <v>7.8835197070850214</v>
       </c>
       <c r="H26" s="20">
         <f t="shared" si="5"/>
-        <v>36.985180850961541</v>
+        <v>37.446718608653846</v>
       </c>
     </row>
     <row r="27" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A27" s="8">
         <f t="shared" si="6"/>
         <v>20</v>
       </c>
       <c r="B27" s="18">
-        <v>63108.43</v>
+        <v>62642.09</v>
       </c>
       <c r="C27" s="18">
         <f t="shared" si="0"/>
-        <v>76929.176170000006</v>
+        <v>77889.174706000005</v>
       </c>
       <c r="D27" s="18">
         <f t="shared" si="1"/>
-        <v>6410.7646808333338</v>
+        <v>6490.7645588333335</v>
       </c>
       <c r="E27" s="19">
         <f t="shared" si="2"/>
-        <v>38.931769316801621</v>
+        <v>39.417598535425107</v>
       </c>
       <c r="F27" s="19">
         <f t="shared" si="3"/>
-        <v>19.46588465840081</v>
+        <v>19.708799267712553</v>
       </c>
       <c r="G27" s="19">
         <f t="shared" si="4"/>
-        <v>7.7863538633603238</v>
+        <v>7.8835197070850214</v>
       </c>
       <c r="H27" s="20">
         <f t="shared" si="5"/>
-        <v>36.985180850961541</v>
+        <v>37.446718608653846</v>
       </c>
     </row>
     <row r="28" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A28" s="8">
         <f t="shared" si="6"/>
         <v>21</v>
       </c>
       <c r="B28" s="18">
-        <v>65005.11</v>
+        <v>64501.55</v>
       </c>
       <c r="C28" s="18">
         <f t="shared" si="0"/>
-        <v>79241.229090000008</v>
+        <v>80201.227270000003</v>
       </c>
       <c r="D28" s="18">
         <f t="shared" si="1"/>
-        <v>6603.4357575000004</v>
+        <v>6683.4356058333333</v>
       </c>
       <c r="E28" s="19">
         <f t="shared" si="2"/>
-        <v>40.101836584008105</v>
+        <v>40.587665622469636</v>
       </c>
       <c r="F28" s="19">
         <f t="shared" si="3"/>
-        <v>20.050918292004052</v>
+        <v>20.293832811234818</v>
       </c>
       <c r="G28" s="19">
         <f t="shared" si="4"/>
-        <v>8.0203673168016216</v>
+        <v>8.1175331244939279</v>
       </c>
       <c r="H28" s="20">
         <f t="shared" si="5"/>
-        <v>38.096744754807695</v>
+        <v>38.558282341346157</v>
       </c>
     </row>
     <row r="29" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A29" s="8">
         <f t="shared" si="6"/>
         <v>22</v>
       </c>
       <c r="B29" s="18">
-        <v>65005.11</v>
+        <v>64501.55</v>
       </c>
       <c r="C29" s="18">
         <f t="shared" si="0"/>
-        <v>79241.229090000008</v>
+        <v>80201.227270000003</v>
       </c>
       <c r="D29" s="18">
         <f t="shared" si="1"/>
-        <v>6603.4357575000004</v>
+        <v>6683.4356058333333</v>
       </c>
       <c r="E29" s="19">
         <f t="shared" si="2"/>
-        <v>40.101836584008105</v>
+        <v>40.587665622469636</v>
       </c>
       <c r="F29" s="19">
         <f t="shared" si="3"/>
-        <v>20.050918292004052</v>
+        <v>20.293832811234818</v>
       </c>
       <c r="G29" s="19">
         <f t="shared" si="4"/>
-        <v>8.0203673168016216</v>
+        <v>8.1175331244939279</v>
       </c>
       <c r="H29" s="20">
         <f t="shared" si="5"/>
-        <v>38.096744754807695</v>
+        <v>38.558282341346157</v>
       </c>
     </row>
     <row r="30" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A30" s="8">
         <f t="shared" si="6"/>
         <v>23</v>
       </c>
       <c r="B30" s="18">
-        <v>66901.83</v>
+        <v>66361.05</v>
       </c>
       <c r="C30" s="18">
         <f t="shared" si="0"/>
-        <v>81553.33077</v>
+        <v>82513.329570000002</v>
       </c>
       <c r="D30" s="18">
         <f t="shared" si="1"/>
-        <v>6796.1108975000006</v>
+        <v>6876.1107975000014</v>
       </c>
       <c r="E30" s="19">
         <f t="shared" si="2"/>
-        <v>41.271928527327937</v>
+        <v>41.75775787955466</v>
       </c>
       <c r="F30" s="19">
         <f t="shared" si="3"/>
-        <v>20.635964263663968</v>
+        <v>20.87887893977733</v>
       </c>
       <c r="G30" s="19">
         <f t="shared" si="4"/>
-        <v>8.2543857054655874</v>
+        <v>8.351551575910932</v>
       </c>
       <c r="H30" s="20">
         <f t="shared" si="5"/>
-        <v>39.208332100961542</v>
+        <v>39.669869985576923</v>
       </c>
     </row>
     <row r="31" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A31" s="8">
         <f t="shared" si="6"/>
         <v>24</v>
       </c>
       <c r="B31" s="18">
-        <v>66901.83</v>
+        <v>66361.05</v>
       </c>
       <c r="C31" s="18">
         <f t="shared" si="0"/>
-        <v>81553.33077</v>
+        <v>82513.329570000002</v>
       </c>
       <c r="D31" s="18">
         <f t="shared" si="1"/>
-        <v>6796.1108975000006</v>
+        <v>6876.1107975000014</v>
       </c>
       <c r="E31" s="19">
         <f t="shared" si="2"/>
-        <v>41.271928527327937</v>
+        <v>41.75775787955466</v>
       </c>
       <c r="F31" s="19">
         <f t="shared" si="3"/>
-        <v>20.635964263663968</v>
+        <v>20.87887893977733</v>
       </c>
       <c r="G31" s="19">
         <f t="shared" si="4"/>
-        <v>8.2543857054655874</v>
+        <v>8.351551575910932</v>
       </c>
       <c r="H31" s="20">
         <f t="shared" si="5"/>
-        <v>39.208332100961542</v>
+        <v>39.669869985576923</v>
       </c>
     </row>
     <row r="32" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A32" s="8">
         <f t="shared" si="6"/>
         <v>25</v>
       </c>
       <c r="B32" s="18">
-        <v>67023.210000000006</v>
+        <v>66480.05</v>
       </c>
       <c r="C32" s="18">
         <f t="shared" si="0"/>
-        <v>81701.292990000016</v>
+        <v>82661.294170000008</v>
       </c>
       <c r="D32" s="18">
         <f t="shared" si="1"/>
-        <v>6808.4410825000014</v>
+        <v>6888.4411808333334</v>
       </c>
       <c r="E32" s="19">
         <f t="shared" si="2"/>
-        <v>41.346808193319845</v>
+        <v>41.832638750000001</v>
       </c>
       <c r="F32" s="19">
         <f t="shared" si="3"/>
-        <v>20.673404096659922</v>
+        <v>20.916319375</v>
       </c>
       <c r="G32" s="19">
         <f t="shared" si="4"/>
-        <v>8.2693616386639697</v>
+        <v>8.3665277499999995</v>
       </c>
       <c r="H32" s="20">
         <f t="shared" si="5"/>
-        <v>39.279467783653857</v>
+        <v>39.741006812500004</v>
       </c>
     </row>
     <row r="33" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A33" s="8">
         <f t="shared" si="6"/>
         <v>26</v>
       </c>
       <c r="B33" s="18">
-        <v>67135.679999999993</v>
+        <v>66590.31</v>
       </c>
       <c r="C33" s="18">
         <f t="shared" si="0"/>
-        <v>81838.393920000002</v>
+        <v>82798.391453999997</v>
       </c>
       <c r="D33" s="18">
         <f t="shared" si="1"/>
-        <v>6819.8661599999996</v>
+        <v>6899.8659545</v>
       </c>
       <c r="E33" s="19">
         <f t="shared" si="2"/>
-        <v>41.416191255060731</v>
+        <v>41.902019966599191</v>
       </c>
       <c r="F33" s="19">
         <f t="shared" si="3"/>
-        <v>20.708095627530366</v>
+        <v>20.951009983299596</v>
       </c>
       <c r="G33" s="19">
         <f t="shared" si="4"/>
-        <v>8.2832382510121469</v>
+        <v>8.3804039933198382</v>
       </c>
       <c r="H33" s="20">
         <f t="shared" si="5"/>
-        <v>39.34538169230769</v>
+        <v>39.80691896826923</v>
       </c>
     </row>
     <row r="34" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A34" s="8">
         <f t="shared" si="6"/>
         <v>27</v>
       </c>
       <c r="B34" s="18">
-        <v>67239.88</v>
+        <v>66692.47</v>
       </c>
       <c r="C34" s="18">
         <f t="shared" si="0"/>
-        <v>81965.413720000011</v>
+        <v>82925.41719800001</v>
       </c>
       <c r="D34" s="18">
         <f t="shared" si="1"/>
-        <v>6830.4511433333346</v>
+        <v>6910.4514331666669</v>
       </c>
       <c r="E34" s="19">
         <f t="shared" si="2"/>
-        <v>41.480472530364381</v>
+        <v>41.966304250000007</v>
       </c>
       <c r="F34" s="19">
         <f t="shared" si="3"/>
-        <v>20.74023626518219</v>
+        <v>20.983152125000004</v>
       </c>
       <c r="G34" s="19">
         <f t="shared" si="4"/>
-        <v>8.2960945060728761</v>
+        <v>8.3932608500000008</v>
       </c>
       <c r="H34" s="20">
         <f t="shared" si="5"/>
-        <v>39.406448903846162</v>
+        <v>39.867989037500003</v>
       </c>
     </row>
     <row r="35" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A35" s="8">
         <f t="shared" si="6"/>
         <v>28</v>
       </c>
       <c r="B35" s="18">
-        <v>67336.42</v>
+        <v>66787.11</v>
       </c>
       <c r="C35" s="18">
         <f t="shared" si="0"/>
-        <v>82083.095979999998</v>
+        <v>83043.092574000009</v>
       </c>
       <c r="D35" s="18">
         <f t="shared" si="1"/>
-        <v>6840.2579983333335</v>
+        <v>6920.2577145000005</v>
       </c>
       <c r="E35" s="19">
         <f t="shared" si="2"/>
-        <v>41.540028329959512</v>
+        <v>42.025856565789475</v>
       </c>
       <c r="F35" s="19">
         <f t="shared" si="3"/>
-        <v>20.770014164979756</v>
+        <v>21.012928282894737</v>
       </c>
       <c r="G35" s="19">
         <f t="shared" si="4"/>
-        <v>8.308005665991903</v>
+        <v>8.4051713131578953</v>
       </c>
       <c r="H35" s="20">
         <f t="shared" si="5"/>
-        <v>39.46302691346154</v>
+        <v>39.924563737500002</v>
       </c>
     </row>
     <row r="36" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A36" s="8">
         <f t="shared" si="6"/>
         <v>29</v>
       </c>
       <c r="B36" s="18">
-        <v>67425.8</v>
+        <v>66874.740000000005</v>
       </c>
       <c r="C36" s="18">
         <f t="shared" si="0"/>
-        <v>82192.050200000012</v>
+        <v>83152.051716000016</v>
       </c>
       <c r="D36" s="18">
         <f t="shared" si="1"/>
-        <v>6849.3375166666674</v>
+        <v>6929.3376430000008</v>
       </c>
       <c r="E36" s="19">
         <f t="shared" si="2"/>
-        <v>41.595167105263165</v>
+        <v>42.080997831983815</v>
       </c>
       <c r="F36" s="19">
         <f t="shared" si="3"/>
-        <v>20.797583552631583</v>
+        <v>21.040498915991908</v>
       </c>
       <c r="G36" s="19">
         <f t="shared" si="4"/>
-        <v>8.3190334210526338</v>
+        <v>8.416199566396763</v>
       </c>
       <c r="H36" s="20">
         <f t="shared" si="5"/>
-        <v>39.515408750000006</v>
+        <v>39.976947940384626</v>
       </c>
     </row>
     <row r="37" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A37" s="8">
         <f t="shared" si="6"/>
         <v>30</v>
       </c>
       <c r="B37" s="18">
-        <v>67508.679999999993</v>
+        <v>66955.990000000005</v>
       </c>
       <c r="C37" s="18">
         <f t="shared" si="0"/>
-        <v>82293.080919999993</v>
+        <v>83253.077966000012</v>
       </c>
       <c r="D37" s="18">
         <f t="shared" si="1"/>
-        <v>6857.7567433333325</v>
+        <v>6937.756497166667</v>
       </c>
       <c r="E37" s="19">
         <f t="shared" si="2"/>
-        <v>41.646296012145747</v>
+        <v>42.132124476720655</v>
       </c>
       <c r="F37" s="19">
         <f t="shared" si="3"/>
-        <v>20.823148006072874</v>
+        <v>21.066062238360328</v>
       </c>
       <c r="G37" s="19">
         <f t="shared" si="4"/>
-        <v>8.3292592024291494</v>
+        <v>8.4264248953441303</v>
       </c>
       <c r="H37" s="20">
         <f t="shared" si="5"/>
-        <v>39.563981211538461</v>
+        <v>40.025518252884623</v>
       </c>
     </row>
     <row r="38" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A38" s="8">
         <f t="shared" si="6"/>
         <v>31</v>
       </c>
       <c r="B38" s="18">
-        <v>67585.37</v>
+        <v>67031.179999999993</v>
       </c>
       <c r="C38" s="18">
         <f t="shared" si="0"/>
-        <v>82386.566030000002</v>
+        <v>83346.569212000002</v>
       </c>
       <c r="D38" s="18">
         <f t="shared" si="1"/>
-        <v>6865.5471691666671</v>
+        <v>6945.5474343333335</v>
       </c>
       <c r="E38" s="19">
         <f t="shared" si="2"/>
-        <v>41.693606290485832</v>
+        <v>42.179437860323887</v>
       </c>
       <c r="F38" s="19">
         <f t="shared" si="3"/>
-        <v>20.846803145242916</v>
+        <v>21.089718930161943</v>
       </c>
       <c r="G38" s="19">
         <f t="shared" si="4"/>
-        <v>8.3387212580971664</v>
+        <v>8.435887572064777</v>
       </c>
       <c r="H38" s="20">
         <f t="shared" si="5"/>
-        <v>39.60892597596154</v>
+        <v>40.07046596730769</v>
       </c>
     </row>
     <row r="39" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A39" s="8">
         <f t="shared" si="6"/>
         <v>32</v>
       </c>
       <c r="B39" s="18">
-        <v>67656.41</v>
+        <v>67100.820000000007</v>
       </c>
       <c r="C39" s="18">
         <f t="shared" si="0"/>
-        <v>82473.163790000006</v>
+        <v>83433.15958800001</v>
       </c>
       <c r="D39" s="18">
         <f t="shared" si="1"/>
-        <v>6872.7636491666681</v>
+        <v>6952.7632990000011</v>
       </c>
       <c r="E39" s="19">
         <f t="shared" si="2"/>
-        <v>41.737431067813766</v>
+        <v>42.223258900809718</v>
       </c>
       <c r="F39" s="19">
         <f t="shared" si="3"/>
-        <v>20.868715533906883</v>
+        <v>21.111629450404859</v>
       </c>
       <c r="G39" s="19">
         <f t="shared" si="4"/>
-        <v>8.3474862135627532</v>
+        <v>8.4446517801619443</v>
       </c>
       <c r="H39" s="20">
         <f t="shared" si="5"/>
-        <v>39.65055951442308</v>
+        <v>40.112095955769234</v>
       </c>
     </row>
     <row r="40" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A40" s="8">
         <f t="shared" si="6"/>
         <v>33</v>
       </c>
       <c r="B40" s="18">
-        <v>67722.17</v>
+        <v>67165.289999999994</v>
       </c>
       <c r="C40" s="18">
         <f t="shared" si="0"/>
-        <v>82553.325230000002</v>
+        <v>83513.321585999991</v>
       </c>
       <c r="D40" s="18">
         <f t="shared" si="1"/>
-        <v>6879.4437691666672</v>
+        <v>6959.4434654999995</v>
       </c>
       <c r="E40" s="19">
         <f t="shared" si="2"/>
-        <v>41.777998598178137</v>
+        <v>42.26382671356275</v>
       </c>
       <c r="F40" s="19">
         <f t="shared" si="3"/>
-        <v>20.888999299089068</v>
+        <v>21.131913356781375</v>
       </c>
       <c r="G40" s="19">
         <f t="shared" si="4"/>
-        <v>8.3555997196356273</v>
+        <v>8.4527653427125493</v>
       </c>
       <c r="H40" s="20">
         <f t="shared" si="5"/>
-        <v>39.689098668269231</v>
+        <v>40.150635377884612</v>
       </c>
     </row>
     <row r="41" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A41" s="8">
         <f t="shared" si="6"/>
         <v>34</v>
       </c>
       <c r="B41" s="18">
-        <v>67783.11</v>
+        <v>67225.039999999994</v>
       </c>
       <c r="C41" s="18">
         <f t="shared" si="0"/>
-        <v>82627.611090000006</v>
+        <v>83587.614736000003</v>
       </c>
       <c r="D41" s="18">
         <f t="shared" si="1"/>
-        <v>6885.6342574999999</v>
+        <v>6965.6345613333333</v>
       </c>
       <c r="E41" s="19">
         <f t="shared" si="2"/>
-        <v>41.815592656882593</v>
+        <v>42.30142446153846</v>
       </c>
       <c r="F41" s="19">
         <f t="shared" si="3"/>
-        <v>20.907796328441297</v>
+        <v>21.15071223076923</v>
       </c>
       <c r="G41" s="19">
         <f t="shared" si="4"/>
-        <v>8.363118531376518</v>
+        <v>8.4602848923076923</v>
       </c>
       <c r="H41" s="20">
         <f t="shared" si="5"/>
-        <v>39.724813024038461</v>
+        <v>40.186353238461543</v>
       </c>
     </row>
     <row r="42" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A42" s="21">
         <f t="shared" si="6"/>
         <v>35</v>
       </c>
       <c r="B42" s="22">
-        <v>67839.48</v>
+        <v>67280.3</v>
       </c>
       <c r="C42" s="22">
         <f t="shared" si="0"/>
-        <v>82696.326119999998</v>
+        <v>83656.325020000004</v>
       </c>
       <c r="D42" s="22">
         <f t="shared" si="1"/>
-        <v>6891.3605100000004</v>
+        <v>6971.3604183333337</v>
       </c>
       <c r="E42" s="23">
         <f t="shared" si="2"/>
-        <v>41.850367469635628</v>
+        <v>42.336196872469635</v>
       </c>
       <c r="F42" s="23">
         <f t="shared" si="3"/>
-        <v>20.925183734817814</v>
+        <v>21.168098436234818</v>
       </c>
       <c r="G42" s="23">
         <f t="shared" si="4"/>
-        <v>8.3700734939271264</v>
+        <v>8.4672393744939267</v>
       </c>
       <c r="H42" s="24">
         <f t="shared" si="5"/>
-        <v>39.757849096153848</v>
+        <v>40.219387028846157</v>
       </c>
     </row>
   </sheetData>
   <dataConsolidate/>
   <mergeCells count="3">
     <mergeCell ref="B4:C4"/>
     <mergeCell ref="E4:H4"/>
     <mergeCell ref="E5:G5"/>
   </mergeCells>
   <pageMargins left="0.39370078740157483" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0">
     <oddFooter>&amp;L&amp;"Calibri,Standaard"&amp;F</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet21.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-1400-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:H42"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.88671875" defaultRowHeight="13.8" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="1" width="7.5546875" style="2" bestFit="1" customWidth="1"/>
     <col min="2" max="4" width="15.33203125" style="2" customWidth="1"/>
     <col min="5" max="8" width="12.33203125" style="2" customWidth="1"/>
     <col min="9" max="16384" width="8.88671875" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A1" s="1" t="s">
         <v>35</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="2" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A2" s="4"/>
       <c r="D2" s="3">
         <f>Inhoud!B4</f>
-        <v>46054</v>
+        <v>46235</v>
       </c>
     </row>
     <row r="3" spans="1:8" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A3" s="1"/>
       <c r="B3" s="1"/>
       <c r="C3" s="5" t="s">
         <v>1</v>
       </c>
       <c r="D3" s="33">
         <f>Inhoud!B6</f>
-        <v>1.2190000000000001</v>
+        <v>1.2434000000000001</v>
       </c>
     </row>
     <row r="4" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A4" s="6"/>
       <c r="B4" s="41" t="s">
         <v>2</v>
       </c>
       <c r="C4" s="42"/>
       <c r="D4" s="7" t="s">
         <v>3</v>
       </c>
       <c r="E4" s="41" t="s">
         <v>4</v>
       </c>
       <c r="F4" s="43"/>
       <c r="G4" s="43"/>
       <c r="H4" s="42"/>
     </row>
     <row r="5" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A5" s="8"/>
       <c r="B5" s="9">
         <v>1</v>
       </c>
       <c r="C5" s="10"/>
       <c r="D5" s="10"/>
       <c r="E5" s="44" t="s">
         <v>5</v>
       </c>
       <c r="F5" s="45"/>
       <c r="G5" s="46"/>
       <c r="H5" s="11" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="6" spans="1:8" s="17" customFormat="1" x14ac:dyDescent="0.3">
       <c r="A6" s="12"/>
       <c r="B6" s="14" t="str">
         <f>'L4'!$B$6</f>
         <v>basis 01/01/2022</v>
       </c>
       <c r="C6" s="13">
         <f>D2</f>
-        <v>46054</v>
+        <v>46235</v>
       </c>
       <c r="D6" s="13">
         <f>C6</f>
-        <v>46054</v>
+        <v>46235</v>
       </c>
       <c r="E6" s="14">
         <v>1</v>
       </c>
       <c r="F6" s="15">
         <v>0.5</v>
       </c>
       <c r="G6" s="16">
         <v>0.2</v>
       </c>
       <c r="H6" s="12"/>
     </row>
     <row r="7" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A7" s="8">
         <v>0</v>
       </c>
       <c r="B7" s="18">
-        <v>59392.84</v>
+        <v>58999.41</v>
       </c>
       <c r="C7" s="18">
         <f t="shared" ref="C7:C42" si="0">B7*$D$3</f>
-        <v>72399.871960000004</v>
+        <v>73359.866394000011</v>
       </c>
       <c r="D7" s="18">
         <f t="shared" ref="D7:D42" si="1">B7/12*$D$3</f>
-        <v>6033.3226633333334</v>
+        <v>6113.3221995000004</v>
       </c>
       <c r="E7" s="19">
         <f t="shared" ref="E7:E42" si="2">C7/1976</f>
-        <v>36.639611315789473</v>
+        <v>37.125438458502032</v>
       </c>
       <c r="F7" s="19">
         <f>E7/2</f>
-        <v>18.319805657894737</v>
+        <v>18.562719229251016</v>
       </c>
       <c r="G7" s="19">
         <f>E7/5</f>
-        <v>7.3279222631578946</v>
+        <v>7.4250876917004067</v>
       </c>
       <c r="H7" s="20">
         <f>C7/2080</f>
-        <v>34.807630750000001</v>
+        <v>35.269166535576929</v>
       </c>
     </row>
     <row r="8" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A8" s="8">
         <f>A7+1</f>
         <v>1</v>
       </c>
       <c r="B8" s="18">
-        <v>59392.84</v>
+        <v>58999.41</v>
       </c>
       <c r="C8" s="18">
         <f t="shared" si="0"/>
-        <v>72399.871960000004</v>
+        <v>73359.866394000011</v>
       </c>
       <c r="D8" s="18">
         <f t="shared" si="1"/>
-        <v>6033.3226633333334</v>
+        <v>6113.3221995000004</v>
       </c>
       <c r="E8" s="19">
         <f t="shared" si="2"/>
-        <v>36.639611315789473</v>
+        <v>37.125438458502032</v>
       </c>
       <c r="F8" s="19">
         <f t="shared" ref="F8:F42" si="3">E8/2</f>
-        <v>18.319805657894737</v>
+        <v>18.562719229251016</v>
       </c>
       <c r="G8" s="19">
         <f t="shared" ref="G8:G42" si="4">E8/5</f>
-        <v>7.3279222631578946</v>
+        <v>7.4250876917004067</v>
       </c>
       <c r="H8" s="20">
         <f t="shared" ref="H8:H42" si="5">C8/2080</f>
-        <v>34.807630750000001</v>
+        <v>35.269166535576929</v>
       </c>
     </row>
     <row r="9" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A9" s="8">
         <f t="shared" ref="A9:A42" si="6">A8+1</f>
         <v>2</v>
       </c>
       <c r="B9" s="18">
-        <v>61715.360000000001</v>
+        <v>61276.36</v>
       </c>
       <c r="C9" s="18">
         <f t="shared" si="0"/>
-        <v>75231.023840000009</v>
+        <v>76191.026024000006</v>
       </c>
       <c r="D9" s="18">
         <f t="shared" si="1"/>
-        <v>6269.2519866666671</v>
+        <v>6349.2521686666678</v>
       </c>
       <c r="E9" s="19">
         <f t="shared" si="2"/>
-        <v>38.072380485829967</v>
+        <v>38.55821155060729</v>
       </c>
       <c r="F9" s="19">
         <f t="shared" si="3"/>
-        <v>19.036190242914984</v>
+        <v>19.279105775303645</v>
       </c>
       <c r="G9" s="19">
         <f t="shared" si="4"/>
-        <v>7.6144760971659933</v>
+        <v>7.7116423101214577</v>
       </c>
       <c r="H9" s="20">
         <f t="shared" si="5"/>
-        <v>36.168761461538466</v>
+        <v>36.630300973076928</v>
       </c>
     </row>
     <row r="10" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A10" s="8">
         <f t="shared" si="6"/>
         <v>3</v>
       </c>
       <c r="B10" s="18">
-        <v>61715.360000000001</v>
+        <v>61276.36</v>
       </c>
       <c r="C10" s="18">
         <f t="shared" si="0"/>
-        <v>75231.023840000009</v>
+        <v>76191.026024000006</v>
       </c>
       <c r="D10" s="18">
         <f t="shared" si="1"/>
-        <v>6269.2519866666671</v>
+        <v>6349.2521686666678</v>
       </c>
       <c r="E10" s="19">
         <f t="shared" si="2"/>
-        <v>38.072380485829967</v>
+        <v>38.55821155060729</v>
       </c>
       <c r="F10" s="19">
         <f t="shared" si="3"/>
-        <v>19.036190242914984</v>
+        <v>19.279105775303645</v>
       </c>
       <c r="G10" s="19">
         <f t="shared" si="4"/>
-        <v>7.6144760971659933</v>
+        <v>7.7116423101214577</v>
       </c>
       <c r="H10" s="20">
         <f t="shared" si="5"/>
-        <v>36.168761461538466</v>
+        <v>36.630300973076928</v>
       </c>
     </row>
     <row r="11" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A11" s="8">
         <f t="shared" si="6"/>
         <v>4</v>
       </c>
       <c r="B11" s="18">
-        <v>64037.87</v>
+        <v>63553.29</v>
       </c>
       <c r="C11" s="18">
         <f t="shared" si="0"/>
-        <v>78062.163530000005</v>
+        <v>79022.160786000008</v>
       </c>
       <c r="D11" s="18">
         <f t="shared" si="1"/>
-        <v>6505.1802941666674</v>
+        <v>6585.1800655000006</v>
       </c>
       <c r="E11" s="19">
         <f t="shared" si="2"/>
-        <v>39.505143486842108</v>
+        <v>39.990972057692311</v>
       </c>
       <c r="F11" s="19">
         <f t="shared" si="3"/>
-        <v>19.752571743421054</v>
+        <v>19.995486028846155</v>
       </c>
       <c r="G11" s="19">
         <f t="shared" si="4"/>
-        <v>7.9010286973684218</v>
+        <v>7.9981944115384618</v>
       </c>
       <c r="H11" s="20">
         <f t="shared" si="5"/>
-        <v>37.529886312500004</v>
+        <v>37.991423454807695</v>
       </c>
     </row>
     <row r="12" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A12" s="8">
         <f t="shared" si="6"/>
         <v>5</v>
       </c>
       <c r="B12" s="18">
-        <v>64037.87</v>
+        <v>63553.29</v>
       </c>
       <c r="C12" s="18">
         <f t="shared" si="0"/>
-        <v>78062.163530000005</v>
+        <v>79022.160786000008</v>
       </c>
       <c r="D12" s="18">
         <f t="shared" si="1"/>
-        <v>6505.1802941666674</v>
+        <v>6585.1800655000006</v>
       </c>
       <c r="E12" s="19">
         <f t="shared" si="2"/>
-        <v>39.505143486842108</v>
+        <v>39.990972057692311</v>
       </c>
       <c r="F12" s="19">
         <f t="shared" si="3"/>
-        <v>19.752571743421054</v>
+        <v>19.995486028846155</v>
       </c>
       <c r="G12" s="19">
         <f t="shared" si="4"/>
-        <v>7.9010286973684218</v>
+        <v>7.9981944115384618</v>
       </c>
       <c r="H12" s="20">
         <f t="shared" si="5"/>
-        <v>37.529886312500004</v>
+        <v>37.991423454807695</v>
       </c>
     </row>
     <row r="13" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A13" s="8">
         <f t="shared" si="6"/>
         <v>6</v>
       </c>
       <c r="B13" s="18">
-        <v>66359.83</v>
+        <v>65829.69</v>
       </c>
       <c r="C13" s="18">
         <f t="shared" si="0"/>
-        <v>80892.632770000011</v>
+        <v>81852.636546000009</v>
       </c>
       <c r="D13" s="18">
         <f t="shared" si="1"/>
-        <v>6741.052730833334</v>
+        <v>6821.0530454999998</v>
       </c>
       <c r="E13" s="19">
         <f t="shared" si="2"/>
-        <v>40.93756719129555</v>
+        <v>41.423399061740895</v>
       </c>
       <c r="F13" s="19">
         <f t="shared" si="3"/>
-        <v>20.468783595647775</v>
+        <v>20.711699530870447</v>
       </c>
       <c r="G13" s="19">
         <f t="shared" si="4"/>
-        <v>8.1875134382591099</v>
+        <v>8.2846798123481786</v>
       </c>
       <c r="H13" s="20">
         <f t="shared" si="5"/>
-        <v>38.890688831730778</v>
+        <v>39.352229108653852</v>
       </c>
     </row>
     <row r="14" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A14" s="8">
         <f t="shared" si="6"/>
         <v>7</v>
       </c>
       <c r="B14" s="18">
-        <v>66359.83</v>
+        <v>65829.69</v>
       </c>
       <c r="C14" s="18">
         <f t="shared" si="0"/>
-        <v>80892.632770000011</v>
+        <v>81852.636546000009</v>
       </c>
       <c r="D14" s="18">
         <f t="shared" si="1"/>
-        <v>6741.052730833334</v>
+        <v>6821.0530454999998</v>
       </c>
       <c r="E14" s="19">
         <f t="shared" si="2"/>
-        <v>40.93756719129555</v>
+        <v>41.423399061740895</v>
       </c>
       <c r="F14" s="19">
         <f t="shared" si="3"/>
-        <v>20.468783595647775</v>
+        <v>20.711699530870447</v>
       </c>
       <c r="G14" s="19">
         <f t="shared" si="4"/>
-        <v>8.1875134382591099</v>
+        <v>8.2846798123481786</v>
       </c>
       <c r="H14" s="20">
         <f t="shared" si="5"/>
-        <v>38.890688831730778</v>
+        <v>39.352229108653852</v>
       </c>
     </row>
     <row r="15" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A15" s="8">
         <f t="shared" si="6"/>
         <v>8</v>
       </c>
       <c r="B15" s="18">
-        <v>68682.350000000006</v>
+        <v>68106.63</v>
       </c>
       <c r="C15" s="18">
         <f t="shared" si="0"/>
-        <v>83723.784650000016</v>
+        <v>84683.783742000014</v>
       </c>
       <c r="D15" s="18">
         <f t="shared" si="1"/>
-        <v>6976.9820541666677</v>
+        <v>7056.9819785000009</v>
       </c>
       <c r="E15" s="19">
         <f t="shared" si="2"/>
-        <v>42.370336361336044</v>
+        <v>42.856165861336038</v>
       </c>
       <c r="F15" s="19">
         <f t="shared" si="3"/>
-        <v>21.185168180668022</v>
+        <v>21.428082930668019</v>
       </c>
       <c r="G15" s="19">
         <f t="shared" si="4"/>
-        <v>8.4740672722672095</v>
+        <v>8.5712331722672079</v>
       </c>
       <c r="H15" s="20">
         <f t="shared" si="5"/>
-        <v>40.251819543269235</v>
+        <v>40.713357568269238</v>
       </c>
     </row>
     <row r="16" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A16" s="8">
         <f t="shared" si="6"/>
         <v>9</v>
       </c>
       <c r="B16" s="18">
-        <v>68682.350000000006</v>
+        <v>68106.63</v>
       </c>
       <c r="C16" s="18">
         <f t="shared" si="0"/>
-        <v>83723.784650000016</v>
+        <v>84683.783742000014</v>
       </c>
       <c r="D16" s="18">
         <f t="shared" si="1"/>
-        <v>6976.9820541666677</v>
+        <v>7056.9819785000009</v>
       </c>
       <c r="E16" s="19">
         <f t="shared" si="2"/>
-        <v>42.370336361336044</v>
+        <v>42.856165861336038</v>
       </c>
       <c r="F16" s="19">
         <f t="shared" si="3"/>
-        <v>21.185168180668022</v>
+        <v>21.428082930668019</v>
       </c>
       <c r="G16" s="19">
         <f t="shared" si="4"/>
-        <v>8.4740672722672095</v>
+        <v>8.5712331722672079</v>
       </c>
       <c r="H16" s="20">
         <f t="shared" si="5"/>
-        <v>40.251819543269235</v>
+        <v>40.713357568269238</v>
       </c>
     </row>
     <row r="17" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A17" s="8">
         <f t="shared" si="6"/>
         <v>10</v>
       </c>
       <c r="B17" s="18">
-        <v>71004.86</v>
+        <v>70383.56</v>
       </c>
       <c r="C17" s="18">
         <f t="shared" si="0"/>
-        <v>86554.924340000012</v>
+        <v>87514.918504000001</v>
       </c>
       <c r="D17" s="18">
         <f t="shared" si="1"/>
-        <v>7212.9103616666671</v>
+        <v>7292.9098753333328</v>
       </c>
       <c r="E17" s="19">
         <f t="shared" si="2"/>
-        <v>43.803099362348185</v>
+        <v>44.288926368421052</v>
       </c>
       <c r="F17" s="19">
         <f t="shared" si="3"/>
-        <v>21.901549681174092</v>
+        <v>22.144463184210526</v>
       </c>
       <c r="G17" s="19">
         <f t="shared" si="4"/>
-        <v>8.7606198724696362</v>
+        <v>8.8577852736842111</v>
       </c>
       <c r="H17" s="20">
         <f t="shared" si="5"/>
-        <v>41.612944394230773</v>
+        <v>42.074480049999998</v>
       </c>
     </row>
     <row r="18" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A18" s="8">
         <f t="shared" si="6"/>
         <v>11</v>
       </c>
       <c r="B18" s="18">
-        <v>71004.86</v>
+        <v>70383.56</v>
       </c>
       <c r="C18" s="18">
         <f t="shared" si="0"/>
-        <v>86554.924340000012</v>
+        <v>87514.918504000001</v>
       </c>
       <c r="D18" s="18">
         <f t="shared" si="1"/>
-        <v>7212.9103616666671</v>
+        <v>7292.9098753333328</v>
       </c>
       <c r="E18" s="19">
         <f t="shared" si="2"/>
-        <v>43.803099362348185</v>
+        <v>44.288926368421052</v>
       </c>
       <c r="F18" s="19">
         <f t="shared" si="3"/>
-        <v>21.901549681174092</v>
+        <v>22.144463184210526</v>
       </c>
       <c r="G18" s="19">
         <f t="shared" si="4"/>
-        <v>8.7606198724696362</v>
+        <v>8.8577852736842111</v>
       </c>
       <c r="H18" s="20">
         <f t="shared" si="5"/>
-        <v>41.612944394230773</v>
+        <v>42.074480049999998</v>
       </c>
     </row>
     <row r="19" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A19" s="8">
         <f t="shared" si="6"/>
         <v>12</v>
       </c>
       <c r="B19" s="18">
-        <v>73327.360000000001</v>
+        <v>72660.490000000005</v>
       </c>
       <c r="C19" s="18">
         <f t="shared" si="0"/>
-        <v>89386.05184</v>
+        <v>90346.053266000017</v>
       </c>
       <c r="D19" s="18">
         <f t="shared" si="1"/>
-        <v>7448.8376533333339</v>
+        <v>7528.8377721666675</v>
       </c>
       <c r="E19" s="19">
         <f t="shared" si="2"/>
-        <v>45.235856194331987</v>
+        <v>45.72168687550608</v>
       </c>
       <c r="F19" s="19">
         <f t="shared" si="3"/>
-        <v>22.617928097165994</v>
+        <v>22.86084343775304</v>
       </c>
       <c r="G19" s="19">
         <f t="shared" si="4"/>
-        <v>9.0471712388663974</v>
+        <v>9.144337375101216</v>
       </c>
       <c r="H19" s="20">
         <f t="shared" si="5"/>
-        <v>42.974063384615384</v>
+        <v>43.43560253173078</v>
       </c>
     </row>
     <row r="20" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A20" s="8">
         <f t="shared" si="6"/>
         <v>13</v>
       </c>
       <c r="B20" s="18">
-        <v>73327.360000000001</v>
+        <v>72660.490000000005</v>
       </c>
       <c r="C20" s="18">
         <f t="shared" si="0"/>
-        <v>89386.05184</v>
+        <v>90346.053266000017</v>
       </c>
       <c r="D20" s="18">
         <f t="shared" si="1"/>
-        <v>7448.8376533333339</v>
+        <v>7528.8377721666675</v>
       </c>
       <c r="E20" s="19">
         <f t="shared" si="2"/>
-        <v>45.235856194331987</v>
+        <v>45.72168687550608</v>
       </c>
       <c r="F20" s="19">
         <f t="shared" si="3"/>
-        <v>22.617928097165994</v>
+        <v>22.86084343775304</v>
       </c>
       <c r="G20" s="19">
         <f t="shared" si="4"/>
-        <v>9.0471712388663974</v>
+        <v>9.144337375101216</v>
       </c>
       <c r="H20" s="20">
         <f t="shared" si="5"/>
-        <v>42.974063384615384</v>
+        <v>43.43560253173078</v>
       </c>
     </row>
     <row r="21" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A21" s="8">
         <f t="shared" si="6"/>
         <v>14</v>
       </c>
       <c r="B21" s="18">
-        <v>75649.87</v>
+        <v>74937.42</v>
       </c>
       <c r="C21" s="18">
         <f t="shared" si="0"/>
-        <v>92217.191529999996</v>
+        <v>93177.188028000004</v>
       </c>
       <c r="D21" s="18">
         <f t="shared" si="1"/>
-        <v>7684.7659608333333</v>
+        <v>7764.7656690000003</v>
       </c>
       <c r="E21" s="19">
         <f t="shared" si="2"/>
-        <v>46.668619195344128</v>
+        <v>47.154447382591094</v>
       </c>
       <c r="F21" s="19">
         <f t="shared" si="3"/>
-        <v>23.334309597672064</v>
+        <v>23.577223691295547</v>
       </c>
       <c r="G21" s="19">
         <f t="shared" si="4"/>
-        <v>9.333723839068826</v>
+        <v>9.4308894765182192</v>
       </c>
       <c r="H21" s="20">
         <f t="shared" si="5"/>
-        <v>44.335188235576922</v>
+        <v>44.79672501346154</v>
       </c>
     </row>
     <row r="22" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A22" s="8">
         <f t="shared" si="6"/>
         <v>15</v>
       </c>
       <c r="B22" s="18">
-        <v>75649.87</v>
+        <v>74937.42</v>
       </c>
       <c r="C22" s="18">
         <f t="shared" si="0"/>
-        <v>92217.191529999996</v>
+        <v>93177.188028000004</v>
       </c>
       <c r="D22" s="18">
         <f t="shared" si="1"/>
-        <v>7684.7659608333333</v>
+        <v>7764.7656690000003</v>
       </c>
       <c r="E22" s="19">
         <f t="shared" si="2"/>
-        <v>46.668619195344128</v>
+        <v>47.154447382591094</v>
       </c>
       <c r="F22" s="19">
         <f t="shared" si="3"/>
-        <v>23.334309597672064</v>
+        <v>23.577223691295547</v>
       </c>
       <c r="G22" s="19">
         <f t="shared" si="4"/>
-        <v>9.333723839068826</v>
+        <v>9.4308894765182192</v>
       </c>
       <c r="H22" s="20">
         <f t="shared" si="5"/>
-        <v>44.335188235576922</v>
+        <v>44.79672501346154</v>
       </c>
     </row>
     <row r="23" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A23" s="8">
         <f t="shared" si="6"/>
         <v>16</v>
       </c>
       <c r="B23" s="18">
-        <v>77972.39</v>
+        <v>77214.37</v>
       </c>
       <c r="C23" s="18">
         <f t="shared" si="0"/>
-        <v>95048.343410000001</v>
+        <v>96008.347657999999</v>
       </c>
       <c r="D23" s="18">
         <f t="shared" si="1"/>
-        <v>7920.6952841666671</v>
+        <v>8000.6956381666669</v>
       </c>
       <c r="E23" s="19">
         <f t="shared" si="2"/>
-        <v>48.101388365384615</v>
+        <v>48.587220474696359</v>
       </c>
       <c r="F23" s="19">
         <f t="shared" si="3"/>
-        <v>24.050694182692308</v>
+        <v>24.293610237348179</v>
       </c>
       <c r="G23" s="19">
         <f t="shared" si="4"/>
-        <v>9.6202776730769237</v>
+        <v>9.7174440949392711</v>
       </c>
       <c r="H23" s="20">
         <f t="shared" si="5"/>
-        <v>45.696318947115387</v>
+        <v>46.157859450961539</v>
       </c>
     </row>
     <row r="24" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A24" s="8">
         <f t="shared" si="6"/>
         <v>17</v>
       </c>
       <c r="B24" s="18">
-        <v>77972.39</v>
+        <v>77214.37</v>
       </c>
       <c r="C24" s="18">
         <f t="shared" si="0"/>
-        <v>95048.343410000001</v>
+        <v>96008.347657999999</v>
       </c>
       <c r="D24" s="18">
         <f t="shared" si="1"/>
-        <v>7920.6952841666671</v>
+        <v>8000.6956381666669</v>
       </c>
       <c r="E24" s="19">
         <f t="shared" si="2"/>
-        <v>48.101388365384615</v>
+        <v>48.587220474696359</v>
       </c>
       <c r="F24" s="19">
         <f t="shared" si="3"/>
-        <v>24.050694182692308</v>
+        <v>24.293610237348179</v>
       </c>
       <c r="G24" s="19">
         <f t="shared" si="4"/>
-        <v>9.6202776730769237</v>
+        <v>9.7174440949392711</v>
       </c>
       <c r="H24" s="20">
         <f t="shared" si="5"/>
-        <v>45.696318947115387</v>
+        <v>46.157859450961539</v>
       </c>
     </row>
     <row r="25" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A25" s="8">
         <f t="shared" si="6"/>
         <v>18</v>
       </c>
       <c r="B25" s="18">
-        <v>80294.899999999994</v>
+        <v>79491.3</v>
       </c>
       <c r="C25" s="18">
         <f t="shared" si="0"/>
-        <v>97879.483099999998</v>
+        <v>98839.482420000015</v>
       </c>
       <c r="D25" s="18">
         <f t="shared" si="1"/>
-        <v>8156.6235916666665</v>
+        <v>8236.6235350000006</v>
       </c>
       <c r="E25" s="19">
         <f t="shared" si="2"/>
-        <v>49.534151366396763</v>
+        <v>50.019980981781387</v>
       </c>
       <c r="F25" s="19">
         <f t="shared" si="3"/>
-        <v>24.767075683198382</v>
+        <v>25.009990490890694</v>
       </c>
       <c r="G25" s="19">
         <f t="shared" si="4"/>
-        <v>9.9068302732793523</v>
+        <v>10.003996196356278</v>
       </c>
       <c r="H25" s="20">
         <f t="shared" si="5"/>
-        <v>47.057443798076925</v>
+        <v>47.518981932692313</v>
       </c>
     </row>
     <row r="26" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A26" s="8">
         <f t="shared" si="6"/>
         <v>19</v>
       </c>
       <c r="B26" s="18">
-        <v>80294.899999999994</v>
+        <v>79491.3</v>
       </c>
       <c r="C26" s="18">
         <f t="shared" si="0"/>
-        <v>97879.483099999998</v>
+        <v>98839.482420000015</v>
       </c>
       <c r="D26" s="18">
         <f t="shared" si="1"/>
-        <v>8156.6235916666665</v>
+        <v>8236.6235350000006</v>
       </c>
       <c r="E26" s="19">
         <f t="shared" si="2"/>
-        <v>49.534151366396763</v>
+        <v>50.019980981781387</v>
       </c>
       <c r="F26" s="19">
         <f t="shared" si="3"/>
-        <v>24.767075683198382</v>
+        <v>25.009990490890694</v>
       </c>
       <c r="G26" s="19">
         <f t="shared" si="4"/>
-        <v>9.9068302732793523</v>
+        <v>10.003996196356278</v>
       </c>
       <c r="H26" s="20">
         <f t="shared" si="5"/>
-        <v>47.057443798076925</v>
+        <v>47.518981932692313</v>
       </c>
     </row>
     <row r="27" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A27" s="8">
         <f t="shared" si="6"/>
         <v>20</v>
       </c>
       <c r="B27" s="18">
-        <v>82617.42</v>
+        <v>81768.240000000005</v>
       </c>
       <c r="C27" s="18">
         <f t="shared" si="0"/>
-        <v>100710.63498</v>
+        <v>101670.62961600001</v>
       </c>
       <c r="D27" s="18">
         <f t="shared" si="1"/>
-        <v>8392.5529150000002</v>
+        <v>8472.5524680000017</v>
       </c>
       <c r="E27" s="19">
         <f t="shared" si="2"/>
-        <v>50.96692053643725</v>
+        <v>51.452747781376523</v>
       </c>
       <c r="F27" s="19">
         <f t="shared" si="3"/>
-        <v>25.483460268218625</v>
+        <v>25.726373890688262</v>
       </c>
       <c r="G27" s="19">
         <f t="shared" si="4"/>
-        <v>10.19338410728745</v>
+        <v>10.290549556275305</v>
       </c>
       <c r="H27" s="20">
         <f t="shared" si="5"/>
-        <v>48.418574509615382</v>
+        <v>48.880110392307692</v>
       </c>
     </row>
     <row r="28" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A28" s="8">
         <f t="shared" si="6"/>
         <v>21</v>
       </c>
       <c r="B28" s="18">
-        <v>82617.42</v>
+        <v>81768.240000000005</v>
       </c>
       <c r="C28" s="18">
         <f t="shared" si="0"/>
-        <v>100710.63498</v>
+        <v>101670.62961600001</v>
       </c>
       <c r="D28" s="18">
         <f t="shared" si="1"/>
-        <v>8392.5529150000002</v>
+        <v>8472.5524680000017</v>
       </c>
       <c r="E28" s="19">
         <f t="shared" si="2"/>
-        <v>50.96692053643725</v>
+        <v>51.452747781376523</v>
       </c>
       <c r="F28" s="19">
         <f t="shared" si="3"/>
-        <v>25.483460268218625</v>
+        <v>25.726373890688262</v>
       </c>
       <c r="G28" s="19">
         <f t="shared" si="4"/>
-        <v>10.19338410728745</v>
+        <v>10.290549556275305</v>
       </c>
       <c r="H28" s="20">
         <f t="shared" si="5"/>
-        <v>48.418574509615382</v>
+        <v>48.880110392307692</v>
       </c>
     </row>
     <row r="29" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A29" s="8">
         <f t="shared" si="6"/>
         <v>22</v>
       </c>
       <c r="B29" s="18">
-        <v>84939.38</v>
+        <v>84044.64</v>
       </c>
       <c r="C29" s="18">
         <f t="shared" si="0"/>
-        <v>103541.10422000001</v>
+        <v>104501.10537600001</v>
       </c>
       <c r="D29" s="18">
         <f t="shared" si="1"/>
-        <v>8628.4253516666668</v>
+        <v>8708.425448</v>
       </c>
       <c r="E29" s="19">
         <f t="shared" si="2"/>
-        <v>52.399344240890692</v>
+        <v>52.885174785425107</v>
       </c>
       <c r="F29" s="19">
         <f t="shared" si="3"/>
-        <v>26.199672120445346</v>
+        <v>26.442587392712554</v>
       </c>
       <c r="G29" s="19">
         <f t="shared" si="4"/>
-        <v>10.479868848178139</v>
+        <v>10.577034957085022</v>
       </c>
       <c r="H29" s="20">
         <f t="shared" si="5"/>
-        <v>49.779377028846156</v>
+        <v>50.240916046153849</v>
       </c>
     </row>
     <row r="30" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A30" s="8">
         <f t="shared" si="6"/>
         <v>23</v>
       </c>
       <c r="B30" s="18">
-        <v>84939.38</v>
+        <v>84044.64</v>
       </c>
       <c r="C30" s="18">
         <f t="shared" si="0"/>
-        <v>103541.10422000001</v>
+        <v>104501.10537600001</v>
       </c>
       <c r="D30" s="18">
         <f t="shared" si="1"/>
-        <v>8628.4253516666668</v>
+        <v>8708.425448</v>
       </c>
       <c r="E30" s="19">
         <f t="shared" si="2"/>
-        <v>52.399344240890692</v>
+        <v>52.885174785425107</v>
       </c>
       <c r="F30" s="19">
         <f t="shared" si="3"/>
-        <v>26.199672120445346</v>
+        <v>26.442587392712554</v>
       </c>
       <c r="G30" s="19">
         <f t="shared" si="4"/>
-        <v>10.479868848178139</v>
+        <v>10.577034957085022</v>
       </c>
       <c r="H30" s="20">
         <f t="shared" si="5"/>
-        <v>49.779377028846156</v>
+        <v>50.240916046153849</v>
       </c>
     </row>
     <row r="31" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A31" s="8">
         <f t="shared" si="6"/>
         <v>24</v>
       </c>
       <c r="B31" s="18">
-        <v>84939.38</v>
+        <v>84044.64</v>
       </c>
       <c r="C31" s="18">
         <f t="shared" si="0"/>
-        <v>103541.10422000001</v>
+        <v>104501.10537600001</v>
       </c>
       <c r="D31" s="18">
         <f t="shared" si="1"/>
-        <v>8628.4253516666668</v>
+        <v>8708.425448</v>
       </c>
       <c r="E31" s="19">
         <f t="shared" si="2"/>
-        <v>52.399344240890692</v>
+        <v>52.885174785425107</v>
       </c>
       <c r="F31" s="19">
         <f t="shared" si="3"/>
-        <v>26.199672120445346</v>
+        <v>26.442587392712554</v>
       </c>
       <c r="G31" s="19">
         <f t="shared" si="4"/>
-        <v>10.479868848178139</v>
+        <v>10.577034957085022</v>
       </c>
       <c r="H31" s="20">
         <f t="shared" si="5"/>
-        <v>49.779377028846156</v>
+        <v>50.240916046153849</v>
       </c>
     </row>
     <row r="32" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A32" s="8">
         <f t="shared" si="6"/>
         <v>25</v>
       </c>
       <c r="B32" s="18">
-        <v>85093.48</v>
+        <v>84195.72</v>
       </c>
       <c r="C32" s="18">
         <f t="shared" si="0"/>
-        <v>103728.95212</v>
+        <v>104688.95824800001</v>
       </c>
       <c r="D32" s="18">
         <f t="shared" si="1"/>
-        <v>8644.0793433333329</v>
+        <v>8724.0798540000014</v>
       </c>
       <c r="E32" s="19">
         <f t="shared" si="2"/>
-        <v>52.494408967611335</v>
+        <v>52.980242028340086</v>
       </c>
       <c r="F32" s="19">
         <f t="shared" si="3"/>
-        <v>26.247204483805668</v>
+        <v>26.490121014170043</v>
       </c>
       <c r="G32" s="19">
         <f t="shared" si="4"/>
-        <v>10.498881793522267</v>
+        <v>10.596048405668018</v>
       </c>
       <c r="H32" s="20">
         <f t="shared" si="5"/>
-        <v>49.86968851923077</v>
+        <v>50.331229926923079</v>
       </c>
     </row>
     <row r="33" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A33" s="8">
         <f t="shared" si="6"/>
         <v>26</v>
       </c>
       <c r="B33" s="18">
-        <v>85236.27</v>
+        <v>84335.7</v>
       </c>
       <c r="C33" s="18">
         <f t="shared" si="0"/>
-        <v>103903.01313000001</v>
+        <v>104863.00938</v>
       </c>
       <c r="D33" s="18">
         <f t="shared" si="1"/>
-        <v>8658.5844274999999</v>
+        <v>8738.5841149999997</v>
       </c>
       <c r="E33" s="19">
         <f t="shared" si="2"/>
-        <v>52.582496523279353</v>
+        <v>53.068324585020243</v>
       </c>
       <c r="F33" s="19">
         <f t="shared" si="3"/>
-        <v>26.291248261639677</v>
+        <v>26.534162292510121</v>
       </c>
       <c r="G33" s="19">
         <f t="shared" si="4"/>
-        <v>10.51649930465587</v>
+        <v>10.613664917004048</v>
       </c>
       <c r="H33" s="20">
         <f t="shared" si="5"/>
-        <v>49.953371697115386</v>
+        <v>50.414908355769235</v>
       </c>
     </row>
     <row r="34" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A34" s="8">
         <f t="shared" si="6"/>
         <v>27</v>
       </c>
       <c r="B34" s="18">
-        <v>85368.56</v>
+        <v>84465.4</v>
       </c>
       <c r="C34" s="18">
         <f t="shared" si="0"/>
-        <v>104064.27464</v>
+        <v>105024.27836</v>
       </c>
       <c r="D34" s="18">
         <f t="shared" si="1"/>
-        <v>8672.0228866666675</v>
+        <v>8752.023196666667</v>
       </c>
       <c r="E34" s="19">
         <f t="shared" si="2"/>
-        <v>52.664106599190283</v>
+        <v>53.149938441295546</v>
       </c>
       <c r="F34" s="19">
         <f t="shared" si="3"/>
-        <v>26.332053299595142</v>
+        <v>26.574969220647773</v>
       </c>
       <c r="G34" s="19">
         <f t="shared" si="4"/>
-        <v>10.532821319838057</v>
+        <v>10.62998768825911</v>
       </c>
       <c r="H34" s="20">
         <f t="shared" si="5"/>
-        <v>50.030901269230768</v>
+        <v>50.492441519230766</v>
       </c>
     </row>
     <row r="35" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A35" s="8">
         <f t="shared" si="6"/>
         <v>28</v>
       </c>
       <c r="B35" s="18">
-        <v>85491.13</v>
+        <v>84585.56</v>
       </c>
       <c r="C35" s="18">
         <f t="shared" si="0"/>
-        <v>104213.68747000002</v>
+        <v>105173.685304</v>
       </c>
       <c r="D35" s="18">
         <f t="shared" si="1"/>
-        <v>8684.4739558333349</v>
+        <v>8764.4737753333338</v>
       </c>
       <c r="E35" s="19">
         <f t="shared" si="2"/>
-        <v>52.739720379554669</v>
+        <v>53.22554924291498</v>
       </c>
       <c r="F35" s="19">
         <f t="shared" si="3"/>
-        <v>26.369860189777334</v>
+        <v>26.61277462145749</v>
       </c>
       <c r="G35" s="19">
         <f t="shared" si="4"/>
-        <v>10.547944075910934</v>
+        <v>10.645109848582996</v>
       </c>
       <c r="H35" s="20">
         <f t="shared" si="5"/>
-        <v>50.102734360576932</v>
+        <v>50.564271780769232</v>
       </c>
     </row>
     <row r="36" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A36" s="8">
         <f t="shared" si="6"/>
         <v>29</v>
       </c>
       <c r="B36" s="18">
-        <v>85604.62</v>
+        <v>84696.82</v>
       </c>
       <c r="C36" s="18">
         <f t="shared" si="0"/>
-        <v>104352.03178</v>
+        <v>105312.02598800001</v>
       </c>
       <c r="D36" s="18">
         <f t="shared" si="1"/>
-        <v>8696.0026483333331</v>
+        <v>8776.0021656666668</v>
       </c>
       <c r="E36" s="19">
         <f t="shared" si="2"/>
-        <v>52.809732682186237</v>
+        <v>53.295559710526319</v>
       </c>
       <c r="F36" s="19">
         <f t="shared" si="3"/>
-        <v>26.404866341093118</v>
+        <v>26.64777985526316</v>
       </c>
       <c r="G36" s="19">
         <f t="shared" si="4"/>
-        <v>10.561946536437247</v>
+        <v>10.659111942105264</v>
       </c>
       <c r="H36" s="20">
         <f t="shared" si="5"/>
-        <v>50.169246048076928</v>
+        <v>50.630781725000006</v>
       </c>
     </row>
     <row r="37" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A37" s="8">
         <f t="shared" si="6"/>
         <v>30</v>
       </c>
       <c r="B37" s="18">
-        <v>85709.84</v>
+        <v>84799.98</v>
       </c>
       <c r="C37" s="18">
         <f t="shared" si="0"/>
-        <v>104480.29496</v>
+        <v>105440.295132</v>
       </c>
       <c r="D37" s="18">
         <f t="shared" si="1"/>
-        <v>8706.6912466666672</v>
+        <v>8786.6912609999999</v>
       </c>
       <c r="E37" s="19">
         <f t="shared" si="2"/>
-        <v>52.874643198380568</v>
+        <v>53.360473244939271</v>
       </c>
       <c r="F37" s="19">
         <f t="shared" si="3"/>
-        <v>26.437321599190284</v>
+        <v>26.680236622469636</v>
       </c>
       <c r="G37" s="19">
         <f t="shared" si="4"/>
-        <v>10.574928639676113</v>
+        <v>10.672094648987855</v>
       </c>
       <c r="H37" s="20">
         <f t="shared" si="5"/>
-        <v>50.230911038461535</v>
+        <v>50.692449582692305</v>
       </c>
     </row>
     <row r="38" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A38" s="8">
         <f t="shared" si="6"/>
         <v>31</v>
       </c>
       <c r="B38" s="18">
-        <v>85807.21</v>
+        <v>84895.44</v>
       </c>
       <c r="C38" s="18">
         <f t="shared" si="0"/>
-        <v>104598.98899000001</v>
+        <v>105558.99009600001</v>
       </c>
       <c r="D38" s="18">
         <f t="shared" si="1"/>
-        <v>8716.5824158333344</v>
+        <v>8796.5825079999995</v>
       </c>
       <c r="E38" s="19">
         <f t="shared" si="2"/>
-        <v>52.934711027327943</v>
+        <v>53.420541546558709</v>
       </c>
       <c r="F38" s="19">
         <f t="shared" si="3"/>
-        <v>26.467355513663971</v>
+        <v>26.710270773279355</v>
       </c>
       <c r="G38" s="19">
         <f t="shared" si="4"/>
-        <v>10.586942205465588</v>
+        <v>10.684108309311743</v>
       </c>
       <c r="H38" s="20">
         <f t="shared" si="5"/>
-        <v>50.287975475961545</v>
+        <v>50.749514469230775</v>
       </c>
     </row>
     <row r="39" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A39" s="8">
         <f t="shared" si="6"/>
         <v>32</v>
       </c>
       <c r="B39" s="18">
-        <v>85897.41</v>
+        <v>84983.87</v>
       </c>
       <c r="C39" s="18">
         <f t="shared" si="0"/>
-        <v>104708.94279000002</v>
+        <v>105668.943958</v>
       </c>
       <c r="D39" s="18">
         <f t="shared" si="1"/>
-        <v>8725.7452325000013</v>
+        <v>8805.745329833333</v>
       </c>
       <c r="E39" s="19">
         <f t="shared" si="2"/>
-        <v>52.990355662955473</v>
+        <v>53.476186213562755</v>
       </c>
       <c r="F39" s="19">
         <f t="shared" si="3"/>
-        <v>26.495177831477736</v>
+        <v>26.738093106781378</v>
       </c>
       <c r="G39" s="19">
         <f t="shared" si="4"/>
-        <v>10.598071132591095</v>
+        <v>10.695237242712551</v>
       </c>
       <c r="H39" s="20">
         <f t="shared" si="5"/>
-        <v>50.340837879807701</v>
+        <v>50.802376902884617</v>
       </c>
     </row>
     <row r="40" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A40" s="8">
         <f t="shared" si="6"/>
         <v>33</v>
       </c>
       <c r="B40" s="18">
-        <v>85980.9</v>
+        <v>85065.72</v>
       </c>
       <c r="C40" s="18">
         <f t="shared" si="0"/>
-        <v>104810.71709999999</v>
+        <v>105770.71624800001</v>
       </c>
       <c r="D40" s="18">
         <f t="shared" si="1"/>
-        <v>8734.2264250000007</v>
+        <v>8814.2263540000004</v>
       </c>
       <c r="E40" s="19">
         <f t="shared" si="2"/>
-        <v>53.041860880566801</v>
+        <v>53.527690408906885</v>
       </c>
       <c r="F40" s="19">
         <f t="shared" si="3"/>
-        <v>26.520930440283401</v>
+        <v>26.763845204453443</v>
       </c>
       <c r="G40" s="19">
         <f t="shared" si="4"/>
-        <v>10.60837217611336</v>
+        <v>10.705538081781377</v>
       </c>
       <c r="H40" s="20">
         <f t="shared" si="5"/>
-        <v>50.389767836538461</v>
+        <v>50.851305888461546</v>
       </c>
     </row>
     <row r="41" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A41" s="8">
         <f t="shared" si="6"/>
         <v>34</v>
       </c>
       <c r="B41" s="18">
-        <v>86058.26</v>
+        <v>85141.56</v>
       </c>
       <c r="C41" s="18">
         <f t="shared" si="0"/>
-        <v>104905.01893999999</v>
+        <v>105865.015704</v>
       </c>
       <c r="D41" s="18">
         <f t="shared" si="1"/>
-        <v>8742.0849116666668</v>
+        <v>8822.0846419999998</v>
       </c>
       <c r="E41" s="19">
         <f t="shared" si="2"/>
-        <v>53.089584483805666</v>
+        <v>53.575412805668016</v>
       </c>
       <c r="F41" s="19">
         <f t="shared" si="3"/>
-        <v>26.544792241902833</v>
+        <v>26.787706402834008</v>
       </c>
       <c r="G41" s="19">
         <f t="shared" si="4"/>
-        <v>10.617916896761134</v>
+        <v>10.715082561133602</v>
       </c>
       <c r="H41" s="20">
         <f t="shared" si="5"/>
-        <v>50.435105259615383</v>
+        <v>50.89664216538462</v>
       </c>
     </row>
     <row r="42" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A42" s="21">
         <f t="shared" si="6"/>
         <v>35</v>
       </c>
       <c r="B42" s="22">
-        <v>86129.83</v>
+        <v>85211.73</v>
       </c>
       <c r="C42" s="22">
         <f t="shared" si="0"/>
-        <v>104992.26277000002</v>
+        <v>105952.265082</v>
       </c>
       <c r="D42" s="22">
         <f t="shared" si="1"/>
-        <v>8749.3552308333346</v>
+        <v>8829.3554235000011</v>
       </c>
       <c r="E42" s="23">
         <f t="shared" si="2"/>
-        <v>53.133736219635637</v>
+        <v>53.619567349190284</v>
       </c>
       <c r="F42" s="23">
         <f t="shared" si="3"/>
-        <v>26.566868109817818</v>
+        <v>26.809783674595142</v>
       </c>
       <c r="G42" s="23">
         <f t="shared" si="4"/>
-        <v>10.626747243927127</v>
+        <v>10.723913469838056</v>
       </c>
       <c r="H42" s="24">
         <f t="shared" si="5"/>
-        <v>50.477049408653855</v>
+        <v>50.938588981730767</v>
       </c>
     </row>
   </sheetData>
   <dataConsolidate/>
   <mergeCells count="3">
     <mergeCell ref="B4:C4"/>
     <mergeCell ref="E4:H4"/>
     <mergeCell ref="E5:G5"/>
   </mergeCells>
   <pageMargins left="0.39370078740157483" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0">
     <oddFooter>&amp;L&amp;"Calibri,Standaard"&amp;F</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet22.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-1500-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:H20"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.88671875" defaultRowHeight="13.8" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="1" width="7.5546875" style="2" bestFit="1" customWidth="1"/>
     <col min="2" max="4" width="15.33203125" style="2" customWidth="1"/>
     <col min="5" max="8" width="12.33203125" style="2" customWidth="1"/>
     <col min="9" max="16384" width="8.88671875" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A1" s="1" t="s">
         <v>42</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="2" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A2" s="4"/>
       <c r="D2" s="3">
         <f>Inhoud!B4</f>
-        <v>46054</v>
+        <v>46235</v>
       </c>
     </row>
     <row r="3" spans="1:8" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A3" s="1"/>
       <c r="B3" s="1"/>
       <c r="C3" s="5" t="s">
         <v>1</v>
       </c>
       <c r="D3" s="33">
         <f>Inhoud!B6</f>
-        <v>1.2190000000000001</v>
+        <v>1.2434000000000001</v>
       </c>
     </row>
     <row r="4" spans="1:8" x14ac:dyDescent="0.3">
       <c r="B4" s="41" t="s">
         <v>2</v>
       </c>
       <c r="C4" s="42"/>
       <c r="D4" s="7" t="s">
         <v>3</v>
       </c>
       <c r="E4" s="41" t="s">
         <v>4</v>
       </c>
       <c r="F4" s="43"/>
       <c r="G4" s="43"/>
       <c r="H4" s="42"/>
     </row>
     <row r="5" spans="1:8" x14ac:dyDescent="0.3">
       <c r="B5" s="9">
         <v>1</v>
       </c>
       <c r="C5" s="10"/>
       <c r="D5" s="10"/>
       <c r="E5" s="44" t="s">
         <v>5</v>
       </c>
       <c r="F5" s="45"/>
       <c r="G5" s="46"/>
       <c r="H5" s="11" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="6" spans="1:8" s="17" customFormat="1" x14ac:dyDescent="0.3">
       <c r="A6" s="2"/>
       <c r="B6" s="14" t="str">
         <f>'L4'!$B$6</f>
         <v>basis 01/01/2022</v>
       </c>
       <c r="C6" s="13">
         <f>D2</f>
-        <v>46054</v>
+        <v>46235</v>
       </c>
       <c r="D6" s="13">
         <f>C6</f>
-        <v>46054</v>
+        <v>46235</v>
       </c>
       <c r="E6" s="14">
         <v>1</v>
       </c>
       <c r="F6" s="15">
         <v>0.5</v>
       </c>
       <c r="G6" s="16">
         <v>0.2</v>
       </c>
       <c r="H6" s="12"/>
     </row>
     <row r="7" spans="1:8" x14ac:dyDescent="0.3">
       <c r="B7" s="18"/>
       <c r="C7" s="18"/>
       <c r="D7" s="18"/>
       <c r="E7" s="19"/>
       <c r="F7" s="19"/>
       <c r="G7" s="19"/>
       <c r="H7" s="20"/>
     </row>
     <row r="8" spans="1:8" x14ac:dyDescent="0.3">
       <c r="B8" s="18">
         <v>23133.23</v>
       </c>
       <c r="C8" s="18">
         <f t="shared" ref="C8" si="0">B8*$D$3</f>
-        <v>28199.407370000001</v>
+        <v>28763.858182</v>
       </c>
       <c r="D8" s="18">
         <f t="shared" ref="D8" si="1">B8/12*$D$3</f>
-        <v>2349.950614166667</v>
+        <v>2396.9881818333333</v>
       </c>
       <c r="E8" s="19">
         <f t="shared" ref="E8" si="2">C8/1976</f>
-        <v>14.270955146761134</v>
+        <v>14.556608391700404</v>
       </c>
       <c r="F8" s="19">
         <f t="shared" ref="F8" si="3">E8/2</f>
-        <v>7.1354775733805669</v>
+        <v>7.2783041958502022</v>
       </c>
       <c r="G8" s="19">
         <f t="shared" ref="G8" si="4">E8/5</f>
-        <v>2.8541910293522266</v>
+        <v>2.911321678340081</v>
       </c>
       <c r="H8" s="20">
         <f t="shared" ref="H8" si="5">C8/2080</f>
-        <v>13.557407389423076</v>
+        <v>13.828777972115384</v>
       </c>
     </row>
     <row r="9" spans="1:8" x14ac:dyDescent="0.3">
       <c r="B9" s="22"/>
       <c r="C9" s="22"/>
       <c r="D9" s="22"/>
       <c r="E9" s="23"/>
       <c r="F9" s="23"/>
       <c r="G9" s="23"/>
       <c r="H9" s="24"/>
     </row>
     <row r="14" spans="1:8" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A14" s="1" t="s">
         <v>75</v>
       </c>
     </row>
     <row r="16" spans="1:8" x14ac:dyDescent="0.3">
       <c r="B16" s="7" t="s">
         <v>73</v>
       </c>
       <c r="C16" s="34" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="17" spans="2:3" x14ac:dyDescent="0.3">
       <c r="B17" s="35"/>
       <c r="C17" s="36">
         <f>+D2</f>
-        <v>46054</v>
+        <v>46235</v>
       </c>
     </row>
     <row r="18" spans="2:3" x14ac:dyDescent="0.3">
       <c r="B18" s="37"/>
       <c r="C18" s="6"/>
     </row>
     <row r="19" spans="2:3" x14ac:dyDescent="0.3">
       <c r="B19" s="40">
         <v>29.625599999999999</v>
       </c>
       <c r="C19" s="39">
         <f>B19*1.4002*D3</f>
-        <v>50.566271681279993</v>
+        <v>51.578426750207989</v>
       </c>
     </row>
     <row r="20" spans="2:3" x14ac:dyDescent="0.3">
       <c r="B20" s="38"/>
       <c r="C20" s="21"/>
     </row>
   </sheetData>
   <dataConsolidate/>
   <mergeCells count="3">
     <mergeCell ref="B4:C4"/>
     <mergeCell ref="E4:H4"/>
     <mergeCell ref="E5:G5"/>
   </mergeCells>
   <pageMargins left="0.39370078740157483" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0">
     <oddFooter>&amp;L&amp;"Calibri,Standaard"&amp;F</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:H42"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.88671875" defaultRowHeight="13.8" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="1" width="6.44140625" style="2" bestFit="1" customWidth="1"/>
     <col min="2" max="4" width="15.33203125" style="2" customWidth="1"/>
     <col min="5" max="8" width="12.33203125" style="2" customWidth="1"/>
     <col min="9" max="16384" width="8.88671875" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A1" s="1" t="s">
         <v>9</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="2" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A2" s="4"/>
       <c r="D2" s="3">
         <f>Inhoud!B4</f>
-        <v>46054</v>
+        <v>46235</v>
       </c>
     </row>
     <row r="3" spans="1:8" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A3" s="1"/>
       <c r="B3" s="1"/>
       <c r="C3" s="5" t="s">
         <v>1</v>
       </c>
       <c r="D3" s="33">
         <f>Inhoud!B6</f>
-        <v>1.2190000000000001</v>
+        <v>1.2434000000000001</v>
       </c>
     </row>
     <row r="4" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A4" s="6"/>
       <c r="B4" s="41" t="s">
         <v>2</v>
       </c>
       <c r="C4" s="42"/>
       <c r="D4" s="7" t="s">
         <v>3</v>
       </c>
       <c r="E4" s="41" t="s">
         <v>4</v>
       </c>
       <c r="F4" s="43"/>
       <c r="G4" s="43"/>
       <c r="H4" s="42"/>
     </row>
     <row r="5" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A5" s="8"/>
       <c r="B5" s="9">
         <v>1</v>
       </c>
       <c r="C5" s="10"/>
       <c r="D5" s="10"/>
       <c r="E5" s="44" t="s">
         <v>5</v>
       </c>
       <c r="F5" s="45"/>
       <c r="G5" s="46"/>
       <c r="H5" s="11" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="6" spans="1:8" s="17" customFormat="1" x14ac:dyDescent="0.3">
       <c r="A6" s="12"/>
       <c r="B6" s="14" t="str">
         <f>'L4'!$B$6</f>
         <v>basis 01/01/2022</v>
       </c>
       <c r="C6" s="13">
         <f>D2</f>
-        <v>46054</v>
+        <v>46235</v>
       </c>
       <c r="D6" s="13">
         <f>C6</f>
-        <v>46054</v>
+        <v>46235</v>
       </c>
       <c r="E6" s="14">
         <v>1</v>
       </c>
       <c r="F6" s="15">
         <v>0.5</v>
       </c>
       <c r="G6" s="16">
         <v>0.2</v>
       </c>
       <c r="H6" s="12"/>
     </row>
     <row r="7" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A7" s="8">
         <v>0</v>
       </c>
       <c r="B7" s="18">
         <v>23642.75</v>
       </c>
       <c r="C7" s="18">
         <f t="shared" ref="C7:C42" si="0">B7*$D$3</f>
-        <v>28820.512250000003</v>
+        <v>29397.395350000003</v>
       </c>
       <c r="D7" s="18">
         <f t="shared" ref="D7:D42" si="1">B7/12*$D$3</f>
-        <v>2401.7093541666668</v>
+        <v>2449.7829458333335</v>
       </c>
       <c r="E7" s="19">
         <f t="shared" ref="E7:E42" si="2">C7/1976</f>
-        <v>14.58527947874494</v>
+        <v>14.877224367408909</v>
       </c>
       <c r="F7" s="19">
         <f>E7/2</f>
-        <v>7.2926397393724702</v>
+        <v>7.4386121837044543</v>
       </c>
       <c r="G7" s="19">
         <f>E7/5</f>
-        <v>2.9170558957489883</v>
+        <v>2.9754448734817815</v>
       </c>
       <c r="H7" s="20">
         <f>C7/2080</f>
-        <v>13.856015504807694</v>
+        <v>14.133363149038463</v>
       </c>
     </row>
     <row r="8" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A8" s="8">
         <f>A7+1</f>
         <v>1</v>
       </c>
       <c r="B8" s="18">
         <v>24549.13</v>
       </c>
       <c r="C8" s="18">
         <f t="shared" si="0"/>
-        <v>29925.389470000002</v>
+        <v>30524.388242000005</v>
       </c>
       <c r="D8" s="18">
         <f t="shared" si="1"/>
-        <v>2493.7824558333336</v>
+        <v>2543.6990201666672</v>
       </c>
       <c r="E8" s="19">
         <f t="shared" si="2"/>
-        <v>15.1444278694332</v>
+        <v>15.447564899797573</v>
       </c>
       <c r="F8" s="19">
         <f t="shared" ref="F8:F42" si="3">E8/2</f>
-        <v>7.5722139347165998</v>
+        <v>7.7237824498987866</v>
       </c>
       <c r="G8" s="19">
         <f t="shared" ref="G8:G42" si="4">E8/5</f>
-        <v>3.0288855738866398</v>
+        <v>3.0895129799595145</v>
       </c>
       <c r="H8" s="20">
         <f t="shared" ref="H8:H42" si="5">C8/2080</f>
-        <v>14.387206475961539</v>
+        <v>14.675186654807694</v>
       </c>
     </row>
     <row r="9" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A9" s="8">
         <f t="shared" ref="A9:A42" si="6">A8+1</f>
         <v>2</v>
       </c>
       <c r="B9" s="18">
         <v>25465.33</v>
       </c>
       <c r="C9" s="18">
         <f t="shared" si="0"/>
-        <v>31042.237270000005</v>
+        <v>31663.591322000004</v>
       </c>
       <c r="D9" s="18">
         <f t="shared" si="1"/>
-        <v>2586.8531058333338</v>
+        <v>2638.6326101666673</v>
       </c>
       <c r="E9" s="19">
         <f t="shared" si="2"/>
-        <v>15.70963424595142</v>
+        <v>16.024084677125508</v>
       </c>
       <c r="F9" s="19">
         <f t="shared" si="3"/>
-        <v>7.8548171229757102</v>
+        <v>8.0120423385627539</v>
       </c>
       <c r="G9" s="19">
         <f t="shared" si="4"/>
-        <v>3.1419268491902841</v>
+        <v>3.2048169354251015</v>
       </c>
       <c r="H9" s="20">
         <f t="shared" si="5"/>
-        <v>14.924152533653849</v>
+        <v>15.222880443269233</v>
       </c>
     </row>
     <row r="10" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A10" s="8">
         <f t="shared" si="6"/>
         <v>3</v>
       </c>
       <c r="B10" s="18">
         <v>26381.56</v>
       </c>
       <c r="C10" s="18">
         <f t="shared" si="0"/>
-        <v>32159.121640000005</v>
+        <v>32802.831704000004</v>
       </c>
       <c r="D10" s="18">
         <f t="shared" si="1"/>
-        <v>2679.9268033333337</v>
+        <v>2733.569308666667</v>
       </c>
       <c r="E10" s="19">
         <f t="shared" si="2"/>
-        <v>16.27485912955466</v>
+        <v>16.600623331983808</v>
       </c>
       <c r="F10" s="19">
         <f t="shared" si="3"/>
-        <v>8.1374295647773298</v>
+        <v>8.3003116659919041</v>
       </c>
       <c r="G10" s="19">
         <f t="shared" si="4"/>
-        <v>3.2549718259109319</v>
+        <v>3.3201246663967616</v>
       </c>
       <c r="H10" s="20">
         <f t="shared" si="5"/>
-        <v>15.461116173076926</v>
+        <v>15.770592165384617</v>
       </c>
     </row>
     <row r="11" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A11" s="8">
         <f t="shared" si="6"/>
         <v>4</v>
       </c>
       <c r="B11" s="18">
         <v>27297.759999999998</v>
       </c>
       <c r="C11" s="18">
         <f t="shared" si="0"/>
-        <v>33275.969440000001</v>
+        <v>33942.034784000003</v>
       </c>
       <c r="D11" s="18">
         <f t="shared" si="1"/>
-        <v>2772.9974533333334</v>
+        <v>2828.5028986666666</v>
       </c>
       <c r="E11" s="19">
         <f t="shared" si="2"/>
-        <v>16.840065506072875</v>
+        <v>17.177143109311743</v>
       </c>
       <c r="F11" s="19">
         <f t="shared" si="3"/>
-        <v>8.4200327530364376</v>
+        <v>8.5885715546558714</v>
       </c>
       <c r="G11" s="19">
         <f t="shared" si="4"/>
-        <v>3.3680131012145749</v>
+        <v>3.4354286218623487</v>
       </c>
       <c r="H11" s="20">
         <f t="shared" si="5"/>
-        <v>15.99806223076923</v>
+        <v>16.318285953846157</v>
       </c>
     </row>
     <row r="12" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A12" s="8">
         <f t="shared" si="6"/>
         <v>5</v>
       </c>
       <c r="B12" s="18">
         <v>27297.759999999998</v>
       </c>
       <c r="C12" s="18">
         <f t="shared" si="0"/>
-        <v>33275.969440000001</v>
+        <v>33942.034784000003</v>
       </c>
       <c r="D12" s="18">
         <f t="shared" si="1"/>
-        <v>2772.9974533333334</v>
+        <v>2828.5028986666666</v>
       </c>
       <c r="E12" s="19">
         <f t="shared" si="2"/>
-        <v>16.840065506072875</v>
+        <v>17.177143109311743</v>
       </c>
       <c r="F12" s="19">
         <f t="shared" si="3"/>
-        <v>8.4200327530364376</v>
+        <v>8.5885715546558714</v>
       </c>
       <c r="G12" s="19">
         <f t="shared" si="4"/>
-        <v>3.3680131012145749</v>
+        <v>3.4354286218623487</v>
       </c>
       <c r="H12" s="20">
         <f t="shared" si="5"/>
-        <v>15.99806223076923</v>
+        <v>16.318285953846157</v>
       </c>
     </row>
     <row r="13" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A13" s="8">
         <f t="shared" si="6"/>
         <v>6</v>
       </c>
       <c r="B13" s="18">
         <v>28603.55</v>
       </c>
       <c r="C13" s="18">
         <f t="shared" si="0"/>
-        <v>34867.727449999998</v>
+        <v>35565.654070000004</v>
       </c>
       <c r="D13" s="18">
         <f t="shared" si="1"/>
-        <v>2905.6439541666668</v>
+        <v>2963.8045058333332</v>
       </c>
       <c r="E13" s="19">
         <f t="shared" si="2"/>
-        <v>17.645611057692307</v>
+        <v>17.998812788461542</v>
       </c>
       <c r="F13" s="19">
         <f t="shared" si="3"/>
-        <v>8.8228055288461533</v>
+        <v>8.9994063942307712</v>
       </c>
       <c r="G13" s="19">
         <f t="shared" si="4"/>
-        <v>3.5291222115384615</v>
+        <v>3.5997625576923085</v>
       </c>
       <c r="H13" s="20">
         <f t="shared" si="5"/>
-        <v>16.763330504807691</v>
+        <v>17.098872149038463</v>
       </c>
     </row>
     <row r="14" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A14" s="8">
         <f t="shared" si="6"/>
         <v>7</v>
       </c>
       <c r="B14" s="18">
         <v>28603.55</v>
       </c>
       <c r="C14" s="18">
         <f t="shared" si="0"/>
-        <v>34867.727449999998</v>
+        <v>35565.654070000004</v>
       </c>
       <c r="D14" s="18">
         <f t="shared" si="1"/>
-        <v>2905.6439541666668</v>
+        <v>2963.8045058333332</v>
       </c>
       <c r="E14" s="19">
         <f t="shared" si="2"/>
-        <v>17.645611057692307</v>
+        <v>17.998812788461542</v>
       </c>
       <c r="F14" s="19">
         <f t="shared" si="3"/>
-        <v>8.8228055288461533</v>
+        <v>8.9994063942307712</v>
       </c>
       <c r="G14" s="19">
         <f t="shared" si="4"/>
-        <v>3.5291222115384615</v>
+        <v>3.5997625576923085</v>
       </c>
       <c r="H14" s="20">
         <f t="shared" si="5"/>
-        <v>16.763330504807691</v>
+        <v>17.098872149038463</v>
       </c>
     </row>
     <row r="15" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A15" s="8">
         <f t="shared" si="6"/>
         <v>8</v>
       </c>
       <c r="B15" s="18">
         <v>29736.12</v>
       </c>
       <c r="C15" s="18">
         <f t="shared" si="0"/>
-        <v>36248.330280000002</v>
+        <v>36973.891607999998</v>
       </c>
       <c r="D15" s="18">
         <f t="shared" si="1"/>
-        <v>3020.6941899999997</v>
+        <v>3081.1576339999997</v>
       </c>
       <c r="E15" s="19">
         <f t="shared" si="2"/>
-        <v>18.344296700404858</v>
+        <v>18.711483607287448</v>
       </c>
       <c r="F15" s="19">
         <f t="shared" si="3"/>
-        <v>9.1721483502024288</v>
+        <v>9.3557418036437241</v>
       </c>
       <c r="G15" s="19">
         <f t="shared" si="4"/>
-        <v>3.6688593400809717</v>
+        <v>3.7422967214574898</v>
       </c>
       <c r="H15" s="20">
         <f t="shared" si="5"/>
-        <v>17.427081865384615</v>
+        <v>17.775909426923075</v>
       </c>
     </row>
     <row r="16" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A16" s="8">
         <f t="shared" si="6"/>
         <v>9</v>
       </c>
       <c r="B16" s="18">
         <v>29736.12</v>
       </c>
       <c r="C16" s="18">
         <f t="shared" si="0"/>
-        <v>36248.330280000002</v>
+        <v>36973.891607999998</v>
       </c>
       <c r="D16" s="18">
         <f t="shared" si="1"/>
-        <v>3020.6941899999997</v>
+        <v>3081.1576339999997</v>
       </c>
       <c r="E16" s="19">
         <f t="shared" si="2"/>
-        <v>18.344296700404858</v>
+        <v>18.711483607287448</v>
       </c>
       <c r="F16" s="19">
         <f t="shared" si="3"/>
-        <v>9.1721483502024288</v>
+        <v>9.3557418036437241</v>
       </c>
       <c r="G16" s="19">
         <f t="shared" si="4"/>
-        <v>3.6688593400809717</v>
+        <v>3.7422967214574898</v>
       </c>
       <c r="H16" s="20">
         <f t="shared" si="5"/>
-        <v>17.427081865384615</v>
+        <v>17.775909426923075</v>
       </c>
     </row>
     <row r="17" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A17" s="8">
         <f t="shared" si="6"/>
         <v>10</v>
       </c>
       <c r="B17" s="18">
         <v>30565.13</v>
       </c>
       <c r="C17" s="18">
         <f t="shared" si="0"/>
-        <v>37258.893470000003</v>
+        <v>38004.682642</v>
       </c>
       <c r="D17" s="18">
         <f t="shared" si="1"/>
-        <v>3104.907789166667</v>
+        <v>3167.0568868333335</v>
       </c>
       <c r="E17" s="19">
         <f t="shared" si="2"/>
-        <v>18.855715318825911</v>
+        <v>19.233138988866397</v>
       </c>
       <c r="F17" s="19">
         <f t="shared" si="3"/>
-        <v>9.4278576594129557</v>
+        <v>9.6165694944331985</v>
       </c>
       <c r="G17" s="19">
         <f t="shared" si="4"/>
-        <v>3.7711430637651824</v>
+        <v>3.8466277977732792</v>
       </c>
       <c r="H17" s="20">
         <f t="shared" si="5"/>
-        <v>17.912929552884616</v>
+        <v>18.271482039423077</v>
       </c>
     </row>
     <row r="18" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A18" s="8">
         <f t="shared" si="6"/>
         <v>11</v>
       </c>
       <c r="B18" s="18">
         <v>30565.13</v>
       </c>
       <c r="C18" s="18">
         <f t="shared" si="0"/>
-        <v>37258.893470000003</v>
+        <v>38004.682642</v>
       </c>
       <c r="D18" s="18">
         <f t="shared" si="1"/>
-        <v>3104.907789166667</v>
+        <v>3167.0568868333335</v>
       </c>
       <c r="E18" s="19">
         <f t="shared" si="2"/>
-        <v>18.855715318825911</v>
+        <v>19.233138988866397</v>
       </c>
       <c r="F18" s="19">
         <f t="shared" si="3"/>
-        <v>9.4278576594129557</v>
+        <v>9.6165694944331985</v>
       </c>
       <c r="G18" s="19">
         <f t="shared" si="4"/>
-        <v>3.7711430637651824</v>
+        <v>3.8466277977732792</v>
       </c>
       <c r="H18" s="20">
         <f t="shared" si="5"/>
-        <v>17.912929552884616</v>
+        <v>18.271482039423077</v>
       </c>
     </row>
     <row r="19" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A19" s="8">
         <f t="shared" si="6"/>
         <v>12</v>
       </c>
       <c r="B19" s="18">
         <v>31870.94</v>
       </c>
       <c r="C19" s="18">
         <f t="shared" si="0"/>
-        <v>38850.675860000003</v>
+        <v>39628.326796000001</v>
       </c>
       <c r="D19" s="18">
         <f t="shared" si="1"/>
-        <v>3237.5563216666665</v>
+        <v>3302.3605663333333</v>
       </c>
       <c r="E19" s="19">
         <f t="shared" si="2"/>
-        <v>19.661273208502024</v>
+        <v>20.054821253036437</v>
       </c>
       <c r="F19" s="19">
         <f t="shared" si="3"/>
-        <v>9.830636604251012</v>
+        <v>10.027410626518218</v>
       </c>
       <c r="G19" s="19">
         <f t="shared" si="4"/>
-        <v>3.9322546417004047</v>
+        <v>4.0109642506072873</v>
       </c>
       <c r="H19" s="20">
         <f t="shared" si="5"/>
-        <v>18.678209548076925</v>
+        <v>19.052080190384615</v>
       </c>
     </row>
     <row r="20" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A20" s="8">
         <f t="shared" si="6"/>
         <v>13</v>
       </c>
       <c r="B20" s="18">
         <v>31870.94</v>
       </c>
       <c r="C20" s="18">
         <f t="shared" si="0"/>
-        <v>38850.675860000003</v>
+        <v>39628.326796000001</v>
       </c>
       <c r="D20" s="18">
         <f t="shared" si="1"/>
-        <v>3237.5563216666665</v>
+        <v>3302.3605663333333</v>
       </c>
       <c r="E20" s="19">
         <f t="shared" si="2"/>
-        <v>19.661273208502024</v>
+        <v>20.054821253036437</v>
       </c>
       <c r="F20" s="19">
         <f t="shared" si="3"/>
-        <v>9.830636604251012</v>
+        <v>10.027410626518218</v>
       </c>
       <c r="G20" s="19">
         <f t="shared" si="4"/>
-        <v>3.9322546417004047</v>
+        <v>4.0109642506072873</v>
       </c>
       <c r="H20" s="20">
         <f t="shared" si="5"/>
-        <v>18.678209548076925</v>
+        <v>19.052080190384615</v>
       </c>
     </row>
     <row r="21" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A21" s="8">
         <f t="shared" si="6"/>
         <v>14</v>
       </c>
       <c r="B21" s="18">
         <v>32918.76</v>
       </c>
       <c r="C21" s="18">
         <f t="shared" si="0"/>
-        <v>40127.968440000004</v>
+        <v>40931.186184000006</v>
       </c>
       <c r="D21" s="18">
         <f t="shared" si="1"/>
-        <v>3343.99737</v>
+        <v>3410.932182</v>
       </c>
       <c r="E21" s="19">
         <f t="shared" si="2"/>
-        <v>20.30767633603239</v>
+        <v>20.714163048583</v>
       </c>
       <c r="F21" s="19">
         <f t="shared" si="3"/>
-        <v>10.153838168016195</v>
+        <v>10.3570815242915</v>
       </c>
       <c r="G21" s="19">
         <f t="shared" si="4"/>
-        <v>4.0615352672064784</v>
+        <v>4.1428326097166002</v>
       </c>
       <c r="H21" s="20">
         <f t="shared" si="5"/>
-        <v>19.29229251923077</v>
+        <v>19.678454896153848</v>
       </c>
     </row>
     <row r="22" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A22" s="8">
         <f t="shared" si="6"/>
         <v>15</v>
       </c>
       <c r="B22" s="18">
         <v>32918.76</v>
       </c>
       <c r="C22" s="18">
         <f t="shared" si="0"/>
-        <v>40127.968440000004</v>
+        <v>40931.186184000006</v>
       </c>
       <c r="D22" s="18">
         <f t="shared" si="1"/>
-        <v>3343.99737</v>
+        <v>3410.932182</v>
       </c>
       <c r="E22" s="19">
         <f t="shared" si="2"/>
-        <v>20.30767633603239</v>
+        <v>20.714163048583</v>
       </c>
       <c r="F22" s="19">
         <f t="shared" si="3"/>
-        <v>10.153838168016195</v>
+        <v>10.3570815242915</v>
       </c>
       <c r="G22" s="19">
         <f t="shared" si="4"/>
-        <v>4.0615352672064784</v>
+        <v>4.1428326097166002</v>
       </c>
       <c r="H22" s="20">
         <f t="shared" si="5"/>
-        <v>19.29229251923077</v>
+        <v>19.678454896153848</v>
       </c>
     </row>
     <row r="23" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A23" s="8">
         <f t="shared" si="6"/>
         <v>16</v>
       </c>
       <c r="B23" s="18">
         <v>33832.54</v>
       </c>
       <c r="C23" s="18">
         <f t="shared" si="0"/>
-        <v>41241.866260000003</v>
+        <v>42067.380236000005</v>
       </c>
       <c r="D23" s="18">
         <f t="shared" si="1"/>
-        <v>3436.822188333334</v>
+        <v>3505.6150196666672</v>
       </c>
       <c r="E23" s="19">
         <f t="shared" si="2"/>
-        <v>20.87138980769231</v>
+        <v>21.289160038461542</v>
       </c>
       <c r="F23" s="19">
         <f t="shared" si="3"/>
-        <v>10.435694903846155</v>
+        <v>10.644580019230771</v>
       </c>
       <c r="G23" s="19">
         <f t="shared" si="4"/>
-        <v>4.1742779615384622</v>
+        <v>4.2578320076923086</v>
       </c>
       <c r="H23" s="20">
         <f t="shared" si="5"/>
-        <v>19.827820317307694</v>
+        <v>20.224702036538464</v>
       </c>
     </row>
     <row r="24" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A24" s="8">
         <f t="shared" si="6"/>
         <v>17</v>
       </c>
       <c r="B24" s="18">
         <v>33832.54</v>
       </c>
       <c r="C24" s="18">
         <f t="shared" si="0"/>
-        <v>41241.866260000003</v>
+        <v>42067.380236000005</v>
       </c>
       <c r="D24" s="18">
         <f t="shared" si="1"/>
-        <v>3436.822188333334</v>
+        <v>3505.6150196666672</v>
       </c>
       <c r="E24" s="19">
         <f t="shared" si="2"/>
-        <v>20.87138980769231</v>
+        <v>21.289160038461542</v>
       </c>
       <c r="F24" s="19">
         <f t="shared" si="3"/>
-        <v>10.435694903846155</v>
+        <v>10.644580019230771</v>
       </c>
       <c r="G24" s="19">
         <f t="shared" si="4"/>
-        <v>4.1742779615384622</v>
+        <v>4.2578320076923086</v>
       </c>
       <c r="H24" s="20">
         <f t="shared" si="5"/>
-        <v>19.827820317307694</v>
+        <v>20.224702036538464</v>
       </c>
     </row>
     <row r="25" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A25" s="8">
         <f t="shared" si="6"/>
         <v>18</v>
       </c>
       <c r="B25" s="18">
         <v>35138.33</v>
       </c>
       <c r="C25" s="18">
         <f t="shared" si="0"/>
-        <v>42833.624270000008</v>
+        <v>43690.999522000006</v>
       </c>
       <c r="D25" s="18">
         <f t="shared" si="1"/>
-        <v>3569.468689166667</v>
+        <v>3640.9166268333333</v>
       </c>
       <c r="E25" s="19">
         <f t="shared" si="2"/>
-        <v>21.676935359311745</v>
+        <v>22.110829717611338</v>
       </c>
       <c r="F25" s="19">
         <f t="shared" si="3"/>
-        <v>10.838467679655873</v>
+        <v>11.055414858805669</v>
       </c>
       <c r="G25" s="19">
         <f t="shared" si="4"/>
-        <v>4.3353870718623488</v>
+        <v>4.422165943522268</v>
       </c>
       <c r="H25" s="20">
         <f t="shared" si="5"/>
-        <v>20.593088591346156</v>
+        <v>21.005288231730773</v>
       </c>
     </row>
     <row r="26" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A26" s="8">
         <f t="shared" si="6"/>
         <v>19</v>
       </c>
       <c r="B26" s="18">
         <v>35138.33</v>
       </c>
       <c r="C26" s="18">
         <f t="shared" si="0"/>
-        <v>42833.624270000008</v>
+        <v>43690.999522000006</v>
       </c>
       <c r="D26" s="18">
         <f t="shared" si="1"/>
-        <v>3569.468689166667</v>
+        <v>3640.9166268333333</v>
       </c>
       <c r="E26" s="19">
         <f t="shared" si="2"/>
-        <v>21.676935359311745</v>
+        <v>22.110829717611338</v>
       </c>
       <c r="F26" s="19">
         <f t="shared" si="3"/>
-        <v>10.838467679655873</v>
+        <v>11.055414858805669</v>
       </c>
       <c r="G26" s="19">
         <f t="shared" si="4"/>
-        <v>4.3353870718623488</v>
+        <v>4.422165943522268</v>
       </c>
       <c r="H26" s="20">
         <f t="shared" si="5"/>
-        <v>20.593088591346156</v>
+        <v>21.005288231730773</v>
       </c>
     </row>
     <row r="27" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A27" s="8">
         <f t="shared" si="6"/>
         <v>20</v>
       </c>
       <c r="B27" s="18">
         <v>36444.18</v>
       </c>
       <c r="C27" s="18">
         <f t="shared" si="0"/>
-        <v>44425.455420000006</v>
+        <v>45314.693412000001</v>
       </c>
       <c r="D27" s="18">
         <f t="shared" si="1"/>
-        <v>3702.1212850000002</v>
+        <v>3776.224451</v>
       </c>
       <c r="E27" s="19">
         <f t="shared" si="2"/>
-        <v>22.482517925101217</v>
+        <v>22.932537151821862</v>
       </c>
       <c r="F27" s="19">
         <f t="shared" si="3"/>
-        <v>11.241258962550608</v>
+        <v>11.466268575910931</v>
       </c>
       <c r="G27" s="19">
         <f t="shared" si="4"/>
-        <v>4.4965035850202435</v>
+        <v>4.5865074303643727</v>
       </c>
       <c r="H27" s="20">
         <f t="shared" si="5"/>
-        <v>21.358392028846158</v>
+        <v>21.785910294230771</v>
       </c>
     </row>
     <row r="28" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A28" s="8">
         <f t="shared" si="6"/>
         <v>21</v>
       </c>
       <c r="B28" s="18">
         <v>36444.18</v>
       </c>
       <c r="C28" s="18">
         <f t="shared" si="0"/>
-        <v>44425.455420000006</v>
+        <v>45314.693412000001</v>
       </c>
       <c r="D28" s="18">
         <f t="shared" si="1"/>
-        <v>3702.1212850000002</v>
+        <v>3776.224451</v>
       </c>
       <c r="E28" s="19">
         <f t="shared" si="2"/>
-        <v>22.482517925101217</v>
+        <v>22.932537151821862</v>
       </c>
       <c r="F28" s="19">
         <f t="shared" si="3"/>
-        <v>11.241258962550608</v>
+        <v>11.466268575910931</v>
       </c>
       <c r="G28" s="19">
         <f t="shared" si="4"/>
-        <v>4.4965035850202435</v>
+        <v>4.5865074303643727</v>
       </c>
       <c r="H28" s="20">
         <f t="shared" si="5"/>
-        <v>21.358392028846158</v>
+        <v>21.785910294230771</v>
       </c>
     </row>
     <row r="29" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A29" s="8">
         <f t="shared" si="6"/>
         <v>22</v>
       </c>
       <c r="B29" s="18">
         <v>37750.03</v>
       </c>
       <c r="C29" s="18">
         <f t="shared" si="0"/>
-        <v>46017.286570000004</v>
+        <v>46938.387302000003</v>
       </c>
       <c r="D29" s="18">
         <f t="shared" si="1"/>
-        <v>3834.7738808333334</v>
+        <v>3911.5322751666668</v>
       </c>
       <c r="E29" s="19">
         <f t="shared" si="2"/>
-        <v>23.288100490890692</v>
+        <v>23.754244586032389</v>
       </c>
       <c r="F29" s="19">
         <f t="shared" si="3"/>
-        <v>11.644050245445346</v>
+        <v>11.877122293016194</v>
       </c>
       <c r="G29" s="19">
         <f t="shared" si="4"/>
-        <v>4.6576200981781382</v>
+        <v>4.7508489172064774</v>
       </c>
       <c r="H29" s="20">
         <f t="shared" si="5"/>
-        <v>22.123695466346156</v>
+        <v>22.566532356730772</v>
       </c>
     </row>
     <row r="30" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A30" s="8">
         <f t="shared" si="6"/>
         <v>23</v>
       </c>
       <c r="B30" s="18">
         <v>39055.839999999997</v>
       </c>
       <c r="C30" s="18">
         <f t="shared" si="0"/>
-        <v>47609.068959999997</v>
+        <v>48562.031455999997</v>
       </c>
       <c r="D30" s="18">
         <f t="shared" si="1"/>
-        <v>3967.4224133333332</v>
+        <v>4046.8359546666666</v>
       </c>
       <c r="E30" s="19">
         <f t="shared" si="2"/>
-        <v>24.093658380566801</v>
+        <v>24.575926850202428</v>
       </c>
       <c r="F30" s="19">
         <f t="shared" si="3"/>
-        <v>12.0468291902834</v>
+        <v>12.287963425101214</v>
       </c>
       <c r="G30" s="19">
         <f t="shared" si="4"/>
-        <v>4.8187316761133605</v>
+        <v>4.9151853700404855</v>
       </c>
       <c r="H30" s="20">
         <f t="shared" si="5"/>
-        <v>22.888975461538461</v>
+        <v>23.347130507692306</v>
       </c>
     </row>
     <row r="31" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A31" s="8">
         <f t="shared" si="6"/>
         <v>24</v>
       </c>
       <c r="B31" s="18">
-        <v>40361.69</v>
+        <v>40341.72</v>
       </c>
       <c r="C31" s="18">
         <f t="shared" si="0"/>
-        <v>49200.90011000001</v>
+        <v>50160.894648000001</v>
       </c>
       <c r="D31" s="18">
         <f t="shared" si="1"/>
-        <v>4100.0750091666669</v>
+        <v>4180.0745539999998</v>
       </c>
       <c r="E31" s="19">
         <f t="shared" si="2"/>
-        <v>24.899240946356279</v>
+        <v>25.385068141700405</v>
       </c>
       <c r="F31" s="19">
         <f t="shared" si="3"/>
-        <v>12.44962047317814</v>
+        <v>12.692534070850202</v>
       </c>
       <c r="G31" s="19">
         <f t="shared" si="4"/>
-        <v>4.9798481892712561</v>
+        <v>5.0770136283400813</v>
       </c>
       <c r="H31" s="20">
         <f t="shared" si="5"/>
-        <v>23.654278899038466</v>
+        <v>24.115814734615384</v>
       </c>
     </row>
     <row r="32" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A32" s="8">
         <f t="shared" si="6"/>
         <v>25</v>
       </c>
       <c r="B32" s="18">
-        <v>40434.910000000003</v>
+        <v>40413.51</v>
       </c>
       <c r="C32" s="18">
         <f t="shared" si="0"/>
-        <v>49290.15529000001</v>
+        <v>50250.158334000007</v>
       </c>
       <c r="D32" s="18">
         <f t="shared" si="1"/>
-        <v>4107.5129408333341</v>
+        <v>4187.5131945000003</v>
       </c>
       <c r="E32" s="19">
         <f t="shared" si="2"/>
-        <v>24.944410571862353</v>
+        <v>25.430242071862352</v>
       </c>
       <c r="F32" s="19">
         <f t="shared" si="3"/>
-        <v>12.472205285931176</v>
+        <v>12.715121035931176</v>
       </c>
       <c r="G32" s="19">
         <f t="shared" si="4"/>
-        <v>4.9888821143724709</v>
+        <v>5.0860484143724705</v>
       </c>
       <c r="H32" s="20">
         <f t="shared" si="5"/>
-        <v>23.697190043269234</v>
+        <v>24.158729968269235</v>
       </c>
     </row>
     <row r="33" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A33" s="8">
         <f t="shared" si="6"/>
         <v>26</v>
       </c>
       <c r="B33" s="18">
-        <v>40502.769999999997</v>
+        <v>40480.04</v>
       </c>
       <c r="C33" s="18">
         <f t="shared" si="0"/>
-        <v>49372.876629999999</v>
+        <v>50332.881736000003</v>
       </c>
       <c r="D33" s="18">
         <f t="shared" si="1"/>
-        <v>4114.4063858333329</v>
+        <v>4194.4068113333333</v>
       </c>
       <c r="E33" s="19">
         <f t="shared" si="2"/>
-        <v>24.986273598178137</v>
+        <v>25.472106141700408</v>
       </c>
       <c r="F33" s="19">
         <f t="shared" si="3"/>
-        <v>12.493136799089068</v>
+        <v>12.736053070850204</v>
       </c>
       <c r="G33" s="19">
         <f t="shared" si="4"/>
-        <v>4.9972547196356274</v>
+        <v>5.0944212283400816</v>
       </c>
       <c r="H33" s="20">
         <f t="shared" si="5"/>
-        <v>23.736959918269232</v>
+        <v>24.198500834615388</v>
       </c>
     </row>
     <row r="34" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A34" s="8">
         <f t="shared" si="6"/>
         <v>27</v>
       </c>
       <c r="B34" s="18">
-        <v>40565.629999999997</v>
+        <v>40541.660000000003</v>
       </c>
       <c r="C34" s="18">
         <f t="shared" si="0"/>
-        <v>49449.502970000001</v>
+        <v>50409.500044000008</v>
       </c>
       <c r="D34" s="18">
         <f t="shared" si="1"/>
-        <v>4120.7919141666662</v>
+        <v>4200.791670333334</v>
       </c>
       <c r="E34" s="19">
         <f t="shared" si="2"/>
-        <v>25.025052110323887</v>
+        <v>25.510880589068829</v>
       </c>
       <c r="F34" s="19">
         <f t="shared" si="3"/>
-        <v>12.512526055161944</v>
+        <v>12.755440294534415</v>
       </c>
       <c r="G34" s="19">
         <f t="shared" si="4"/>
-        <v>5.0050104220647773</v>
+        <v>5.1021761178137659</v>
       </c>
       <c r="H34" s="20">
         <f t="shared" si="5"/>
-        <v>23.773799504807695</v>
+        <v>24.235336559615387</v>
       </c>
     </row>
     <row r="35" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A35" s="8">
         <f t="shared" si="6"/>
         <v>28</v>
       </c>
       <c r="B35" s="18">
-        <v>40623.870000000003</v>
+        <v>40598.76</v>
       </c>
       <c r="C35" s="18">
         <f t="shared" si="0"/>
-        <v>49520.497530000008</v>
+        <v>50480.498184000004</v>
       </c>
       <c r="D35" s="18">
         <f t="shared" si="1"/>
-        <v>4126.708127500001</v>
+        <v>4206.7081820000003</v>
       </c>
       <c r="E35" s="19">
         <f t="shared" si="2"/>
-        <v>25.060980531376522</v>
+        <v>25.546810821862351</v>
       </c>
       <c r="F35" s="19">
         <f t="shared" si="3"/>
-        <v>12.530490265688261</v>
+        <v>12.773405410931176</v>
       </c>
       <c r="G35" s="19">
         <f t="shared" si="4"/>
-        <v>5.0121961062753044</v>
+        <v>5.1093621643724703</v>
       </c>
       <c r="H35" s="20">
         <f t="shared" si="5"/>
-        <v>23.807931504807698</v>
+        <v>24.269470280769234</v>
       </c>
     </row>
     <row r="36" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A36" s="8">
         <f t="shared" si="6"/>
         <v>29</v>
       </c>
       <c r="B36" s="18">
-        <v>40677.800000000003</v>
+        <v>40651.629999999997</v>
       </c>
       <c r="C36" s="18">
         <f t="shared" si="0"/>
-        <v>49586.238200000007</v>
+        <v>50546.236742000001</v>
       </c>
       <c r="D36" s="18">
         <f t="shared" si="1"/>
-        <v>4132.1865166666676</v>
+        <v>4212.1863951666664</v>
       </c>
       <c r="E36" s="19">
         <f t="shared" si="2"/>
-        <v>25.094250101214577</v>
+        <v>25.580079322874493</v>
       </c>
       <c r="F36" s="19">
         <f t="shared" si="3"/>
-        <v>12.547125050607288</v>
+        <v>12.790039661437246</v>
       </c>
       <c r="G36" s="19">
         <f t="shared" si="4"/>
-        <v>5.0188500202429154</v>
+        <v>5.1160158645748988</v>
       </c>
       <c r="H36" s="20">
         <f t="shared" si="5"/>
-        <v>23.83953759615385</v>
+        <v>24.30107535673077</v>
       </c>
     </row>
     <row r="37" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A37" s="8">
         <f t="shared" si="6"/>
         <v>30</v>
       </c>
       <c r="B37" s="18">
-        <v>40727.800000000003</v>
+        <v>40700.65</v>
       </c>
       <c r="C37" s="18">
         <f t="shared" si="0"/>
-        <v>49647.188200000004</v>
+        <v>50607.188210000008</v>
       </c>
       <c r="D37" s="18">
         <f t="shared" si="1"/>
-        <v>4137.265683333334</v>
+        <v>4217.2656841666667</v>
       </c>
       <c r="E37" s="19">
         <f t="shared" si="2"/>
-        <v>25.125095242914981</v>
+        <v>25.610925207489881</v>
       </c>
       <c r="F37" s="19">
         <f t="shared" si="3"/>
-        <v>12.56254762145749</v>
+        <v>12.805462603744941</v>
       </c>
       <c r="G37" s="19">
         <f t="shared" si="4"/>
-        <v>5.0250190485829958</v>
+        <v>5.1221850414979766</v>
       </c>
       <c r="H37" s="20">
         <f t="shared" si="5"/>
-        <v>23.868840480769233</v>
+        <v>24.330378947115388</v>
       </c>
     </row>
     <row r="38" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A38" s="8">
         <f t="shared" si="6"/>
         <v>31</v>
       </c>
       <c r="B38" s="18">
-        <v>40774.07</v>
+        <v>40746.01</v>
       </c>
       <c r="C38" s="18">
         <f t="shared" si="0"/>
-        <v>49703.591330000003</v>
+        <v>50663.588834000002</v>
       </c>
       <c r="D38" s="18">
         <f t="shared" si="1"/>
-        <v>4141.9659441666672</v>
+        <v>4221.9657361666668</v>
       </c>
       <c r="E38" s="19">
         <f t="shared" si="2"/>
-        <v>25.153639337044535</v>
+        <v>25.63946803340081</v>
       </c>
       <c r="F38" s="19">
         <f t="shared" si="3"/>
-        <v>12.576819668522267</v>
+        <v>12.819734016700405</v>
       </c>
       <c r="G38" s="19">
         <f t="shared" si="4"/>
-        <v>5.0307278674089071</v>
+        <v>5.1278936066801624</v>
       </c>
       <c r="H38" s="20">
         <f t="shared" si="5"/>
-        <v>23.89595737019231</v>
+        <v>24.35749463173077</v>
       </c>
     </row>
     <row r="39" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A39" s="8">
         <f t="shared" si="6"/>
         <v>32</v>
       </c>
       <c r="B39" s="18">
-        <v>40816.93</v>
+        <v>40788.03</v>
       </c>
       <c r="C39" s="18">
         <f t="shared" si="0"/>
-        <v>49755.837670000001</v>
+        <v>50715.836501999998</v>
       </c>
       <c r="D39" s="18">
         <f t="shared" si="1"/>
-        <v>4146.3198058333337</v>
+        <v>4226.3197085000002</v>
       </c>
       <c r="E39" s="19">
         <f t="shared" si="2"/>
-        <v>25.180079792510121</v>
+        <v>25.665909160931172</v>
       </c>
       <c r="F39" s="19">
         <f t="shared" si="3"/>
-        <v>12.59003989625506</v>
+        <v>12.832954580465586</v>
       </c>
       <c r="G39" s="19">
         <f t="shared" si="4"/>
-        <v>5.0360159585020243</v>
+        <v>5.1331818321862341</v>
       </c>
       <c r="H39" s="20">
         <f t="shared" si="5"/>
-        <v>23.921075802884616</v>
+        <v>24.382613702884615</v>
       </c>
     </row>
     <row r="40" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A40" s="8">
         <f t="shared" si="6"/>
         <v>33</v>
       </c>
       <c r="B40" s="18">
-        <v>40856.6</v>
+        <v>40826.92</v>
       </c>
       <c r="C40" s="18">
         <f t="shared" si="0"/>
-        <v>49804.195400000004</v>
+        <v>50764.192327999997</v>
       </c>
       <c r="D40" s="18">
         <f t="shared" si="1"/>
-        <v>4150.3496166666673</v>
+        <v>4230.3493606666671</v>
       </c>
       <c r="E40" s="19">
         <f t="shared" si="2"/>
-        <v>25.204552327935225</v>
+        <v>25.690380732793521</v>
       </c>
       <c r="F40" s="19">
         <f t="shared" si="3"/>
-        <v>12.602276163967613</v>
+        <v>12.845190366396761</v>
       </c>
       <c r="G40" s="19">
         <f t="shared" si="4"/>
-        <v>5.0409104655870447</v>
+        <v>5.1380761465587046</v>
       </c>
       <c r="H40" s="20">
         <f t="shared" si="5"/>
-        <v>23.944324711538464</v>
+        <v>24.405861696153845</v>
       </c>
     </row>
     <row r="41" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A41" s="8">
         <f t="shared" si="6"/>
         <v>34</v>
       </c>
       <c r="B41" s="18">
-        <v>40893.360000000001</v>
+        <v>40862.959999999999</v>
       </c>
       <c r="C41" s="18">
         <f t="shared" si="0"/>
-        <v>49849.005840000005</v>
+        <v>50809.004463999998</v>
       </c>
       <c r="D41" s="18">
         <f t="shared" si="1"/>
-        <v>4154.0838200000007</v>
+        <v>4234.0837053333335</v>
       </c>
       <c r="E41" s="19">
         <f t="shared" si="2"/>
-        <v>25.227229676113364</v>
+        <v>25.713058939271253</v>
       </c>
       <c r="F41" s="19">
         <f t="shared" si="3"/>
-        <v>12.613614838056682</v>
+        <v>12.856529469635626</v>
       </c>
       <c r="G41" s="19">
         <f t="shared" si="4"/>
-        <v>5.0454459352226726</v>
+        <v>5.1426117878542508</v>
       </c>
       <c r="H41" s="20">
         <f t="shared" si="5"/>
-        <v>23.965868192307695</v>
+        <v>24.42740599230769</v>
       </c>
     </row>
     <row r="42" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A42" s="21">
         <f t="shared" si="6"/>
         <v>35</v>
       </c>
       <c r="B42" s="22">
-        <v>40927.370000000003</v>
+        <v>40896.300000000003</v>
       </c>
       <c r="C42" s="22">
         <f t="shared" si="0"/>
-        <v>49890.46403000001</v>
+        <v>50850.459420000007</v>
       </c>
       <c r="D42" s="22">
         <f t="shared" si="1"/>
-        <v>4157.5386691666672</v>
+        <v>4237.5382850000005</v>
       </c>
       <c r="E42" s="23">
         <f t="shared" si="2"/>
-        <v>25.248210541497979</v>
+        <v>25.734038168016198</v>
       </c>
       <c r="F42" s="23">
         <f t="shared" si="3"/>
-        <v>12.62410527074899</v>
+        <v>12.867019084008099</v>
       </c>
       <c r="G42" s="23">
         <f t="shared" si="4"/>
-        <v>5.0496421082995955</v>
+        <v>5.14680763360324</v>
       </c>
       <c r="H42" s="24">
         <f t="shared" si="5"/>
-        <v>23.985800014423081</v>
+        <v>24.447336259615387</v>
       </c>
     </row>
   </sheetData>
   <dataConsolidate/>
   <mergeCells count="3">
     <mergeCell ref="B4:C4"/>
     <mergeCell ref="E4:H4"/>
     <mergeCell ref="E5:G5"/>
   </mergeCells>
   <pageMargins left="0.39370078740157483" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0">
     <oddFooter>&amp;L&amp;"Calibri,Standaard"&amp;F</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0300-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:H42"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.88671875" defaultRowHeight="13.8" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="1" width="6.44140625" style="2" bestFit="1" customWidth="1"/>
     <col min="2" max="4" width="15.33203125" style="2" customWidth="1"/>
     <col min="5" max="8" width="12.33203125" style="2" customWidth="1"/>
     <col min="9" max="16384" width="8.88671875" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A1" s="1" t="s">
         <v>48</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="2" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A2" s="4"/>
       <c r="D2" s="3">
         <f>Inhoud!B4</f>
-        <v>46054</v>
+        <v>46235</v>
       </c>
     </row>
     <row r="3" spans="1:8" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A3" s="1"/>
       <c r="B3" s="1"/>
       <c r="C3" s="5" t="s">
         <v>1</v>
       </c>
       <c r="D3" s="33">
         <f>Inhoud!B6</f>
-        <v>1.2190000000000001</v>
+        <v>1.2434000000000001</v>
       </c>
     </row>
     <row r="4" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A4" s="6"/>
       <c r="B4" s="41" t="s">
         <v>2</v>
       </c>
       <c r="C4" s="42"/>
       <c r="D4" s="7" t="s">
         <v>3</v>
       </c>
       <c r="E4" s="41" t="s">
         <v>4</v>
       </c>
       <c r="F4" s="43"/>
       <c r="G4" s="43"/>
       <c r="H4" s="42"/>
     </row>
     <row r="5" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A5" s="8"/>
       <c r="B5" s="9">
         <v>1</v>
       </c>
       <c r="C5" s="10"/>
       <c r="D5" s="10"/>
       <c r="E5" s="44" t="s">
         <v>5</v>
       </c>
       <c r="F5" s="45"/>
       <c r="G5" s="46"/>
       <c r="H5" s="11" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="6" spans="1:8" s="17" customFormat="1" x14ac:dyDescent="0.3">
       <c r="A6" s="12"/>
       <c r="B6" s="14" t="str">
         <f>'L4'!$B$6</f>
         <v>basis 01/01/2022</v>
       </c>
       <c r="C6" s="13">
         <f>D2</f>
-        <v>46054</v>
+        <v>46235</v>
       </c>
       <c r="D6" s="13">
         <f>C6</f>
-        <v>46054</v>
+        <v>46235</v>
       </c>
       <c r="E6" s="14">
         <v>1</v>
       </c>
       <c r="F6" s="15">
         <v>0.5</v>
       </c>
       <c r="G6" s="16">
         <v>0.2</v>
       </c>
       <c r="H6" s="12"/>
     </row>
     <row r="7" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A7" s="8">
         <v>0</v>
       </c>
       <c r="B7" s="18">
         <v>25562.97</v>
       </c>
       <c r="C7" s="18">
         <f t="shared" ref="C7:C42" si="0">B7*$D$3</f>
-        <v>31161.260430000002</v>
+        <v>31784.996898000001</v>
       </c>
       <c r="D7" s="18">
         <f t="shared" ref="D7:D42" si="1">B7/12*$D$3</f>
-        <v>2596.7717025000002</v>
+        <v>2648.7497415000003</v>
       </c>
       <c r="E7" s="19">
         <f t="shared" ref="E7:E42" si="2">C7/1976</f>
-        <v>15.769868638663969</v>
+        <v>16.085524745951417</v>
       </c>
       <c r="F7" s="19">
         <f>E7/2</f>
-        <v>7.8849343193319843</v>
+        <v>8.0427623729757087</v>
       </c>
       <c r="G7" s="19">
         <f>E7/5</f>
-        <v>3.1539737277327937</v>
+        <v>3.2171049491902837</v>
       </c>
       <c r="H7" s="20">
         <f>C7/2080</f>
-        <v>14.981375206730771</v>
+        <v>15.281248508653846</v>
       </c>
     </row>
     <row r="8" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A8" s="8">
         <f>A7+1</f>
         <v>1</v>
       </c>
       <c r="B8" s="18">
         <v>26558.33</v>
       </c>
       <c r="C8" s="18">
         <f t="shared" si="0"/>
-        <v>32374.604270000003</v>
+        <v>33022.627522000003</v>
       </c>
       <c r="D8" s="18">
         <f t="shared" si="1"/>
-        <v>2697.883689166667</v>
+        <v>2751.8856268333334</v>
       </c>
       <c r="E8" s="19">
         <f t="shared" si="2"/>
-        <v>16.383909043522269</v>
+        <v>16.71185603340081</v>
       </c>
       <c r="F8" s="19">
         <f t="shared" ref="F8:F42" si="3">E8/2</f>
-        <v>8.1919545217611347</v>
+        <v>8.3559280167004051</v>
       </c>
       <c r="G8" s="19">
         <f t="shared" ref="G8:G42" si="4">E8/5</f>
-        <v>3.2767818087044538</v>
+        <v>3.3423712066801619</v>
       </c>
       <c r="H8" s="20">
         <f t="shared" ref="H8:H42" si="5">C8/2080</f>
-        <v>15.564713591346155</v>
+        <v>15.876263231730771</v>
       </c>
     </row>
     <row r="9" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A9" s="8">
         <f t="shared" ref="A9:A42" si="6">A8+1</f>
         <v>2</v>
       </c>
       <c r="B9" s="18">
         <v>27553.69</v>
       </c>
       <c r="C9" s="18">
         <f t="shared" si="0"/>
-        <v>33587.948109999998</v>
+        <v>34260.258146</v>
       </c>
       <c r="D9" s="18">
         <f t="shared" si="1"/>
-        <v>2798.9956758333337</v>
+        <v>2855.021512166667</v>
       </c>
       <c r="E9" s="19">
         <f t="shared" si="2"/>
-        <v>16.997949448380567</v>
+        <v>17.338187320850203</v>
       </c>
       <c r="F9" s="19">
         <f t="shared" si="3"/>
-        <v>8.4989747241902833</v>
+        <v>8.6690936604251014</v>
       </c>
       <c r="G9" s="19">
         <f t="shared" si="4"/>
-        <v>3.3995898896761134</v>
+        <v>3.4676374641700405</v>
       </c>
       <c r="H9" s="20">
         <f t="shared" si="5"/>
-        <v>16.148051975961536</v>
+        <v>16.471277954807693</v>
       </c>
     </row>
     <row r="10" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A10" s="8">
         <f t="shared" si="6"/>
         <v>3</v>
       </c>
       <c r="B10" s="18">
         <v>28549.06</v>
       </c>
       <c r="C10" s="18">
         <f t="shared" si="0"/>
-        <v>34801.304140000007</v>
+        <v>35497.901204000002</v>
       </c>
       <c r="D10" s="18">
         <f t="shared" si="1"/>
-        <v>2900.108678333334</v>
+        <v>2958.158433666667</v>
       </c>
       <c r="E10" s="19">
         <f t="shared" si="2"/>
-        <v>17.61199602226721</v>
+        <v>17.964524900809717</v>
       </c>
       <c r="F10" s="19">
         <f t="shared" si="3"/>
-        <v>8.8059980111336049</v>
+        <v>8.9822624504048587</v>
       </c>
       <c r="G10" s="19">
         <f t="shared" si="4"/>
-        <v>3.5223992044534418</v>
+        <v>3.5929049801619435</v>
       </c>
       <c r="H10" s="20">
         <f t="shared" si="5"/>
-        <v>16.731396221153851</v>
+        <v>17.066298655769231</v>
       </c>
     </row>
     <row r="11" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A11" s="8">
         <f t="shared" si="6"/>
         <v>4</v>
       </c>
       <c r="B11" s="18">
         <v>29544.42</v>
       </c>
       <c r="C11" s="18">
         <f t="shared" si="0"/>
-        <v>36014.647980000002</v>
+        <v>36735.531827999999</v>
       </c>
       <c r="D11" s="18">
         <f t="shared" si="1"/>
-        <v>3001.2206649999998</v>
+        <v>3061.2943190000001</v>
       </c>
       <c r="E11" s="19">
         <f t="shared" si="2"/>
-        <v>18.226036427125507</v>
+        <v>18.59085618825911</v>
       </c>
       <c r="F11" s="19">
         <f t="shared" si="3"/>
-        <v>9.1130182135627535</v>
+        <v>9.2954280941295551</v>
       </c>
       <c r="G11" s="19">
         <f t="shared" si="4"/>
-        <v>3.6452072854251014</v>
+        <v>3.7181712376518221</v>
       </c>
       <c r="H11" s="20">
         <f t="shared" si="5"/>
-        <v>17.314734605769232</v>
+        <v>17.661313378846152</v>
       </c>
     </row>
     <row r="12" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A12" s="8">
         <f t="shared" si="6"/>
         <v>5</v>
       </c>
       <c r="B12" s="18">
         <v>29544.42</v>
       </c>
       <c r="C12" s="18">
         <f t="shared" si="0"/>
-        <v>36014.647980000002</v>
+        <v>36735.531827999999</v>
       </c>
       <c r="D12" s="18">
         <f t="shared" si="1"/>
-        <v>3001.2206649999998</v>
+        <v>3061.2943190000001</v>
       </c>
       <c r="E12" s="19">
         <f t="shared" si="2"/>
-        <v>18.226036427125507</v>
+        <v>18.59085618825911</v>
       </c>
       <c r="F12" s="19">
         <f t="shared" si="3"/>
-        <v>9.1130182135627535</v>
+        <v>9.2954280941295551</v>
       </c>
       <c r="G12" s="19">
         <f t="shared" si="4"/>
-        <v>3.6452072854251014</v>
+        <v>3.7181712376518221</v>
       </c>
       <c r="H12" s="20">
         <f t="shared" si="5"/>
-        <v>17.314734605769232</v>
+        <v>17.661313378846152</v>
       </c>
     </row>
     <row r="13" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A13" s="8">
         <f t="shared" si="6"/>
         <v>6</v>
       </c>
       <c r="B13" s="18">
         <v>30313</v>
       </c>
       <c r="C13" s="18">
         <f t="shared" si="0"/>
-        <v>36951.547000000006</v>
+        <v>37691.184200000003</v>
       </c>
       <c r="D13" s="18">
         <f t="shared" si="1"/>
-        <v>3079.2955833333335</v>
+        <v>3140.9320166666671</v>
       </c>
       <c r="E13" s="19">
         <f t="shared" si="2"/>
-        <v>18.700175607287452</v>
+        <v>19.074485931174092</v>
       </c>
       <c r="F13" s="19">
         <f t="shared" si="3"/>
-        <v>9.350087803643726</v>
+        <v>9.5372429655870459</v>
       </c>
       <c r="G13" s="19">
         <f t="shared" si="4"/>
-        <v>3.7400351214574905</v>
+        <v>3.8148971862348184</v>
       </c>
       <c r="H13" s="20">
         <f t="shared" si="5"/>
-        <v>17.765166826923078</v>
+        <v>18.120761634615388</v>
       </c>
     </row>
     <row r="14" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A14" s="8">
         <f t="shared" si="6"/>
         <v>7</v>
       </c>
       <c r="B14" s="18">
         <v>30313</v>
       </c>
       <c r="C14" s="18">
         <f t="shared" si="0"/>
-        <v>36951.547000000006</v>
+        <v>37691.184200000003</v>
       </c>
       <c r="D14" s="18">
         <f t="shared" si="1"/>
-        <v>3079.2955833333335</v>
+        <v>3140.9320166666671</v>
       </c>
       <c r="E14" s="19">
         <f t="shared" si="2"/>
-        <v>18.700175607287452</v>
+        <v>19.074485931174092</v>
       </c>
       <c r="F14" s="19">
         <f t="shared" si="3"/>
-        <v>9.350087803643726</v>
+        <v>9.5372429655870459</v>
       </c>
       <c r="G14" s="19">
         <f t="shared" si="4"/>
-        <v>3.7400351214574905</v>
+        <v>3.8148971862348184</v>
       </c>
       <c r="H14" s="20">
         <f t="shared" si="5"/>
-        <v>17.765166826923078</v>
+        <v>18.120761634615388</v>
       </c>
     </row>
     <row r="15" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A15" s="8">
         <f t="shared" si="6"/>
         <v>8</v>
       </c>
       <c r="B15" s="18">
         <v>31731.68</v>
       </c>
       <c r="C15" s="18">
         <f t="shared" si="0"/>
-        <v>38680.91792</v>
+        <v>39455.170912000001</v>
       </c>
       <c r="D15" s="18">
         <f t="shared" si="1"/>
-        <v>3223.409826666667</v>
+        <v>3287.9309093333336</v>
       </c>
       <c r="E15" s="19">
         <f t="shared" si="2"/>
-        <v>19.575363319838058</v>
+        <v>19.967191757085022</v>
       </c>
       <c r="F15" s="19">
         <f t="shared" si="3"/>
-        <v>9.7876816599190288</v>
+        <v>9.983595878542511</v>
       </c>
       <c r="G15" s="19">
         <f t="shared" si="4"/>
-        <v>3.9150726639676114</v>
+        <v>3.9934383514170042</v>
       </c>
       <c r="H15" s="20">
         <f t="shared" si="5"/>
-        <v>18.596595153846152</v>
+        <v>18.968832169230769</v>
       </c>
     </row>
     <row r="16" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A16" s="8">
         <f t="shared" si="6"/>
         <v>9</v>
       </c>
       <c r="B16" s="18">
         <v>31731.68</v>
       </c>
       <c r="C16" s="18">
         <f t="shared" si="0"/>
-        <v>38680.91792</v>
+        <v>39455.170912000001</v>
       </c>
       <c r="D16" s="18">
         <f t="shared" si="1"/>
-        <v>3223.409826666667</v>
+        <v>3287.9309093333336</v>
       </c>
       <c r="E16" s="19">
         <f t="shared" si="2"/>
-        <v>19.575363319838058</v>
+        <v>19.967191757085022</v>
       </c>
       <c r="F16" s="19">
         <f t="shared" si="3"/>
-        <v>9.7876816599190288</v>
+        <v>9.983595878542511</v>
       </c>
       <c r="G16" s="19">
         <f t="shared" si="4"/>
-        <v>3.9150726639676114</v>
+        <v>3.9934383514170042</v>
       </c>
       <c r="H16" s="20">
         <f t="shared" si="5"/>
-        <v>18.596595153846152</v>
+        <v>18.968832169230769</v>
       </c>
     </row>
     <row r="17" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A17" s="8">
         <f t="shared" si="6"/>
         <v>10</v>
       </c>
       <c r="B17" s="18">
         <v>32918.76</v>
       </c>
       <c r="C17" s="18">
         <f t="shared" si="0"/>
-        <v>40127.968440000004</v>
+        <v>40931.186184000006</v>
       </c>
       <c r="D17" s="18">
         <f t="shared" si="1"/>
-        <v>3343.99737</v>
+        <v>3410.932182</v>
       </c>
       <c r="E17" s="19">
         <f t="shared" si="2"/>
-        <v>20.30767633603239</v>
+        <v>20.714163048583</v>
       </c>
       <c r="F17" s="19">
         <f t="shared" si="3"/>
-        <v>10.153838168016195</v>
+        <v>10.3570815242915</v>
       </c>
       <c r="G17" s="19">
         <f t="shared" si="4"/>
-        <v>4.0615352672064784</v>
+        <v>4.1428326097166002</v>
       </c>
       <c r="H17" s="20">
         <f t="shared" si="5"/>
-        <v>19.29229251923077</v>
+        <v>19.678454896153848</v>
       </c>
     </row>
     <row r="18" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A18" s="8">
         <f t="shared" si="6"/>
         <v>11</v>
       </c>
       <c r="B18" s="18">
         <v>32918.76</v>
       </c>
       <c r="C18" s="18">
         <f t="shared" si="0"/>
-        <v>40127.968440000004</v>
+        <v>40931.186184000006</v>
       </c>
       <c r="D18" s="18">
         <f t="shared" si="1"/>
-        <v>3343.99737</v>
+        <v>3410.932182</v>
       </c>
       <c r="E18" s="19">
         <f t="shared" si="2"/>
-        <v>20.30767633603239</v>
+        <v>20.714163048583</v>
       </c>
       <c r="F18" s="19">
         <f t="shared" si="3"/>
-        <v>10.153838168016195</v>
+        <v>10.3570815242915</v>
       </c>
       <c r="G18" s="19">
         <f t="shared" si="4"/>
-        <v>4.0615352672064784</v>
+        <v>4.1428326097166002</v>
       </c>
       <c r="H18" s="20">
         <f t="shared" si="5"/>
-        <v>19.29229251923077</v>
+        <v>19.678454896153848</v>
       </c>
     </row>
     <row r="19" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A19" s="8">
         <f t="shared" si="6"/>
         <v>12</v>
       </c>
       <c r="B19" s="18">
         <v>33918.949999999997</v>
       </c>
       <c r="C19" s="18">
         <f t="shared" si="0"/>
-        <v>41347.200049999999</v>
+        <v>42174.82243</v>
       </c>
       <c r="D19" s="18">
         <f t="shared" si="1"/>
-        <v>3445.6000041666666</v>
+        <v>3514.568535833333</v>
       </c>
       <c r="E19" s="19">
         <f t="shared" si="2"/>
-        <v>20.924696381578947</v>
+        <v>21.343533618421052</v>
       </c>
       <c r="F19" s="19">
         <f t="shared" si="3"/>
-        <v>10.462348190789474</v>
+        <v>10.671766809210526</v>
       </c>
       <c r="G19" s="19">
         <f t="shared" si="4"/>
-        <v>4.1849392763157898</v>
+        <v>4.2687067236842102</v>
       </c>
       <c r="H19" s="20">
         <f t="shared" si="5"/>
-        <v>19.8784615625</v>
+        <v>20.276356937500001</v>
       </c>
     </row>
     <row r="20" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A20" s="8">
         <f t="shared" si="6"/>
         <v>13</v>
       </c>
       <c r="B20" s="18">
         <v>33918.949999999997</v>
       </c>
       <c r="C20" s="18">
         <f t="shared" si="0"/>
-        <v>41347.200049999999</v>
+        <v>42174.82243</v>
       </c>
       <c r="D20" s="18">
         <f t="shared" si="1"/>
-        <v>3445.6000041666666</v>
+        <v>3514.568535833333</v>
       </c>
       <c r="E20" s="19">
         <f t="shared" si="2"/>
-        <v>20.924696381578947</v>
+        <v>21.343533618421052</v>
       </c>
       <c r="F20" s="19">
         <f t="shared" si="3"/>
-        <v>10.462348190789474</v>
+        <v>10.671766809210526</v>
       </c>
       <c r="G20" s="19">
         <f t="shared" si="4"/>
-        <v>4.1849392763157898</v>
+        <v>4.2687067236842102</v>
       </c>
       <c r="H20" s="20">
         <f t="shared" si="5"/>
-        <v>19.8784615625</v>
+        <v>20.276356937500001</v>
       </c>
     </row>
     <row r="21" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A21" s="8">
         <f t="shared" si="6"/>
         <v>14</v>
       </c>
       <c r="B21" s="18">
         <v>35337.629999999997</v>
       </c>
       <c r="C21" s="18">
         <f t="shared" si="0"/>
-        <v>43076.570970000001</v>
+        <v>43938.809141999998</v>
       </c>
       <c r="D21" s="18">
         <f t="shared" si="1"/>
-        <v>3589.7142475000001</v>
+        <v>3661.5674285</v>
       </c>
       <c r="E21" s="19">
         <f t="shared" si="2"/>
-        <v>21.799884094129556</v>
+        <v>22.236239444331982</v>
       </c>
       <c r="F21" s="19">
         <f t="shared" si="3"/>
-        <v>10.899942047064778</v>
+        <v>11.118119722165991</v>
       </c>
       <c r="G21" s="19">
         <f t="shared" si="4"/>
-        <v>4.3599768188259116</v>
+        <v>4.4472478888663964</v>
       </c>
       <c r="H21" s="20">
         <f t="shared" si="5"/>
-        <v>20.709889889423078</v>
+        <v>21.124427472115382</v>
       </c>
     </row>
     <row r="22" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A22" s="8">
         <f t="shared" si="6"/>
         <v>15</v>
       </c>
       <c r="B22" s="18">
         <v>35337.629999999997</v>
       </c>
       <c r="C22" s="18">
         <f t="shared" si="0"/>
-        <v>43076.570970000001</v>
+        <v>43938.809141999998</v>
       </c>
       <c r="D22" s="18">
         <f t="shared" si="1"/>
-        <v>3589.7142475000001</v>
+        <v>3661.5674285</v>
       </c>
       <c r="E22" s="19">
         <f t="shared" si="2"/>
-        <v>21.799884094129556</v>
+        <v>22.236239444331982</v>
       </c>
       <c r="F22" s="19">
         <f t="shared" si="3"/>
-        <v>10.899942047064778</v>
+        <v>11.118119722165991</v>
       </c>
       <c r="G22" s="19">
         <f t="shared" si="4"/>
-        <v>4.3599768188259116</v>
+        <v>4.4472478888663964</v>
       </c>
       <c r="H22" s="20">
         <f t="shared" si="5"/>
-        <v>20.709889889423078</v>
+        <v>21.124427472115382</v>
       </c>
     </row>
     <row r="23" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A23" s="8">
         <f t="shared" si="6"/>
         <v>16</v>
       </c>
       <c r="B23" s="18">
         <v>36756.31</v>
       </c>
       <c r="C23" s="18">
         <f t="shared" si="0"/>
-        <v>44805.941890000002</v>
+        <v>45702.795853999996</v>
       </c>
       <c r="D23" s="18">
         <f t="shared" si="1"/>
-        <v>3733.8284908333335</v>
+        <v>3808.5663211666665</v>
       </c>
       <c r="E23" s="19">
         <f t="shared" si="2"/>
-        <v>22.675071806680162</v>
+        <v>23.128945270242912</v>
       </c>
       <c r="F23" s="19">
         <f t="shared" si="3"/>
-        <v>11.337535903340081</v>
+        <v>11.564472635121456</v>
       </c>
       <c r="G23" s="19">
         <f t="shared" si="4"/>
-        <v>4.5350143613360325</v>
+        <v>4.6257890540485826</v>
       </c>
       <c r="H23" s="20">
         <f t="shared" si="5"/>
-        <v>21.541318216346156</v>
+        <v>21.972498006730767</v>
       </c>
     </row>
     <row r="24" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A24" s="8">
         <f t="shared" si="6"/>
         <v>17</v>
       </c>
       <c r="B24" s="18">
         <v>36756.31</v>
       </c>
       <c r="C24" s="18">
         <f t="shared" si="0"/>
-        <v>44805.941890000002</v>
+        <v>45702.795853999996</v>
       </c>
       <c r="D24" s="18">
         <f t="shared" si="1"/>
-        <v>3733.8284908333335</v>
+        <v>3808.5663211666665</v>
       </c>
       <c r="E24" s="19">
         <f t="shared" si="2"/>
-        <v>22.675071806680162</v>
+        <v>23.128945270242912</v>
       </c>
       <c r="F24" s="19">
         <f t="shared" si="3"/>
-        <v>11.337535903340081</v>
+        <v>11.564472635121456</v>
       </c>
       <c r="G24" s="19">
         <f t="shared" si="4"/>
-        <v>4.5350143613360325</v>
+        <v>4.6257890540485826</v>
       </c>
       <c r="H24" s="20">
         <f t="shared" si="5"/>
-        <v>21.541318216346156</v>
+        <v>21.972498006730767</v>
       </c>
     </row>
     <row r="25" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A25" s="8">
         <f t="shared" si="6"/>
         <v>18</v>
       </c>
       <c r="B25" s="18">
         <v>38175</v>
       </c>
       <c r="C25" s="18">
         <f t="shared" si="0"/>
-        <v>46535.325000000004</v>
+        <v>47466.795000000006</v>
       </c>
       <c r="D25" s="18">
         <f t="shared" si="1"/>
-        <v>3877.9437500000004</v>
+        <v>3955.5662500000003</v>
       </c>
       <c r="E25" s="19">
         <f t="shared" si="2"/>
-        <v>23.550265688259113</v>
+        <v>24.021657388663971</v>
       </c>
       <c r="F25" s="19">
         <f t="shared" si="3"/>
-        <v>11.775132844129557</v>
+        <v>12.010828694331986</v>
       </c>
       <c r="G25" s="19">
         <f t="shared" si="4"/>
-        <v>4.7100531376518227</v>
+        <v>4.8043314777327941</v>
       </c>
       <c r="H25" s="20">
         <f t="shared" si="5"/>
-        <v>22.372752403846157</v>
+        <v>22.820574519230771</v>
       </c>
     </row>
     <row r="26" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A26" s="8">
         <f t="shared" si="6"/>
         <v>19</v>
       </c>
       <c r="B26" s="18">
         <v>38175</v>
       </c>
       <c r="C26" s="18">
         <f t="shared" si="0"/>
-        <v>46535.325000000004</v>
+        <v>47466.795000000006</v>
       </c>
       <c r="D26" s="18">
         <f t="shared" si="1"/>
-        <v>3877.9437500000004</v>
+        <v>3955.5662500000003</v>
       </c>
       <c r="E26" s="19">
         <f t="shared" si="2"/>
-        <v>23.550265688259113</v>
+        <v>24.021657388663971</v>
       </c>
       <c r="F26" s="19">
         <f t="shared" si="3"/>
-        <v>11.775132844129557</v>
+        <v>12.010828694331986</v>
       </c>
       <c r="G26" s="19">
         <f t="shared" si="4"/>
-        <v>4.7100531376518227</v>
+        <v>4.8043314777327941</v>
       </c>
       <c r="H26" s="20">
         <f t="shared" si="5"/>
-        <v>22.372752403846157</v>
+        <v>22.820574519230771</v>
       </c>
     </row>
     <row r="27" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A27" s="8">
         <f t="shared" si="6"/>
         <v>20</v>
       </c>
       <c r="B27" s="18">
-        <v>39593.68</v>
+        <v>39588.79</v>
       </c>
       <c r="C27" s="18">
         <f t="shared" si="0"/>
-        <v>48264.695920000006</v>
+        <v>49224.701486000005</v>
       </c>
       <c r="D27" s="18">
         <f t="shared" si="1"/>
-        <v>4022.0579933333338</v>
+        <v>4102.0584571666668</v>
       </c>
       <c r="E27" s="19">
         <f t="shared" si="2"/>
-        <v>24.425453400809719</v>
+        <v>24.911286177125508</v>
       </c>
       <c r="F27" s="19">
         <f t="shared" si="3"/>
-        <v>12.212726700404859</v>
+        <v>12.455643088562754</v>
       </c>
       <c r="G27" s="19">
         <f t="shared" si="4"/>
-        <v>4.8850906801619436</v>
+        <v>4.9822572354251013</v>
       </c>
       <c r="H27" s="20">
         <f t="shared" si="5"/>
-        <v>23.204180730769234</v>
+        <v>23.665721868269234</v>
       </c>
     </row>
     <row r="28" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A28" s="8">
         <f t="shared" si="6"/>
         <v>21</v>
       </c>
       <c r="B28" s="18">
-        <v>39593.68</v>
+        <v>39588.79</v>
       </c>
       <c r="C28" s="18">
         <f t="shared" si="0"/>
-        <v>48264.695920000006</v>
+        <v>49224.701486000005</v>
       </c>
       <c r="D28" s="18">
         <f t="shared" si="1"/>
-        <v>4022.0579933333338</v>
+        <v>4102.0584571666668</v>
       </c>
       <c r="E28" s="19">
         <f t="shared" si="2"/>
-        <v>24.425453400809719</v>
+        <v>24.911286177125508</v>
       </c>
       <c r="F28" s="19">
         <f t="shared" si="3"/>
-        <v>12.212726700404859</v>
+        <v>12.455643088562754</v>
       </c>
       <c r="G28" s="19">
         <f t="shared" si="4"/>
-        <v>4.8850906801619436</v>
+        <v>4.9822572354251013</v>
       </c>
       <c r="H28" s="20">
         <f t="shared" si="5"/>
-        <v>23.204180730769234</v>
+        <v>23.665721868269234</v>
       </c>
     </row>
     <row r="29" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A29" s="8">
         <f t="shared" si="6"/>
         <v>22</v>
       </c>
       <c r="B29" s="18">
-        <v>41012.35</v>
+        <v>40979.620000000003</v>
       </c>
       <c r="C29" s="18">
         <f t="shared" si="0"/>
-        <v>49994.054649999998</v>
+        <v>50954.059508000006</v>
       </c>
       <c r="D29" s="18">
         <f t="shared" si="1"/>
-        <v>4166.1712208333338</v>
+        <v>4246.1716256666678</v>
       </c>
       <c r="E29" s="19">
         <f t="shared" si="2"/>
-        <v>25.300634944331982</v>
+        <v>25.78646736234818</v>
       </c>
       <c r="F29" s="19">
         <f t="shared" si="3"/>
-        <v>12.650317472165991</v>
+        <v>12.89323368117409</v>
       </c>
       <c r="G29" s="19">
         <f t="shared" si="4"/>
-        <v>5.0601269888663962</v>
+        <v>5.157293472469636</v>
       </c>
       <c r="H29" s="20">
         <f t="shared" si="5"/>
-        <v>24.035603197115385</v>
+        <v>24.497143994230772</v>
       </c>
     </row>
     <row r="30" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A30" s="8">
         <f t="shared" si="6"/>
         <v>23</v>
       </c>
       <c r="B30" s="18">
-        <v>42431.05</v>
+        <v>42370.48</v>
       </c>
       <c r="C30" s="18">
         <f t="shared" si="0"/>
-        <v>51723.449950000009</v>
+        <v>52683.454832000003</v>
       </c>
       <c r="D30" s="18">
         <f t="shared" si="1"/>
-        <v>4310.2874958333341</v>
+        <v>4390.2879026666669</v>
       </c>
       <c r="E30" s="19">
         <f t="shared" si="2"/>
-        <v>26.175834994939276</v>
+        <v>26.661667425101218</v>
       </c>
       <c r="F30" s="19">
         <f t="shared" si="3"/>
-        <v>13.087917497469638</v>
+        <v>13.330833712550609</v>
       </c>
       <c r="G30" s="19">
         <f t="shared" si="4"/>
-        <v>5.2351669989878555</v>
+        <v>5.3323334850202437</v>
       </c>
       <c r="H30" s="20">
         <f t="shared" si="5"/>
-        <v>24.867043245192313</v>
+        <v>25.328584053846157</v>
       </c>
     </row>
     <row r="31" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A31" s="8">
         <f t="shared" si="6"/>
         <v>24</v>
       </c>
       <c r="B31" s="18">
-        <v>43849.72</v>
+        <v>43761.31</v>
       </c>
       <c r="C31" s="18">
         <f t="shared" si="0"/>
-        <v>53452.808680000002</v>
+        <v>54412.812853999996</v>
       </c>
       <c r="D31" s="18">
         <f t="shared" si="1"/>
-        <v>4454.4007233333341</v>
+        <v>4534.401071166667</v>
       </c>
       <c r="E31" s="19">
         <f t="shared" si="2"/>
-        <v>27.051016538461539</v>
+        <v>27.536848610323883</v>
       </c>
       <c r="F31" s="19">
         <f t="shared" si="3"/>
-        <v>13.52550826923077</v>
+        <v>13.768424305161941</v>
       </c>
       <c r="G31" s="19">
         <f t="shared" si="4"/>
-        <v>5.4102033076923082</v>
+        <v>5.5073697220647766</v>
       </c>
       <c r="H31" s="20">
         <f t="shared" si="5"/>
-        <v>25.698465711538461</v>
+        <v>26.160006179807691</v>
       </c>
     </row>
     <row r="32" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A32" s="8">
         <f t="shared" si="6"/>
         <v>25</v>
       </c>
       <c r="B32" s="18">
-        <v>43929.279999999999</v>
+        <v>43839.31</v>
       </c>
       <c r="C32" s="18">
         <f t="shared" si="0"/>
-        <v>53549.79232</v>
+        <v>54509.798053999999</v>
       </c>
       <c r="D32" s="18">
         <f t="shared" si="1"/>
-        <v>4462.4826933333334</v>
+        <v>4542.4831711666666</v>
       </c>
       <c r="E32" s="19">
         <f t="shared" si="2"/>
-        <v>27.100097327935224</v>
+        <v>27.585930189271256</v>
       </c>
       <c r="F32" s="19">
         <f t="shared" si="3"/>
-        <v>13.550048663967612</v>
+        <v>13.792965094635628</v>
       </c>
       <c r="G32" s="19">
         <f t="shared" si="4"/>
-        <v>5.4200194655870444</v>
+        <v>5.517186037854251</v>
       </c>
       <c r="H32" s="20">
         <f t="shared" si="5"/>
-        <v>25.745092461538462</v>
+        <v>26.206633679807691</v>
       </c>
     </row>
     <row r="33" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A33" s="8">
         <f t="shared" si="6"/>
         <v>26</v>
       </c>
       <c r="B33" s="18">
-        <v>44003</v>
+        <v>43911.58</v>
       </c>
       <c r="C33" s="18">
         <f t="shared" si="0"/>
-        <v>53639.657000000007</v>
+        <v>54599.658572000008</v>
       </c>
       <c r="D33" s="18">
         <f t="shared" si="1"/>
-        <v>4469.9714166666672</v>
+        <v>4549.971547666667</v>
       </c>
       <c r="E33" s="19">
         <f t="shared" si="2"/>
-        <v>27.145575404858302</v>
+        <v>27.631406159919031</v>
       </c>
       <c r="F33" s="19">
         <f t="shared" si="3"/>
-        <v>13.572787702429151</v>
+        <v>13.815703079959516</v>
       </c>
       <c r="G33" s="19">
         <f t="shared" si="4"/>
-        <v>5.4291150809716608</v>
+        <v>5.5262812319838064</v>
       </c>
       <c r="H33" s="20">
         <f t="shared" si="5"/>
-        <v>25.788296634615389</v>
+        <v>26.249835851923081</v>
       </c>
     </row>
     <row r="34" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A34" s="8">
         <f t="shared" si="6"/>
         <v>27</v>
       </c>
       <c r="B34" s="18">
-        <v>44071.29</v>
+        <v>43978.53</v>
       </c>
       <c r="C34" s="18">
         <f t="shared" si="0"/>
-        <v>53722.902510000007</v>
+        <v>54682.904201999998</v>
       </c>
       <c r="D34" s="18">
         <f t="shared" si="1"/>
-        <v>4476.9085425000003</v>
+        <v>4556.9086835000007</v>
       </c>
       <c r="E34" s="19">
         <f t="shared" si="2"/>
-        <v>27.187703699392717</v>
+        <v>27.673534515182187</v>
       </c>
       <c r="F34" s="19">
         <f t="shared" si="3"/>
-        <v>13.593851849696359</v>
+        <v>13.836767257591093</v>
       </c>
       <c r="G34" s="19">
         <f t="shared" si="4"/>
-        <v>5.4375407398785436</v>
+        <v>5.5347069030364375</v>
       </c>
       <c r="H34" s="20">
         <f t="shared" si="5"/>
-        <v>25.828318514423081</v>
+        <v>26.289857789423078</v>
       </c>
     </row>
     <row r="35" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A35" s="8">
         <f t="shared" si="6"/>
         <v>28</v>
       </c>
       <c r="B35" s="18">
-        <v>44134.57</v>
+        <v>44040.57</v>
       </c>
       <c r="C35" s="18">
         <f t="shared" si="0"/>
-        <v>53800.040830000005</v>
+        <v>54760.044738000004</v>
       </c>
       <c r="D35" s="18">
         <f t="shared" si="1"/>
-        <v>4483.3367358333335</v>
+        <v>4563.3370615000003</v>
       </c>
       <c r="E35" s="19">
         <f t="shared" si="2"/>
-        <v>27.226741310728748</v>
+        <v>27.712573247975712</v>
       </c>
       <c r="F35" s="19">
         <f t="shared" si="3"/>
-        <v>13.613370655364374</v>
+        <v>13.856286623987856</v>
       </c>
       <c r="G35" s="19">
         <f t="shared" si="4"/>
-        <v>5.4453482621457496</v>
+        <v>5.5425146495951427</v>
       </c>
       <c r="H35" s="20">
         <f t="shared" si="5"/>
-        <v>25.865404245192309</v>
+        <v>26.326944585576925</v>
       </c>
     </row>
     <row r="36" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A36" s="8">
         <f t="shared" si="6"/>
         <v>29</v>
       </c>
       <c r="B36" s="18">
-        <v>44193.15</v>
+        <v>44098</v>
       </c>
       <c r="C36" s="18">
         <f t="shared" si="0"/>
-        <v>53871.449850000005</v>
+        <v>54831.453200000004</v>
       </c>
       <c r="D36" s="18">
         <f t="shared" si="1"/>
-        <v>4489.2874875000007</v>
+        <v>4569.2877666666673</v>
       </c>
       <c r="E36" s="19">
         <f t="shared" si="2"/>
-        <v>27.262879478744942</v>
+        <v>27.748711133603241</v>
       </c>
       <c r="F36" s="19">
         <f t="shared" si="3"/>
-        <v>13.631439739372471</v>
+        <v>13.87435556680162</v>
       </c>
       <c r="G36" s="19">
         <f t="shared" si="4"/>
-        <v>5.4525758957489883</v>
+        <v>5.5497422267206478</v>
       </c>
       <c r="H36" s="20">
         <f t="shared" si="5"/>
-        <v>25.899735504807694</v>
+        <v>26.361275576923077</v>
       </c>
     </row>
     <row r="37" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A37" s="8">
         <f t="shared" si="6"/>
         <v>30</v>
       </c>
       <c r="B37" s="18">
-        <v>44247.47</v>
+        <v>44151.25</v>
       </c>
       <c r="C37" s="18">
         <f t="shared" si="0"/>
-        <v>53937.665930000003</v>
+        <v>54897.664250000002</v>
       </c>
       <c r="D37" s="18">
         <f t="shared" si="1"/>
-        <v>4494.8054941666669</v>
+        <v>4574.8053541666668</v>
       </c>
       <c r="E37" s="19">
         <f t="shared" si="2"/>
-        <v>27.296389640688261</v>
+        <v>27.782218750000002</v>
       </c>
       <c r="F37" s="19">
         <f t="shared" si="3"/>
-        <v>13.648194820344131</v>
+        <v>13.891109375000001</v>
       </c>
       <c r="G37" s="19">
         <f t="shared" si="4"/>
-        <v>5.4592779281376522</v>
+        <v>5.5564437500000006</v>
       </c>
       <c r="H37" s="20">
         <f t="shared" si="5"/>
-        <v>25.931570158653848</v>
+        <v>26.393107812500002</v>
       </c>
     </row>
     <row r="38" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A38" s="8">
         <f t="shared" si="6"/>
         <v>31</v>
       </c>
       <c r="B38" s="18">
-        <v>44297.74</v>
+        <v>44200.53</v>
       </c>
       <c r="C38" s="18">
         <f t="shared" si="0"/>
-        <v>53998.945059999998</v>
+        <v>54958.939001999999</v>
       </c>
       <c r="D38" s="18">
         <f t="shared" si="1"/>
-        <v>4499.9120883333335</v>
+        <v>4579.9115835000002</v>
       </c>
       <c r="E38" s="19">
         <f t="shared" si="2"/>
-        <v>27.327401346153845</v>
+        <v>27.813228239878541</v>
       </c>
       <c r="F38" s="19">
         <f t="shared" si="3"/>
-        <v>13.663700673076923</v>
+        <v>13.90661411993927</v>
       </c>
       <c r="G38" s="19">
         <f t="shared" si="4"/>
-        <v>5.4654802692307687</v>
+        <v>5.5626456479757085</v>
       </c>
       <c r="H38" s="20">
         <f t="shared" si="5"/>
-        <v>25.961031278846153</v>
+        <v>26.422566827884616</v>
       </c>
     </row>
     <row r="39" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A39" s="8">
         <f t="shared" si="6"/>
         <v>32</v>
       </c>
       <c r="B39" s="18">
-        <v>44344.3</v>
+        <v>44246.18</v>
       </c>
       <c r="C39" s="18">
         <f t="shared" si="0"/>
-        <v>54055.701700000005</v>
+        <v>55015.700212000003</v>
       </c>
       <c r="D39" s="18">
         <f t="shared" si="1"/>
-        <v>4504.6418083333338</v>
+        <v>4584.6416843333336</v>
       </c>
       <c r="E39" s="19">
         <f t="shared" si="2"/>
-        <v>27.356124342105264</v>
+        <v>27.841953548582996</v>
       </c>
       <c r="F39" s="19">
         <f t="shared" si="3"/>
-        <v>13.678062171052632</v>
+        <v>13.920976774291498</v>
       </c>
       <c r="G39" s="19">
         <f t="shared" si="4"/>
-        <v>5.4712248684210527</v>
+        <v>5.5683907097165992</v>
       </c>
       <c r="H39" s="20">
         <f t="shared" si="5"/>
-        <v>25.988318125000003</v>
+        <v>26.449855871153847</v>
       </c>
     </row>
     <row r="40" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A40" s="8">
         <f t="shared" si="6"/>
         <v>33</v>
       </c>
       <c r="B40" s="18">
-        <v>44387.41</v>
+        <v>44288.45</v>
       </c>
       <c r="C40" s="18">
         <f t="shared" si="0"/>
-        <v>54108.252790000006</v>
+        <v>55068.258730000001</v>
       </c>
       <c r="D40" s="18">
         <f t="shared" si="1"/>
-        <v>4509.0210658333344</v>
+        <v>4589.0215608333328</v>
       </c>
       <c r="E40" s="19">
         <f t="shared" si="2"/>
-        <v>27.382719023279357</v>
+        <v>27.868551988866397</v>
       </c>
       <c r="F40" s="19">
         <f t="shared" si="3"/>
-        <v>13.691359511639678</v>
+        <v>13.934275994433198</v>
       </c>
       <c r="G40" s="19">
         <f t="shared" si="4"/>
-        <v>5.4765438046558712</v>
+        <v>5.5737103977732794</v>
       </c>
       <c r="H40" s="20">
         <f t="shared" si="5"/>
-        <v>26.013583072115388</v>
+        <v>26.475124389423076</v>
       </c>
     </row>
     <row r="41" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A41" s="8">
         <f t="shared" si="6"/>
         <v>34</v>
       </c>
       <c r="B41" s="18">
-        <v>44427.34</v>
+        <v>44327.59</v>
       </c>
       <c r="C41" s="18">
         <f t="shared" si="0"/>
-        <v>54156.927459999999</v>
+        <v>55116.925405999995</v>
       </c>
       <c r="D41" s="18">
         <f t="shared" si="1"/>
-        <v>4513.0772883333339</v>
+        <v>4593.0771171666665</v>
       </c>
       <c r="E41" s="19">
         <f t="shared" si="2"/>
-        <v>27.407351953441296</v>
+        <v>27.893180873481779</v>
       </c>
       <c r="F41" s="19">
         <f t="shared" si="3"/>
-        <v>13.703675976720648</v>
+        <v>13.946590436740889</v>
       </c>
       <c r="G41" s="19">
         <f t="shared" si="4"/>
-        <v>5.4814703906882594</v>
+        <v>5.5786361746963555</v>
       </c>
       <c r="H41" s="20">
         <f t="shared" si="5"/>
-        <v>26.036984355769231</v>
+        <v>26.498521829807689</v>
       </c>
     </row>
     <row r="42" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A42" s="21">
         <f t="shared" si="6"/>
         <v>35</v>
       </c>
       <c r="B42" s="22">
-        <v>44464.29</v>
+        <v>44363.82</v>
       </c>
       <c r="C42" s="22">
         <f t="shared" si="0"/>
-        <v>54201.969510000003</v>
+        <v>55161.973788000003</v>
       </c>
       <c r="D42" s="22">
         <f t="shared" si="1"/>
-        <v>4516.8307925000008</v>
+        <v>4596.8311490000006</v>
       </c>
       <c r="E42" s="23">
         <f t="shared" si="2"/>
-        <v>27.430146513157897</v>
+        <v>27.915978637651822</v>
       </c>
       <c r="F42" s="23">
         <f t="shared" si="3"/>
-        <v>13.715073256578949</v>
+        <v>13.957989318825911</v>
       </c>
       <c r="G42" s="23">
         <f t="shared" si="4"/>
-        <v>5.4860293026315796</v>
+        <v>5.5831957275303647</v>
       </c>
       <c r="H42" s="24">
         <f t="shared" si="5"/>
-        <v>26.058639187500003</v>
+        <v>26.520179705769234</v>
       </c>
     </row>
   </sheetData>
   <dataConsolidate/>
   <mergeCells count="3">
     <mergeCell ref="B4:C4"/>
     <mergeCell ref="E4:H4"/>
     <mergeCell ref="E5:G5"/>
   </mergeCells>
   <pageMargins left="0.39370078740157483" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0">
     <oddFooter>&amp;L&amp;"Calibri,Standaard"&amp;F</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0400-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:H42"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.88671875" defaultRowHeight="13.8" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="1" width="6.44140625" style="2" bestFit="1" customWidth="1"/>
     <col min="2" max="4" width="15.33203125" style="2" customWidth="1"/>
     <col min="5" max="8" width="12.33203125" style="2" customWidth="1"/>
     <col min="9" max="16384" width="8.88671875" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A1" s="1" t="s">
         <v>14</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="2" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A2" s="4"/>
       <c r="D2" s="3">
         <f>Inhoud!B4</f>
-        <v>46054</v>
+        <v>46235</v>
       </c>
     </row>
     <row r="3" spans="1:8" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A3" s="1"/>
       <c r="B3" s="1"/>
       <c r="C3" s="5" t="s">
         <v>1</v>
       </c>
       <c r="D3" s="33">
         <f>Inhoud!B6</f>
-        <v>1.2190000000000001</v>
+        <v>1.2434000000000001</v>
       </c>
     </row>
     <row r="4" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A4" s="6"/>
       <c r="B4" s="41" t="s">
         <v>2</v>
       </c>
       <c r="C4" s="42"/>
       <c r="D4" s="7" t="s">
         <v>3</v>
       </c>
       <c r="E4" s="41" t="s">
         <v>4</v>
       </c>
       <c r="F4" s="43"/>
       <c r="G4" s="43"/>
       <c r="H4" s="42"/>
     </row>
     <row r="5" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A5" s="8"/>
       <c r="B5" s="9">
         <v>1</v>
       </c>
       <c r="C5" s="10"/>
       <c r="D5" s="10"/>
       <c r="E5" s="44" t="s">
         <v>5</v>
       </c>
       <c r="F5" s="45"/>
       <c r="G5" s="46"/>
       <c r="H5" s="11" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="6" spans="1:8" s="17" customFormat="1" x14ac:dyDescent="0.3">
       <c r="A6" s="12"/>
       <c r="B6" s="14" t="str">
         <f>'L4'!$B$6</f>
         <v>basis 01/01/2022</v>
       </c>
       <c r="C6" s="13">
         <f>D2</f>
-        <v>46054</v>
+        <v>46235</v>
       </c>
       <c r="D6" s="13">
         <f>C6</f>
-        <v>46054</v>
+        <v>46235</v>
       </c>
       <c r="E6" s="14">
         <v>1</v>
       </c>
       <c r="F6" s="15">
         <v>0.5</v>
       </c>
       <c r="G6" s="16">
         <v>0.2</v>
       </c>
       <c r="H6" s="12"/>
     </row>
     <row r="7" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A7" s="8">
         <v>0</v>
       </c>
       <c r="B7" s="18">
         <v>25562.97</v>
       </c>
       <c r="C7" s="18">
         <f t="shared" ref="C7:C42" si="0">B7*$D$3</f>
-        <v>31161.260430000002</v>
+        <v>31784.996898000001</v>
       </c>
       <c r="D7" s="18">
         <f t="shared" ref="D7:D42" si="1">B7/12*$D$3</f>
-        <v>2596.7717025000002</v>
+        <v>2648.7497415000003</v>
       </c>
       <c r="E7" s="19">
         <f t="shared" ref="E7:E42" si="2">C7/1976</f>
-        <v>15.769868638663969</v>
+        <v>16.085524745951417</v>
       </c>
       <c r="F7" s="19">
         <f>E7/2</f>
-        <v>7.8849343193319843</v>
+        <v>8.0427623729757087</v>
       </c>
       <c r="G7" s="19">
         <f>E7/5</f>
-        <v>3.1539737277327937</v>
+        <v>3.2171049491902837</v>
       </c>
       <c r="H7" s="20">
         <f>C7/2080</f>
-        <v>14.981375206730771</v>
+        <v>15.281248508653846</v>
       </c>
     </row>
     <row r="8" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A8" s="8">
         <f>A7+1</f>
         <v>1</v>
       </c>
       <c r="B8" s="18">
         <v>26558.33</v>
       </c>
       <c r="C8" s="18">
         <f t="shared" si="0"/>
-        <v>32374.604270000003</v>
+        <v>33022.627522000003</v>
       </c>
       <c r="D8" s="18">
         <f t="shared" si="1"/>
-        <v>2697.883689166667</v>
+        <v>2751.8856268333334</v>
       </c>
       <c r="E8" s="19">
         <f t="shared" si="2"/>
-        <v>16.383909043522269</v>
+        <v>16.71185603340081</v>
       </c>
       <c r="F8" s="19">
         <f t="shared" ref="F8:F42" si="3">E8/2</f>
-        <v>8.1919545217611347</v>
+        <v>8.3559280167004051</v>
       </c>
       <c r="G8" s="19">
         <f t="shared" ref="G8:G42" si="4">E8/5</f>
-        <v>3.2767818087044538</v>
+        <v>3.3423712066801619</v>
       </c>
       <c r="H8" s="20">
         <f t="shared" ref="H8:H42" si="5">C8/2080</f>
-        <v>15.564713591346155</v>
+        <v>15.876263231730771</v>
       </c>
     </row>
     <row r="9" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A9" s="8">
         <f t="shared" ref="A9:A42" si="6">A8+1</f>
         <v>2</v>
       </c>
       <c r="B9" s="18">
         <v>27553.69</v>
       </c>
       <c r="C9" s="18">
         <f t="shared" si="0"/>
-        <v>33587.948109999998</v>
+        <v>34260.258146</v>
       </c>
       <c r="D9" s="18">
         <f t="shared" si="1"/>
-        <v>2798.9956758333337</v>
+        <v>2855.021512166667</v>
       </c>
       <c r="E9" s="19">
         <f t="shared" si="2"/>
-        <v>16.997949448380567</v>
+        <v>17.338187320850203</v>
       </c>
       <c r="F9" s="19">
         <f t="shared" si="3"/>
-        <v>8.4989747241902833</v>
+        <v>8.6690936604251014</v>
       </c>
       <c r="G9" s="19">
         <f t="shared" si="4"/>
-        <v>3.3995898896761134</v>
+        <v>3.4676374641700405</v>
       </c>
       <c r="H9" s="20">
         <f t="shared" si="5"/>
-        <v>16.148051975961536</v>
+        <v>16.471277954807693</v>
       </c>
     </row>
     <row r="10" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A10" s="8">
         <f t="shared" si="6"/>
         <v>3</v>
       </c>
       <c r="B10" s="18">
         <v>28549.06</v>
       </c>
       <c r="C10" s="18">
         <f t="shared" si="0"/>
-        <v>34801.304140000007</v>
+        <v>35497.901204000002</v>
       </c>
       <c r="D10" s="18">
         <f t="shared" si="1"/>
-        <v>2900.108678333334</v>
+        <v>2958.158433666667</v>
       </c>
       <c r="E10" s="19">
         <f t="shared" si="2"/>
-        <v>17.61199602226721</v>
+        <v>17.964524900809717</v>
       </c>
       <c r="F10" s="19">
         <f t="shared" si="3"/>
-        <v>8.8059980111336049</v>
+        <v>8.9822624504048587</v>
       </c>
       <c r="G10" s="19">
         <f t="shared" si="4"/>
-        <v>3.5223992044534418</v>
+        <v>3.5929049801619435</v>
       </c>
       <c r="H10" s="20">
         <f t="shared" si="5"/>
-        <v>16.731396221153851</v>
+        <v>17.066298655769231</v>
       </c>
     </row>
     <row r="11" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A11" s="8">
         <f t="shared" si="6"/>
         <v>4</v>
       </c>
       <c r="B11" s="18">
         <v>29544.42</v>
       </c>
       <c r="C11" s="18">
         <f t="shared" si="0"/>
-        <v>36014.647980000002</v>
+        <v>36735.531827999999</v>
       </c>
       <c r="D11" s="18">
         <f t="shared" si="1"/>
-        <v>3001.2206649999998</v>
+        <v>3061.2943190000001</v>
       </c>
       <c r="E11" s="19">
         <f t="shared" si="2"/>
-        <v>18.226036427125507</v>
+        <v>18.59085618825911</v>
       </c>
       <c r="F11" s="19">
         <f t="shared" si="3"/>
-        <v>9.1130182135627535</v>
+        <v>9.2954280941295551</v>
       </c>
       <c r="G11" s="19">
         <f t="shared" si="4"/>
-        <v>3.6452072854251014</v>
+        <v>3.7181712376518221</v>
       </c>
       <c r="H11" s="20">
         <f t="shared" si="5"/>
-        <v>17.314734605769232</v>
+        <v>17.661313378846152</v>
       </c>
     </row>
     <row r="12" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A12" s="8">
         <f t="shared" si="6"/>
         <v>5</v>
       </c>
       <c r="B12" s="18">
         <v>29544.42</v>
       </c>
       <c r="C12" s="18">
         <f t="shared" si="0"/>
-        <v>36014.647980000002</v>
+        <v>36735.531827999999</v>
       </c>
       <c r="D12" s="18">
         <f t="shared" si="1"/>
-        <v>3001.2206649999998</v>
+        <v>3061.2943190000001</v>
       </c>
       <c r="E12" s="19">
         <f t="shared" si="2"/>
-        <v>18.226036427125507</v>
+        <v>18.59085618825911</v>
       </c>
       <c r="F12" s="19">
         <f t="shared" si="3"/>
-        <v>9.1130182135627535</v>
+        <v>9.2954280941295551</v>
       </c>
       <c r="G12" s="19">
         <f t="shared" si="4"/>
-        <v>3.6452072854251014</v>
+        <v>3.7181712376518221</v>
       </c>
       <c r="H12" s="20">
         <f t="shared" si="5"/>
-        <v>17.314734605769232</v>
+        <v>17.661313378846152</v>
       </c>
     </row>
     <row r="13" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A13" s="8">
         <f t="shared" si="6"/>
         <v>6</v>
       </c>
       <c r="B13" s="18">
         <v>30313</v>
       </c>
       <c r="C13" s="18">
         <f t="shared" si="0"/>
-        <v>36951.547000000006</v>
+        <v>37691.184200000003</v>
       </c>
       <c r="D13" s="18">
         <f t="shared" si="1"/>
-        <v>3079.2955833333335</v>
+        <v>3140.9320166666671</v>
       </c>
       <c r="E13" s="19">
         <f t="shared" si="2"/>
-        <v>18.700175607287452</v>
+        <v>19.074485931174092</v>
       </c>
       <c r="F13" s="19">
         <f t="shared" si="3"/>
-        <v>9.350087803643726</v>
+        <v>9.5372429655870459</v>
       </c>
       <c r="G13" s="19">
         <f t="shared" si="4"/>
-        <v>3.7400351214574905</v>
+        <v>3.8148971862348184</v>
       </c>
       <c r="H13" s="20">
         <f t="shared" si="5"/>
-        <v>17.765166826923078</v>
+        <v>18.120761634615388</v>
       </c>
     </row>
     <row r="14" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A14" s="8">
         <f t="shared" si="6"/>
         <v>7</v>
       </c>
       <c r="B14" s="18">
         <v>30313</v>
       </c>
       <c r="C14" s="18">
         <f t="shared" si="0"/>
-        <v>36951.547000000006</v>
+        <v>37691.184200000003</v>
       </c>
       <c r="D14" s="18">
         <f t="shared" si="1"/>
-        <v>3079.2955833333335</v>
+        <v>3140.9320166666671</v>
       </c>
       <c r="E14" s="19">
         <f t="shared" si="2"/>
-        <v>18.700175607287452</v>
+        <v>19.074485931174092</v>
       </c>
       <c r="F14" s="19">
         <f t="shared" si="3"/>
-        <v>9.350087803643726</v>
+        <v>9.5372429655870459</v>
       </c>
       <c r="G14" s="19">
         <f t="shared" si="4"/>
-        <v>3.7400351214574905</v>
+        <v>3.8148971862348184</v>
       </c>
       <c r="H14" s="20">
         <f t="shared" si="5"/>
-        <v>17.765166826923078</v>
+        <v>18.120761634615388</v>
       </c>
     </row>
     <row r="15" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A15" s="8">
         <f t="shared" si="6"/>
         <v>8</v>
       </c>
       <c r="B15" s="18">
         <v>31731.68</v>
       </c>
       <c r="C15" s="18">
         <f t="shared" si="0"/>
-        <v>38680.91792</v>
+        <v>39455.170912000001</v>
       </c>
       <c r="D15" s="18">
         <f t="shared" si="1"/>
-        <v>3223.409826666667</v>
+        <v>3287.9309093333336</v>
       </c>
       <c r="E15" s="19">
         <f t="shared" si="2"/>
-        <v>19.575363319838058</v>
+        <v>19.967191757085022</v>
       </c>
       <c r="F15" s="19">
         <f t="shared" si="3"/>
-        <v>9.7876816599190288</v>
+        <v>9.983595878542511</v>
       </c>
       <c r="G15" s="19">
         <f t="shared" si="4"/>
-        <v>3.9150726639676114</v>
+        <v>3.9934383514170042</v>
       </c>
       <c r="H15" s="20">
         <f t="shared" si="5"/>
-        <v>18.596595153846152</v>
+        <v>18.968832169230769</v>
       </c>
     </row>
     <row r="16" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A16" s="8">
         <f t="shared" si="6"/>
         <v>9</v>
       </c>
       <c r="B16" s="18">
         <v>31731.68</v>
       </c>
       <c r="C16" s="18">
         <f t="shared" si="0"/>
-        <v>38680.91792</v>
+        <v>39455.170912000001</v>
       </c>
       <c r="D16" s="18">
         <f t="shared" si="1"/>
-        <v>3223.409826666667</v>
+        <v>3287.9309093333336</v>
       </c>
       <c r="E16" s="19">
         <f t="shared" si="2"/>
-        <v>19.575363319838058</v>
+        <v>19.967191757085022</v>
       </c>
       <c r="F16" s="19">
         <f t="shared" si="3"/>
-        <v>9.7876816599190288</v>
+        <v>9.983595878542511</v>
       </c>
       <c r="G16" s="19">
         <f t="shared" si="4"/>
-        <v>3.9150726639676114</v>
+        <v>3.9934383514170042</v>
       </c>
       <c r="H16" s="20">
         <f t="shared" si="5"/>
-        <v>18.596595153846152</v>
+        <v>18.968832169230769</v>
       </c>
     </row>
     <row r="17" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A17" s="8">
         <f t="shared" si="6"/>
         <v>10</v>
       </c>
       <c r="B17" s="18">
         <v>32918.76</v>
       </c>
       <c r="C17" s="18">
         <f t="shared" si="0"/>
-        <v>40127.968440000004</v>
+        <v>40931.186184000006</v>
       </c>
       <c r="D17" s="18">
         <f t="shared" si="1"/>
-        <v>3343.99737</v>
+        <v>3410.932182</v>
       </c>
       <c r="E17" s="19">
         <f t="shared" si="2"/>
-        <v>20.30767633603239</v>
+        <v>20.714163048583</v>
       </c>
       <c r="F17" s="19">
         <f t="shared" si="3"/>
-        <v>10.153838168016195</v>
+        <v>10.3570815242915</v>
       </c>
       <c r="G17" s="19">
         <f t="shared" si="4"/>
-        <v>4.0615352672064784</v>
+        <v>4.1428326097166002</v>
       </c>
       <c r="H17" s="20">
         <f t="shared" si="5"/>
-        <v>19.29229251923077</v>
+        <v>19.678454896153848</v>
       </c>
     </row>
     <row r="18" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A18" s="8">
         <f t="shared" si="6"/>
         <v>11</v>
       </c>
       <c r="B18" s="18">
         <v>32918.76</v>
       </c>
       <c r="C18" s="18">
         <f t="shared" si="0"/>
-        <v>40127.968440000004</v>
+        <v>40931.186184000006</v>
       </c>
       <c r="D18" s="18">
         <f t="shared" si="1"/>
-        <v>3343.99737</v>
+        <v>3410.932182</v>
       </c>
       <c r="E18" s="19">
         <f t="shared" si="2"/>
-        <v>20.30767633603239</v>
+        <v>20.714163048583</v>
       </c>
       <c r="F18" s="19">
         <f t="shared" si="3"/>
-        <v>10.153838168016195</v>
+        <v>10.3570815242915</v>
       </c>
       <c r="G18" s="19">
         <f t="shared" si="4"/>
-        <v>4.0615352672064784</v>
+        <v>4.1428326097166002</v>
       </c>
       <c r="H18" s="20">
         <f t="shared" si="5"/>
-        <v>19.29229251923077</v>
+        <v>19.678454896153848</v>
       </c>
     </row>
     <row r="19" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A19" s="8">
         <f t="shared" si="6"/>
         <v>12</v>
       </c>
       <c r="B19" s="18">
         <v>33918.949999999997</v>
       </c>
       <c r="C19" s="18">
         <f t="shared" si="0"/>
-        <v>41347.200049999999</v>
+        <v>42174.82243</v>
       </c>
       <c r="D19" s="18">
         <f t="shared" si="1"/>
-        <v>3445.6000041666666</v>
+        <v>3514.568535833333</v>
       </c>
       <c r="E19" s="19">
         <f t="shared" si="2"/>
-        <v>20.924696381578947</v>
+        <v>21.343533618421052</v>
       </c>
       <c r="F19" s="19">
         <f t="shared" si="3"/>
-        <v>10.462348190789474</v>
+        <v>10.671766809210526</v>
       </c>
       <c r="G19" s="19">
         <f t="shared" si="4"/>
-        <v>4.1849392763157898</v>
+        <v>4.2687067236842102</v>
       </c>
       <c r="H19" s="20">
         <f t="shared" si="5"/>
-        <v>19.8784615625</v>
+        <v>20.276356937500001</v>
       </c>
     </row>
     <row r="20" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A20" s="8">
         <f t="shared" si="6"/>
         <v>13</v>
       </c>
       <c r="B20" s="18">
         <v>33918.949999999997</v>
       </c>
       <c r="C20" s="18">
         <f t="shared" si="0"/>
-        <v>41347.200049999999</v>
+        <v>42174.82243</v>
       </c>
       <c r="D20" s="18">
         <f t="shared" si="1"/>
-        <v>3445.6000041666666</v>
+        <v>3514.568535833333</v>
       </c>
       <c r="E20" s="19">
         <f t="shared" si="2"/>
-        <v>20.924696381578947</v>
+        <v>21.343533618421052</v>
       </c>
       <c r="F20" s="19">
         <f t="shared" si="3"/>
-        <v>10.462348190789474</v>
+        <v>10.671766809210526</v>
       </c>
       <c r="G20" s="19">
         <f t="shared" si="4"/>
-        <v>4.1849392763157898</v>
+        <v>4.2687067236842102</v>
       </c>
       <c r="H20" s="20">
         <f t="shared" si="5"/>
-        <v>19.8784615625</v>
+        <v>20.276356937500001</v>
       </c>
     </row>
     <row r="21" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A21" s="8">
         <f t="shared" si="6"/>
         <v>14</v>
       </c>
       <c r="B21" s="18">
         <v>35337.629999999997</v>
       </c>
       <c r="C21" s="18">
         <f t="shared" si="0"/>
-        <v>43076.570970000001</v>
+        <v>43938.809141999998</v>
       </c>
       <c r="D21" s="18">
         <f t="shared" si="1"/>
-        <v>3589.7142475000001</v>
+        <v>3661.5674285</v>
       </c>
       <c r="E21" s="19">
         <f t="shared" si="2"/>
-        <v>21.799884094129556</v>
+        <v>22.236239444331982</v>
       </c>
       <c r="F21" s="19">
         <f t="shared" si="3"/>
-        <v>10.899942047064778</v>
+        <v>11.118119722165991</v>
       </c>
       <c r="G21" s="19">
         <f t="shared" si="4"/>
-        <v>4.3599768188259116</v>
+        <v>4.4472478888663964</v>
       </c>
       <c r="H21" s="20">
         <f t="shared" si="5"/>
-        <v>20.709889889423078</v>
+        <v>21.124427472115382</v>
       </c>
     </row>
     <row r="22" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A22" s="8">
         <f t="shared" si="6"/>
         <v>15</v>
       </c>
       <c r="B22" s="18">
         <v>35337.629999999997</v>
       </c>
       <c r="C22" s="18">
         <f t="shared" si="0"/>
-        <v>43076.570970000001</v>
+        <v>43938.809141999998</v>
       </c>
       <c r="D22" s="18">
         <f t="shared" si="1"/>
-        <v>3589.7142475000001</v>
+        <v>3661.5674285</v>
       </c>
       <c r="E22" s="19">
         <f t="shared" si="2"/>
-        <v>21.799884094129556</v>
+        <v>22.236239444331982</v>
       </c>
       <c r="F22" s="19">
         <f t="shared" si="3"/>
-        <v>10.899942047064778</v>
+        <v>11.118119722165991</v>
       </c>
       <c r="G22" s="19">
         <f t="shared" si="4"/>
-        <v>4.3599768188259116</v>
+        <v>4.4472478888663964</v>
       </c>
       <c r="H22" s="20">
         <f t="shared" si="5"/>
-        <v>20.709889889423078</v>
+        <v>21.124427472115382</v>
       </c>
     </row>
     <row r="23" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A23" s="8">
         <f t="shared" si="6"/>
         <v>16</v>
       </c>
       <c r="B23" s="18">
         <v>36756.31</v>
       </c>
       <c r="C23" s="18">
         <f t="shared" si="0"/>
-        <v>44805.941890000002</v>
+        <v>45702.795853999996</v>
       </c>
       <c r="D23" s="18">
         <f t="shared" si="1"/>
-        <v>3733.8284908333335</v>
+        <v>3808.5663211666665</v>
       </c>
       <c r="E23" s="19">
         <f t="shared" si="2"/>
-        <v>22.675071806680162</v>
+        <v>23.128945270242912</v>
       </c>
       <c r="F23" s="19">
         <f t="shared" si="3"/>
-        <v>11.337535903340081</v>
+        <v>11.564472635121456</v>
       </c>
       <c r="G23" s="19">
         <f t="shared" si="4"/>
-        <v>4.5350143613360325</v>
+        <v>4.6257890540485826</v>
       </c>
       <c r="H23" s="20">
         <f t="shared" si="5"/>
-        <v>21.541318216346156</v>
+        <v>21.972498006730767</v>
       </c>
     </row>
     <row r="24" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A24" s="8">
         <f t="shared" si="6"/>
         <v>17</v>
       </c>
       <c r="B24" s="18">
         <v>36756.31</v>
       </c>
       <c r="C24" s="18">
         <f t="shared" si="0"/>
-        <v>44805.941890000002</v>
+        <v>45702.795853999996</v>
       </c>
       <c r="D24" s="18">
         <f t="shared" si="1"/>
-        <v>3733.8284908333335</v>
+        <v>3808.5663211666665</v>
       </c>
       <c r="E24" s="19">
         <f t="shared" si="2"/>
-        <v>22.675071806680162</v>
+        <v>23.128945270242912</v>
       </c>
       <c r="F24" s="19">
         <f t="shared" si="3"/>
-        <v>11.337535903340081</v>
+        <v>11.564472635121456</v>
       </c>
       <c r="G24" s="19">
         <f t="shared" si="4"/>
-        <v>4.5350143613360325</v>
+        <v>4.6257890540485826</v>
       </c>
       <c r="H24" s="20">
         <f t="shared" si="5"/>
-        <v>21.541318216346156</v>
+        <v>21.972498006730767</v>
       </c>
     </row>
     <row r="25" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A25" s="8">
         <f t="shared" si="6"/>
         <v>18</v>
       </c>
       <c r="B25" s="18">
         <v>38175</v>
       </c>
       <c r="C25" s="18">
         <f t="shared" si="0"/>
-        <v>46535.325000000004</v>
+        <v>47466.795000000006</v>
       </c>
       <c r="D25" s="18">
         <f t="shared" si="1"/>
-        <v>3877.9437500000004</v>
+        <v>3955.5662500000003</v>
       </c>
       <c r="E25" s="19">
         <f t="shared" si="2"/>
-        <v>23.550265688259113</v>
+        <v>24.021657388663971</v>
       </c>
       <c r="F25" s="19">
         <f t="shared" si="3"/>
-        <v>11.775132844129557</v>
+        <v>12.010828694331986</v>
       </c>
       <c r="G25" s="19">
         <f t="shared" si="4"/>
-        <v>4.7100531376518227</v>
+        <v>4.8043314777327941</v>
       </c>
       <c r="H25" s="20">
         <f t="shared" si="5"/>
-        <v>22.372752403846157</v>
+        <v>22.820574519230771</v>
       </c>
     </row>
     <row r="26" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A26" s="8">
         <f t="shared" si="6"/>
         <v>19</v>
       </c>
       <c r="B26" s="18">
         <v>38175</v>
       </c>
       <c r="C26" s="18">
         <f t="shared" si="0"/>
-        <v>46535.325000000004</v>
+        <v>47466.795000000006</v>
       </c>
       <c r="D26" s="18">
         <f t="shared" si="1"/>
-        <v>3877.9437500000004</v>
+        <v>3955.5662500000003</v>
       </c>
       <c r="E26" s="19">
         <f t="shared" si="2"/>
-        <v>23.550265688259113</v>
+        <v>24.021657388663971</v>
       </c>
       <c r="F26" s="19">
         <f t="shared" si="3"/>
-        <v>11.775132844129557</v>
+        <v>12.010828694331986</v>
       </c>
       <c r="G26" s="19">
         <f t="shared" si="4"/>
-        <v>4.7100531376518227</v>
+        <v>4.8043314777327941</v>
       </c>
       <c r="H26" s="20">
         <f t="shared" si="5"/>
-        <v>22.372752403846157</v>
+        <v>22.820574519230771</v>
       </c>
     </row>
     <row r="27" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A27" s="8">
         <f t="shared" si="6"/>
         <v>20</v>
       </c>
       <c r="B27" s="18">
-        <v>39593.68</v>
+        <v>39588.79</v>
       </c>
       <c r="C27" s="18">
         <f t="shared" si="0"/>
-        <v>48264.695920000006</v>
+        <v>49224.701486000005</v>
       </c>
       <c r="D27" s="18">
         <f t="shared" si="1"/>
-        <v>4022.0579933333338</v>
+        <v>4102.0584571666668</v>
       </c>
       <c r="E27" s="19">
         <f t="shared" si="2"/>
-        <v>24.425453400809719</v>
+        <v>24.911286177125508</v>
       </c>
       <c r="F27" s="19">
         <f t="shared" si="3"/>
-        <v>12.212726700404859</v>
+        <v>12.455643088562754</v>
       </c>
       <c r="G27" s="19">
         <f t="shared" si="4"/>
-        <v>4.8850906801619436</v>
+        <v>4.9822572354251013</v>
       </c>
       <c r="H27" s="20">
         <f t="shared" si="5"/>
-        <v>23.204180730769234</v>
+        <v>23.665721868269234</v>
       </c>
     </row>
     <row r="28" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A28" s="8">
         <f t="shared" si="6"/>
         <v>21</v>
       </c>
       <c r="B28" s="18">
-        <v>39593.68</v>
+        <v>39588.79</v>
       </c>
       <c r="C28" s="18">
         <f t="shared" si="0"/>
-        <v>48264.695920000006</v>
+        <v>49224.701486000005</v>
       </c>
       <c r="D28" s="18">
         <f t="shared" si="1"/>
-        <v>4022.0579933333338</v>
+        <v>4102.0584571666668</v>
       </c>
       <c r="E28" s="19">
         <f t="shared" si="2"/>
-        <v>24.425453400809719</v>
+        <v>24.911286177125508</v>
       </c>
       <c r="F28" s="19">
         <f t="shared" si="3"/>
-        <v>12.212726700404859</v>
+        <v>12.455643088562754</v>
       </c>
       <c r="G28" s="19">
         <f t="shared" si="4"/>
-        <v>4.8850906801619436</v>
+        <v>4.9822572354251013</v>
       </c>
       <c r="H28" s="20">
         <f t="shared" si="5"/>
-        <v>23.204180730769234</v>
+        <v>23.665721868269234</v>
       </c>
     </row>
     <row r="29" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A29" s="8">
         <f t="shared" si="6"/>
         <v>22</v>
       </c>
       <c r="B29" s="18">
-        <v>41012.35</v>
+        <v>40979.620000000003</v>
       </c>
       <c r="C29" s="18">
         <f t="shared" si="0"/>
-        <v>49994.054649999998</v>
+        <v>50954.059508000006</v>
       </c>
       <c r="D29" s="18">
         <f t="shared" si="1"/>
-        <v>4166.1712208333338</v>
+        <v>4246.1716256666678</v>
       </c>
       <c r="E29" s="19">
         <f t="shared" si="2"/>
-        <v>25.300634944331982</v>
+        <v>25.78646736234818</v>
       </c>
       <c r="F29" s="19">
         <f t="shared" si="3"/>
-        <v>12.650317472165991</v>
+        <v>12.89323368117409</v>
       </c>
       <c r="G29" s="19">
         <f t="shared" si="4"/>
-        <v>5.0601269888663962</v>
+        <v>5.157293472469636</v>
       </c>
       <c r="H29" s="20">
         <f t="shared" si="5"/>
-        <v>24.035603197115385</v>
+        <v>24.497143994230772</v>
       </c>
     </row>
     <row r="30" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A30" s="8">
         <f t="shared" si="6"/>
         <v>23</v>
       </c>
       <c r="B30" s="18">
-        <v>42431.05</v>
+        <v>42370.48</v>
       </c>
       <c r="C30" s="18">
         <f t="shared" si="0"/>
-        <v>51723.449950000009</v>
+        <v>52683.454832000003</v>
       </c>
       <c r="D30" s="18">
         <f t="shared" si="1"/>
-        <v>4310.2874958333341</v>
+        <v>4390.2879026666669</v>
       </c>
       <c r="E30" s="19">
         <f t="shared" si="2"/>
-        <v>26.175834994939276</v>
+        <v>26.661667425101218</v>
       </c>
       <c r="F30" s="19">
         <f t="shared" si="3"/>
-        <v>13.087917497469638</v>
+        <v>13.330833712550609</v>
       </c>
       <c r="G30" s="19">
         <f t="shared" si="4"/>
-        <v>5.2351669989878555</v>
+        <v>5.3323334850202437</v>
       </c>
       <c r="H30" s="20">
         <f t="shared" si="5"/>
-        <v>24.867043245192313</v>
+        <v>25.328584053846157</v>
       </c>
     </row>
     <row r="31" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A31" s="8">
         <f t="shared" si="6"/>
         <v>24</v>
       </c>
       <c r="B31" s="18">
-        <v>43849.72</v>
+        <v>43761.31</v>
       </c>
       <c r="C31" s="18">
         <f t="shared" si="0"/>
-        <v>53452.808680000002</v>
+        <v>54412.812853999996</v>
       </c>
       <c r="D31" s="18">
         <f t="shared" si="1"/>
-        <v>4454.4007233333341</v>
+        <v>4534.401071166667</v>
       </c>
       <c r="E31" s="19">
         <f t="shared" si="2"/>
-        <v>27.051016538461539</v>
+        <v>27.536848610323883</v>
       </c>
       <c r="F31" s="19">
         <f t="shared" si="3"/>
-        <v>13.52550826923077</v>
+        <v>13.768424305161941</v>
       </c>
       <c r="G31" s="19">
         <f t="shared" si="4"/>
-        <v>5.4102033076923082</v>
+        <v>5.5073697220647766</v>
       </c>
       <c r="H31" s="20">
         <f t="shared" si="5"/>
-        <v>25.698465711538461</v>
+        <v>26.160006179807691</v>
       </c>
     </row>
     <row r="32" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A32" s="8">
         <f t="shared" si="6"/>
         <v>25</v>
       </c>
       <c r="B32" s="18">
-        <v>43929.279999999999</v>
+        <v>43839.31</v>
       </c>
       <c r="C32" s="18">
         <f t="shared" si="0"/>
-        <v>53549.79232</v>
+        <v>54509.798053999999</v>
       </c>
       <c r="D32" s="18">
         <f t="shared" si="1"/>
-        <v>4462.4826933333334</v>
+        <v>4542.4831711666666</v>
       </c>
       <c r="E32" s="19">
         <f t="shared" si="2"/>
-        <v>27.100097327935224</v>
+        <v>27.585930189271256</v>
       </c>
       <c r="F32" s="19">
         <f t="shared" si="3"/>
-        <v>13.550048663967612</v>
+        <v>13.792965094635628</v>
       </c>
       <c r="G32" s="19">
         <f t="shared" si="4"/>
-        <v>5.4200194655870444</v>
+        <v>5.517186037854251</v>
       </c>
       <c r="H32" s="20">
         <f t="shared" si="5"/>
-        <v>25.745092461538462</v>
+        <v>26.206633679807691</v>
       </c>
     </row>
     <row r="33" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A33" s="8">
         <f t="shared" si="6"/>
         <v>26</v>
       </c>
       <c r="B33" s="18">
-        <v>44003</v>
+        <v>43911.58</v>
       </c>
       <c r="C33" s="18">
         <f t="shared" si="0"/>
-        <v>53639.657000000007</v>
+        <v>54599.658572000008</v>
       </c>
       <c r="D33" s="18">
         <f t="shared" si="1"/>
-        <v>4469.9714166666672</v>
+        <v>4549.971547666667</v>
       </c>
       <c r="E33" s="19">
         <f t="shared" si="2"/>
-        <v>27.145575404858302</v>
+        <v>27.631406159919031</v>
       </c>
       <c r="F33" s="19">
         <f t="shared" si="3"/>
-        <v>13.572787702429151</v>
+        <v>13.815703079959516</v>
       </c>
       <c r="G33" s="19">
         <f t="shared" si="4"/>
-        <v>5.4291150809716608</v>
+        <v>5.5262812319838064</v>
       </c>
       <c r="H33" s="20">
         <f t="shared" si="5"/>
-        <v>25.788296634615389</v>
+        <v>26.249835851923081</v>
       </c>
     </row>
     <row r="34" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A34" s="8">
         <f t="shared" si="6"/>
         <v>27</v>
       </c>
       <c r="B34" s="18">
-        <v>44071.29</v>
+        <v>43978.53</v>
       </c>
       <c r="C34" s="18">
         <f t="shared" si="0"/>
-        <v>53722.902510000007</v>
+        <v>54682.904201999998</v>
       </c>
       <c r="D34" s="18">
         <f t="shared" si="1"/>
-        <v>4476.9085425000003</v>
+        <v>4556.9086835000007</v>
       </c>
       <c r="E34" s="19">
         <f t="shared" si="2"/>
-        <v>27.187703699392717</v>
+        <v>27.673534515182187</v>
       </c>
       <c r="F34" s="19">
         <f t="shared" si="3"/>
-        <v>13.593851849696359</v>
+        <v>13.836767257591093</v>
       </c>
       <c r="G34" s="19">
         <f t="shared" si="4"/>
-        <v>5.4375407398785436</v>
+        <v>5.5347069030364375</v>
       </c>
       <c r="H34" s="20">
         <f t="shared" si="5"/>
-        <v>25.828318514423081</v>
+        <v>26.289857789423078</v>
       </c>
     </row>
     <row r="35" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A35" s="8">
         <f t="shared" si="6"/>
         <v>28</v>
       </c>
       <c r="B35" s="18">
-        <v>44134.57</v>
+        <v>44040.57</v>
       </c>
       <c r="C35" s="18">
         <f t="shared" si="0"/>
-        <v>53800.040830000005</v>
+        <v>54760.044738000004</v>
       </c>
       <c r="D35" s="18">
         <f t="shared" si="1"/>
-        <v>4483.3367358333335</v>
+        <v>4563.3370615000003</v>
       </c>
       <c r="E35" s="19">
         <f t="shared" si="2"/>
-        <v>27.226741310728748</v>
+        <v>27.712573247975712</v>
       </c>
       <c r="F35" s="19">
         <f t="shared" si="3"/>
-        <v>13.613370655364374</v>
+        <v>13.856286623987856</v>
       </c>
       <c r="G35" s="19">
         <f t="shared" si="4"/>
-        <v>5.4453482621457496</v>
+        <v>5.5425146495951427</v>
       </c>
       <c r="H35" s="20">
         <f t="shared" si="5"/>
-        <v>25.865404245192309</v>
+        <v>26.326944585576925</v>
       </c>
     </row>
     <row r="36" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A36" s="8">
         <f t="shared" si="6"/>
         <v>29</v>
       </c>
       <c r="B36" s="18">
-        <v>44193.15</v>
+        <v>44098</v>
       </c>
       <c r="C36" s="18">
         <f t="shared" si="0"/>
-        <v>53871.449850000005</v>
+        <v>54831.453200000004</v>
       </c>
       <c r="D36" s="18">
         <f t="shared" si="1"/>
-        <v>4489.2874875000007</v>
+        <v>4569.2877666666673</v>
       </c>
       <c r="E36" s="19">
         <f t="shared" si="2"/>
-        <v>27.262879478744942</v>
+        <v>27.748711133603241</v>
       </c>
       <c r="F36" s="19">
         <f t="shared" si="3"/>
-        <v>13.631439739372471</v>
+        <v>13.87435556680162</v>
       </c>
       <c r="G36" s="19">
         <f t="shared" si="4"/>
-        <v>5.4525758957489883</v>
+        <v>5.5497422267206478</v>
       </c>
       <c r="H36" s="20">
         <f t="shared" si="5"/>
-        <v>25.899735504807694</v>
+        <v>26.361275576923077</v>
       </c>
     </row>
     <row r="37" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A37" s="8">
         <f t="shared" si="6"/>
         <v>30</v>
       </c>
       <c r="B37" s="18">
-        <v>44247.47</v>
+        <v>44151.25</v>
       </c>
       <c r="C37" s="18">
         <f t="shared" si="0"/>
-        <v>53937.665930000003</v>
+        <v>54897.664250000002</v>
       </c>
       <c r="D37" s="18">
         <f t="shared" si="1"/>
-        <v>4494.8054941666669</v>
+        <v>4574.8053541666668</v>
       </c>
       <c r="E37" s="19">
         <f t="shared" si="2"/>
-        <v>27.296389640688261</v>
+        <v>27.782218750000002</v>
       </c>
       <c r="F37" s="19">
         <f t="shared" si="3"/>
-        <v>13.648194820344131</v>
+        <v>13.891109375000001</v>
       </c>
       <c r="G37" s="19">
         <f t="shared" si="4"/>
-        <v>5.4592779281376522</v>
+        <v>5.5564437500000006</v>
       </c>
       <c r="H37" s="20">
         <f t="shared" si="5"/>
-        <v>25.931570158653848</v>
+        <v>26.393107812500002</v>
       </c>
     </row>
     <row r="38" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A38" s="8">
         <f t="shared" si="6"/>
         <v>31</v>
       </c>
       <c r="B38" s="18">
-        <v>44297.74</v>
+        <v>44200.53</v>
       </c>
       <c r="C38" s="18">
         <f t="shared" si="0"/>
-        <v>53998.945059999998</v>
+        <v>54958.939001999999</v>
       </c>
       <c r="D38" s="18">
         <f t="shared" si="1"/>
-        <v>4499.9120883333335</v>
+        <v>4579.9115835000002</v>
       </c>
       <c r="E38" s="19">
         <f t="shared" si="2"/>
-        <v>27.327401346153845</v>
+        <v>27.813228239878541</v>
       </c>
       <c r="F38" s="19">
         <f t="shared" si="3"/>
-        <v>13.663700673076923</v>
+        <v>13.90661411993927</v>
       </c>
       <c r="G38" s="19">
         <f t="shared" si="4"/>
-        <v>5.4654802692307687</v>
+        <v>5.5626456479757085</v>
       </c>
       <c r="H38" s="20">
         <f t="shared" si="5"/>
-        <v>25.961031278846153</v>
+        <v>26.422566827884616</v>
       </c>
     </row>
     <row r="39" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A39" s="8">
         <f t="shared" si="6"/>
         <v>32</v>
       </c>
       <c r="B39" s="18">
-        <v>44344.3</v>
+        <v>44246.18</v>
       </c>
       <c r="C39" s="18">
         <f t="shared" si="0"/>
-        <v>54055.701700000005</v>
+        <v>55015.700212000003</v>
       </c>
       <c r="D39" s="18">
         <f t="shared" si="1"/>
-        <v>4504.6418083333338</v>
+        <v>4584.6416843333336</v>
       </c>
       <c r="E39" s="19">
         <f t="shared" si="2"/>
-        <v>27.356124342105264</v>
+        <v>27.841953548582996</v>
       </c>
       <c r="F39" s="19">
         <f t="shared" si="3"/>
-        <v>13.678062171052632</v>
+        <v>13.920976774291498</v>
       </c>
       <c r="G39" s="19">
         <f t="shared" si="4"/>
-        <v>5.4712248684210527</v>
+        <v>5.5683907097165992</v>
       </c>
       <c r="H39" s="20">
         <f t="shared" si="5"/>
-        <v>25.988318125000003</v>
+        <v>26.449855871153847</v>
       </c>
     </row>
     <row r="40" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A40" s="8">
         <f t="shared" si="6"/>
         <v>33</v>
       </c>
       <c r="B40" s="18">
-        <v>44387.41</v>
+        <v>44288.45</v>
       </c>
       <c r="C40" s="18">
         <f t="shared" si="0"/>
-        <v>54108.252790000006</v>
+        <v>55068.258730000001</v>
       </c>
       <c r="D40" s="18">
         <f t="shared" si="1"/>
-        <v>4509.0210658333344</v>
+        <v>4589.0215608333328</v>
       </c>
       <c r="E40" s="19">
         <f t="shared" si="2"/>
-        <v>27.382719023279357</v>
+        <v>27.868551988866397</v>
       </c>
       <c r="F40" s="19">
         <f t="shared" si="3"/>
-        <v>13.691359511639678</v>
+        <v>13.934275994433198</v>
       </c>
       <c r="G40" s="19">
         <f t="shared" si="4"/>
-        <v>5.4765438046558712</v>
+        <v>5.5737103977732794</v>
       </c>
       <c r="H40" s="20">
         <f t="shared" si="5"/>
-        <v>26.013583072115388</v>
+        <v>26.475124389423076</v>
       </c>
     </row>
     <row r="41" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A41" s="8">
         <f t="shared" si="6"/>
         <v>34</v>
       </c>
       <c r="B41" s="18">
-        <v>44427.34</v>
+        <v>44327.59</v>
       </c>
       <c r="C41" s="18">
         <f t="shared" si="0"/>
-        <v>54156.927459999999</v>
+        <v>55116.925405999995</v>
       </c>
       <c r="D41" s="18">
         <f t="shared" si="1"/>
-        <v>4513.0772883333339</v>
+        <v>4593.0771171666665</v>
       </c>
       <c r="E41" s="19">
         <f t="shared" si="2"/>
-        <v>27.407351953441296</v>
+        <v>27.893180873481779</v>
       </c>
       <c r="F41" s="19">
         <f t="shared" si="3"/>
-        <v>13.703675976720648</v>
+        <v>13.946590436740889</v>
       </c>
       <c r="G41" s="19">
         <f t="shared" si="4"/>
-        <v>5.4814703906882594</v>
+        <v>5.5786361746963555</v>
       </c>
       <c r="H41" s="20">
         <f t="shared" si="5"/>
-        <v>26.036984355769231</v>
+        <v>26.498521829807689</v>
       </c>
     </row>
     <row r="42" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A42" s="21">
         <f t="shared" si="6"/>
         <v>35</v>
       </c>
       <c r="B42" s="22">
-        <v>44464.29</v>
+        <v>44363.82</v>
       </c>
       <c r="C42" s="22">
         <f t="shared" si="0"/>
-        <v>54201.969510000003</v>
+        <v>55161.973788000003</v>
       </c>
       <c r="D42" s="22">
         <f t="shared" si="1"/>
-        <v>4516.8307925000008</v>
+        <v>4596.8311490000006</v>
       </c>
       <c r="E42" s="23">
         <f t="shared" si="2"/>
-        <v>27.430146513157897</v>
+        <v>27.915978637651822</v>
       </c>
       <c r="F42" s="23">
         <f t="shared" si="3"/>
-        <v>13.715073256578949</v>
+        <v>13.957989318825911</v>
       </c>
       <c r="G42" s="23">
         <f t="shared" si="4"/>
-        <v>5.4860293026315796</v>
+        <v>5.5831957275303647</v>
       </c>
       <c r="H42" s="24">
         <f t="shared" si="5"/>
-        <v>26.058639187500003</v>
+        <v>26.520179705769234</v>
       </c>
     </row>
   </sheetData>
   <dataConsolidate/>
   <mergeCells count="3">
     <mergeCell ref="B4:C4"/>
     <mergeCell ref="E4:H4"/>
     <mergeCell ref="E5:G5"/>
   </mergeCells>
   <pageMargins left="0.39370078740157483" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0">
     <oddFooter>&amp;L&amp;"Calibri,Standaard"&amp;F</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0500-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:H42"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.88671875" defaultRowHeight="13.8" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="1" width="6.44140625" style="2" bestFit="1" customWidth="1"/>
     <col min="2" max="4" width="15.33203125" style="2" customWidth="1"/>
     <col min="5" max="8" width="12.33203125" style="2" customWidth="1"/>
     <col min="9" max="16384" width="8.88671875" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A1" s="1" t="s">
         <v>12</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="2" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A2" s="4"/>
       <c r="D2" s="3">
         <f>Inhoud!B4</f>
-        <v>46054</v>
+        <v>46235</v>
       </c>
     </row>
     <row r="3" spans="1:8" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A3" s="1"/>
       <c r="B3" s="1"/>
       <c r="C3" s="5" t="s">
         <v>1</v>
       </c>
       <c r="D3" s="33">
         <f>Inhoud!B6</f>
-        <v>1.2190000000000001</v>
+        <v>1.2434000000000001</v>
       </c>
     </row>
     <row r="4" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A4" s="6"/>
       <c r="B4" s="41" t="s">
         <v>2</v>
       </c>
       <c r="C4" s="42"/>
       <c r="D4" s="7" t="s">
         <v>3</v>
       </c>
       <c r="E4" s="41" t="s">
         <v>4</v>
       </c>
       <c r="F4" s="43"/>
       <c r="G4" s="43"/>
       <c r="H4" s="42"/>
     </row>
     <row r="5" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A5" s="8"/>
       <c r="B5" s="9">
         <v>1</v>
       </c>
       <c r="C5" s="10"/>
       <c r="D5" s="10"/>
       <c r="E5" s="44" t="s">
         <v>5</v>
       </c>
       <c r="F5" s="45"/>
       <c r="G5" s="46"/>
       <c r="H5" s="11" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="6" spans="1:8" s="17" customFormat="1" x14ac:dyDescent="0.3">
       <c r="A6" s="12"/>
       <c r="B6" s="14" t="str">
         <f>'L4'!$B$6</f>
         <v>basis 01/01/2022</v>
       </c>
       <c r="C6" s="13">
         <f>D2</f>
-        <v>46054</v>
+        <v>46235</v>
       </c>
       <c r="D6" s="13">
         <f>C6</f>
-        <v>46054</v>
+        <v>46235</v>
       </c>
       <c r="E6" s="14">
         <v>1</v>
       </c>
       <c r="F6" s="15">
         <v>0.5</v>
       </c>
       <c r="G6" s="16">
         <v>0.2</v>
       </c>
       <c r="H6" s="12"/>
     </row>
     <row r="7" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A7" s="8">
         <v>0</v>
       </c>
       <c r="B7" s="18">
         <v>29736.12</v>
       </c>
       <c r="C7" s="18">
         <f t="shared" ref="C7:C42" si="0">B7*$D$3</f>
-        <v>36248.330280000002</v>
+        <v>36973.891607999998</v>
       </c>
       <c r="D7" s="18">
         <f t="shared" ref="D7:D42" si="1">B7/12*$D$3</f>
-        <v>3020.6941899999997</v>
+        <v>3081.1576339999997</v>
       </c>
       <c r="E7" s="19">
         <f t="shared" ref="E7:E42" si="2">C7/1976</f>
-        <v>18.344296700404858</v>
+        <v>18.711483607287448</v>
       </c>
       <c r="F7" s="19">
         <f>E7/2</f>
-        <v>9.1721483502024288</v>
+        <v>9.3557418036437241</v>
       </c>
       <c r="G7" s="19">
         <f>E7/5</f>
-        <v>3.6688593400809717</v>
+        <v>3.7422967214574898</v>
       </c>
       <c r="H7" s="20">
         <f>C7/2080</f>
-        <v>17.427081865384615</v>
+        <v>17.775909426923075</v>
       </c>
     </row>
     <row r="8" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A8" s="8">
         <f>A7+1</f>
         <v>1</v>
       </c>
       <c r="B8" s="18">
         <v>29736.12</v>
       </c>
       <c r="C8" s="18">
         <f t="shared" si="0"/>
-        <v>36248.330280000002</v>
+        <v>36973.891607999998</v>
       </c>
       <c r="D8" s="18">
         <f t="shared" si="1"/>
-        <v>3020.6941899999997</v>
+        <v>3081.1576339999997</v>
       </c>
       <c r="E8" s="19">
         <f t="shared" si="2"/>
-        <v>18.344296700404858</v>
+        <v>18.711483607287448</v>
       </c>
       <c r="F8" s="19">
         <f t="shared" ref="F8:F42" si="3">E8/2</f>
-        <v>9.1721483502024288</v>
+        <v>9.3557418036437241</v>
       </c>
       <c r="G8" s="19">
         <f t="shared" ref="G8:G42" si="4">E8/5</f>
-        <v>3.6688593400809717</v>
+        <v>3.7422967214574898</v>
       </c>
       <c r="H8" s="20">
         <f t="shared" ref="H8:H42" si="5">C8/2080</f>
-        <v>17.427081865384615</v>
+        <v>17.775909426923075</v>
       </c>
     </row>
     <row r="9" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A9" s="8">
         <f t="shared" ref="A9:A42" si="6">A8+1</f>
         <v>2</v>
       </c>
       <c r="B9" s="18">
         <v>30483.61</v>
       </c>
       <c r="C9" s="18">
         <f t="shared" si="0"/>
-        <v>37159.52059</v>
+        <v>37903.320674000002</v>
       </c>
       <c r="D9" s="18">
         <f t="shared" si="1"/>
-        <v>3096.6267158333335</v>
+        <v>3158.6100561666667</v>
       </c>
       <c r="E9" s="19">
         <f t="shared" si="2"/>
-        <v>18.805425399797571</v>
+        <v>19.181842446356278</v>
       </c>
       <c r="F9" s="19">
         <f t="shared" si="3"/>
-        <v>9.4027126998987853</v>
+        <v>9.5909212231781389</v>
       </c>
       <c r="G9" s="19">
         <f t="shared" si="4"/>
-        <v>3.7610850799595141</v>
+        <v>3.8363684892712557</v>
       </c>
       <c r="H9" s="20">
         <f t="shared" si="5"/>
-        <v>17.865154129807692</v>
+        <v>18.222750324038461</v>
       </c>
     </row>
     <row r="10" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A10" s="8">
         <f t="shared" si="6"/>
         <v>3</v>
       </c>
       <c r="B10" s="18">
         <v>31614.7</v>
       </c>
       <c r="C10" s="18">
         <f t="shared" si="0"/>
-        <v>38538.319300000003</v>
+        <v>39309.717980000001</v>
       </c>
       <c r="D10" s="18">
         <f t="shared" si="1"/>
-        <v>3211.5266083333336</v>
+        <v>3275.8098316666669</v>
       </c>
       <c r="E10" s="19">
         <f t="shared" si="2"/>
-        <v>19.50319802631579</v>
+        <v>19.89358197368421</v>
       </c>
       <c r="F10" s="19">
         <f t="shared" si="3"/>
-        <v>9.7515990131578949</v>
+        <v>9.9467909868421049</v>
       </c>
       <c r="G10" s="19">
         <f t="shared" si="4"/>
-        <v>3.9006396052631578</v>
+        <v>3.9787163947368418</v>
       </c>
       <c r="H10" s="20">
         <f t="shared" si="5"/>
-        <v>18.528038125000002</v>
+        <v>18.898902875000001</v>
       </c>
     </row>
     <row r="11" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A11" s="8">
         <f t="shared" si="6"/>
         <v>4</v>
       </c>
       <c r="B11" s="18">
         <v>32745.8</v>
       </c>
       <c r="C11" s="18">
         <f t="shared" si="0"/>
-        <v>39917.1302</v>
+        <v>40716.127720000004</v>
       </c>
       <c r="D11" s="18">
         <f t="shared" si="1"/>
-        <v>3326.4275166666666</v>
+        <v>3393.0106433333335</v>
       </c>
       <c r="E11" s="19">
         <f t="shared" si="2"/>
-        <v>20.200976821862348</v>
+        <v>20.605327793522271</v>
       </c>
       <c r="F11" s="19">
         <f t="shared" si="3"/>
-        <v>10.100488410931174</v>
+        <v>10.302663896761135</v>
       </c>
       <c r="G11" s="19">
         <f t="shared" si="4"/>
-        <v>4.0401953643724697</v>
+        <v>4.121065558704454</v>
       </c>
       <c r="H11" s="20">
         <f t="shared" si="5"/>
-        <v>19.190927980769231</v>
+        <v>19.575061403846156</v>
       </c>
     </row>
     <row r="12" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A12" s="8">
         <f t="shared" si="6"/>
         <v>5</v>
       </c>
       <c r="B12" s="18">
         <v>32745.8</v>
       </c>
       <c r="C12" s="18">
         <f t="shared" si="0"/>
-        <v>39917.1302</v>
+        <v>40716.127720000004</v>
       </c>
       <c r="D12" s="18">
         <f t="shared" si="1"/>
-        <v>3326.4275166666666</v>
+        <v>3393.0106433333335</v>
       </c>
       <c r="E12" s="19">
         <f t="shared" si="2"/>
-        <v>20.200976821862348</v>
+        <v>20.605327793522271</v>
       </c>
       <c r="F12" s="19">
         <f t="shared" si="3"/>
-        <v>10.100488410931174</v>
+        <v>10.302663896761135</v>
       </c>
       <c r="G12" s="19">
         <f t="shared" si="4"/>
-        <v>4.0401953643724697</v>
+        <v>4.121065558704454</v>
       </c>
       <c r="H12" s="20">
         <f t="shared" si="5"/>
-        <v>19.190927980769231</v>
+        <v>19.575061403846156</v>
       </c>
     </row>
     <row r="13" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A13" s="8">
         <f t="shared" si="6"/>
         <v>6</v>
       </c>
       <c r="B13" s="18">
         <v>33707.839999999997</v>
       </c>
       <c r="C13" s="18">
         <f t="shared" si="0"/>
-        <v>41089.856959999997</v>
+        <v>41912.328256000001</v>
       </c>
       <c r="D13" s="18">
         <f t="shared" si="1"/>
-        <v>3424.1547466666661</v>
+        <v>3492.6940213333328</v>
       </c>
       <c r="E13" s="19">
         <f t="shared" si="2"/>
-        <v>20.794462024291498</v>
+        <v>21.210692437246966</v>
       </c>
       <c r="F13" s="19">
         <f t="shared" si="3"/>
-        <v>10.397231012145749</v>
+        <v>10.605346218623483</v>
       </c>
       <c r="G13" s="19">
         <f t="shared" si="4"/>
-        <v>4.1588924048582996</v>
+        <v>4.2421384874493935</v>
       </c>
       <c r="H13" s="20">
         <f t="shared" si="5"/>
-        <v>19.754738923076921</v>
+        <v>20.150157815384617</v>
       </c>
     </row>
     <row r="14" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A14" s="8">
         <f t="shared" si="6"/>
         <v>7</v>
       </c>
       <c r="B14" s="18">
         <v>35499.43</v>
       </c>
       <c r="C14" s="18">
         <f t="shared" si="0"/>
-        <v>43273.805170000007</v>
+        <v>44139.991262000003</v>
       </c>
       <c r="D14" s="18">
         <f t="shared" si="1"/>
-        <v>3606.1504308333338</v>
+        <v>3678.3326051666668</v>
       </c>
       <c r="E14" s="19">
         <f t="shared" si="2"/>
-        <v>21.89969897267207</v>
+        <v>22.338052258097168</v>
       </c>
       <c r="F14" s="19">
         <f t="shared" si="3"/>
-        <v>10.949849486336035</v>
+        <v>11.169026129048584</v>
       </c>
       <c r="G14" s="19">
         <f t="shared" si="4"/>
-        <v>4.3799397945344136</v>
+        <v>4.4676104516194339</v>
       </c>
       <c r="H14" s="20">
         <f t="shared" si="5"/>
-        <v>20.804714024038464</v>
+        <v>21.221149645192309</v>
       </c>
     </row>
     <row r="15" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A15" s="8">
         <f t="shared" si="6"/>
         <v>8</v>
       </c>
       <c r="B15" s="18">
         <v>35499.43</v>
       </c>
       <c r="C15" s="18">
         <f t="shared" si="0"/>
-        <v>43273.805170000007</v>
+        <v>44139.991262000003</v>
       </c>
       <c r="D15" s="18">
         <f t="shared" si="1"/>
-        <v>3606.1504308333338</v>
+        <v>3678.3326051666668</v>
       </c>
       <c r="E15" s="19">
         <f t="shared" si="2"/>
-        <v>21.89969897267207</v>
+        <v>22.338052258097168</v>
       </c>
       <c r="F15" s="19">
         <f t="shared" si="3"/>
-        <v>10.949849486336035</v>
+        <v>11.169026129048584</v>
       </c>
       <c r="G15" s="19">
         <f t="shared" si="4"/>
-        <v>4.3799397945344136</v>
+        <v>4.4676104516194339</v>
       </c>
       <c r="H15" s="20">
         <f t="shared" si="5"/>
-        <v>20.804714024038464</v>
+        <v>21.221149645192309</v>
       </c>
     </row>
     <row r="16" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A16" s="8">
         <f t="shared" si="6"/>
         <v>9</v>
       </c>
       <c r="B16" s="18">
         <v>36428.870000000003</v>
       </c>
       <c r="C16" s="18">
         <f t="shared" si="0"/>
-        <v>44406.792530000006</v>
+        <v>45295.656958000007</v>
       </c>
       <c r="D16" s="18">
         <f t="shared" si="1"/>
-        <v>3700.5660441666669</v>
+        <v>3774.6380798333334</v>
       </c>
       <c r="E16" s="19">
         <f t="shared" si="2"/>
-        <v>22.473073142712554</v>
+        <v>22.922903318825913</v>
       </c>
       <c r="F16" s="19">
         <f t="shared" si="3"/>
-        <v>11.236536571356277</v>
+        <v>11.461451659412957</v>
       </c>
       <c r="G16" s="19">
         <f t="shared" si="4"/>
-        <v>4.4946146285425108</v>
+        <v>4.5845806637651823</v>
       </c>
       <c r="H16" s="20">
         <f t="shared" si="5"/>
-        <v>21.349419485576927</v>
+        <v>21.776758152884618</v>
       </c>
     </row>
     <row r="17" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A17" s="8">
         <f t="shared" si="6"/>
         <v>10</v>
       </c>
       <c r="B17" s="18">
         <v>36932.120000000003</v>
       </c>
       <c r="C17" s="18">
         <f t="shared" si="0"/>
-        <v>45020.254280000008</v>
+        <v>45921.398008000004</v>
       </c>
       <c r="D17" s="18">
         <f t="shared" si="1"/>
-        <v>3751.6878566666669</v>
+        <v>3826.7831673333335</v>
       </c>
       <c r="E17" s="19">
         <f t="shared" si="2"/>
-        <v>22.78352949392713</v>
+        <v>23.239573890688263</v>
       </c>
       <c r="F17" s="19">
         <f t="shared" si="3"/>
-        <v>11.391764746963565</v>
+        <v>11.619786945344131</v>
       </c>
       <c r="G17" s="19">
         <f t="shared" si="4"/>
-        <v>4.5567058987854256</v>
+        <v>4.6479147781376522</v>
       </c>
       <c r="H17" s="20">
         <f t="shared" si="5"/>
-        <v>21.644353019230774</v>
+        <v>22.077595196153847</v>
       </c>
     </row>
     <row r="18" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A18" s="8">
         <f t="shared" si="6"/>
         <v>11</v>
       </c>
       <c r="B18" s="18">
         <v>37357.769999999997</v>
       </c>
       <c r="C18" s="18">
         <f t="shared" si="0"/>
-        <v>45539.121630000001</v>
+        <v>46450.651217999999</v>
       </c>
       <c r="D18" s="18">
         <f t="shared" si="1"/>
-        <v>3794.9268024999997</v>
+        <v>3870.8876014999996</v>
       </c>
       <c r="E18" s="19">
         <f t="shared" si="2"/>
-        <v>23.046114185222674</v>
+        <v>23.507414584008096</v>
       </c>
       <c r="F18" s="19">
         <f t="shared" si="3"/>
-        <v>11.523057092611337</v>
+        <v>11.753707292004048</v>
       </c>
       <c r="G18" s="19">
         <f t="shared" si="4"/>
-        <v>4.6092228370445349</v>
+        <v>4.701482916801619</v>
       </c>
       <c r="H18" s="20">
         <f t="shared" si="5"/>
-        <v>21.893808475961539</v>
+        <v>22.332043854807694</v>
       </c>
     </row>
     <row r="19" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A19" s="8">
         <f t="shared" si="6"/>
         <v>12</v>
       </c>
       <c r="B19" s="18">
         <v>38544.26</v>
       </c>
       <c r="C19" s="18">
         <f t="shared" si="0"/>
-        <v>46985.452940000003</v>
+        <v>47925.932884000002</v>
       </c>
       <c r="D19" s="18">
         <f t="shared" si="1"/>
-        <v>3915.4544116666675</v>
+        <v>3993.8277403333341</v>
       </c>
       <c r="E19" s="19">
         <f t="shared" si="2"/>
-        <v>23.778063228744941</v>
+        <v>24.254014617408906</v>
       </c>
       <c r="F19" s="19">
         <f t="shared" si="3"/>
-        <v>11.88903161437247</v>
+        <v>12.127007308704453</v>
       </c>
       <c r="G19" s="19">
         <f t="shared" si="4"/>
-        <v>4.7556126457489878</v>
+        <v>4.8508029234817815</v>
       </c>
       <c r="H19" s="20">
         <f t="shared" si="5"/>
-        <v>22.589160067307695</v>
+        <v>23.041313886538461</v>
       </c>
     </row>
     <row r="20" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A20" s="8">
         <f t="shared" si="6"/>
         <v>13</v>
       </c>
       <c r="B20" s="18">
         <v>38544.26</v>
       </c>
       <c r="C20" s="18">
         <f t="shared" si="0"/>
-        <v>46985.452940000003</v>
+        <v>47925.932884000002</v>
       </c>
       <c r="D20" s="18">
         <f t="shared" si="1"/>
-        <v>3915.4544116666675</v>
+        <v>3993.8277403333341</v>
       </c>
       <c r="E20" s="19">
         <f t="shared" si="2"/>
-        <v>23.778063228744941</v>
+        <v>24.254014617408906</v>
       </c>
       <c r="F20" s="19">
         <f t="shared" si="3"/>
-        <v>11.88903161437247</v>
+        <v>12.127007308704453</v>
       </c>
       <c r="G20" s="19">
         <f t="shared" si="4"/>
-        <v>4.7556126457489878</v>
+        <v>4.8508029234817815</v>
       </c>
       <c r="H20" s="20">
         <f t="shared" si="5"/>
-        <v>22.589160067307695</v>
+        <v>23.041313886538461</v>
       </c>
     </row>
     <row r="21" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A21" s="8">
         <f t="shared" si="6"/>
         <v>14</v>
       </c>
       <c r="B21" s="18">
-        <v>40156.39</v>
+        <v>40140.449999999997</v>
       </c>
       <c r="C21" s="18">
         <f t="shared" si="0"/>
-        <v>48950.639410000003</v>
+        <v>49910.63553</v>
       </c>
       <c r="D21" s="18">
         <f t="shared" si="1"/>
-        <v>4079.2199508333338</v>
+        <v>4159.2196274999997</v>
       </c>
       <c r="E21" s="19">
         <f t="shared" si="2"/>
-        <v>24.772590794534416</v>
+        <v>25.25841879048583</v>
       </c>
       <c r="F21" s="19">
         <f t="shared" si="3"/>
-        <v>12.386295397267208</v>
+        <v>12.629209395242915</v>
       </c>
       <c r="G21" s="19">
         <f t="shared" si="4"/>
-        <v>4.9545181589068834</v>
+        <v>5.0516837580971661</v>
       </c>
       <c r="H21" s="20">
         <f t="shared" si="5"/>
-        <v>23.533961254807693</v>
+        <v>23.995497850961538</v>
       </c>
     </row>
     <row r="22" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A22" s="8">
         <f t="shared" si="6"/>
         <v>15</v>
       </c>
       <c r="B22" s="18">
-        <v>40156.39</v>
+        <v>40140.449999999997</v>
       </c>
       <c r="C22" s="18">
         <f t="shared" si="0"/>
-        <v>48950.639410000003</v>
+        <v>49910.63553</v>
       </c>
       <c r="D22" s="18">
         <f t="shared" si="1"/>
-        <v>4079.2199508333338</v>
+        <v>4159.2196274999997</v>
       </c>
       <c r="E22" s="19">
         <f t="shared" si="2"/>
-        <v>24.772590794534416</v>
+        <v>25.25841879048583</v>
       </c>
       <c r="F22" s="19">
         <f t="shared" si="3"/>
-        <v>12.386295397267208</v>
+        <v>12.629209395242915</v>
       </c>
       <c r="G22" s="19">
         <f t="shared" si="4"/>
-        <v>4.9545181589068834</v>
+        <v>5.0516837580971661</v>
       </c>
       <c r="H22" s="20">
         <f t="shared" si="5"/>
-        <v>23.533961254807693</v>
+        <v>23.995497850961538</v>
       </c>
     </row>
     <row r="23" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A23" s="8">
         <f t="shared" si="6"/>
         <v>16</v>
       </c>
       <c r="B23" s="18">
-        <v>42415.47</v>
+        <v>42355.199999999997</v>
       </c>
       <c r="C23" s="18">
         <f t="shared" si="0"/>
-        <v>51704.457930000004</v>
+        <v>52664.455679999999</v>
       </c>
       <c r="D23" s="18">
         <f t="shared" si="1"/>
-        <v>4308.7048275000006</v>
+        <v>4388.7046399999999</v>
       </c>
       <c r="E23" s="19">
         <f t="shared" si="2"/>
-        <v>26.166223648785426</v>
+        <v>26.652052469635628</v>
       </c>
       <c r="F23" s="19">
         <f t="shared" si="3"/>
-        <v>13.083111824392713</v>
+        <v>13.326026234817814</v>
       </c>
       <c r="G23" s="19">
         <f t="shared" si="4"/>
-        <v>5.233244729757085</v>
+        <v>5.3304104939271255</v>
       </c>
       <c r="H23" s="20">
         <f t="shared" si="5"/>
-        <v>24.857912466346157</v>
+        <v>25.319449846153844</v>
       </c>
     </row>
     <row r="24" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A24" s="8">
         <f t="shared" si="6"/>
         <v>17</v>
       </c>
       <c r="B24" s="18">
-        <v>43344.37</v>
+        <v>43265.87</v>
       </c>
       <c r="C24" s="18">
         <f t="shared" si="0"/>
-        <v>52836.787030000007</v>
+        <v>53796.782758000008</v>
       </c>
       <c r="D24" s="18">
         <f t="shared" si="1"/>
-        <v>4403.0655858333339</v>
+        <v>4483.0652298333334</v>
       </c>
       <c r="E24" s="19">
         <f t="shared" si="2"/>
-        <v>26.739264691295549</v>
+        <v>27.225092488866402</v>
       </c>
       <c r="F24" s="19">
         <f t="shared" si="3"/>
-        <v>13.369632345647775</v>
+        <v>13.612546244433201</v>
       </c>
       <c r="G24" s="19">
         <f t="shared" si="4"/>
-        <v>5.34785293825911</v>
+        <v>5.4450184977732805</v>
       </c>
       <c r="H24" s="20">
         <f t="shared" si="5"/>
-        <v>25.402301456730772</v>
+        <v>25.863837864423083</v>
       </c>
     </row>
     <row r="25" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A25" s="8">
         <f t="shared" si="6"/>
         <v>18</v>
       </c>
       <c r="B25" s="18">
-        <v>44674.400000000001</v>
+        <v>44569.8</v>
       </c>
       <c r="C25" s="18">
         <f t="shared" si="0"/>
-        <v>54458.093600000007</v>
+        <v>55418.089320000006</v>
       </c>
       <c r="D25" s="18">
         <f t="shared" si="1"/>
-        <v>4538.1744666666673</v>
+        <v>4618.1741099999999</v>
       </c>
       <c r="E25" s="19">
         <f t="shared" si="2"/>
-        <v>27.559763967611339</v>
+        <v>28.045591761133608</v>
       </c>
       <c r="F25" s="19">
         <f t="shared" si="3"/>
-        <v>13.779881983805669</v>
+        <v>14.022795880566804</v>
       </c>
       <c r="G25" s="19">
         <f t="shared" si="4"/>
-        <v>5.5119527935222674</v>
+        <v>5.6091183522267212</v>
       </c>
       <c r="H25" s="20">
         <f t="shared" si="5"/>
-        <v>26.181775769230772</v>
+        <v>26.643312173076925</v>
       </c>
     </row>
     <row r="26" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A26" s="8">
         <f t="shared" si="6"/>
         <v>19</v>
       </c>
       <c r="B26" s="18">
-        <v>45603.3</v>
+        <v>45480.480000000003</v>
       </c>
       <c r="C26" s="18">
         <f t="shared" si="0"/>
-        <v>55590.42270000001</v>
+        <v>56550.428832000005</v>
       </c>
       <c r="D26" s="18">
         <f t="shared" si="1"/>
-        <v>4632.5352250000005</v>
+        <v>4712.5357360000007</v>
       </c>
       <c r="E26" s="19">
         <f t="shared" si="2"/>
-        <v>28.132805010121462</v>
+        <v>28.618638072874496</v>
       </c>
       <c r="F26" s="19">
         <f t="shared" si="3"/>
-        <v>14.066402505060731</v>
+        <v>14.309319036437248</v>
       </c>
       <c r="G26" s="19">
         <f t="shared" si="4"/>
-        <v>5.6265610020242924</v>
+        <v>5.7237276145748996</v>
       </c>
       <c r="H26" s="20">
         <f t="shared" si="5"/>
-        <v>26.72616475961539</v>
+        <v>27.187706169230772</v>
       </c>
     </row>
     <row r="27" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A27" s="8">
         <f t="shared" si="6"/>
         <v>20</v>
       </c>
       <c r="B27" s="18">
-        <v>45603.3</v>
+        <v>45480.480000000003</v>
       </c>
       <c r="C27" s="18">
         <f t="shared" si="0"/>
-        <v>55590.42270000001</v>
+        <v>56550.428832000005</v>
       </c>
       <c r="D27" s="18">
         <f t="shared" si="1"/>
-        <v>4632.5352250000005</v>
+        <v>4712.5357360000007</v>
       </c>
       <c r="E27" s="19">
         <f t="shared" si="2"/>
-        <v>28.132805010121462</v>
+        <v>28.618638072874496</v>
       </c>
       <c r="F27" s="19">
         <f t="shared" si="3"/>
-        <v>14.066402505060731</v>
+        <v>14.309319036437248</v>
       </c>
       <c r="G27" s="19">
         <f t="shared" si="4"/>
-        <v>5.6265610020242924</v>
+        <v>5.7237276145748996</v>
       </c>
       <c r="H27" s="20">
         <f t="shared" si="5"/>
-        <v>26.72616475961539</v>
+        <v>27.187706169230772</v>
       </c>
     </row>
     <row r="28" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A28" s="8">
         <f t="shared" si="6"/>
         <v>21</v>
       </c>
       <c r="B28" s="18">
-        <v>46532.2</v>
+        <v>46391.15</v>
       </c>
       <c r="C28" s="18">
         <f t="shared" si="0"/>
-        <v>56722.751799999998</v>
+        <v>57682.755910000007</v>
       </c>
       <c r="D28" s="18">
         <f t="shared" si="1"/>
-        <v>4726.8959833333329</v>
+        <v>4806.8963258333333</v>
       </c>
       <c r="E28" s="19">
         <f t="shared" si="2"/>
-        <v>28.705846052631578</v>
+        <v>29.191678092105267</v>
       </c>
       <c r="F28" s="19">
         <f t="shared" si="3"/>
-        <v>14.352923026315789</v>
+        <v>14.595839046052633</v>
       </c>
       <c r="G28" s="19">
         <f t="shared" si="4"/>
-        <v>5.7411692105263157</v>
+        <v>5.8383356184210538</v>
       </c>
       <c r="H28" s="20">
         <f t="shared" si="5"/>
-        <v>27.270553749999998</v>
+        <v>27.732094187500003</v>
       </c>
     </row>
     <row r="29" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A29" s="8">
         <f t="shared" si="6"/>
         <v>22</v>
       </c>
       <c r="B29" s="18">
-        <v>46604.95</v>
+        <v>46462.47</v>
       </c>
       <c r="C29" s="18">
         <f t="shared" si="0"/>
-        <v>56811.434050000003</v>
+        <v>57771.435198000006</v>
       </c>
       <c r="D29" s="18">
         <f t="shared" si="1"/>
-        <v>4734.286170833333</v>
+        <v>4814.2862665000002</v>
       </c>
       <c r="E29" s="19">
         <f t="shared" si="2"/>
-        <v>28.75072573380567</v>
+        <v>29.236556274291502</v>
       </c>
       <c r="F29" s="19">
         <f t="shared" si="3"/>
-        <v>14.375362866902835</v>
+        <v>14.618278137145751</v>
       </c>
       <c r="G29" s="19">
         <f t="shared" si="4"/>
-        <v>5.7501451467611338</v>
+        <v>5.8473112548583002</v>
       </c>
       <c r="H29" s="20">
         <f t="shared" si="5"/>
-        <v>27.313189447115388</v>
+        <v>27.774728460576927</v>
       </c>
     </row>
     <row r="30" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A30" s="8">
         <f t="shared" si="6"/>
         <v>23</v>
       </c>
       <c r="B30" s="18">
-        <v>48217.09</v>
+        <v>48042.97</v>
       </c>
       <c r="C30" s="18">
         <f t="shared" si="0"/>
-        <v>58776.632709999998</v>
+        <v>59736.628898000003</v>
       </c>
       <c r="D30" s="18">
         <f t="shared" si="1"/>
-        <v>4898.0527258333332</v>
+        <v>4978.0524081666672</v>
       </c>
       <c r="E30" s="19">
         <f t="shared" si="2"/>
-        <v>29.74525946862348</v>
+        <v>30.231087498987854</v>
       </c>
       <c r="F30" s="19">
         <f t="shared" si="3"/>
-        <v>14.87262973431174</v>
+        <v>15.115543749493927</v>
       </c>
       <c r="G30" s="19">
         <f t="shared" si="4"/>
-        <v>5.9490518937246959</v>
+        <v>6.0462174997975708</v>
       </c>
       <c r="H30" s="20">
         <f t="shared" si="5"/>
-        <v>28.257996495192305</v>
+        <v>28.719533124038463</v>
       </c>
     </row>
     <row r="31" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A31" s="8">
         <f t="shared" si="6"/>
         <v>24</v>
       </c>
       <c r="B31" s="18">
-        <v>49829.24</v>
+        <v>49623.49</v>
       </c>
       <c r="C31" s="18">
         <f t="shared" si="0"/>
-        <v>60741.843560000001</v>
+        <v>61701.847465999999</v>
       </c>
       <c r="D31" s="18">
         <f t="shared" si="1"/>
-        <v>5061.8202966666668</v>
+        <v>5141.8206221666669</v>
       </c>
       <c r="E31" s="19">
         <f t="shared" si="2"/>
-        <v>30.739799372469637</v>
+        <v>31.225631308704454</v>
       </c>
       <c r="F31" s="19">
         <f t="shared" si="3"/>
-        <v>15.369899686234819</v>
+        <v>15.612815654352227</v>
       </c>
       <c r="G31" s="19">
         <f t="shared" si="4"/>
-        <v>6.1479598744939272</v>
+        <v>6.2451262617408911</v>
       </c>
       <c r="H31" s="20">
         <f t="shared" si="5"/>
-        <v>29.202809403846153</v>
+        <v>29.664349743269231</v>
       </c>
     </row>
     <row r="32" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A32" s="8">
         <f t="shared" si="6"/>
         <v>25</v>
       </c>
       <c r="B32" s="18">
-        <v>49919.64</v>
+        <v>49712.11</v>
       </c>
       <c r="C32" s="18">
         <f t="shared" si="0"/>
-        <v>60852.041160000001</v>
+        <v>61812.037574000002</v>
       </c>
       <c r="D32" s="18">
         <f t="shared" si="1"/>
-        <v>5071.0034300000007</v>
+        <v>5151.0031311666671</v>
       </c>
       <c r="E32" s="19">
         <f t="shared" si="2"/>
-        <v>30.795567388663969</v>
+        <v>31.281395533400811</v>
       </c>
       <c r="F32" s="19">
         <f t="shared" si="3"/>
-        <v>15.397783694331984</v>
+        <v>15.640697766700406</v>
       </c>
       <c r="G32" s="19">
         <f t="shared" si="4"/>
-        <v>6.1591134777327934</v>
+        <v>6.2562791066801626</v>
       </c>
       <c r="H32" s="20">
         <f t="shared" si="5"/>
-        <v>29.255789019230768</v>
+        <v>29.717325756730769</v>
       </c>
     </row>
     <row r="33" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A33" s="8">
         <f t="shared" si="6"/>
         <v>26</v>
       </c>
       <c r="B33" s="18">
-        <v>50003.41</v>
+        <v>49794.239999999998</v>
       </c>
       <c r="C33" s="18">
         <f t="shared" si="0"/>
-        <v>60954.156790000008</v>
+        <v>61914.158016000001</v>
       </c>
       <c r="D33" s="18">
         <f t="shared" si="1"/>
-        <v>5079.5130658333337</v>
+        <v>5159.5131679999995</v>
       </c>
       <c r="E33" s="19">
         <f t="shared" si="2"/>
-        <v>30.847245339068831</v>
+        <v>31.333075919028342</v>
       </c>
       <c r="F33" s="19">
         <f t="shared" si="3"/>
-        <v>15.423622669534415</v>
+        <v>15.666537959514171</v>
       </c>
       <c r="G33" s="19">
         <f t="shared" si="4"/>
-        <v>6.1694490678137663</v>
+        <v>6.2666151838056683</v>
       </c>
       <c r="H33" s="20">
         <f t="shared" si="5"/>
-        <v>29.304883072115388</v>
+        <v>29.766422123076925</v>
       </c>
     </row>
     <row r="34" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A34" s="8">
         <f t="shared" si="6"/>
         <v>27</v>
       </c>
       <c r="B34" s="18">
-        <v>50081.02</v>
+        <v>49870.33</v>
       </c>
       <c r="C34" s="18">
         <f t="shared" si="0"/>
-        <v>61048.763379999997</v>
+        <v>62008.768322000004</v>
       </c>
       <c r="D34" s="18">
         <f t="shared" si="1"/>
-        <v>5087.3969483333331</v>
+        <v>5167.3973601666667</v>
       </c>
       <c r="E34" s="19">
         <f t="shared" si="2"/>
-        <v>30.895123168016191</v>
+        <v>31.380955628542512</v>
       </c>
       <c r="F34" s="19">
         <f t="shared" si="3"/>
-        <v>15.447561584008096</v>
+        <v>15.690477814271256</v>
       </c>
       <c r="G34" s="19">
         <f t="shared" si="4"/>
-        <v>6.1790246336032384</v>
+        <v>6.2761911257085021</v>
       </c>
       <c r="H34" s="20">
         <f t="shared" si="5"/>
-        <v>29.350367009615383</v>
+        <v>29.811907847115386</v>
       </c>
     </row>
     <row r="35" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A35" s="8">
         <f t="shared" si="6"/>
         <v>28</v>
       </c>
       <c r="B35" s="18">
-        <v>50152.92</v>
+        <v>49940.82</v>
       </c>
       <c r="C35" s="18">
         <f t="shared" si="0"/>
-        <v>61136.409480000002</v>
+        <v>62096.415588000003</v>
       </c>
       <c r="D35" s="18">
         <f t="shared" si="1"/>
-        <v>5094.7007899999999</v>
+        <v>5174.7012990000003</v>
       </c>
       <c r="E35" s="19">
         <f t="shared" si="2"/>
-        <v>30.939478481781379</v>
+        <v>31.425311532388665</v>
       </c>
       <c r="F35" s="19">
         <f t="shared" si="3"/>
-        <v>15.469739240890689</v>
+        <v>15.712655766194333</v>
       </c>
       <c r="G35" s="19">
         <f t="shared" si="4"/>
-        <v>6.1878956963562759</v>
+        <v>6.2850623064777329</v>
       </c>
       <c r="H35" s="20">
         <f t="shared" si="5"/>
-        <v>29.392504557692309</v>
+        <v>29.854045955769234</v>
       </c>
     </row>
     <row r="36" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A36" s="8">
         <f t="shared" si="6"/>
         <v>29</v>
       </c>
       <c r="B36" s="18">
-        <v>50219.5</v>
+        <v>50006.09</v>
       </c>
       <c r="C36" s="18">
         <f t="shared" si="0"/>
-        <v>61217.570500000002</v>
+        <v>62177.572306000002</v>
       </c>
       <c r="D36" s="18">
         <f t="shared" si="1"/>
-        <v>5101.4642083333329</v>
+        <v>5181.4643588333338</v>
       </c>
       <c r="E36" s="19">
         <f t="shared" si="2"/>
-        <v>30.980551872469636</v>
+        <v>31.466382745951417</v>
       </c>
       <c r="F36" s="19">
         <f t="shared" si="3"/>
-        <v>15.490275936234818</v>
+        <v>15.733191372975709</v>
       </c>
       <c r="G36" s="19">
         <f t="shared" si="4"/>
-        <v>6.1961103744939274</v>
+        <v>6.2932765491902831</v>
       </c>
       <c r="H36" s="20">
         <f t="shared" si="5"/>
-        <v>29.431524278846155</v>
+        <v>29.893063608653847</v>
       </c>
     </row>
     <row r="37" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A37" s="8">
         <f t="shared" si="6"/>
         <v>30</v>
       </c>
       <c r="B37" s="18">
-        <v>50281.23</v>
+        <v>50066.61</v>
       </c>
       <c r="C37" s="18">
         <f t="shared" si="0"/>
-        <v>61292.819370000005</v>
+        <v>62252.822874000005</v>
       </c>
       <c r="D37" s="18">
         <f t="shared" si="1"/>
-        <v>5107.7349475000001</v>
+        <v>5187.7352394999998</v>
       </c>
       <c r="E37" s="19">
         <f t="shared" si="2"/>
-        <v>31.018633284412957</v>
+        <v>31.504465017206481</v>
       </c>
       <c r="F37" s="19">
         <f t="shared" si="3"/>
-        <v>15.509316642206478</v>
+        <v>15.752232508603241</v>
       </c>
       <c r="G37" s="19">
         <f t="shared" si="4"/>
-        <v>6.2037266568825915</v>
+        <v>6.3008930034412964</v>
       </c>
       <c r="H37" s="20">
         <f t="shared" si="5"/>
-        <v>29.467701620192312</v>
+        <v>29.929241766346156</v>
       </c>
     </row>
     <row r="38" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A38" s="8">
         <f t="shared" si="6"/>
         <v>31</v>
       </c>
       <c r="B38" s="18">
-        <v>50338.35</v>
+        <v>50122.61</v>
       </c>
       <c r="C38" s="18">
         <f t="shared" si="0"/>
-        <v>61362.448650000006</v>
+        <v>62322.453274000007</v>
       </c>
       <c r="D38" s="18">
         <f t="shared" si="1"/>
-        <v>5113.5373875000005</v>
+        <v>5193.5377728333333</v>
       </c>
       <c r="E38" s="19">
         <f t="shared" si="2"/>
-        <v>31.0538707742915</v>
+        <v>31.539703073886642</v>
       </c>
       <c r="F38" s="19">
         <f t="shared" si="3"/>
-        <v>15.52693538714575</v>
+        <v>15.769851536943321</v>
       </c>
       <c r="G38" s="19">
         <f t="shared" si="4"/>
-        <v>6.2107741548583002</v>
+        <v>6.307940614777328</v>
       </c>
       <c r="H38" s="20">
         <f t="shared" si="5"/>
-        <v>29.501177235576925</v>
+        <v>29.962717920192311</v>
       </c>
     </row>
     <row r="39" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A39" s="8">
         <f t="shared" si="6"/>
         <v>32</v>
       </c>
       <c r="B39" s="18">
-        <v>50391.26</v>
+        <v>50174.48</v>
       </c>
       <c r="C39" s="18">
         <f t="shared" si="0"/>
-        <v>61426.945940000005</v>
+        <v>62386.948432000005</v>
       </c>
       <c r="D39" s="18">
         <f t="shared" si="1"/>
-        <v>5118.9121616666671</v>
+        <v>5198.912369333334</v>
       </c>
       <c r="E39" s="19">
         <f t="shared" si="2"/>
-        <v>31.08651110323887</v>
+        <v>31.572342323886641</v>
       </c>
       <c r="F39" s="19">
         <f t="shared" si="3"/>
-        <v>15.543255551619435</v>
+        <v>15.78617116194332</v>
       </c>
       <c r="G39" s="19">
         <f t="shared" si="4"/>
-        <v>6.2173022206477739</v>
+        <v>6.3144684647773284</v>
       </c>
       <c r="H39" s="20">
         <f t="shared" si="5"/>
-        <v>29.532185548076924</v>
+        <v>29.993725207692311</v>
       </c>
     </row>
     <row r="40" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A40" s="8">
         <f t="shared" si="6"/>
         <v>33</v>
       </c>
       <c r="B40" s="18">
-        <v>50440.24</v>
+        <v>50222.5</v>
       </c>
       <c r="C40" s="18">
         <f t="shared" si="0"/>
-        <v>61486.652560000002</v>
+        <v>62446.656500000005</v>
       </c>
       <c r="D40" s="18">
         <f t="shared" si="1"/>
-        <v>5123.8877133333335</v>
+        <v>5203.8880416666661</v>
       </c>
       <c r="E40" s="19">
         <f t="shared" si="2"/>
-        <v>31.116727004048585</v>
+        <v>31.60255895748988</v>
       </c>
       <c r="F40" s="19">
         <f t="shared" si="3"/>
-        <v>15.558363502024292</v>
+        <v>15.80127947874494</v>
       </c>
       <c r="G40" s="19">
         <f t="shared" si="4"/>
-        <v>6.2233454008097171</v>
+        <v>6.3205117914979763</v>
       </c>
       <c r="H40" s="20">
         <f t="shared" si="5"/>
-        <v>29.560890653846155</v>
+        <v>30.022431009615389</v>
       </c>
     </row>
     <row r="41" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A41" s="8">
         <f t="shared" si="6"/>
         <v>34</v>
       </c>
       <c r="B41" s="18">
-        <v>50485.62</v>
+        <v>50266.99</v>
       </c>
       <c r="C41" s="18">
         <f t="shared" si="0"/>
-        <v>61541.970780000011</v>
+        <v>62501.975365999999</v>
       </c>
       <c r="D41" s="18">
         <f t="shared" si="1"/>
-        <v>5128.4975650000006</v>
+        <v>5208.4979471666675</v>
       </c>
       <c r="E41" s="19">
         <f t="shared" si="2"/>
-        <v>31.144722054655876</v>
+        <v>31.630554335020243</v>
       </c>
       <c r="F41" s="19">
         <f t="shared" si="3"/>
-        <v>15.572361027327938</v>
+        <v>15.815277167510121</v>
       </c>
       <c r="G41" s="19">
         <f t="shared" si="4"/>
-        <v>6.2289444109311756</v>
+        <v>6.3261108670040489</v>
       </c>
       <c r="H41" s="20">
         <f t="shared" si="5"/>
-        <v>29.587485951923082</v>
+        <v>30.049026618269231</v>
       </c>
     </row>
     <row r="42" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A42" s="21">
         <f t="shared" si="6"/>
         <v>35</v>
       </c>
       <c r="B42" s="22">
-        <v>50527.61</v>
+        <v>50308.15</v>
       </c>
       <c r="C42" s="22">
         <f t="shared" si="0"/>
-        <v>61593.156590000006</v>
+        <v>62553.153710000006</v>
       </c>
       <c r="D42" s="22">
         <f t="shared" si="1"/>
-        <v>5132.7630491666669</v>
+        <v>5212.7628091666675</v>
       </c>
       <c r="E42" s="23">
         <f t="shared" si="2"/>
-        <v>31.170625804655874</v>
+        <v>31.656454306680164</v>
       </c>
       <c r="F42" s="23">
         <f t="shared" si="3"/>
-        <v>15.585312902327937</v>
+        <v>15.828227153340082</v>
       </c>
       <c r="G42" s="23">
         <f t="shared" si="4"/>
-        <v>6.2341251609311747</v>
+        <v>6.3312908613360328</v>
       </c>
       <c r="H42" s="24">
         <f t="shared" si="5"/>
-        <v>29.612094514423081</v>
+        <v>30.073631591346157</v>
       </c>
     </row>
   </sheetData>
   <dataConsolidate/>
   <mergeCells count="3">
     <mergeCell ref="B4:C4"/>
     <mergeCell ref="E4:H4"/>
     <mergeCell ref="E5:G5"/>
   </mergeCells>
   <pageMargins left="0.39370078740157483" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0">
     <oddFooter>&amp;L&amp;"Calibri,Standaard"&amp;F</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0600-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:H42"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.88671875" defaultRowHeight="13.8" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="1" width="6.44140625" style="2" bestFit="1" customWidth="1"/>
     <col min="2" max="4" width="15.33203125" style="2" customWidth="1"/>
     <col min="5" max="8" width="12.33203125" style="2" customWidth="1"/>
     <col min="9" max="16384" width="8.88671875" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A1" s="1" t="s">
         <v>18</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="2" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A2" s="4"/>
       <c r="D2" s="3">
         <f>Inhoud!B4</f>
-        <v>46054</v>
+        <v>46235</v>
       </c>
     </row>
     <row r="3" spans="1:8" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A3" s="1"/>
       <c r="B3" s="1"/>
       <c r="C3" s="5" t="s">
         <v>1</v>
       </c>
       <c r="D3" s="33">
         <f>Inhoud!B6</f>
-        <v>1.2190000000000001</v>
+        <v>1.2434000000000001</v>
       </c>
     </row>
     <row r="4" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A4" s="6"/>
       <c r="B4" s="41" t="s">
         <v>2</v>
       </c>
       <c r="C4" s="42"/>
       <c r="D4" s="7" t="s">
         <v>3</v>
       </c>
       <c r="E4" s="41" t="s">
         <v>4</v>
       </c>
       <c r="F4" s="43"/>
       <c r="G4" s="43"/>
       <c r="H4" s="42"/>
     </row>
     <row r="5" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A5" s="8"/>
       <c r="B5" s="9">
         <v>1</v>
       </c>
       <c r="C5" s="10"/>
       <c r="D5" s="10"/>
       <c r="E5" s="44" t="s">
         <v>5</v>
       </c>
       <c r="F5" s="45"/>
       <c r="G5" s="46"/>
       <c r="H5" s="11" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="6" spans="1:8" s="17" customFormat="1" x14ac:dyDescent="0.3">
       <c r="A6" s="12"/>
       <c r="B6" s="14" t="str">
         <f>'L4'!$B$6</f>
         <v>basis 01/01/2022</v>
       </c>
       <c r="C6" s="13">
         <f>D2</f>
-        <v>46054</v>
+        <v>46235</v>
       </c>
       <c r="D6" s="13">
         <f>C6</f>
-        <v>46054</v>
+        <v>46235</v>
       </c>
       <c r="E6" s="14">
         <v>1</v>
       </c>
       <c r="F6" s="15">
         <v>0.5</v>
       </c>
       <c r="G6" s="16">
         <v>0.2</v>
       </c>
       <c r="H6" s="12"/>
     </row>
     <row r="7" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A7" s="8">
         <v>0</v>
       </c>
       <c r="B7" s="18">
         <v>25666.77</v>
       </c>
       <c r="C7" s="18">
         <f t="shared" ref="C7:C42" si="0">B7*$D$3</f>
-        <v>31287.792630000004</v>
+        <v>31914.061818000002</v>
       </c>
       <c r="D7" s="18">
         <f t="shared" ref="D7:D42" si="1">B7/12*$D$3</f>
-        <v>2607.3160525000003</v>
+        <v>2659.5051515</v>
       </c>
       <c r="E7" s="19">
         <f t="shared" ref="E7:E42" si="2">C7/1976</f>
-        <v>15.83390315283401</v>
+        <v>16.150841001012147</v>
       </c>
       <c r="F7" s="19">
         <f>E7/2</f>
-        <v>7.9169515764170049</v>
+        <v>8.0754205005060733</v>
       </c>
       <c r="G7" s="19">
         <f>E7/5</f>
-        <v>3.166780630566802</v>
+        <v>3.2301682002024292</v>
       </c>
       <c r="H7" s="20">
         <f>C7/2080</f>
-        <v>15.04220799519231</v>
+        <v>15.34329895096154</v>
       </c>
     </row>
     <row r="8" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A8" s="8">
         <f>A7+1</f>
         <v>1</v>
       </c>
       <c r="B8" s="18">
         <v>26136.69</v>
       </c>
       <c r="C8" s="18">
         <f t="shared" si="0"/>
-        <v>31860.625110000001</v>
+        <v>32498.360346000001</v>
       </c>
       <c r="D8" s="18">
         <f t="shared" si="1"/>
-        <v>2655.0520925000001</v>
+        <v>2708.1966954999998</v>
       </c>
       <c r="E8" s="19">
         <f t="shared" si="2"/>
-        <v>16.123798132591094</v>
+        <v>16.446538636639676</v>
       </c>
       <c r="F8" s="19">
         <f t="shared" ref="F8:F42" si="3">E8/2</f>
-        <v>8.0618990662955472</v>
+        <v>8.2232693183198382</v>
       </c>
       <c r="G8" s="19">
         <f t="shared" ref="G8:G42" si="4">E8/5</f>
-        <v>3.2247596265182188</v>
+        <v>3.2893077273279352</v>
       </c>
       <c r="H8" s="20">
         <f t="shared" ref="H8:H42" si="5">C8/2080</f>
-        <v>15.317608225961539</v>
+        <v>15.624211704807692</v>
       </c>
     </row>
     <row r="9" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A9" s="8">
         <f t="shared" ref="A9:A42" si="6">A8+1</f>
         <v>2</v>
       </c>
       <c r="B9" s="18">
         <v>26669.59</v>
       </c>
       <c r="C9" s="18">
         <f t="shared" si="0"/>
-        <v>32510.230210000002</v>
+        <v>33160.968206000005</v>
       </c>
       <c r="D9" s="18">
         <f t="shared" si="1"/>
-        <v>2709.1858508333335</v>
+        <v>2763.4140171666668</v>
       </c>
       <c r="E9" s="19">
         <f t="shared" si="2"/>
-        <v>16.452545652834008</v>
+        <v>16.78186650101215</v>
       </c>
       <c r="F9" s="19">
         <f t="shared" si="3"/>
-        <v>8.226272826417004</v>
+        <v>8.390933250506075</v>
       </c>
       <c r="G9" s="19">
         <f t="shared" si="4"/>
-        <v>3.2905091305668015</v>
+        <v>3.3563733002024301</v>
       </c>
       <c r="H9" s="20">
         <f t="shared" si="5"/>
-        <v>15.629918370192309</v>
+        <v>15.942773175961541</v>
       </c>
     </row>
     <row r="10" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A10" s="8">
         <f t="shared" si="6"/>
         <v>3</v>
       </c>
       <c r="B10" s="18">
         <v>27625.45</v>
       </c>
       <c r="C10" s="18">
         <f t="shared" si="0"/>
-        <v>33675.423550000007</v>
+        <v>34349.484530000002</v>
       </c>
       <c r="D10" s="18">
         <f t="shared" si="1"/>
-        <v>2806.2852958333337</v>
+        <v>2862.4570441666669</v>
       </c>
       <c r="E10" s="19">
         <f t="shared" si="2"/>
-        <v>17.042218395748993</v>
+        <v>17.383342373481781</v>
       </c>
       <c r="F10" s="19">
         <f t="shared" si="3"/>
-        <v>8.5211091978744964</v>
+        <v>8.6916711867408907</v>
       </c>
       <c r="G10" s="19">
         <f t="shared" si="4"/>
-        <v>3.4084436791497987</v>
+        <v>3.4766684746963561</v>
       </c>
       <c r="H10" s="20">
         <f t="shared" si="5"/>
-        <v>16.190107475961543</v>
+        <v>16.514175254807693</v>
       </c>
     </row>
     <row r="11" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A11" s="8">
         <f t="shared" si="6"/>
         <v>4</v>
       </c>
       <c r="B11" s="18">
         <v>28575.57</v>
       </c>
       <c r="C11" s="18">
         <f t="shared" si="0"/>
-        <v>34833.619830000003</v>
+        <v>35530.863738</v>
       </c>
       <c r="D11" s="18">
         <f t="shared" si="1"/>
-        <v>2902.8016525000003</v>
+        <v>2960.9053115000002</v>
       </c>
       <c r="E11" s="19">
         <f t="shared" si="2"/>
-        <v>17.628350116396764</v>
+        <v>17.9812063451417</v>
       </c>
       <c r="F11" s="19">
         <f t="shared" si="3"/>
-        <v>8.8141750581983818</v>
+        <v>8.9906031725708502</v>
       </c>
       <c r="G11" s="19">
         <f t="shared" si="4"/>
-        <v>3.5256700232793525</v>
+        <v>3.5962412690283401</v>
       </c>
       <c r="H11" s="20">
         <f t="shared" si="5"/>
-        <v>16.746932610576923</v>
+        <v>17.082146027884615</v>
       </c>
     </row>
     <row r="12" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A12" s="8">
         <f t="shared" si="6"/>
         <v>5</v>
       </c>
       <c r="B12" s="18">
         <v>28581.3</v>
       </c>
       <c r="C12" s="18">
         <f t="shared" si="0"/>
-        <v>34840.604700000004</v>
+        <v>35537.988420000001</v>
       </c>
       <c r="D12" s="18">
         <f t="shared" si="1"/>
-        <v>2903.3837250000001</v>
+        <v>2961.4990350000003</v>
       </c>
       <c r="E12" s="19">
         <f t="shared" si="2"/>
-        <v>17.631884969635628</v>
+        <v>17.984811953441298</v>
       </c>
       <c r="F12" s="19">
         <f t="shared" si="3"/>
-        <v>8.8159424848178141</v>
+        <v>8.992405976720649</v>
       </c>
       <c r="G12" s="19">
         <f t="shared" si="4"/>
-        <v>3.5263769939271254</v>
+        <v>3.5969623906882595</v>
       </c>
       <c r="H12" s="20">
         <f t="shared" si="5"/>
-        <v>16.750290721153849</v>
+        <v>17.085571355769233</v>
       </c>
     </row>
     <row r="13" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A13" s="8">
         <f t="shared" si="6"/>
         <v>6</v>
       </c>
       <c r="B13" s="18">
         <v>29736.12</v>
       </c>
       <c r="C13" s="18">
         <f t="shared" si="0"/>
-        <v>36248.330280000002</v>
+        <v>36973.891607999998</v>
       </c>
       <c r="D13" s="18">
         <f t="shared" si="1"/>
-        <v>3020.6941899999997</v>
+        <v>3081.1576339999997</v>
       </c>
       <c r="E13" s="19">
         <f t="shared" si="2"/>
-        <v>18.344296700404858</v>
+        <v>18.711483607287448</v>
       </c>
       <c r="F13" s="19">
         <f t="shared" si="3"/>
-        <v>9.1721483502024288</v>
+        <v>9.3557418036437241</v>
       </c>
       <c r="G13" s="19">
         <f t="shared" si="4"/>
-        <v>3.6688593400809717</v>
+        <v>3.7422967214574898</v>
       </c>
       <c r="H13" s="20">
         <f t="shared" si="5"/>
-        <v>17.427081865384615</v>
+        <v>17.775909426923075</v>
       </c>
     </row>
     <row r="14" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A14" s="8">
         <f t="shared" si="6"/>
         <v>7</v>
       </c>
       <c r="B14" s="18">
         <v>29736.12</v>
       </c>
       <c r="C14" s="18">
         <f t="shared" si="0"/>
-        <v>36248.330280000002</v>
+        <v>36973.891607999998</v>
       </c>
       <c r="D14" s="18">
         <f t="shared" si="1"/>
-        <v>3020.6941899999997</v>
+        <v>3081.1576339999997</v>
       </c>
       <c r="E14" s="19">
         <f t="shared" si="2"/>
-        <v>18.344296700404858</v>
+        <v>18.711483607287448</v>
       </c>
       <c r="F14" s="19">
         <f t="shared" si="3"/>
-        <v>9.1721483502024288</v>
+        <v>9.3557418036437241</v>
       </c>
       <c r="G14" s="19">
         <f t="shared" si="4"/>
-        <v>3.6688593400809717</v>
+        <v>3.7422967214574898</v>
       </c>
       <c r="H14" s="20">
         <f t="shared" si="5"/>
-        <v>17.427081865384615</v>
+        <v>17.775909426923075</v>
       </c>
     </row>
     <row r="15" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A15" s="8">
         <f t="shared" si="6"/>
         <v>8</v>
       </c>
       <c r="B15" s="18">
         <v>30650.73</v>
       </c>
       <c r="C15" s="18">
         <f t="shared" si="0"/>
-        <v>37363.239870000005</v>
+        <v>38111.117682000004</v>
       </c>
       <c r="D15" s="18">
         <f t="shared" si="1"/>
-        <v>3113.6033225000001</v>
+        <v>3175.9264735000002</v>
       </c>
       <c r="E15" s="19">
         <f t="shared" si="2"/>
-        <v>18.908522201417007</v>
+        <v>19.287002875506076</v>
       </c>
       <c r="F15" s="19">
         <f t="shared" si="3"/>
-        <v>9.4542611007085036</v>
+        <v>9.6435014377530379</v>
       </c>
       <c r="G15" s="19">
         <f t="shared" si="4"/>
-        <v>3.7817044402834012</v>
+        <v>3.8574005751012153</v>
       </c>
       <c r="H15" s="20">
         <f t="shared" si="5"/>
-        <v>17.963096091346156</v>
+        <v>18.32265273173077</v>
       </c>
     </row>
     <row r="16" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A16" s="8">
         <f t="shared" si="6"/>
         <v>9</v>
       </c>
       <c r="B16" s="18">
         <v>30665.43</v>
       </c>
       <c r="C16" s="18">
         <f t="shared" si="0"/>
-        <v>37381.159170000006</v>
+        <v>38129.395662000003</v>
       </c>
       <c r="D16" s="18">
         <f t="shared" si="1"/>
-        <v>3115.0965974999999</v>
+        <v>3177.4496385000002</v>
       </c>
       <c r="E16" s="19">
         <f t="shared" si="2"/>
-        <v>18.917590673076926</v>
+        <v>19.296252865384616</v>
       </c>
       <c r="F16" s="19">
         <f t="shared" si="3"/>
-        <v>9.4587953365384632</v>
+        <v>9.6481264326923082</v>
       </c>
       <c r="G16" s="19">
         <f t="shared" si="4"/>
-        <v>3.7835181346153854</v>
+        <v>3.8592505730769231</v>
       </c>
       <c r="H16" s="20">
         <f t="shared" si="5"/>
-        <v>17.971711139423078</v>
+        <v>18.331440222115386</v>
       </c>
     </row>
     <row r="17" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A17" s="8">
         <f t="shared" si="6"/>
         <v>10</v>
       </c>
       <c r="B17" s="18">
         <v>32019.63</v>
       </c>
       <c r="C17" s="18">
         <f t="shared" si="0"/>
-        <v>39031.928970000001</v>
+        <v>39813.207942000001</v>
       </c>
       <c r="D17" s="18">
         <f t="shared" si="1"/>
-        <v>3252.6607475000005</v>
+        <v>3317.7673285000005</v>
       </c>
       <c r="E17" s="19">
         <f t="shared" si="2"/>
-        <v>19.753000490890688</v>
+        <v>20.148384586032389</v>
       </c>
       <c r="F17" s="19">
         <f t="shared" si="3"/>
-        <v>9.8765002454453441</v>
+        <v>10.074192293016194</v>
       </c>
       <c r="G17" s="19">
         <f t="shared" si="4"/>
-        <v>3.9506000981781377</v>
+        <v>4.0296769172064781</v>
       </c>
       <c r="H17" s="20">
         <f t="shared" si="5"/>
-        <v>18.765350466346153</v>
+        <v>19.140965356730771</v>
       </c>
     </row>
     <row r="18" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A18" s="8">
         <f t="shared" si="6"/>
         <v>11</v>
       </c>
       <c r="B18" s="18">
         <v>32034.35</v>
       </c>
       <c r="C18" s="18">
         <f t="shared" si="0"/>
-        <v>39049.872649999998</v>
+        <v>39831.51079</v>
       </c>
       <c r="D18" s="18">
         <f t="shared" si="1"/>
-        <v>3254.1560541666668</v>
+        <v>3319.2925658333334</v>
       </c>
       <c r="E18" s="19">
         <f t="shared" si="2"/>
-        <v>19.762081300607285</v>
+        <v>20.157647160931173</v>
       </c>
       <c r="F18" s="19">
         <f t="shared" si="3"/>
-        <v>9.8810406503036425</v>
+        <v>10.078823580465587</v>
       </c>
       <c r="G18" s="19">
         <f t="shared" si="4"/>
-        <v>3.9524162601214572</v>
+        <v>4.0315294321862343</v>
       </c>
       <c r="H18" s="20">
         <f t="shared" si="5"/>
-        <v>18.773977235576922</v>
+        <v>19.149764802884615</v>
       </c>
     </row>
     <row r="19" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A19" s="8">
         <f t="shared" si="6"/>
         <v>12</v>
       </c>
       <c r="B19" s="18">
         <v>32918.76</v>
       </c>
       <c r="C19" s="18">
         <f t="shared" si="0"/>
-        <v>40127.968440000004</v>
+        <v>40931.186184000006</v>
       </c>
       <c r="D19" s="18">
         <f t="shared" si="1"/>
-        <v>3343.99737</v>
+        <v>3410.932182</v>
       </c>
       <c r="E19" s="19">
         <f t="shared" si="2"/>
-        <v>20.30767633603239</v>
+        <v>20.714163048583</v>
       </c>
       <c r="F19" s="19">
         <f t="shared" si="3"/>
-        <v>10.153838168016195</v>
+        <v>10.3570815242915</v>
       </c>
       <c r="G19" s="19">
         <f t="shared" si="4"/>
-        <v>4.0615352672064784</v>
+        <v>4.1428326097166002</v>
       </c>
       <c r="H19" s="20">
         <f t="shared" si="5"/>
-        <v>19.29229251923077</v>
+        <v>19.678454896153848</v>
       </c>
     </row>
     <row r="20" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A20" s="8">
         <f t="shared" si="6"/>
         <v>13</v>
       </c>
       <c r="B20" s="18">
         <v>32918.76</v>
       </c>
       <c r="C20" s="18">
         <f t="shared" si="0"/>
-        <v>40127.968440000004</v>
+        <v>40931.186184000006</v>
       </c>
       <c r="D20" s="18">
         <f t="shared" si="1"/>
-        <v>3343.99737</v>
+        <v>3410.932182</v>
       </c>
       <c r="E20" s="19">
         <f t="shared" si="2"/>
-        <v>20.30767633603239</v>
+        <v>20.714163048583</v>
       </c>
       <c r="F20" s="19">
         <f t="shared" si="3"/>
-        <v>10.153838168016195</v>
+        <v>10.3570815242915</v>
       </c>
       <c r="G20" s="19">
         <f t="shared" si="4"/>
-        <v>4.0615352672064784</v>
+        <v>4.1428326097166002</v>
       </c>
       <c r="H20" s="20">
         <f t="shared" si="5"/>
-        <v>19.29229251923077</v>
+        <v>19.678454896153848</v>
       </c>
     </row>
     <row r="21" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A21" s="8">
         <f t="shared" si="6"/>
         <v>14</v>
       </c>
       <c r="B21" s="18">
         <v>34107.360000000001</v>
       </c>
       <c r="C21" s="18">
         <f t="shared" si="0"/>
-        <v>41576.871840000007</v>
+        <v>42409.091424000006</v>
       </c>
       <c r="D21" s="18">
         <f t="shared" si="1"/>
-        <v>3464.7393200000006</v>
+        <v>3534.0909520000005</v>
       </c>
       <c r="E21" s="19">
         <f t="shared" si="2"/>
-        <v>21.040927044534417</v>
+        <v>21.462090801619436</v>
       </c>
       <c r="F21" s="19">
         <f t="shared" si="3"/>
-        <v>10.520463522267208</v>
+        <v>10.731045400809718</v>
       </c>
       <c r="G21" s="19">
         <f t="shared" si="4"/>
-        <v>4.2081854089068838</v>
+        <v>4.2924181603238871</v>
       </c>
       <c r="H21" s="20">
         <f t="shared" si="5"/>
-        <v>19.988880692307696</v>
+        <v>20.388986261538463</v>
       </c>
     </row>
     <row r="22" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A22" s="8">
         <f t="shared" si="6"/>
         <v>15</v>
       </c>
       <c r="B22" s="18">
         <v>34122.080000000002</v>
       </c>
       <c r="C22" s="18">
         <f t="shared" si="0"/>
-        <v>41594.815520000004</v>
+        <v>42427.394272000005</v>
       </c>
       <c r="D22" s="18">
         <f t="shared" si="1"/>
-        <v>3466.2346266666668</v>
+        <v>3535.6161893333333</v>
       </c>
       <c r="E22" s="19">
         <f t="shared" si="2"/>
-        <v>21.050007854251014</v>
+        <v>21.47135337651822</v>
       </c>
       <c r="F22" s="19">
         <f t="shared" si="3"/>
-        <v>10.525003927125507</v>
+        <v>10.73567668825911</v>
       </c>
       <c r="G22" s="19">
         <f t="shared" si="4"/>
-        <v>4.2100015708502028</v>
+        <v>4.2942706753036441</v>
       </c>
       <c r="H22" s="20">
         <f t="shared" si="5"/>
-        <v>19.997507461538465</v>
+        <v>20.397785707692311</v>
       </c>
     </row>
     <row r="23" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A23" s="8">
         <f t="shared" si="6"/>
         <v>16</v>
       </c>
       <c r="B23" s="18">
         <v>35476.28</v>
       </c>
       <c r="C23" s="18">
         <f t="shared" si="0"/>
-        <v>43245.585319999998</v>
+        <v>44111.206552000003</v>
       </c>
       <c r="D23" s="18">
         <f t="shared" si="1"/>
-        <v>3603.798776666667</v>
+        <v>3675.9338793333336</v>
       </c>
       <c r="E23" s="19">
         <f t="shared" si="2"/>
-        <v>21.885417672064776</v>
+        <v>22.323485097165992</v>
       </c>
       <c r="F23" s="19">
         <f t="shared" si="3"/>
-        <v>10.942708836032388</v>
+        <v>11.161742548582996</v>
       </c>
       <c r="G23" s="19">
         <f t="shared" si="4"/>
-        <v>4.3770835344129555</v>
+        <v>4.4646970194331983</v>
       </c>
       <c r="H23" s="20">
         <f t="shared" si="5"/>
-        <v>20.791146788461539</v>
+        <v>21.207310842307695</v>
       </c>
     </row>
     <row r="24" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A24" s="8">
         <f t="shared" si="6"/>
         <v>17</v>
       </c>
       <c r="B24" s="18">
         <v>35490.97</v>
       </c>
       <c r="C24" s="18">
         <f t="shared" si="0"/>
-        <v>43263.492430000006</v>
+        <v>44129.472098000006</v>
       </c>
       <c r="D24" s="18">
         <f t="shared" si="1"/>
-        <v>3605.2910358333338</v>
+        <v>3677.4560081666668</v>
       </c>
       <c r="E24" s="19">
         <f t="shared" si="2"/>
-        <v>21.89447997469636</v>
+        <v>22.332728794534415</v>
       </c>
       <c r="F24" s="19">
         <f t="shared" si="3"/>
-        <v>10.94723998734818</v>
+        <v>11.166364397267207</v>
       </c>
       <c r="G24" s="19">
         <f t="shared" si="4"/>
-        <v>4.3788959949392723</v>
+        <v>4.4665457589068831</v>
       </c>
       <c r="H24" s="20">
         <f t="shared" si="5"/>
-        <v>20.799755975961542</v>
+        <v>21.216092354807696</v>
       </c>
     </row>
     <row r="25" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A25" s="8">
         <f t="shared" si="6"/>
         <v>18</v>
       </c>
       <c r="B25" s="18">
         <v>36845.17</v>
       </c>
       <c r="C25" s="18">
         <f t="shared" si="0"/>
-        <v>44914.26223</v>
+        <v>45813.284377999997</v>
       </c>
       <c r="D25" s="18">
         <f t="shared" si="1"/>
-        <v>3742.8551858333335</v>
+        <v>3817.7736981666667</v>
       </c>
       <c r="E25" s="19">
         <f t="shared" si="2"/>
-        <v>22.729889792510122</v>
+        <v>23.184860515182184</v>
       </c>
       <c r="F25" s="19">
         <f t="shared" si="3"/>
-        <v>11.364944896255061</v>
+        <v>11.592430257591092</v>
       </c>
       <c r="G25" s="19">
         <f t="shared" si="4"/>
-        <v>4.5459779585020241</v>
+        <v>4.6369721030364364</v>
       </c>
       <c r="H25" s="20">
         <f t="shared" si="5"/>
-        <v>21.593395302884616</v>
+        <v>22.025617489423077</v>
       </c>
     </row>
     <row r="26" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A26" s="8">
         <f t="shared" si="6"/>
         <v>19</v>
       </c>
       <c r="B26" s="18">
         <v>36859.910000000003</v>
       </c>
       <c r="C26" s="18">
         <f t="shared" si="0"/>
-        <v>44932.230290000007</v>
+        <v>45831.612094000004</v>
       </c>
       <c r="D26" s="18">
         <f t="shared" si="1"/>
-        <v>3744.3525241666671</v>
+        <v>3819.3010078333336</v>
       </c>
       <c r="E26" s="19">
         <f t="shared" si="2"/>
-        <v>22.738982940283403</v>
+        <v>23.194135675101215</v>
       </c>
       <c r="F26" s="19">
         <f t="shared" si="3"/>
-        <v>11.369491470141702</v>
+        <v>11.597067837550608</v>
       </c>
       <c r="G26" s="19">
         <f t="shared" si="4"/>
-        <v>4.5477965880566806</v>
+        <v>4.638827135020243</v>
       </c>
       <c r="H26" s="20">
         <f t="shared" si="5"/>
-        <v>21.602033793269236</v>
+        <v>22.034428891346156</v>
       </c>
     </row>
     <row r="27" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A27" s="8">
         <f t="shared" si="6"/>
         <v>20</v>
       </c>
       <c r="B27" s="18">
         <v>38214.1</v>
       </c>
       <c r="C27" s="18">
         <f t="shared" si="0"/>
-        <v>46582.9879</v>
+        <v>47515.411939999998</v>
       </c>
       <c r="D27" s="18">
         <f t="shared" si="1"/>
-        <v>3881.9156583333333</v>
+        <v>3959.6176616666667</v>
       </c>
       <c r="E27" s="19">
         <f t="shared" si="2"/>
-        <v>23.574386589068826</v>
+        <v>24.046261103238866</v>
       </c>
       <c r="F27" s="19">
         <f t="shared" si="3"/>
-        <v>11.787193294534413</v>
+        <v>12.023130551619433</v>
       </c>
       <c r="G27" s="19">
         <f t="shared" si="4"/>
-        <v>4.7148773178137651</v>
+        <v>4.8092522206477728</v>
       </c>
       <c r="H27" s="20">
         <f t="shared" si="5"/>
-        <v>22.395667259615383</v>
+        <v>22.843948048076921</v>
       </c>
     </row>
     <row r="28" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A28" s="8">
         <f t="shared" si="6"/>
         <v>21</v>
       </c>
       <c r="B28" s="18">
         <v>38228.79</v>
       </c>
       <c r="C28" s="18">
         <f t="shared" si="0"/>
-        <v>46600.895010000007</v>
+        <v>47533.677486</v>
       </c>
       <c r="D28" s="18">
         <f t="shared" si="1"/>
-        <v>3883.4079175000002</v>
+        <v>3961.1397905000003</v>
       </c>
       <c r="E28" s="19">
         <f t="shared" si="2"/>
-        <v>23.58344889170041</v>
+        <v>24.055504800607288</v>
       </c>
       <c r="F28" s="19">
         <f t="shared" si="3"/>
-        <v>11.791724445850205</v>
+        <v>12.027752400303644</v>
       </c>
       <c r="G28" s="19">
         <f t="shared" si="4"/>
-        <v>4.7166897783400819</v>
+        <v>4.8111009601214576</v>
       </c>
       <c r="H28" s="20">
         <f t="shared" si="5"/>
-        <v>22.404276447115389</v>
+        <v>22.852729560576922</v>
       </c>
     </row>
     <row r="29" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A29" s="8">
         <f t="shared" si="6"/>
         <v>22</v>
       </c>
       <c r="B29" s="18">
-        <v>39583</v>
+        <v>39578.32</v>
       </c>
       <c r="C29" s="18">
         <f t="shared" si="0"/>
-        <v>48251.677000000003</v>
+        <v>49211.683088000005</v>
       </c>
       <c r="D29" s="18">
         <f t="shared" si="1"/>
-        <v>4020.9730833333338</v>
+        <v>4100.9735906666665</v>
       </c>
       <c r="E29" s="19">
         <f t="shared" si="2"/>
-        <v>24.418864878542511</v>
+        <v>24.904697919028344</v>
       </c>
       <c r="F29" s="19">
         <f t="shared" si="3"/>
-        <v>12.209432439271255</v>
+        <v>12.452348959514172</v>
       </c>
       <c r="G29" s="19">
         <f t="shared" si="4"/>
-        <v>4.883772975708502</v>
+        <v>4.9809395838056689</v>
       </c>
       <c r="H29" s="20">
         <f t="shared" si="5"/>
-        <v>23.197921634615387</v>
+        <v>23.659463023076924</v>
       </c>
     </row>
     <row r="30" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A30" s="8">
         <f t="shared" si="6"/>
         <v>23</v>
       </c>
       <c r="B30" s="18">
-        <v>40951.919999999998</v>
+        <v>40920.370000000003</v>
       </c>
       <c r="C30" s="18">
         <f t="shared" si="0"/>
-        <v>49920.390480000002</v>
+        <v>50880.388058000004</v>
       </c>
       <c r="D30" s="18">
         <f t="shared" si="1"/>
-        <v>4160.0325400000002</v>
+        <v>4240.0323381666676</v>
       </c>
       <c r="E30" s="19">
         <f t="shared" si="2"/>
-        <v>25.263355506072877</v>
+        <v>25.749184239878545</v>
       </c>
       <c r="F30" s="19">
         <f t="shared" si="3"/>
-        <v>12.631677753036438</v>
+        <v>12.874592119939273</v>
       </c>
       <c r="G30" s="19">
         <f t="shared" si="4"/>
-        <v>5.0526711012145755</v>
+        <v>5.1498368479757088</v>
       </c>
       <c r="H30" s="20">
         <f t="shared" si="5"/>
-        <v>24.00018773076923</v>
+        <v>24.461725027884619</v>
       </c>
     </row>
     <row r="31" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A31" s="8">
         <f t="shared" si="6"/>
         <v>24</v>
       </c>
       <c r="B31" s="18">
-        <v>42306.13</v>
+        <v>42248.01</v>
       </c>
       <c r="C31" s="18">
         <f t="shared" si="0"/>
-        <v>51571.172469999998</v>
+        <v>52531.175634000007</v>
       </c>
       <c r="D31" s="18">
         <f t="shared" si="1"/>
-        <v>4297.5977058333337</v>
+        <v>4377.5979695000005</v>
       </c>
       <c r="E31" s="19">
         <f t="shared" si="2"/>
-        <v>26.098771492914977</v>
+        <v>26.584603053643729</v>
       </c>
       <c r="F31" s="19">
         <f t="shared" si="3"/>
-        <v>13.049385746457489</v>
+        <v>13.292301526821864</v>
       </c>
       <c r="G31" s="19">
         <f t="shared" si="4"/>
-        <v>5.2197542985829957</v>
+        <v>5.3169206107287454</v>
       </c>
       <c r="H31" s="20">
         <f t="shared" si="5"/>
-        <v>24.793832918269231</v>
+        <v>25.255372900961543</v>
       </c>
     </row>
     <row r="32" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A32" s="8">
         <f t="shared" si="6"/>
         <v>25</v>
       </c>
       <c r="B32" s="18">
-        <v>42397.59</v>
+        <v>42337.67</v>
       </c>
       <c r="C32" s="18">
         <f t="shared" si="0"/>
-        <v>51682.662210000002</v>
+        <v>52642.658878000002</v>
       </c>
       <c r="D32" s="18">
         <f t="shared" si="1"/>
-        <v>4306.8885174999996</v>
+        <v>4386.8882398333335</v>
       </c>
       <c r="E32" s="19">
         <f t="shared" si="2"/>
-        <v>26.15519342611336</v>
+        <v>26.641021699392713</v>
       </c>
       <c r="F32" s="19">
         <f t="shared" si="3"/>
-        <v>13.07759671305668</v>
+        <v>13.320510849696356</v>
       </c>
       <c r="G32" s="19">
         <f t="shared" si="4"/>
-        <v>5.2310386852226722</v>
+        <v>5.3282043398785426</v>
       </c>
       <c r="H32" s="20">
         <f t="shared" si="5"/>
-        <v>24.847433754807692</v>
+        <v>25.308970614423078</v>
       </c>
     </row>
     <row r="33" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A33" s="8">
         <f t="shared" si="6"/>
         <v>26</v>
       </c>
       <c r="B33" s="18">
-        <v>42468.74</v>
+        <v>42407.43</v>
       </c>
       <c r="C33" s="18">
         <f t="shared" si="0"/>
-        <v>51769.394059999999</v>
+        <v>52729.398462000005</v>
       </c>
       <c r="D33" s="18">
         <f t="shared" si="1"/>
-        <v>4314.1161716666666</v>
+        <v>4394.1165385000004</v>
       </c>
       <c r="E33" s="19">
         <f t="shared" si="2"/>
-        <v>26.199086062753036</v>
+        <v>26.684918250000003</v>
       </c>
       <c r="F33" s="19">
         <f t="shared" si="3"/>
-        <v>13.099543031376518</v>
+        <v>13.342459125000001</v>
       </c>
       <c r="G33" s="19">
         <f t="shared" si="4"/>
-        <v>5.2398172125506068</v>
+        <v>5.3369836500000005</v>
       </c>
       <c r="H33" s="20">
         <f t="shared" si="5"/>
-        <v>24.889131759615385</v>
+        <v>25.350672337500001</v>
       </c>
     </row>
     <row r="34" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A34" s="8">
         <f t="shared" si="6"/>
         <v>27</v>
       </c>
       <c r="B34" s="18">
-        <v>42549.47</v>
+        <v>42486.57</v>
       </c>
       <c r="C34" s="18">
         <f t="shared" si="0"/>
-        <v>51867.803930000002</v>
+        <v>52827.801138000003</v>
       </c>
       <c r="D34" s="18">
         <f t="shared" si="1"/>
-        <v>4322.3169941666674</v>
+        <v>4402.3167615000002</v>
       </c>
       <c r="E34" s="19">
         <f t="shared" si="2"/>
-        <v>26.24888862854251</v>
+        <v>26.734717175101217</v>
       </c>
       <c r="F34" s="19">
         <f t="shared" si="3"/>
-        <v>13.124444314271255</v>
+        <v>13.367358587550608</v>
       </c>
       <c r="G34" s="19">
         <f t="shared" si="4"/>
-        <v>5.2497777257085021</v>
+        <v>5.3469434350202434</v>
       </c>
       <c r="H34" s="20">
         <f t="shared" si="5"/>
-        <v>24.936444197115385</v>
+        <v>25.397981316346154</v>
       </c>
     </row>
     <row r="35" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A35" s="8">
         <f t="shared" si="6"/>
         <v>28</v>
       </c>
       <c r="B35" s="18">
-        <v>42610.559999999998</v>
+        <v>42546.46</v>
       </c>
       <c r="C35" s="18">
         <f t="shared" si="0"/>
-        <v>51942.272640000003</v>
+        <v>52902.268364000003</v>
       </c>
       <c r="D35" s="18">
         <f t="shared" si="1"/>
-        <v>4328.5227199999999</v>
+        <v>4408.5223636666669</v>
       </c>
       <c r="E35" s="19">
         <f t="shared" si="2"/>
-        <v>26.286575222672067</v>
+        <v>26.772403018218625</v>
       </c>
       <c r="F35" s="19">
         <f t="shared" si="3"/>
-        <v>13.143287611336033</v>
+        <v>13.386201509109313</v>
       </c>
       <c r="G35" s="19">
         <f t="shared" si="4"/>
-        <v>5.2573150445344137</v>
+        <v>5.3544806036437249</v>
       </c>
       <c r="H35" s="20">
         <f t="shared" si="5"/>
-        <v>24.972246461538465</v>
+        <v>25.433782867307695</v>
       </c>
     </row>
     <row r="36" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A36" s="8">
         <f t="shared" si="6"/>
         <v>29</v>
       </c>
       <c r="B36" s="18">
-        <v>42667.12</v>
+        <v>42601.91</v>
       </c>
       <c r="C36" s="18">
         <f t="shared" si="0"/>
-        <v>52011.219280000005</v>
+        <v>52971.214894000004</v>
       </c>
       <c r="D36" s="18">
         <f t="shared" si="1"/>
-        <v>4334.268273333334</v>
+        <v>4414.267907833334</v>
       </c>
       <c r="E36" s="19">
         <f t="shared" si="2"/>
-        <v>26.321467246963564</v>
+        <v>26.807294986842109</v>
       </c>
       <c r="F36" s="19">
         <f t="shared" si="3"/>
-        <v>13.160733623481782</v>
+        <v>13.403647493421055</v>
       </c>
       <c r="G36" s="19">
         <f t="shared" si="4"/>
-        <v>5.2642934493927127</v>
+        <v>5.3614589973684215</v>
       </c>
       <c r="H36" s="20">
         <f t="shared" si="5"/>
-        <v>25.005393884615387</v>
+        <v>25.466930237500002</v>
       </c>
     </row>
     <row r="37" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A37" s="8">
         <f t="shared" si="6"/>
         <v>30</v>
       </c>
       <c r="B37" s="18">
-        <v>42719.56</v>
+        <v>42653.32</v>
       </c>
       <c r="C37" s="18">
         <f t="shared" si="0"/>
-        <v>52075.143640000002</v>
+        <v>53035.138088</v>
       </c>
       <c r="D37" s="18">
         <f t="shared" si="1"/>
-        <v>4339.5953033333335</v>
+        <v>4419.5948406666666</v>
       </c>
       <c r="E37" s="19">
         <f t="shared" si="2"/>
-        <v>26.353817631578949</v>
+        <v>26.839644781376517</v>
       </c>
       <c r="F37" s="19">
         <f t="shared" si="3"/>
-        <v>13.176908815789474</v>
+        <v>13.419822390688259</v>
       </c>
       <c r="G37" s="19">
         <f t="shared" si="4"/>
-        <v>5.2707635263157897</v>
+        <v>5.3679289562753034</v>
       </c>
       <c r="H37" s="20">
         <f t="shared" si="5"/>
-        <v>25.036126750000001</v>
+        <v>25.497662542307694</v>
       </c>
     </row>
     <row r="38" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A38" s="8">
         <f t="shared" si="6"/>
         <v>31</v>
       </c>
       <c r="B38" s="18">
-        <v>42768.1</v>
+        <v>42700.91</v>
       </c>
       <c r="C38" s="18">
         <f t="shared" si="0"/>
-        <v>52134.313900000001</v>
+        <v>53094.311494000009</v>
       </c>
       <c r="D38" s="18">
         <f t="shared" si="1"/>
-        <v>4344.5261583333331</v>
+        <v>4424.5259578333335</v>
       </c>
       <c r="E38" s="19">
         <f t="shared" si="2"/>
-        <v>26.383762095141702</v>
+        <v>26.869590837044537</v>
       </c>
       <c r="F38" s="19">
         <f t="shared" si="3"/>
-        <v>13.191881047570851</v>
+        <v>13.434795418522269</v>
       </c>
       <c r="G38" s="19">
         <f t="shared" si="4"/>
-        <v>5.2767524190283401</v>
+        <v>5.3739181674089078</v>
       </c>
       <c r="H38" s="20">
         <f t="shared" si="5"/>
-        <v>25.064573990384616</v>
+        <v>25.526111295192312</v>
       </c>
     </row>
     <row r="39" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A39" s="8">
         <f t="shared" si="6"/>
         <v>32</v>
       </c>
       <c r="B39" s="18">
-        <v>42813.05</v>
+        <v>42744.98</v>
       </c>
       <c r="C39" s="18">
         <f t="shared" si="0"/>
-        <v>52189.107950000005</v>
+        <v>53149.108132000008</v>
       </c>
       <c r="D39" s="18">
         <f t="shared" si="1"/>
-        <v>4349.0923291666677</v>
+        <v>4429.092344333334</v>
       </c>
       <c r="E39" s="19">
         <f t="shared" si="2"/>
-        <v>26.411491877530366</v>
+        <v>26.8973219291498</v>
       </c>
       <c r="F39" s="19">
         <f t="shared" si="3"/>
-        <v>13.205745938765183</v>
+        <v>13.4486609645749</v>
       </c>
       <c r="G39" s="19">
         <f t="shared" si="4"/>
-        <v>5.2822983755060733</v>
+        <v>5.3794643858299604</v>
       </c>
       <c r="H39" s="20">
         <f t="shared" si="5"/>
-        <v>25.090917283653848</v>
+        <v>25.552455832692313</v>
       </c>
     </row>
     <row r="40" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A40" s="8">
         <f t="shared" si="6"/>
         <v>33</v>
       </c>
       <c r="B40" s="18">
-        <v>42854.66</v>
+        <v>42785.77</v>
       </c>
       <c r="C40" s="18">
         <f t="shared" si="0"/>
-        <v>52239.83054000001</v>
+        <v>53199.826417999997</v>
       </c>
       <c r="D40" s="18">
         <f t="shared" si="1"/>
-        <v>4353.3192116666669</v>
+        <v>4433.3188681666661</v>
       </c>
       <c r="E40" s="19">
         <f t="shared" si="2"/>
-        <v>26.437161204453446</v>
+        <v>26.92298907793522</v>
       </c>
       <c r="F40" s="19">
         <f t="shared" si="3"/>
-        <v>13.218580602226723</v>
+        <v>13.46149453896761</v>
       </c>
       <c r="G40" s="19">
         <f t="shared" si="4"/>
-        <v>5.2874322408906895</v>
+        <v>5.3845978155870444</v>
       </c>
       <c r="H40" s="20">
         <f t="shared" si="5"/>
-        <v>25.115303144230776</v>
+        <v>25.57683962403846</v>
       </c>
     </row>
     <row r="41" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A41" s="8">
         <f t="shared" si="6"/>
         <v>34</v>
       </c>
       <c r="B41" s="18">
-        <v>42893.22</v>
+        <v>42823.58</v>
       </c>
       <c r="C41" s="18">
         <f t="shared" si="0"/>
-        <v>52286.835180000002</v>
+        <v>53246.839372000002</v>
       </c>
       <c r="D41" s="18">
         <f t="shared" si="1"/>
-        <v>4357.2362650000005</v>
+        <v>4437.2366143333338</v>
       </c>
       <c r="E41" s="19">
         <f t="shared" si="2"/>
-        <v>26.460948977732794</v>
+        <v>26.946781058704456</v>
       </c>
       <c r="F41" s="19">
         <f t="shared" si="3"/>
-        <v>13.230474488866397</v>
+        <v>13.473390529352228</v>
       </c>
       <c r="G41" s="19">
         <f t="shared" si="4"/>
-        <v>5.2921897955465589</v>
+        <v>5.3893562117408909</v>
       </c>
       <c r="H41" s="20">
         <f t="shared" si="5"/>
-        <v>25.137901528846154</v>
+        <v>25.59944200576923</v>
       </c>
     </row>
     <row r="42" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A42" s="21">
         <f t="shared" si="6"/>
         <v>35</v>
       </c>
       <c r="B42" s="22">
-        <v>42928.9</v>
+        <v>42858.559999999998</v>
       </c>
       <c r="C42" s="22">
         <f t="shared" si="0"/>
-        <v>52330.329100000003</v>
+        <v>53290.333504000002</v>
       </c>
       <c r="D42" s="22">
         <f t="shared" si="1"/>
-        <v>4360.8607583333333</v>
+        <v>4440.8611253333338</v>
       </c>
       <c r="E42" s="23">
         <f t="shared" si="2"/>
-        <v>26.482960070850204</v>
+        <v>26.968792259109314</v>
       </c>
       <c r="F42" s="23">
         <f t="shared" si="3"/>
-        <v>13.241480035425102</v>
+        <v>13.484396129554657</v>
       </c>
       <c r="G42" s="23">
         <f t="shared" si="4"/>
-        <v>5.2965920141700407</v>
+        <v>5.3937584518218626</v>
       </c>
       <c r="H42" s="24">
         <f t="shared" si="5"/>
-        <v>25.158812067307693</v>
+        <v>25.620352646153847</v>
       </c>
     </row>
   </sheetData>
   <dataConsolidate/>
   <mergeCells count="3">
     <mergeCell ref="B4:C4"/>
     <mergeCell ref="E4:H4"/>
     <mergeCell ref="E5:G5"/>
   </mergeCells>
   <pageMargins left="0.39370078740157483" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0">
     <oddFooter>&amp;L&amp;"Calibri,Standaard"&amp;F</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0700-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:H42"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.88671875" defaultRowHeight="13.8" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="1" width="6.44140625" style="2" bestFit="1" customWidth="1"/>
     <col min="2" max="4" width="15.33203125" style="2" customWidth="1"/>
     <col min="5" max="8" width="12.33203125" style="2" customWidth="1"/>
     <col min="9" max="16384" width="8.88671875" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="2" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A2" s="4"/>
       <c r="D2" s="3">
         <f>Inhoud!B4</f>
-        <v>46054</v>
+        <v>46235</v>
       </c>
     </row>
     <row r="3" spans="1:8" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A3" s="1"/>
       <c r="B3" s="1"/>
       <c r="C3" s="5" t="s">
         <v>1</v>
       </c>
       <c r="D3" s="33">
         <f>Inhoud!B6</f>
-        <v>1.2190000000000001</v>
+        <v>1.2434000000000001</v>
       </c>
     </row>
     <row r="4" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A4" s="6"/>
       <c r="B4" s="41" t="s">
         <v>2</v>
       </c>
       <c r="C4" s="42"/>
       <c r="D4" s="7" t="s">
         <v>3</v>
       </c>
       <c r="E4" s="41" t="s">
         <v>4</v>
       </c>
       <c r="F4" s="43"/>
       <c r="G4" s="43"/>
       <c r="H4" s="42"/>
     </row>
     <row r="5" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A5" s="8"/>
       <c r="B5" s="9">
         <v>1</v>
       </c>
       <c r="C5" s="10"/>
       <c r="D5" s="10"/>
       <c r="E5" s="44" t="s">
         <v>5</v>
       </c>
       <c r="F5" s="45"/>
       <c r="G5" s="46"/>
       <c r="H5" s="11" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="6" spans="1:8" s="17" customFormat="1" x14ac:dyDescent="0.3">
       <c r="A6" s="12"/>
       <c r="B6" s="14" t="str">
         <f>'L4'!$B$6</f>
         <v>basis 01/01/2022</v>
       </c>
       <c r="C6" s="13">
         <f>D2</f>
-        <v>46054</v>
+        <v>46235</v>
       </c>
       <c r="D6" s="13">
         <f>C6</f>
-        <v>46054</v>
+        <v>46235</v>
       </c>
       <c r="E6" s="14">
         <v>1</v>
       </c>
       <c r="F6" s="15">
         <v>0.5</v>
       </c>
       <c r="G6" s="16">
         <v>0.2</v>
       </c>
       <c r="H6" s="12"/>
     </row>
     <row r="7" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A7" s="8">
         <v>0</v>
       </c>
       <c r="B7" s="18">
         <v>28170.69</v>
       </c>
       <c r="C7" s="18">
         <f t="shared" ref="C7:C42" si="0">B7*$D$3</f>
-        <v>34340.071109999997</v>
+        <v>35027.435945999998</v>
       </c>
       <c r="D7" s="18">
         <f t="shared" ref="D7:D42" si="1">B7/12*$D$3</f>
-        <v>2861.6725925000001</v>
+        <v>2918.9529954999998</v>
       </c>
       <c r="E7" s="19">
         <f t="shared" ref="E7:E42" si="2">C7/1976</f>
-        <v>17.378578496963563</v>
+        <v>17.726435195344127</v>
       </c>
       <c r="F7" s="19">
         <f>E7/2</f>
-        <v>8.6892892484817814</v>
+        <v>8.8632175976720635</v>
       </c>
       <c r="G7" s="19">
         <f>E7/5</f>
-        <v>3.4757156993927127</v>
+        <v>3.5452870390688256</v>
       </c>
       <c r="H7" s="20">
         <f>C7/2080</f>
-        <v>16.509649572115382</v>
+        <v>16.840113435576921</v>
       </c>
     </row>
     <row r="8" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A8" s="8">
         <f>A7+1</f>
         <v>1</v>
       </c>
       <c r="B8" s="18">
         <v>28858.13</v>
       </c>
       <c r="C8" s="18">
         <f t="shared" si="0"/>
-        <v>35178.060470000004</v>
+        <v>35882.198842000005</v>
       </c>
       <c r="D8" s="18">
         <f t="shared" si="1"/>
-        <v>2931.5050391666668</v>
+        <v>2990.1832368333335</v>
       </c>
       <c r="E8" s="19">
         <f t="shared" si="2"/>
-        <v>17.802662181174092</v>
+        <v>18.159007511133606</v>
       </c>
       <c r="F8" s="19">
         <f t="shared" ref="F8:F42" si="3">E8/2</f>
-        <v>8.9013310905870462</v>
+        <v>9.0795037555668028</v>
       </c>
       <c r="G8" s="19">
         <f t="shared" ref="G8:G42" si="4">E8/5</f>
-        <v>3.5605324362348183</v>
+        <v>3.6318015022267209</v>
       </c>
       <c r="H8" s="20">
         <f t="shared" ref="H8:H42" si="5">C8/2080</f>
-        <v>16.912529072115387</v>
+        <v>17.251057135576925</v>
       </c>
     </row>
     <row r="9" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A9" s="8">
         <f t="shared" ref="A9:A42" si="6">A8+1</f>
         <v>2</v>
       </c>
       <c r="B9" s="18">
         <v>29761.26</v>
       </c>
       <c r="C9" s="18">
         <f t="shared" si="0"/>
-        <v>36278.975940000004</v>
+        <v>37005.150684</v>
       </c>
       <c r="D9" s="18">
         <f t="shared" si="1"/>
-        <v>3023.2479950000002</v>
+        <v>3083.762557</v>
       </c>
       <c r="E9" s="19">
         <f t="shared" si="2"/>
-        <v>18.359805637651824</v>
+        <v>18.727302977732794</v>
       </c>
       <c r="F9" s="19">
         <f t="shared" si="3"/>
-        <v>9.1799028188259122</v>
+        <v>9.3636514888663971</v>
       </c>
       <c r="G9" s="19">
         <f t="shared" si="4"/>
-        <v>3.671961127530365</v>
+        <v>3.7454605955465587</v>
       </c>
       <c r="H9" s="20">
         <f t="shared" si="5"/>
-        <v>17.441815355769233</v>
+        <v>17.790937828846154</v>
       </c>
     </row>
     <row r="10" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A10" s="8">
         <f t="shared" si="6"/>
         <v>3</v>
       </c>
       <c r="B10" s="18">
         <v>30704.95</v>
       </c>
       <c r="C10" s="18">
         <f t="shared" si="0"/>
-        <v>37429.334050000005</v>
+        <v>38178.534830000004</v>
       </c>
       <c r="D10" s="18">
         <f t="shared" si="1"/>
-        <v>3119.1111708333337</v>
+        <v>3181.5445691666669</v>
       </c>
       <c r="E10" s="19">
         <f t="shared" si="2"/>
-        <v>18.941970673076927</v>
+        <v>19.321120865384618</v>
       </c>
       <c r="F10" s="19">
         <f t="shared" si="3"/>
-        <v>9.4709853365384635</v>
+        <v>9.6605604326923089</v>
       </c>
       <c r="G10" s="19">
         <f t="shared" si="4"/>
-        <v>3.7883941346153853</v>
+        <v>3.8642241730769236</v>
       </c>
       <c r="H10" s="20">
         <f t="shared" si="5"/>
-        <v>17.99487213942308</v>
+        <v>18.355064822115388</v>
       </c>
     </row>
     <row r="11" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A11" s="8">
         <f t="shared" si="6"/>
         <v>4</v>
       </c>
       <c r="B11" s="18">
         <v>31559.66</v>
       </c>
       <c r="C11" s="18">
         <f t="shared" si="0"/>
-        <v>38471.225539999999</v>
+        <v>39241.281244000005</v>
       </c>
       <c r="D11" s="18">
         <f t="shared" si="1"/>
-        <v>3205.9354616666669</v>
+        <v>3270.1067703333338</v>
       </c>
       <c r="E11" s="19">
         <f t="shared" si="2"/>
-        <v>19.469243694331983</v>
+        <v>19.858947997975712</v>
       </c>
       <c r="F11" s="19">
         <f t="shared" si="3"/>
-        <v>9.7346218471659913</v>
+        <v>9.9294739989878558</v>
       </c>
       <c r="G11" s="19">
         <f t="shared" si="4"/>
-        <v>3.8938487388663967</v>
+        <v>3.9717895995951422</v>
       </c>
       <c r="H11" s="20">
         <f t="shared" si="5"/>
-        <v>18.495781509615384</v>
+        <v>18.866000598076926</v>
       </c>
     </row>
     <row r="12" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A12" s="8">
         <f t="shared" si="6"/>
         <v>5</v>
       </c>
       <c r="B12" s="18">
         <v>31967.78</v>
       </c>
       <c r="C12" s="18">
         <f t="shared" si="0"/>
-        <v>38968.723819999999</v>
+        <v>39748.737652000003</v>
       </c>
       <c r="D12" s="18">
         <f t="shared" si="1"/>
-        <v>3247.3936516666668</v>
+        <v>3312.3948043333335</v>
       </c>
       <c r="E12" s="19">
         <f t="shared" si="2"/>
-        <v>19.72101407894737</v>
+        <v>20.115757921052634</v>
       </c>
       <c r="F12" s="19">
         <f t="shared" si="3"/>
-        <v>9.8605070394736849</v>
+        <v>10.057878960526317</v>
       </c>
       <c r="G12" s="19">
         <f t="shared" si="4"/>
-        <v>3.944202815789474</v>
+        <v>4.0231515842105265</v>
       </c>
       <c r="H12" s="20">
         <f t="shared" si="5"/>
-        <v>18.734963375</v>
+        <v>19.109970025000003</v>
       </c>
     </row>
     <row r="13" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A13" s="8">
         <f t="shared" si="6"/>
         <v>6</v>
       </c>
       <c r="B13" s="18">
         <v>32801.93</v>
       </c>
       <c r="C13" s="18">
         <f t="shared" si="0"/>
-        <v>39985.552670000005</v>
+        <v>40785.919762000005</v>
       </c>
       <c r="D13" s="18">
         <f t="shared" si="1"/>
-        <v>3332.1293891666669</v>
+        <v>3398.8266468333336</v>
       </c>
       <c r="E13" s="19">
         <f t="shared" si="2"/>
-        <v>20.235603577935226</v>
+        <v>20.640647652834012</v>
       </c>
       <c r="F13" s="19">
         <f t="shared" si="3"/>
-        <v>10.117801788967613</v>
+        <v>10.320323826417006</v>
       </c>
       <c r="G13" s="19">
         <f t="shared" si="4"/>
-        <v>4.0471207155870452</v>
+        <v>4.1281295305668024</v>
       </c>
       <c r="H13" s="20">
         <f t="shared" si="5"/>
-        <v>19.223823399038462</v>
+        <v>19.60861527019231</v>
       </c>
     </row>
     <row r="14" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A14" s="8">
         <f t="shared" si="6"/>
         <v>7</v>
       </c>
       <c r="B14" s="18">
         <v>33175.65</v>
       </c>
       <c r="C14" s="18">
         <f t="shared" si="0"/>
-        <v>40441.117350000008</v>
+        <v>41250.603210000001</v>
       </c>
       <c r="D14" s="18">
         <f t="shared" si="1"/>
-        <v>3370.0931125000006</v>
+        <v>3437.5502675000007</v>
       </c>
       <c r="E14" s="19">
         <f t="shared" si="2"/>
-        <v>20.466152505060734</v>
+        <v>20.875811341093119</v>
       </c>
       <c r="F14" s="19">
         <f t="shared" si="3"/>
-        <v>10.233076252530367</v>
+        <v>10.437905670546559</v>
       </c>
       <c r="G14" s="19">
         <f t="shared" si="4"/>
-        <v>4.0932305010121466</v>
+        <v>4.1751622682186236</v>
       </c>
       <c r="H14" s="20">
         <f t="shared" si="5"/>
-        <v>19.442844879807694</v>
+        <v>19.832020774038462</v>
       </c>
     </row>
     <row r="15" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A15" s="8">
         <f t="shared" si="6"/>
         <v>8</v>
       </c>
       <c r="B15" s="18">
         <v>34219.86</v>
       </c>
       <c r="C15" s="18">
         <f t="shared" si="0"/>
-        <v>41714.009340000004</v>
+        <v>42548.973924000005</v>
       </c>
       <c r="D15" s="18">
         <f t="shared" si="1"/>
-        <v>3476.1674450000005</v>
+        <v>3545.7478270000006</v>
       </c>
       <c r="E15" s="19">
         <f t="shared" si="2"/>
-        <v>21.110328613360327</v>
+        <v>21.532881540485832</v>
       </c>
       <c r="F15" s="19">
         <f t="shared" si="3"/>
-        <v>10.555164306680163</v>
+        <v>10.766440770242916</v>
       </c>
       <c r="G15" s="19">
         <f t="shared" si="4"/>
-        <v>4.222065722672065</v>
+        <v>4.3065763080971662</v>
       </c>
       <c r="H15" s="20">
         <f t="shared" si="5"/>
-        <v>20.054812182692309</v>
+        <v>20.456237463461541</v>
       </c>
     </row>
     <row r="16" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A16" s="8">
         <f t="shared" si="6"/>
         <v>9</v>
       </c>
       <c r="B16" s="18">
         <v>34553.730000000003</v>
       </c>
       <c r="C16" s="18">
         <f t="shared" si="0"/>
-        <v>42120.99687000001</v>
+        <v>42964.107882000004</v>
       </c>
       <c r="D16" s="18">
         <f t="shared" si="1"/>
-        <v>3510.0830725000005</v>
+        <v>3580.3423235000005</v>
       </c>
       <c r="E16" s="19">
         <f t="shared" si="2"/>
-        <v>21.316293962550613</v>
+        <v>21.742969575910934</v>
       </c>
       <c r="F16" s="19">
         <f t="shared" si="3"/>
-        <v>10.658146981275307</v>
+        <v>10.871484787955467</v>
       </c>
       <c r="G16" s="19">
         <f t="shared" si="4"/>
-        <v>4.2632587925101229</v>
+        <v>4.3485939151821871</v>
       </c>
       <c r="H16" s="20">
         <f t="shared" si="5"/>
-        <v>20.250479264423081</v>
+        <v>20.655821097115385</v>
       </c>
     </row>
     <row r="17" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A17" s="8">
         <f t="shared" si="6"/>
         <v>10</v>
       </c>
       <c r="B17" s="18">
         <v>35266.94</v>
       </c>
       <c r="C17" s="18">
         <f t="shared" si="0"/>
-        <v>42990.399860000005</v>
+        <v>43850.913196000009</v>
       </c>
       <c r="D17" s="18">
         <f t="shared" si="1"/>
-        <v>3582.5333216666672</v>
+        <v>3654.2427663333337</v>
       </c>
       <c r="E17" s="19">
         <f t="shared" si="2"/>
-        <v>21.756275232793524</v>
+        <v>22.191757690283406</v>
       </c>
       <c r="F17" s="19">
         <f t="shared" si="3"/>
-        <v>10.878137616396762</v>
+        <v>11.095878845141703</v>
       </c>
       <c r="G17" s="19">
         <f t="shared" si="4"/>
-        <v>4.3512550465587045</v>
+        <v>4.4383515380566809</v>
       </c>
       <c r="H17" s="20">
         <f t="shared" si="5"/>
-        <v>20.668461471153847</v>
+        <v>21.082169805769237</v>
       </c>
     </row>
     <row r="18" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A18" s="8">
         <f t="shared" si="6"/>
         <v>11</v>
       </c>
       <c r="B18" s="18">
         <v>35555.93</v>
       </c>
       <c r="C18" s="18">
         <f t="shared" si="0"/>
-        <v>43342.678670000001</v>
+        <v>44210.243362000001</v>
       </c>
       <c r="D18" s="18">
         <f t="shared" si="1"/>
-        <v>3611.8898891666672</v>
+        <v>3684.1869468333339</v>
       </c>
       <c r="E18" s="19">
         <f t="shared" si="2"/>
-        <v>21.934553982793524</v>
+        <v>22.3736049402834</v>
       </c>
       <c r="F18" s="19">
         <f t="shared" si="3"/>
-        <v>10.967276991396762</v>
+        <v>11.1868024701417</v>
       </c>
       <c r="G18" s="19">
         <f t="shared" si="4"/>
-        <v>4.3869107965587046</v>
+        <v>4.4747209880566796</v>
       </c>
       <c r="H18" s="20">
         <f t="shared" si="5"/>
-        <v>20.837826283653847</v>
+        <v>21.254924693269231</v>
       </c>
     </row>
     <row r="19" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A19" s="8">
         <f t="shared" si="6"/>
         <v>12</v>
       </c>
       <c r="B19" s="18">
         <v>36505.730000000003</v>
       </c>
       <c r="C19" s="18">
         <f t="shared" si="0"/>
-        <v>44500.484870000008</v>
+        <v>45391.224682000007</v>
       </c>
       <c r="D19" s="18">
         <f t="shared" si="1"/>
-        <v>3708.3737391666673</v>
+        <v>3782.6020568333338</v>
       </c>
       <c r="E19" s="19">
         <f t="shared" si="2"/>
-        <v>22.520488294534417</v>
+        <v>22.971267551619437</v>
       </c>
       <c r="F19" s="19">
         <f t="shared" si="3"/>
-        <v>11.260244147267208</v>
+        <v>11.485633775809719</v>
       </c>
       <c r="G19" s="19">
         <f t="shared" si="4"/>
-        <v>4.5040976589068835</v>
+        <v>4.5942535103238873</v>
       </c>
       <c r="H19" s="20">
         <f t="shared" si="5"/>
-        <v>21.394463879807695</v>
+        <v>21.822704174038464</v>
       </c>
     </row>
     <row r="20" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A20" s="8">
         <f t="shared" si="6"/>
         <v>13</v>
       </c>
       <c r="B20" s="18">
         <v>36768.17</v>
       </c>
       <c r="C20" s="18">
         <f t="shared" si="0"/>
-        <v>44820.399230000003</v>
+        <v>45717.542578000001</v>
       </c>
       <c r="D20" s="18">
         <f t="shared" si="1"/>
-        <v>3735.0332691666667</v>
+        <v>3809.7952148333334</v>
       </c>
       <c r="E20" s="19">
         <f t="shared" si="2"/>
-        <v>22.682388274291501</v>
+        <v>23.136408187246964</v>
       </c>
       <c r="F20" s="19">
         <f t="shared" si="3"/>
-        <v>11.341194137145751</v>
+        <v>11.568204093623482</v>
       </c>
       <c r="G20" s="19">
         <f t="shared" si="4"/>
-        <v>4.5364776548583006</v>
+        <v>4.6272816374493928</v>
       </c>
       <c r="H20" s="20">
         <f t="shared" si="5"/>
-        <v>21.548268860576925</v>
+        <v>21.979587777884614</v>
       </c>
     </row>
     <row r="21" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A21" s="8">
         <f t="shared" si="6"/>
         <v>14</v>
       </c>
       <c r="B21" s="18">
         <v>37705.29</v>
       </c>
       <c r="C21" s="18">
         <f t="shared" si="0"/>
-        <v>45962.748510000005</v>
+        <v>46882.757586000007</v>
       </c>
       <c r="D21" s="18">
         <f t="shared" si="1"/>
-        <v>3830.2290425000006</v>
+        <v>3906.8964655000004</v>
       </c>
       <c r="E21" s="19">
         <f t="shared" si="2"/>
-        <v>23.260500258097167</v>
+        <v>23.72609189574899</v>
       </c>
       <c r="F21" s="19">
         <f t="shared" si="3"/>
-        <v>11.630250129048584</v>
+        <v>11.863045947874495</v>
       </c>
       <c r="G21" s="19">
         <f t="shared" si="4"/>
-        <v>4.6521000516194331</v>
+        <v>4.7452183791497982</v>
       </c>
       <c r="H21" s="20">
         <f t="shared" si="5"/>
-        <v>22.09747524519231</v>
+        <v>22.539787300961542</v>
       </c>
     </row>
     <row r="22" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A22" s="8">
         <f t="shared" si="6"/>
         <v>15</v>
       </c>
       <c r="B22" s="18">
         <v>37936.550000000003</v>
       </c>
       <c r="C22" s="18">
         <f t="shared" si="0"/>
-        <v>46244.654450000009</v>
+        <v>47170.306270000008</v>
       </c>
       <c r="D22" s="18">
         <f t="shared" si="1"/>
-        <v>3853.7212041666676</v>
+        <v>3930.858855833334</v>
       </c>
       <c r="E22" s="19">
         <f t="shared" si="2"/>
-        <v>23.403165207489884</v>
+        <v>23.871612484817817</v>
       </c>
       <c r="F22" s="19">
         <f t="shared" si="3"/>
-        <v>11.701582603744942</v>
+        <v>11.935806242408908</v>
       </c>
       <c r="G22" s="19">
         <f t="shared" si="4"/>
-        <v>4.6806330414979769</v>
+        <v>4.7743224969635634</v>
       </c>
       <c r="H22" s="20">
         <f t="shared" si="5"/>
-        <v>22.233006947115388</v>
+        <v>22.678031860576926</v>
       </c>
     </row>
     <row r="23" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A23" s="8">
         <f t="shared" si="6"/>
         <v>16</v>
       </c>
       <c r="B23" s="18">
         <v>38844.03</v>
       </c>
       <c r="C23" s="18">
         <f t="shared" si="0"/>
-        <v>47350.87257</v>
+        <v>48298.666902000004</v>
       </c>
       <c r="D23" s="18">
         <f t="shared" si="1"/>
-        <v>3945.9060475000001</v>
+        <v>4024.8889085000001</v>
       </c>
       <c r="E23" s="19">
         <f t="shared" si="2"/>
-        <v>23.962992191295545</v>
+        <v>24.442645193319841</v>
       </c>
       <c r="F23" s="19">
         <f t="shared" si="3"/>
-        <v>11.981496095647772</v>
+        <v>12.22132259665992</v>
       </c>
       <c r="G23" s="19">
         <f t="shared" si="4"/>
-        <v>4.7925984382591089</v>
+        <v>4.8885290386639682</v>
       </c>
       <c r="H23" s="20">
         <f t="shared" si="5"/>
-        <v>22.764842581730768</v>
+        <v>23.220512933653847</v>
       </c>
     </row>
     <row r="24" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A24" s="8">
         <f t="shared" si="6"/>
         <v>17</v>
       </c>
       <c r="B24" s="18">
         <v>39047.18</v>
       </c>
       <c r="C24" s="18">
         <f t="shared" si="0"/>
-        <v>47598.512420000006</v>
+        <v>48551.263612000002</v>
       </c>
       <c r="D24" s="18">
         <f t="shared" si="1"/>
-        <v>3966.5427016666672</v>
+        <v>4045.9386343333335</v>
       </c>
       <c r="E24" s="19">
         <f t="shared" si="2"/>
-        <v>24.088316002024296</v>
+        <v>24.570477536437249</v>
       </c>
       <c r="F24" s="19">
         <f t="shared" si="3"/>
-        <v>12.044158001012148</v>
+        <v>12.285238768218624</v>
       </c>
       <c r="G24" s="19">
         <f t="shared" si="4"/>
-        <v>4.8176632004048594</v>
+        <v>4.9140955072874499</v>
       </c>
       <c r="H24" s="20">
         <f t="shared" si="5"/>
-        <v>22.88390020192308</v>
+        <v>23.341953659615385</v>
       </c>
     </row>
     <row r="25" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A25" s="8">
         <f t="shared" si="6"/>
         <v>18</v>
       </c>
       <c r="B25" s="18">
-        <v>39928.14</v>
+        <v>39916.68</v>
       </c>
       <c r="C25" s="18">
         <f t="shared" si="0"/>
-        <v>48672.40266</v>
+        <v>49632.399912000001</v>
       </c>
       <c r="D25" s="18">
         <f t="shared" si="1"/>
-        <v>4056.033555</v>
+        <v>4136.0333259999998</v>
       </c>
       <c r="E25" s="19">
         <f t="shared" si="2"/>
-        <v>24.631782722672064</v>
+        <v>25.117611291497976</v>
       </c>
       <c r="F25" s="19">
         <f t="shared" si="3"/>
-        <v>12.315891361336032</v>
+        <v>12.558805645748988</v>
       </c>
       <c r="G25" s="19">
         <f t="shared" si="4"/>
-        <v>4.9263565445344124</v>
+        <v>5.0235222582995949</v>
       </c>
       <c r="H25" s="20">
         <f t="shared" si="5"/>
-        <v>23.40019358653846</v>
+        <v>23.861730726923078</v>
       </c>
     </row>
     <row r="26" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A26" s="8">
         <f t="shared" si="6"/>
         <v>19</v>
       </c>
       <c r="B26" s="18">
-        <v>40106.21</v>
+        <v>40091.26</v>
       </c>
       <c r="C26" s="18">
         <f t="shared" si="0"/>
-        <v>48889.469990000005</v>
+        <v>49849.472684000008</v>
       </c>
       <c r="D26" s="18">
         <f t="shared" si="1"/>
-        <v>4074.1224991666668</v>
+        <v>4154.1227236666673</v>
       </c>
       <c r="E26" s="19">
         <f t="shared" si="2"/>
-        <v>24.741634610323889</v>
+        <v>25.227465933198385</v>
       </c>
       <c r="F26" s="19">
         <f t="shared" si="3"/>
-        <v>12.370817305161944</v>
+        <v>12.613732966599192</v>
       </c>
       <c r="G26" s="19">
         <f t="shared" si="4"/>
-        <v>4.9483269220647781</v>
+        <v>5.0454931866396766</v>
       </c>
       <c r="H26" s="20">
         <f t="shared" si="5"/>
-        <v>23.504552879807694</v>
+        <v>23.966092636538466</v>
       </c>
     </row>
     <row r="27" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A27" s="8">
         <f t="shared" si="6"/>
         <v>20</v>
       </c>
       <c r="B27" s="18">
-        <v>40963.550000000003</v>
+        <v>40931.769999999997</v>
       </c>
       <c r="C27" s="18">
         <f t="shared" si="0"/>
-        <v>49934.56745000001</v>
+        <v>50894.562817999999</v>
       </c>
       <c r="D27" s="18">
         <f t="shared" si="1"/>
-        <v>4161.2139541666675</v>
+        <v>4241.2135681666668</v>
       </c>
       <c r="E27" s="19">
         <f t="shared" si="2"/>
-        <v>25.270530086032394</v>
+        <v>25.756357701417002</v>
       </c>
       <c r="F27" s="19">
         <f t="shared" si="3"/>
-        <v>12.635265043016197</v>
+        <v>12.878178850708501</v>
       </c>
       <c r="G27" s="19">
         <f t="shared" si="4"/>
-        <v>5.0541060172064789</v>
+        <v>5.1512715402834006</v>
       </c>
       <c r="H27" s="20">
         <f t="shared" si="5"/>
-        <v>24.007003581730775</v>
+        <v>24.468539816346151</v>
       </c>
     </row>
     <row r="28" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A28" s="8">
         <f t="shared" si="6"/>
         <v>21</v>
       </c>
       <c r="B28" s="18">
-        <v>41119.35</v>
+        <v>41084.519999999997</v>
       </c>
       <c r="C28" s="18">
         <f t="shared" si="0"/>
-        <v>50124.487650000003</v>
+        <v>51084.492167999997</v>
       </c>
       <c r="D28" s="18">
         <f t="shared" si="1"/>
-        <v>4177.0406375000002</v>
+        <v>4257.0410139999994</v>
       </c>
       <c r="E28" s="19">
         <f t="shared" si="2"/>
-        <v>25.366643547570852</v>
+        <v>25.852475793522267</v>
       </c>
       <c r="F28" s="19">
         <f t="shared" si="3"/>
-        <v>12.683321773785426</v>
+        <v>12.926237896761133</v>
       </c>
       <c r="G28" s="19">
         <f t="shared" si="4"/>
-        <v>5.0733287095141701</v>
+        <v>5.170495158704453</v>
       </c>
       <c r="H28" s="20">
         <f t="shared" si="5"/>
-        <v>24.09831137019231</v>
+        <v>24.559852003846153</v>
       </c>
     </row>
     <row r="29" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A29" s="8">
         <f t="shared" si="6"/>
         <v>22</v>
       </c>
       <c r="B29" s="18">
-        <v>41955.79</v>
+        <v>41904.54</v>
       </c>
       <c r="C29" s="18">
         <f t="shared" si="0"/>
-        <v>51144.108010000004</v>
+        <v>52104.105036000001</v>
       </c>
       <c r="D29" s="18">
         <f t="shared" si="1"/>
-        <v>4262.0090008333336</v>
+        <v>4342.0087530000001</v>
       </c>
       <c r="E29" s="19">
         <f t="shared" si="2"/>
-        <v>25.882645754048585</v>
+        <v>26.368474208502025</v>
       </c>
       <c r="F29" s="19">
         <f t="shared" si="3"/>
-        <v>12.941322877024293</v>
+        <v>13.184237104251013</v>
       </c>
       <c r="G29" s="19">
         <f t="shared" si="4"/>
-        <v>5.1765291508097171</v>
+        <v>5.2736948417004053</v>
       </c>
       <c r="H29" s="20">
         <f t="shared" si="5"/>
-        <v>24.588513466346157</v>
+        <v>25.050050498076924</v>
       </c>
     </row>
     <row r="30" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A30" s="8">
         <f t="shared" si="6"/>
         <v>23</v>
       </c>
       <c r="B30" s="18">
-        <v>42901.38</v>
+        <v>42831.58</v>
       </c>
       <c r="C30" s="18">
         <f t="shared" si="0"/>
-        <v>52296.782220000001</v>
+        <v>53256.786572000005</v>
       </c>
       <c r="D30" s="18">
         <f t="shared" si="1"/>
-        <v>4358.0651850000004</v>
+        <v>4438.065547666667</v>
       </c>
       <c r="E30" s="19">
         <f t="shared" si="2"/>
-        <v>26.465982904858301</v>
+        <v>26.951815066801622</v>
       </c>
       <c r="F30" s="19">
         <f t="shared" si="3"/>
-        <v>13.23299145242915</v>
+        <v>13.475907533400811</v>
       </c>
       <c r="G30" s="19">
         <f t="shared" si="4"/>
-        <v>5.2931965809716601</v>
+        <v>5.3903630133603242</v>
       </c>
       <c r="H30" s="20">
         <f t="shared" si="5"/>
-        <v>25.142683759615384</v>
+        <v>25.60422431346154</v>
       </c>
     </row>
     <row r="31" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A31" s="8">
         <f t="shared" si="6"/>
         <v>24</v>
       </c>
       <c r="B31" s="18">
-        <v>44320.06</v>
+        <v>44222.42</v>
       </c>
       <c r="C31" s="18">
         <f t="shared" si="0"/>
-        <v>54026.153140000002</v>
+        <v>54986.157028000001</v>
       </c>
       <c r="D31" s="18">
         <f t="shared" si="1"/>
-        <v>4502.1794283333338</v>
+        <v>4582.1797523333335</v>
       </c>
       <c r="E31" s="19">
         <f t="shared" si="2"/>
-        <v>27.34117061740891</v>
+        <v>27.827002544534412</v>
       </c>
       <c r="F31" s="19">
         <f t="shared" si="3"/>
-        <v>13.670585308704455</v>
+        <v>13.913501272267206</v>
       </c>
       <c r="G31" s="19">
         <f t="shared" si="4"/>
-        <v>5.4682341234817819</v>
+        <v>5.5654005089068823</v>
       </c>
       <c r="H31" s="20">
         <f t="shared" si="5"/>
-        <v>25.974112086538462</v>
+        <v>26.435652417307693</v>
       </c>
     </row>
     <row r="32" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A32" s="8">
         <f t="shared" si="6"/>
         <v>25</v>
       </c>
       <c r="B32" s="18">
-        <v>44415.89</v>
+        <v>44316.37</v>
       </c>
       <c r="C32" s="18">
         <f t="shared" si="0"/>
-        <v>54142.96991</v>
+        <v>55102.974458000004</v>
       </c>
       <c r="D32" s="18">
         <f t="shared" si="1"/>
-        <v>4511.9141591666666</v>
+        <v>4591.9145381666676</v>
       </c>
       <c r="E32" s="19">
         <f t="shared" si="2"/>
-        <v>27.400288415991902</v>
+        <v>27.886120677125508</v>
       </c>
       <c r="F32" s="19">
         <f t="shared" si="3"/>
-        <v>13.700144207995951</v>
+        <v>13.943060338562754</v>
       </c>
       <c r="G32" s="19">
         <f t="shared" si="4"/>
-        <v>5.48005768319838</v>
+        <v>5.5772241354251015</v>
       </c>
       <c r="H32" s="20">
         <f t="shared" si="5"/>
-        <v>26.030273995192307</v>
+        <v>26.491814643269233</v>
       </c>
     </row>
     <row r="33" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A33" s="8">
         <f t="shared" si="6"/>
         <v>26</v>
       </c>
       <c r="B33" s="18">
-        <v>44490.43</v>
+        <v>44389.440000000002</v>
       </c>
       <c r="C33" s="18">
         <f t="shared" si="0"/>
-        <v>54233.834170000002</v>
+        <v>55193.829696000008</v>
       </c>
       <c r="D33" s="18">
         <f t="shared" si="1"/>
-        <v>4519.4861808333335</v>
+        <v>4599.4858080000004</v>
       </c>
       <c r="E33" s="19">
         <f t="shared" si="2"/>
-        <v>27.446272353238868</v>
+        <v>27.932100048582999</v>
       </c>
       <c r="F33" s="19">
         <f t="shared" si="3"/>
-        <v>13.723136176619434</v>
+        <v>13.9660500242915</v>
       </c>
       <c r="G33" s="19">
         <f t="shared" si="4"/>
-        <v>5.4892544706477739</v>
+        <v>5.5864200097165995</v>
       </c>
       <c r="H33" s="20">
         <f t="shared" si="5"/>
-        <v>26.073958735576923</v>
+        <v>26.535495046153851</v>
       </c>
     </row>
     <row r="34" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A34" s="8">
         <f t="shared" si="6"/>
         <v>27</v>
       </c>
       <c r="B34" s="18">
-        <v>44575.01</v>
+        <v>44472.36</v>
       </c>
       <c r="C34" s="18">
         <f t="shared" si="0"/>
-        <v>54336.937190000004</v>
+        <v>55296.932424000006</v>
       </c>
       <c r="D34" s="18">
         <f t="shared" si="1"/>
-        <v>4528.078099166667</v>
+        <v>4608.0777020000005</v>
       </c>
       <c r="E34" s="19">
         <f t="shared" si="2"/>
-        <v>27.498449994939275</v>
+        <v>27.984277542510124</v>
       </c>
       <c r="F34" s="19">
         <f t="shared" si="3"/>
-        <v>13.749224997469637</v>
+        <v>13.992138771255062</v>
       </c>
       <c r="G34" s="19">
         <f t="shared" si="4"/>
-        <v>5.4996899989878552</v>
+        <v>5.5968555085020251</v>
       </c>
       <c r="H34" s="20">
         <f t="shared" si="5"/>
-        <v>26.12352749519231</v>
+        <v>26.585063665384617</v>
       </c>
     </row>
     <row r="35" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A35" s="8">
         <f t="shared" si="6"/>
         <v>28</v>
       </c>
       <c r="B35" s="18">
-        <v>44639.01</v>
+        <v>44535.11</v>
       </c>
       <c r="C35" s="18">
         <f t="shared" si="0"/>
-        <v>54414.953190000007</v>
+        <v>55374.955774000002</v>
       </c>
       <c r="D35" s="18">
         <f t="shared" si="1"/>
-        <v>4534.5794325000006</v>
+        <v>4614.5796478333332</v>
       </c>
       <c r="E35" s="19">
         <f t="shared" si="2"/>
-        <v>27.537931776315794</v>
+        <v>28.023763043522269</v>
       </c>
       <c r="F35" s="19">
         <f t="shared" si="3"/>
-        <v>13.768965888157897</v>
+        <v>14.011881521761135</v>
       </c>
       <c r="G35" s="19">
         <f t="shared" si="4"/>
-        <v>5.5075863552631592</v>
+        <v>5.6047526087044535</v>
       </c>
       <c r="H35" s="20">
         <f t="shared" si="5"/>
-        <v>26.161035187500005</v>
+        <v>26.622574891346154</v>
       </c>
     </row>
     <row r="36" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A36" s="8">
         <f t="shared" si="6"/>
         <v>29</v>
       </c>
       <c r="B36" s="18">
-        <v>44698.26</v>
+        <v>44593.2</v>
       </c>
       <c r="C36" s="18">
         <f t="shared" si="0"/>
-        <v>54487.178940000005</v>
+        <v>55447.184880000001</v>
       </c>
       <c r="D36" s="18">
         <f t="shared" si="1"/>
-        <v>4540.5982450000001</v>
+        <v>4620.5987400000004</v>
       </c>
       <c r="E36" s="19">
         <f t="shared" si="2"/>
-        <v>27.574483269230772</v>
+        <v>28.060316234817815</v>
       </c>
       <c r="F36" s="19">
         <f t="shared" si="3"/>
-        <v>13.787241634615386</v>
+        <v>14.030158117408908</v>
       </c>
       <c r="G36" s="19">
         <f t="shared" si="4"/>
-        <v>5.5148966538461544</v>
+        <v>5.6120632469635634</v>
       </c>
       <c r="H36" s="20">
         <f t="shared" si="5"/>
-        <v>26.195759105769234</v>
+        <v>26.657300423076922</v>
       </c>
     </row>
     <row r="37" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A37" s="8">
         <f t="shared" si="6"/>
         <v>30</v>
       </c>
       <c r="B37" s="18">
-        <v>44753.2</v>
+        <v>44647.06</v>
       </c>
       <c r="C37" s="18">
         <f t="shared" si="0"/>
-        <v>54554.150800000003</v>
+        <v>55514.154404000001</v>
       </c>
       <c r="D37" s="18">
         <f t="shared" si="1"/>
-        <v>4546.1792333333333</v>
+        <v>4626.1795336666664</v>
       </c>
       <c r="E37" s="19">
         <f t="shared" si="2"/>
-        <v>27.608375910931176</v>
+        <v>28.094207694331985</v>
       </c>
       <c r="F37" s="19">
         <f t="shared" si="3"/>
-        <v>13.804187955465588</v>
+        <v>14.047103847165992</v>
       </c>
       <c r="G37" s="19">
         <f t="shared" si="4"/>
-        <v>5.5216751821862351</v>
+        <v>5.6188415388663966</v>
       </c>
       <c r="H37" s="20">
         <f t="shared" si="5"/>
-        <v>26.227957115384616</v>
+        <v>26.689497309615383</v>
       </c>
     </row>
     <row r="38" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A38" s="8">
         <f t="shared" si="6"/>
         <v>31</v>
       </c>
       <c r="B38" s="18">
-        <v>44804.05</v>
+        <v>44696.91</v>
       </c>
       <c r="C38" s="18">
         <f t="shared" si="0"/>
-        <v>54616.136950000007</v>
+        <v>55576.137894000007</v>
       </c>
       <c r="D38" s="18">
         <f t="shared" si="1"/>
-        <v>4551.3447458333339</v>
+        <v>4631.3448245000009</v>
       </c>
       <c r="E38" s="19">
         <f t="shared" si="2"/>
-        <v>27.639745420040491</v>
+        <v>28.125575857287451</v>
       </c>
       <c r="F38" s="19">
         <f t="shared" si="3"/>
-        <v>13.819872710020245</v>
+        <v>14.062787928643726</v>
       </c>
       <c r="G38" s="19">
         <f t="shared" si="4"/>
-        <v>5.5279490840080978</v>
+        <v>5.6251151714574901</v>
       </c>
       <c r="H38" s="20">
         <f t="shared" si="5"/>
-        <v>26.257758149038466</v>
+        <v>26.719297064423081</v>
       </c>
     </row>
     <row r="39" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A39" s="8">
         <f t="shared" si="6"/>
         <v>32</v>
       </c>
       <c r="B39" s="18">
-        <v>44851.14</v>
+        <v>44743.08</v>
       </c>
       <c r="C39" s="18">
         <f t="shared" si="0"/>
-        <v>54673.539660000002</v>
+        <v>55633.545672000007</v>
       </c>
       <c r="D39" s="18">
         <f t="shared" si="1"/>
-        <v>4556.1283050000002</v>
+        <v>4636.1288060000006</v>
       </c>
       <c r="E39" s="19">
         <f t="shared" si="2"/>
-        <v>27.668795374493929</v>
+        <v>28.154628376518222</v>
       </c>
       <c r="F39" s="19">
         <f t="shared" si="3"/>
-        <v>13.834397687246964</v>
+        <v>14.077314188259111</v>
       </c>
       <c r="G39" s="19">
         <f t="shared" si="4"/>
-        <v>5.5337590748987857</v>
+        <v>5.6309256753036445</v>
       </c>
       <c r="H39" s="20">
         <f t="shared" si="5"/>
-        <v>26.285355605769233</v>
+        <v>26.746896957692311</v>
       </c>
     </row>
     <row r="40" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A40" s="8">
         <f t="shared" si="6"/>
         <v>33</v>
       </c>
       <c r="B40" s="18">
-        <v>44894.73</v>
+        <v>44785.81</v>
       </c>
       <c r="C40" s="18">
         <f t="shared" si="0"/>
-        <v>54726.675870000006</v>
+        <v>55686.676154000001</v>
       </c>
       <c r="D40" s="18">
         <f t="shared" si="1"/>
-        <v>4560.5563225000005</v>
+        <v>4640.556346166667</v>
       </c>
       <c r="E40" s="19">
         <f t="shared" si="2"/>
-        <v>27.695686169028342</v>
+        <v>28.181516272267206</v>
       </c>
       <c r="F40" s="19">
         <f t="shared" si="3"/>
-        <v>13.847843084514171</v>
+        <v>14.090758136133603</v>
       </c>
       <c r="G40" s="19">
         <f t="shared" si="4"/>
-        <v>5.5391372338056684</v>
+        <v>5.6363032544534413</v>
       </c>
       <c r="H40" s="20">
         <f t="shared" si="5"/>
-        <v>26.310901860576926</v>
+        <v>26.772440458653847</v>
       </c>
     </row>
     <row r="41" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A41" s="8">
         <f t="shared" si="6"/>
         <v>34</v>
       </c>
       <c r="B41" s="18">
-        <v>44935.13</v>
+        <v>44825.42</v>
       </c>
       <c r="C41" s="18">
         <f t="shared" si="0"/>
-        <v>54775.923470000002</v>
+        <v>55735.927228</v>
       </c>
       <c r="D41" s="18">
         <f t="shared" si="1"/>
-        <v>4564.6602891666662</v>
+        <v>4644.6606023333334</v>
       </c>
       <c r="E41" s="19">
         <f t="shared" si="2"/>
-        <v>27.720609043522266</v>
+        <v>28.206440904858301</v>
       </c>
       <c r="F41" s="19">
         <f t="shared" si="3"/>
-        <v>13.860304521761133</v>
+        <v>14.10322045242915</v>
       </c>
       <c r="G41" s="19">
         <f t="shared" si="4"/>
-        <v>5.5441218087044533</v>
+        <v>5.6412881809716602</v>
       </c>
       <c r="H41" s="20">
         <f t="shared" si="5"/>
-        <v>26.334578591346155</v>
+        <v>26.796118859615383</v>
       </c>
     </row>
     <row r="42" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A42" s="21">
         <f t="shared" si="6"/>
         <v>35</v>
       </c>
       <c r="B42" s="22">
-        <v>44972.5</v>
+        <v>44862.05</v>
       </c>
       <c r="C42" s="22">
         <f t="shared" si="0"/>
-        <v>54821.477500000001</v>
+        <v>55781.47297000001</v>
       </c>
       <c r="D42" s="22">
         <f t="shared" si="1"/>
-        <v>4568.456458333334</v>
+        <v>4648.4560808333345</v>
       </c>
       <c r="E42" s="23">
         <f t="shared" si="2"/>
-        <v>27.743662702429152</v>
+        <v>28.229490369433204</v>
       </c>
       <c r="F42" s="23">
         <f t="shared" si="3"/>
-        <v>13.871831351214576</v>
+        <v>14.114745184716602</v>
       </c>
       <c r="G42" s="23">
         <f t="shared" si="4"/>
-        <v>5.5487325404858305</v>
+        <v>5.6458980738866407</v>
       </c>
       <c r="H42" s="24">
         <f t="shared" si="5"/>
-        <v>26.356479567307694</v>
+        <v>26.818015850961544</v>
       </c>
     </row>
   </sheetData>
   <dataConsolidate/>
   <mergeCells count="3">
     <mergeCell ref="B4:C4"/>
     <mergeCell ref="E4:H4"/>
     <mergeCell ref="E5:G5"/>
   </mergeCells>
   <pageMargins left="0.39370078740157483" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0">
     <oddFooter>&amp;L&amp;"Calibri,Standaard"&amp;F</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0800-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:H42"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.88671875" defaultRowHeight="13.8" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="1" width="6.44140625" style="2" bestFit="1" customWidth="1"/>
     <col min="2" max="4" width="15.33203125" style="2" customWidth="1"/>
     <col min="5" max="8" width="12.33203125" style="2" customWidth="1"/>
     <col min="9" max="16384" width="8.88671875" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A1" s="1" t="s">
         <v>37</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="2" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A2" s="4"/>
       <c r="D2" s="3">
         <f>Inhoud!B4</f>
-        <v>46054</v>
+        <v>46235</v>
       </c>
     </row>
     <row r="3" spans="1:8" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A3" s="1"/>
       <c r="B3" s="1"/>
       <c r="C3" s="5" t="s">
         <v>1</v>
       </c>
       <c r="D3" s="33">
         <f>Inhoud!B6</f>
-        <v>1.2190000000000001</v>
+        <v>1.2434000000000001</v>
       </c>
     </row>
     <row r="4" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A4" s="6"/>
       <c r="B4" s="41" t="s">
         <v>2</v>
       </c>
       <c r="C4" s="42"/>
       <c r="D4" s="7" t="s">
         <v>3</v>
       </c>
       <c r="E4" s="41" t="s">
         <v>4</v>
       </c>
       <c r="F4" s="43"/>
       <c r="G4" s="43"/>
       <c r="H4" s="42"/>
     </row>
     <row r="5" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A5" s="8"/>
       <c r="B5" s="9">
         <v>1</v>
       </c>
       <c r="C5" s="10"/>
       <c r="D5" s="10"/>
       <c r="E5" s="44" t="s">
         <v>5</v>
       </c>
       <c r="F5" s="45"/>
       <c r="G5" s="46"/>
       <c r="H5" s="11" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="6" spans="1:8" s="17" customFormat="1" x14ac:dyDescent="0.3">
       <c r="A6" s="12"/>
       <c r="B6" s="14" t="str">
         <f>'L4'!$B$6</f>
         <v>basis 01/01/2022</v>
       </c>
       <c r="C6" s="13">
         <f>D2</f>
-        <v>46054</v>
+        <v>46235</v>
       </c>
       <c r="D6" s="13">
         <f>C6</f>
-        <v>46054</v>
+        <v>46235</v>
       </c>
       <c r="E6" s="14">
         <v>1</v>
       </c>
       <c r="F6" s="15">
         <v>0.5</v>
       </c>
       <c r="G6" s="16">
         <v>0.2</v>
       </c>
       <c r="H6" s="12"/>
     </row>
     <row r="7" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A7" s="8">
         <v>0</v>
       </c>
       <c r="B7" s="18">
         <v>30897.759999999998</v>
       </c>
       <c r="C7" s="18">
         <f t="shared" ref="C7:C42" si="0">B7*$D$3</f>
-        <v>37664.369440000002</v>
+        <v>38418.274784000001</v>
       </c>
       <c r="D7" s="18">
         <f t="shared" ref="D7:D42" si="1">B7/12*$D$3</f>
-        <v>3138.6974533333332</v>
+        <v>3201.5228986666666</v>
       </c>
       <c r="E7" s="19">
         <f t="shared" ref="E7:E42" si="2">C7/1976</f>
-        <v>19.060915708502026</v>
+        <v>19.442446753036439</v>
       </c>
       <c r="F7" s="19">
         <f>E7/2</f>
-        <v>9.5304578542510132</v>
+        <v>9.7212233765182194</v>
       </c>
       <c r="G7" s="19">
         <f>E7/5</f>
-        <v>3.8121831417004053</v>
+        <v>3.888489350607288</v>
       </c>
       <c r="H7" s="20">
         <f>C7/2080</f>
-        <v>18.107869923076922</v>
+        <v>18.470324415384617</v>
       </c>
     </row>
     <row r="8" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A8" s="8">
         <f>A7+1</f>
         <v>1</v>
       </c>
       <c r="B8" s="18">
         <v>31597.08</v>
       </c>
       <c r="C8" s="18">
         <f t="shared" si="0"/>
-        <v>38516.840520000005</v>
+        <v>39287.809272000006</v>
       </c>
       <c r="D8" s="18">
         <f t="shared" si="1"/>
-        <v>3209.7367100000006</v>
+        <v>3273.9841060000003</v>
       </c>
       <c r="E8" s="19">
         <f t="shared" si="2"/>
-        <v>19.492328198380569</v>
+        <v>19.882494570850206</v>
       </c>
       <c r="F8" s="19">
         <f t="shared" ref="F8:F42" si="3">E8/2</f>
-        <v>9.7461640991902847</v>
+        <v>9.9412472854251028</v>
       </c>
       <c r="G8" s="19">
         <f t="shared" ref="G8:G42" si="4">E8/5</f>
-        <v>3.8984656396761137</v>
+        <v>3.9764989141700413</v>
       </c>
       <c r="H8" s="20">
         <f t="shared" ref="H8:H42" si="5">C8/2080</f>
-        <v>18.51771178846154</v>
+        <v>18.888369842307696</v>
       </c>
     </row>
     <row r="9" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A9" s="8">
         <f t="shared" ref="A9:A42" si="6">A8+1</f>
         <v>2</v>
       </c>
       <c r="B9" s="18">
         <v>32554.9</v>
       </c>
       <c r="C9" s="18">
         <f t="shared" si="0"/>
-        <v>39684.423100000007</v>
+        <v>40478.76266</v>
       </c>
       <c r="D9" s="18">
         <f t="shared" si="1"/>
-        <v>3307.0352583333333</v>
+        <v>3373.2302216666667</v>
       </c>
       <c r="E9" s="19">
         <f t="shared" si="2"/>
-        <v>20.083210070850207</v>
+        <v>20.485203775303646</v>
       </c>
       <c r="F9" s="19">
         <f t="shared" si="3"/>
-        <v>10.041605035425103</v>
+        <v>10.242601887651823</v>
       </c>
       <c r="G9" s="19">
         <f t="shared" si="4"/>
-        <v>4.0166420141700412</v>
+        <v>4.0970407550607293</v>
       </c>
       <c r="H9" s="20">
         <f t="shared" si="5"/>
-        <v>19.079049567307695</v>
+        <v>19.460943586538463</v>
       </c>
     </row>
     <row r="10" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A10" s="8">
         <f t="shared" si="6"/>
         <v>3</v>
       </c>
       <c r="B10" s="18">
         <v>33633.79</v>
       </c>
       <c r="C10" s="18">
         <f t="shared" si="0"/>
-        <v>40999.590010000007</v>
+        <v>41820.254486000005</v>
       </c>
       <c r="D10" s="18">
         <f t="shared" si="1"/>
-        <v>3416.6325008333338</v>
+        <v>3485.021207166667</v>
       </c>
       <c r="E10" s="19">
         <f t="shared" si="2"/>
-        <v>20.748780369433202</v>
+        <v>21.164096399797575</v>
       </c>
       <c r="F10" s="19">
         <f t="shared" si="3"/>
-        <v>10.374390184716601</v>
+        <v>10.582048199898788</v>
       </c>
       <c r="G10" s="19">
         <f t="shared" si="4"/>
-        <v>4.1497560738866408</v>
+        <v>4.2328192799595152</v>
       </c>
       <c r="H10" s="20">
         <f t="shared" si="5"/>
-        <v>19.711341350961543</v>
+        <v>20.105891579807693</v>
       </c>
     </row>
     <row r="11" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A11" s="8">
         <f t="shared" si="6"/>
         <v>4</v>
       </c>
       <c r="B11" s="18">
         <v>34587.269999999997</v>
       </c>
       <c r="C11" s="18">
         <f t="shared" si="0"/>
-        <v>42161.882129999998</v>
+        <v>43005.811517999995</v>
       </c>
       <c r="D11" s="18">
         <f t="shared" si="1"/>
-        <v>3513.4901774999998</v>
+        <v>3583.8176264999997</v>
       </c>
       <c r="E11" s="19">
         <f t="shared" si="2"/>
-        <v>21.33698488360324</v>
+        <v>21.764074654858298</v>
       </c>
       <c r="F11" s="19">
         <f t="shared" si="3"/>
-        <v>10.66849244180162</v>
+        <v>10.882037327429149</v>
       </c>
       <c r="G11" s="19">
         <f t="shared" si="4"/>
-        <v>4.2673969767206481</v>
+        <v>4.3528149309716593</v>
       </c>
       <c r="H11" s="20">
         <f t="shared" si="5"/>
-        <v>20.270135639423074</v>
+        <v>20.675870922115383</v>
       </c>
     </row>
     <row r="12" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A12" s="8">
         <f t="shared" si="6"/>
         <v>5</v>
       </c>
       <c r="B12" s="18">
         <v>35057.910000000003</v>
       </c>
       <c r="C12" s="18">
         <f t="shared" si="0"/>
-        <v>42735.592290000008</v>
+        <v>43591.00529400001</v>
       </c>
       <c r="D12" s="18">
         <f t="shared" si="1"/>
-        <v>3561.2993575000005</v>
+        <v>3632.5837745000003</v>
       </c>
       <c r="E12" s="19">
         <f t="shared" si="2"/>
-        <v>21.627324033400814</v>
+        <v>22.06022535121458</v>
       </c>
       <c r="F12" s="19">
         <f t="shared" si="3"/>
-        <v>10.813662016700407</v>
+        <v>11.03011267560729</v>
       </c>
       <c r="G12" s="19">
         <f t="shared" si="4"/>
-        <v>4.3254648066801629</v>
+        <v>4.4120450702429164</v>
       </c>
       <c r="H12" s="20">
         <f t="shared" si="5"/>
-        <v>20.545957831730775</v>
+        <v>20.957214083653852</v>
       </c>
     </row>
     <row r="13" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A13" s="8">
         <f t="shared" si="6"/>
         <v>6</v>
       </c>
       <c r="B13" s="18">
         <v>36081.919999999998</v>
       </c>
       <c r="C13" s="18">
         <f t="shared" si="0"/>
-        <v>43983.860480000003</v>
+        <v>44864.259328</v>
       </c>
       <c r="D13" s="18">
         <f t="shared" si="1"/>
-        <v>3665.3217066666666</v>
+        <v>3738.6882773333332</v>
       </c>
       <c r="E13" s="19">
         <f t="shared" si="2"/>
-        <v>22.259038704453442</v>
+        <v>22.704584680161943</v>
       </c>
       <c r="F13" s="19">
         <f t="shared" si="3"/>
-        <v>11.129519352226721</v>
+        <v>11.352292340080972</v>
       </c>
       <c r="G13" s="19">
         <f t="shared" si="4"/>
-        <v>4.451807740890688</v>
+        <v>4.5409169360323887</v>
       </c>
       <c r="H13" s="20">
         <f t="shared" si="5"/>
-        <v>21.14608676923077</v>
+        <v>21.569355446153846</v>
       </c>
     </row>
     <row r="14" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A14" s="8">
         <f t="shared" si="6"/>
         <v>7</v>
       </c>
       <c r="B14" s="18">
         <v>36510.99</v>
       </c>
       <c r="C14" s="18">
         <f t="shared" si="0"/>
-        <v>44506.896809999998</v>
+        <v>45397.764966000002</v>
       </c>
       <c r="D14" s="18">
         <f t="shared" si="1"/>
-        <v>3708.9080675</v>
+        <v>3783.1470805000004</v>
       </c>
       <c r="E14" s="19">
         <f t="shared" si="2"/>
-        <v>22.523733203441296</v>
+        <v>22.974577411943322</v>
       </c>
       <c r="F14" s="19">
         <f t="shared" si="3"/>
-        <v>11.261866601720648</v>
+        <v>11.487288705971661</v>
       </c>
       <c r="G14" s="19">
         <f t="shared" si="4"/>
-        <v>4.5047466406882588</v>
+        <v>4.5949154823886644</v>
       </c>
       <c r="H14" s="20">
         <f t="shared" si="5"/>
-        <v>21.397546543269229</v>
+        <v>21.825848541346154</v>
       </c>
     </row>
     <row r="15" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A15" s="8">
         <f t="shared" si="6"/>
         <v>8</v>
       </c>
       <c r="B15" s="18">
         <v>37705.01</v>
       </c>
       <c r="C15" s="18">
         <f t="shared" si="0"/>
-        <v>45962.407190000005</v>
+        <v>46882.409434000008</v>
       </c>
       <c r="D15" s="18">
         <f t="shared" si="1"/>
-        <v>3830.2005991666674</v>
+        <v>3906.867452833334</v>
       </c>
       <c r="E15" s="19">
         <f t="shared" si="2"/>
-        <v>23.260327525303648</v>
+        <v>23.725915705465592</v>
       </c>
       <c r="F15" s="19">
         <f t="shared" si="3"/>
-        <v>11.630163762651824</v>
+        <v>11.862957852732796</v>
       </c>
       <c r="G15" s="19">
         <f t="shared" si="4"/>
-        <v>4.6520655050607296</v>
+        <v>4.7451831410931185</v>
       </c>
       <c r="H15" s="20">
         <f t="shared" si="5"/>
-        <v>22.097311149038465</v>
+        <v>22.539619920192312</v>
       </c>
     </row>
     <row r="16" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A16" s="8">
         <f t="shared" si="6"/>
         <v>9</v>
       </c>
       <c r="B16" s="18">
         <v>38090.53</v>
       </c>
       <c r="C16" s="18">
         <f t="shared" si="0"/>
-        <v>46432.356070000002</v>
+        <v>47361.765002</v>
       </c>
       <c r="D16" s="18">
         <f t="shared" si="1"/>
-        <v>3869.3630058333333</v>
+        <v>3946.8137501666665</v>
       </c>
       <c r="E16" s="19">
         <f t="shared" si="2"/>
-        <v>23.498155905870448</v>
+        <v>23.968504555668016</v>
       </c>
       <c r="F16" s="19">
         <f t="shared" si="3"/>
-        <v>11.749077952935224</v>
+        <v>11.984252277834008</v>
       </c>
       <c r="G16" s="19">
         <f t="shared" si="4"/>
-        <v>4.6996311811740892</v>
+        <v>4.7937009111336035</v>
       </c>
       <c r="H16" s="20">
         <f t="shared" si="5"/>
-        <v>22.323248110576923</v>
+        <v>22.770079327884616</v>
       </c>
     </row>
     <row r="17" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A17" s="8">
         <f t="shared" si="6"/>
         <v>10</v>
       </c>
       <c r="B17" s="18">
         <v>39240.67</v>
       </c>
       <c r="C17" s="18">
         <f t="shared" si="0"/>
-        <v>47834.376730000004</v>
+        <v>48791.849077999999</v>
       </c>
       <c r="D17" s="18">
         <f t="shared" si="1"/>
-        <v>3986.1980608333338</v>
+        <v>4065.9874231666668</v>
       </c>
       <c r="E17" s="19">
         <f t="shared" si="2"/>
-        <v>24.207680531376521</v>
+        <v>24.692231314777327</v>
       </c>
       <c r="F17" s="19">
         <f t="shared" si="3"/>
-        <v>12.103840265688261</v>
+        <v>12.346115657388664</v>
       </c>
       <c r="G17" s="19">
         <f t="shared" si="4"/>
-        <v>4.8415361062753046</v>
+        <v>4.9384462629554653</v>
       </c>
       <c r="H17" s="20">
         <f t="shared" si="5"/>
-        <v>22.997296504807693</v>
+        <v>23.457619749038461</v>
       </c>
     </row>
     <row r="18" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A18" s="8">
         <f t="shared" si="6"/>
         <v>11</v>
       </c>
       <c r="B18" s="18">
-        <v>39584.980000000003</v>
+        <v>39580.26</v>
       </c>
       <c r="C18" s="18">
         <f t="shared" si="0"/>
-        <v>48254.09062000001</v>
+        <v>49214.095284000003</v>
       </c>
       <c r="D18" s="18">
         <f t="shared" si="1"/>
-        <v>4021.1742183333336</v>
+        <v>4101.1746069999999</v>
       </c>
       <c r="E18" s="19">
         <f t="shared" si="2"/>
-        <v>24.420086346153852</v>
+        <v>24.905918665991905</v>
       </c>
       <c r="F18" s="19">
         <f t="shared" si="3"/>
-        <v>12.210043173076926</v>
+        <v>12.452959332995952</v>
       </c>
       <c r="G18" s="19">
         <f t="shared" si="4"/>
-        <v>4.8840172692307702</v>
+        <v>4.9811837331983808</v>
       </c>
       <c r="H18" s="20">
         <f t="shared" si="5"/>
-        <v>23.19908202884616</v>
+        <v>23.66062273269231</v>
       </c>
     </row>
     <row r="19" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A19" s="8">
         <f t="shared" si="6"/>
         <v>12</v>
       </c>
       <c r="B19" s="18">
-        <v>40694.14</v>
+        <v>40667.65</v>
       </c>
       <c r="C19" s="18">
         <f t="shared" si="0"/>
-        <v>49606.156660000001</v>
+        <v>50566.156010000006</v>
       </c>
       <c r="D19" s="18">
         <f t="shared" si="1"/>
-        <v>4133.8463883333334</v>
+        <v>4213.8463341666666</v>
       </c>
       <c r="E19" s="19">
         <f t="shared" si="2"/>
-        <v>25.104330293522267</v>
+        <v>25.590159924089072</v>
       </c>
       <c r="F19" s="19">
         <f t="shared" si="3"/>
-        <v>12.552165146761133</v>
+        <v>12.795079962044536</v>
       </c>
       <c r="G19" s="19">
         <f t="shared" si="4"/>
-        <v>5.0208660587044536</v>
+        <v>5.1180319848178142</v>
       </c>
       <c r="H19" s="20">
         <f t="shared" si="5"/>
-        <v>23.849113778846153</v>
+        <v>24.310651927884617</v>
       </c>
     </row>
     <row r="20" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A20" s="8">
         <f t="shared" si="6"/>
         <v>13</v>
       </c>
       <c r="B20" s="18">
-        <v>40999.15</v>
+        <v>40966.68</v>
       </c>
       <c r="C20" s="18">
         <f t="shared" si="0"/>
-        <v>49977.963850000007</v>
+        <v>50937.969912</v>
       </c>
       <c r="D20" s="18">
         <f t="shared" si="1"/>
-        <v>4164.8303208333336</v>
+        <v>4244.8308260000003</v>
       </c>
       <c r="E20" s="19">
         <f t="shared" si="2"/>
-        <v>25.292491826923079</v>
+        <v>25.778324854251011</v>
       </c>
       <c r="F20" s="19">
         <f t="shared" si="3"/>
-        <v>12.64624591346154</v>
+        <v>12.889162427125505</v>
       </c>
       <c r="G20" s="19">
         <f t="shared" si="4"/>
-        <v>5.0584983653846161</v>
+        <v>5.1556649708502018</v>
       </c>
       <c r="H20" s="20">
         <f t="shared" si="5"/>
-        <v>24.027867235576927</v>
+        <v>24.489408611538462</v>
       </c>
     </row>
     <row r="21" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A21" s="8">
         <f t="shared" si="6"/>
         <v>14</v>
       </c>
       <c r="B21" s="18">
-        <v>42070.73</v>
+        <v>42017.23</v>
       </c>
       <c r="C21" s="18">
         <f t="shared" si="0"/>
-        <v>51284.219870000008</v>
+        <v>52244.223782000008</v>
       </c>
       <c r="D21" s="18">
         <f t="shared" si="1"/>
-        <v>4273.684989166667</v>
+        <v>4353.6853151666674</v>
       </c>
       <c r="E21" s="19">
         <f t="shared" si="2"/>
-        <v>25.953552565789479</v>
+        <v>26.439384505060733</v>
       </c>
       <c r="F21" s="19">
         <f t="shared" si="3"/>
-        <v>12.97677628289474</v>
+        <v>13.219692252530367</v>
       </c>
       <c r="G21" s="19">
         <f t="shared" si="4"/>
-        <v>5.1907105131578959</v>
+        <v>5.2878769010121465</v>
       </c>
       <c r="H21" s="20">
         <f t="shared" si="5"/>
-        <v>24.655874937500005</v>
+        <v>25.117415279807695</v>
       </c>
     </row>
     <row r="22" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A22" s="8">
         <f t="shared" si="6"/>
         <v>15</v>
       </c>
       <c r="B22" s="18">
-        <v>42339.99</v>
+        <v>42281.2</v>
       </c>
       <c r="C22" s="18">
         <f t="shared" si="0"/>
-        <v>51612.447809999998</v>
+        <v>52572.444080000001</v>
       </c>
       <c r="D22" s="18">
         <f t="shared" si="1"/>
-        <v>4301.0373175000004</v>
+        <v>4381.0370066666665</v>
       </c>
       <c r="E22" s="19">
         <f t="shared" si="2"/>
-        <v>26.119659822874493</v>
+        <v>26.605487894736843</v>
       </c>
       <c r="F22" s="19">
         <f t="shared" si="3"/>
-        <v>13.059829911437246</v>
+        <v>13.302743947368421</v>
       </c>
       <c r="G22" s="19">
         <f t="shared" si="4"/>
-        <v>5.2239319645748985</v>
+        <v>5.3210975789473682</v>
       </c>
       <c r="H22" s="20">
         <f t="shared" si="5"/>
-        <v>24.813676831730767</v>
+        <v>25.2752135</v>
       </c>
     </row>
     <row r="23" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A23" s="8">
         <f t="shared" si="6"/>
         <v>16</v>
       </c>
       <c r="B23" s="18">
-        <v>43404.57</v>
+        <v>43324.89</v>
       </c>
       <c r="C23" s="18">
         <f t="shared" si="0"/>
-        <v>52910.170830000003</v>
+        <v>53870.168226000002</v>
       </c>
       <c r="D23" s="18">
         <f t="shared" si="1"/>
-        <v>4409.1809025000002</v>
+        <v>4489.1806854999995</v>
       </c>
       <c r="E23" s="19">
         <f t="shared" si="2"/>
-        <v>26.776402241902836</v>
+        <v>27.262230883603241</v>
       </c>
       <c r="F23" s="19">
         <f t="shared" si="3"/>
-        <v>13.388201120951418</v>
+        <v>13.63111544180162</v>
       </c>
       <c r="G23" s="19">
         <f t="shared" si="4"/>
-        <v>5.3552804483805669</v>
+        <v>5.452446176720648</v>
       </c>
       <c r="H23" s="20">
         <f t="shared" si="5"/>
-        <v>25.437582129807694</v>
+        <v>25.899119339423077</v>
       </c>
     </row>
     <row r="24" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A24" s="8">
         <f t="shared" si="6"/>
         <v>17</v>
       </c>
       <c r="B24" s="18">
-        <v>43666.97</v>
+        <v>43582.14</v>
       </c>
       <c r="C24" s="18">
         <f t="shared" si="0"/>
-        <v>53230.036430000007</v>
+        <v>54190.032876000005</v>
       </c>
       <c r="D24" s="18">
         <f t="shared" si="1"/>
-        <v>4435.8363691666673</v>
+        <v>4515.8360730000004</v>
       </c>
       <c r="E24" s="19">
         <f t="shared" si="2"/>
-        <v>26.938277545546562</v>
+        <v>27.424105706477736</v>
       </c>
       <c r="F24" s="19">
         <f t="shared" si="3"/>
-        <v>13.469138772773281</v>
+        <v>13.712052853238868</v>
       </c>
       <c r="G24" s="19">
         <f t="shared" si="4"/>
-        <v>5.3876555091093126</v>
+        <v>5.484821141295547</v>
       </c>
       <c r="H24" s="20">
         <f t="shared" si="5"/>
-        <v>25.591363668269235</v>
+        <v>26.052900421153847</v>
       </c>
     </row>
     <row r="25" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A25" s="8">
         <f t="shared" si="6"/>
         <v>18</v>
       </c>
       <c r="B25" s="18">
-        <v>44697.98</v>
+        <v>44592.92</v>
       </c>
       <c r="C25" s="18">
         <f t="shared" si="0"/>
-        <v>54486.837620000006</v>
+        <v>55446.836728000002</v>
       </c>
       <c r="D25" s="18">
         <f t="shared" si="1"/>
-        <v>4540.5698016666674</v>
+        <v>4620.5697273333335</v>
       </c>
       <c r="E25" s="19">
         <f t="shared" si="2"/>
-        <v>27.574310536437249</v>
+        <v>28.060140044534414</v>
       </c>
       <c r="F25" s="19">
         <f t="shared" si="3"/>
-        <v>13.787155268218624</v>
+        <v>14.030070022267207</v>
       </c>
       <c r="G25" s="19">
         <f t="shared" si="4"/>
-        <v>5.51486210728745</v>
+        <v>5.6120280089068828</v>
       </c>
       <c r="H25" s="20">
         <f t="shared" si="5"/>
-        <v>26.195595009615388</v>
+        <v>26.657133042307692</v>
       </c>
     </row>
     <row r="26" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A26" s="8">
         <f t="shared" si="6"/>
         <v>19</v>
       </c>
       <c r="B26" s="18">
-        <v>44928.61</v>
+        <v>44819.02</v>
       </c>
       <c r="C26" s="18">
         <f t="shared" si="0"/>
-        <v>54767.975590000002</v>
+        <v>55727.969467999996</v>
       </c>
       <c r="D26" s="18">
         <f t="shared" si="1"/>
-        <v>4563.9979658333332</v>
+        <v>4643.9974556666666</v>
       </c>
       <c r="E26" s="19">
         <f t="shared" si="2"/>
-        <v>27.716586837044535</v>
+        <v>28.202413698380564</v>
       </c>
       <c r="F26" s="19">
         <f t="shared" si="3"/>
-        <v>13.858293418522267</v>
+        <v>14.101206849190282</v>
       </c>
       <c r="G26" s="19">
         <f t="shared" si="4"/>
-        <v>5.5433173674089069</v>
+        <v>5.6404827396761128</v>
       </c>
       <c r="H26" s="20">
         <f t="shared" si="5"/>
-        <v>26.330757495192309</v>
+        <v>26.792293013461535</v>
       </c>
     </row>
     <row r="27" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A27" s="8">
         <f t="shared" si="6"/>
         <v>20</v>
       </c>
       <c r="B27" s="18">
-        <v>45929.51</v>
+        <v>45800.28</v>
       </c>
       <c r="C27" s="18">
         <f t="shared" si="0"/>
-        <v>55988.072690000008</v>
+        <v>56948.068152</v>
       </c>
       <c r="D27" s="18">
         <f t="shared" si="1"/>
-        <v>4665.6727241666676</v>
+        <v>4745.6723460000003</v>
       </c>
       <c r="E27" s="19">
         <f t="shared" si="2"/>
-        <v>28.334044883603244</v>
+        <v>28.819872546558706</v>
       </c>
       <c r="F27" s="19">
         <f t="shared" si="3"/>
-        <v>14.167022441801622</v>
+        <v>14.409936273279353</v>
       </c>
       <c r="G27" s="19">
         <f t="shared" si="4"/>
-        <v>5.6668089767206489</v>
+        <v>5.7639745093117414</v>
       </c>
       <c r="H27" s="20">
         <f t="shared" si="5"/>
-        <v>26.917342639423079</v>
+        <v>27.378878919230768</v>
       </c>
     </row>
     <row r="28" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A28" s="8">
         <f t="shared" si="6"/>
         <v>21</v>
       </c>
       <c r="B28" s="18">
-        <v>46131.7</v>
+        <v>45998.51</v>
       </c>
       <c r="C28" s="18">
         <f t="shared" si="0"/>
-        <v>56234.542300000001</v>
+        <v>57194.547334000003</v>
       </c>
       <c r="D28" s="18">
         <f t="shared" si="1"/>
-        <v>4686.2118583333331</v>
+        <v>4766.2122778333342</v>
       </c>
       <c r="E28" s="19">
         <f t="shared" si="2"/>
-        <v>28.458776467611337</v>
+        <v>28.944608974696358</v>
       </c>
       <c r="F28" s="19">
         <f t="shared" si="3"/>
-        <v>14.229388233805668</v>
+        <v>14.472304487348179</v>
       </c>
       <c r="G28" s="19">
         <f t="shared" si="4"/>
-        <v>5.6917552935222675</v>
+        <v>5.7889217949392719</v>
       </c>
       <c r="H28" s="20">
         <f t="shared" si="5"/>
-        <v>27.035837644230771</v>
+        <v>27.49737852596154</v>
       </c>
     </row>
     <row r="29" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A29" s="8">
         <f t="shared" si="6"/>
         <v>22</v>
       </c>
       <c r="B29" s="18">
-        <v>47120.11</v>
+        <v>46967.519999999997</v>
       </c>
       <c r="C29" s="18">
         <f t="shared" si="0"/>
-        <v>57439.414090000006</v>
+        <v>58399.414367999998</v>
       </c>
       <c r="D29" s="18">
         <f t="shared" si="1"/>
-        <v>4786.6178408333335</v>
+        <v>4866.6178639999998</v>
       </c>
       <c r="E29" s="19">
         <f t="shared" si="2"/>
-        <v>29.068529397773283</v>
+        <v>29.554359497975707</v>
       </c>
       <c r="F29" s="19">
         <f t="shared" si="3"/>
-        <v>14.534264698886641</v>
+        <v>14.777179748987853</v>
       </c>
       <c r="G29" s="19">
         <f t="shared" si="4"/>
-        <v>5.8137058795546563</v>
+        <v>5.9108718995951417</v>
       </c>
       <c r="H29" s="20">
         <f t="shared" si="5"/>
-        <v>27.615102927884617</v>
+        <v>28.076641523076923</v>
       </c>
     </row>
     <row r="30" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A30" s="8">
         <f t="shared" si="6"/>
         <v>23</v>
       </c>
       <c r="B30" s="18">
-        <v>48749.8</v>
+        <v>48565.23</v>
       </c>
       <c r="C30" s="18">
         <f t="shared" si="0"/>
-        <v>59426.006200000011</v>
+        <v>60386.006982000006</v>
       </c>
       <c r="D30" s="18">
         <f t="shared" si="1"/>
-        <v>4952.1671833333339</v>
+        <v>5032.1672485000008</v>
       </c>
       <c r="E30" s="19">
         <f t="shared" si="2"/>
-        <v>30.073889777327942</v>
+        <v>30.559720132591096</v>
       </c>
       <c r="F30" s="19">
         <f t="shared" si="3"/>
-        <v>15.036944888663971</v>
+        <v>15.279860066295548</v>
       </c>
       <c r="G30" s="19">
         <f t="shared" si="4"/>
-        <v>6.014777955465588</v>
+        <v>6.111944026518219</v>
       </c>
       <c r="H30" s="20">
         <f t="shared" si="5"/>
-        <v>28.570195288461544</v>
+        <v>29.031734125961542</v>
       </c>
     </row>
     <row r="31" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A31" s="8">
         <f t="shared" si="6"/>
         <v>24</v>
       </c>
       <c r="B31" s="18">
-        <v>50361.94</v>
+        <v>50145.73</v>
       </c>
       <c r="C31" s="18">
         <f t="shared" si="0"/>
-        <v>61391.204860000005</v>
+        <v>62351.20068200001</v>
       </c>
       <c r="D31" s="18">
         <f t="shared" si="1"/>
-        <v>5115.9337383333341</v>
+        <v>5195.9333901666678</v>
       </c>
       <c r="E31" s="19">
         <f t="shared" si="2"/>
-        <v>31.068423512145753</v>
+        <v>31.554251357287455</v>
       </c>
       <c r="F31" s="19">
         <f t="shared" si="3"/>
-        <v>15.534211756072876</v>
+        <v>15.777125678643728</v>
       </c>
       <c r="G31" s="19">
         <f t="shared" si="4"/>
-        <v>6.2136847024291502</v>
+        <v>6.3108502714574914</v>
       </c>
       <c r="H31" s="20">
         <f t="shared" si="5"/>
-        <v>29.515002336538465</v>
+        <v>29.976538789423081</v>
       </c>
     </row>
     <row r="32" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A32" s="8">
         <f t="shared" si="6"/>
         <v>25</v>
       </c>
       <c r="B32" s="18">
-        <v>50470.86</v>
+        <v>50252.52</v>
       </c>
       <c r="C32" s="18">
         <f t="shared" si="0"/>
-        <v>61523.978340000001</v>
+        <v>62483.983368000001</v>
       </c>
       <c r="D32" s="18">
         <f t="shared" si="1"/>
-        <v>5126.9981950000001</v>
+        <v>5206.9986140000001</v>
       </c>
       <c r="E32" s="19">
         <f t="shared" si="2"/>
-        <v>31.135616568825913</v>
+        <v>31.621449072874494</v>
       </c>
       <c r="F32" s="19">
         <f t="shared" si="3"/>
-        <v>15.567808284412957</v>
+        <v>15.810724536437247</v>
       </c>
       <c r="G32" s="19">
         <f t="shared" si="4"/>
-        <v>6.2271233137651825</v>
+        <v>6.3242898145748985</v>
       </c>
       <c r="H32" s="20">
         <f t="shared" si="5"/>
-        <v>29.578835740384616</v>
+        <v>30.04037661923077</v>
       </c>
     </row>
     <row r="33" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A33" s="8">
         <f t="shared" si="6"/>
         <v>26</v>
       </c>
       <c r="B33" s="18">
-        <v>50555.55</v>
+        <v>50335.54</v>
       </c>
       <c r="C33" s="18">
         <f t="shared" si="0"/>
-        <v>61627.215450000011</v>
+        <v>62587.210436000001</v>
       </c>
       <c r="D33" s="18">
         <f t="shared" si="1"/>
-        <v>5135.6012875000006</v>
+        <v>5215.6008696666668</v>
       </c>
       <c r="E33" s="19">
         <f t="shared" si="2"/>
-        <v>31.187862069838062</v>
+        <v>31.673689491902834</v>
       </c>
       <c r="F33" s="19">
         <f t="shared" si="3"/>
-        <v>15.593931034919031</v>
+        <v>15.836844745951417</v>
       </c>
       <c r="G33" s="19">
         <f t="shared" si="4"/>
-        <v>6.2375724139676123</v>
+        <v>6.3347378983805669</v>
       </c>
       <c r="H33" s="20">
         <f t="shared" si="5"/>
-        <v>29.628468966346158</v>
+        <v>30.090005017307693</v>
       </c>
     </row>
     <row r="34" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A34" s="8">
         <f t="shared" si="6"/>
         <v>27</v>
       </c>
       <c r="B34" s="18">
-        <v>50651.6</v>
+        <v>50429.71</v>
       </c>
       <c r="C34" s="18">
         <f t="shared" si="0"/>
-        <v>61744.3004</v>
+        <v>62704.301414000001</v>
       </c>
       <c r="D34" s="18">
         <f t="shared" si="1"/>
-        <v>5145.3583666666664</v>
+        <v>5225.3584511666668</v>
       </c>
       <c r="E34" s="19">
         <f t="shared" si="2"/>
-        <v>31.247115587044533</v>
+        <v>31.7329460597166</v>
       </c>
       <c r="F34" s="19">
         <f t="shared" si="3"/>
-        <v>15.623557793522266</v>
+        <v>15.8664730298583</v>
       </c>
       <c r="G34" s="19">
         <f t="shared" si="4"/>
-        <v>6.2494231174089068</v>
+        <v>6.3465892119433196</v>
       </c>
       <c r="H34" s="20">
         <f t="shared" si="5"/>
-        <v>29.684759807692309</v>
+        <v>30.146298756730769</v>
       </c>
     </row>
     <row r="35" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A35" s="8">
         <f t="shared" si="6"/>
         <v>28</v>
       </c>
       <c r="B35" s="18">
-        <v>50724.33</v>
+        <v>50501.01</v>
       </c>
       <c r="C35" s="18">
         <f t="shared" si="0"/>
-        <v>61832.958270000003</v>
+        <v>62792.955834000008</v>
       </c>
       <c r="D35" s="18">
         <f t="shared" si="1"/>
-        <v>5152.7465225000005</v>
+        <v>5232.7463195000009</v>
       </c>
       <c r="E35" s="19">
         <f t="shared" si="2"/>
-        <v>31.291982930161943</v>
+        <v>31.777811656882594</v>
       </c>
       <c r="F35" s="19">
         <f t="shared" si="3"/>
-        <v>15.645991465080971</v>
+        <v>15.888905828441297</v>
       </c>
       <c r="G35" s="19">
         <f t="shared" si="4"/>
-        <v>6.2583965860323882</v>
+        <v>6.355562331376519</v>
       </c>
       <c r="H35" s="20">
         <f t="shared" si="5"/>
-        <v>29.727383783653849</v>
+        <v>30.188921074038465</v>
       </c>
     </row>
     <row r="36" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A36" s="8">
         <f t="shared" si="6"/>
         <v>29</v>
       </c>
       <c r="B36" s="18">
-        <v>50791.66</v>
+        <v>50567.02</v>
       </c>
       <c r="C36" s="18">
         <f t="shared" si="0"/>
-        <v>61915.033540000011</v>
+        <v>62875.032668</v>
       </c>
       <c r="D36" s="18">
         <f t="shared" si="1"/>
-        <v>5159.5861283333334</v>
+        <v>5239.5860556666667</v>
       </c>
       <c r="E36" s="19">
         <f t="shared" si="2"/>
-        <v>31.333518997975712</v>
+        <v>31.819348516194331</v>
       </c>
       <c r="F36" s="19">
         <f t="shared" si="3"/>
-        <v>15.666759498987856</v>
+        <v>15.909674258097166</v>
       </c>
       <c r="G36" s="19">
         <f t="shared" si="4"/>
-        <v>6.2667037995951427</v>
+        <v>6.3638697032388665</v>
       </c>
       <c r="H36" s="20">
         <f t="shared" si="5"/>
-        <v>29.766843048076929</v>
+        <v>30.228381090384616</v>
       </c>
     </row>
     <row r="37" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A37" s="8">
         <f t="shared" si="6"/>
         <v>30</v>
       </c>
       <c r="B37" s="18">
-        <v>50854.09</v>
+        <v>50628.23</v>
       </c>
       <c r="C37" s="18">
         <f t="shared" si="0"/>
-        <v>61991.135710000002</v>
+        <v>62951.141182000007</v>
       </c>
       <c r="D37" s="18">
         <f t="shared" si="1"/>
-        <v>5165.9279758333332</v>
+        <v>5245.9284318333339</v>
       </c>
       <c r="E37" s="19">
         <f t="shared" si="2"/>
-        <v>31.372032241902836</v>
+        <v>31.857864970647778</v>
       </c>
       <c r="F37" s="19">
         <f t="shared" si="3"/>
-        <v>15.686016120951418</v>
+        <v>15.928932485323889</v>
       </c>
       <c r="G37" s="19">
         <f t="shared" si="4"/>
-        <v>6.2744064483805673</v>
+        <v>6.371572994129556</v>
       </c>
       <c r="H37" s="20">
         <f t="shared" si="5"/>
-        <v>29.803430629807693</v>
+        <v>30.264971722115387</v>
       </c>
     </row>
     <row r="38" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A38" s="8">
         <f t="shared" si="6"/>
         <v>31</v>
       </c>
       <c r="B38" s="18">
-        <v>50911.87</v>
+        <v>50684.87</v>
       </c>
       <c r="C38" s="18">
         <f t="shared" si="0"/>
-        <v>62061.569530000008</v>
+        <v>63021.567358000008</v>
       </c>
       <c r="D38" s="18">
         <f t="shared" si="1"/>
-        <v>5171.7974608333334</v>
+        <v>5251.797279833334</v>
       </c>
       <c r="E38" s="19">
         <f t="shared" si="2"/>
-        <v>31.407676887651824</v>
+        <v>31.893505747975713</v>
       </c>
       <c r="F38" s="19">
         <f t="shared" si="3"/>
-        <v>15.703838443825912</v>
+        <v>15.946752873987856</v>
       </c>
       <c r="G38" s="19">
         <f t="shared" si="4"/>
-        <v>6.2815353775303651</v>
+        <v>6.3787011495951429</v>
       </c>
       <c r="H38" s="20">
         <f t="shared" si="5"/>
-        <v>29.837293043269234</v>
+        <v>30.298830460576927</v>
       </c>
     </row>
     <row r="39" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A39" s="8">
         <f t="shared" si="6"/>
         <v>32</v>
       </c>
       <c r="B39" s="18">
-        <v>50965.38</v>
+        <v>50737.33</v>
       </c>
       <c r="C39" s="18">
         <f t="shared" si="0"/>
-        <v>62126.798220000004</v>
+        <v>63086.796122000007</v>
       </c>
       <c r="D39" s="18">
         <f t="shared" si="1"/>
-        <v>5177.233185</v>
+        <v>5257.2330101666666</v>
       </c>
       <c r="E39" s="19">
         <f t="shared" si="2"/>
-        <v>31.440687358299598</v>
+        <v>31.92651625607288</v>
       </c>
       <c r="F39" s="19">
         <f t="shared" si="3"/>
-        <v>15.720343679149799</v>
+        <v>15.96325812803644</v>
       </c>
       <c r="G39" s="19">
         <f t="shared" si="4"/>
-        <v>6.2881374716599199</v>
+        <v>6.3853032512145758</v>
       </c>
       <c r="H39" s="20">
         <f t="shared" si="5"/>
-        <v>29.868652990384618</v>
+        <v>30.330190443269235</v>
       </c>
     </row>
     <row r="40" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A40" s="8">
         <f t="shared" si="6"/>
         <v>33</v>
       </c>
       <c r="B40" s="18">
-        <v>51014.92</v>
+        <v>50785.9</v>
       </c>
       <c r="C40" s="18">
         <f t="shared" si="0"/>
-        <v>62187.187480000001</v>
+        <v>63147.188060000008</v>
       </c>
       <c r="D40" s="18">
         <f t="shared" si="1"/>
-        <v>5182.2656233333328</v>
+        <v>5262.265671666667</v>
       </c>
       <c r="E40" s="19">
         <f t="shared" si="2"/>
-        <v>31.471248724696355</v>
+        <v>31.957078977732799</v>
       </c>
       <c r="F40" s="19">
         <f t="shared" si="3"/>
-        <v>15.735624362348178</v>
+        <v>15.978539488866399</v>
       </c>
       <c r="G40" s="19">
         <f t="shared" si="4"/>
-        <v>6.2942497449392709</v>
+        <v>6.3914157955465596</v>
       </c>
       <c r="H40" s="20">
         <f t="shared" si="5"/>
-        <v>29.897686288461539</v>
+        <v>30.359225028846158</v>
       </c>
     </row>
     <row r="41" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A41" s="8">
         <f t="shared" si="6"/>
         <v>34</v>
       </c>
       <c r="B41" s="18">
-        <v>51060.82</v>
+        <v>50830.9</v>
       </c>
       <c r="C41" s="18">
         <f t="shared" si="0"/>
-        <v>62243.139580000003</v>
+        <v>63203.141060000002</v>
       </c>
       <c r="D41" s="18">
         <f t="shared" si="1"/>
-        <v>5186.9282983333342</v>
+        <v>5266.9284216666674</v>
       </c>
       <c r="E41" s="19">
         <f t="shared" si="2"/>
-        <v>31.49956456477733</v>
+        <v>31.985395273279352</v>
       </c>
       <c r="F41" s="19">
         <f t="shared" si="3"/>
-        <v>15.749782282388665</v>
+        <v>15.992697636639676</v>
       </c>
       <c r="G41" s="19">
         <f t="shared" si="4"/>
-        <v>6.2999129129554658</v>
+        <v>6.3970790546558707</v>
       </c>
       <c r="H41" s="20">
         <f t="shared" si="5"/>
-        <v>29.924586336538464</v>
+        <v>30.386125509615386</v>
       </c>
     </row>
     <row r="42" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A42" s="21">
         <f t="shared" si="6"/>
         <v>35</v>
       </c>
       <c r="B42" s="22">
-        <v>51103.28</v>
+        <v>50872.53</v>
       </c>
       <c r="C42" s="22">
         <f t="shared" si="0"/>
-        <v>62294.89832</v>
+        <v>63254.903802000001</v>
       </c>
       <c r="D42" s="22">
         <f t="shared" si="1"/>
-        <v>5191.2415266666667</v>
+        <v>5271.2419835000001</v>
       </c>
       <c r="E42" s="23">
         <f t="shared" si="2"/>
-        <v>31.525758259109313</v>
+        <v>32.011590992914982</v>
       </c>
       <c r="F42" s="23">
         <f t="shared" si="3"/>
-        <v>15.762879129554657</v>
+        <v>16.005795496457491</v>
       </c>
       <c r="G42" s="23">
         <f t="shared" si="4"/>
-        <v>6.3051516518218627</v>
+        <v>6.4023181985829964</v>
       </c>
       <c r="H42" s="24">
         <f t="shared" si="5"/>
-        <v>29.949470346153845</v>
+        <v>30.411011443269231</v>
       </c>
     </row>
   </sheetData>
   <dataConsolidate/>
   <mergeCells count="3">
     <mergeCell ref="B4:C4"/>
     <mergeCell ref="E4:H4"/>
     <mergeCell ref="E5:G5"/>
   </mergeCells>
   <pageMargins left="0.39370078740157483" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0">
     <oddFooter>&amp;L&amp;"Calibri,Standaard"&amp;F</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>